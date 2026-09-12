--- v3 (2026-08-22)
+++ v4 (2026-09-12)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1430">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -667,82 +667,99 @@
     <t>Inclusion Criteria:
 - Subjects who will be able to understand and comply with protocol requirements, instructions, and restrictions.
 - Understand the long term commitment to the study and be likely to complete the study as planned.
 - Be considered as an appropriate candidate for participation in an investigative clinical trial with oral and intramuscularly injectable medications (e.g., no active substance use disorder, acute major organ disease, or planned long-term work assignments out of the country, etc.).
 - Aged 18 years or older (or &gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.</t>
   </si>
   <si>
     <t>Two groups of subjects will be randomized to receive CAB LA + RPV LA Q4W, or CAB LA + RPV LA Q8W regimen.</t>
   </si>
   <si>
     <t>This will be an open-label study and therefore no blinding is required.</t>
   </si>
   <si>
     <t>Monthly, Every 2 months</t>
   </si>
   <si>
     <t>SOLAR</t>
   </si>
   <si>
     <t>NCT04542070</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04542070</t>
   </si>
   <si>
-    <t>Assess the antiviral activity and safety of a two-drug regimen of CAB LA + RPV LA compared with maintenance of BIK. BIKTARVY is a registered trademark of Gilead Sciences.</t>
+    <t>This study is designed to assess the antiviral activity and safety of a two-drug regimen of CAB LA + RPV LA compared with maintenance of BIK. BIKTARVY is a registered trademark of Gilead Sciences.</t>
+  </si>
+  <si>
+    <t>A Study to Evaluate Efficacy and Safety of Cabotegravir (CAB) Long Acting (LA) + Rilpivirine (RPV) LA Versus BIKTARVY® (BIK) in Participants With Human Immunodeficiency Virus (HIV)-1 Who Are Vi</t>
   </si>
   <si>
     <t>United States of America, Australia, Austria, Belgium, Canada, France, Germany, Ireland, Italy, Japan, Netherlands, Spain, Switzerland, United Kingdom</t>
   </si>
   <si>
-    <t>Drug: Cabotegravir Injectable Suspension (CAB LA)</t>
-[...5 lines deleted...]
-    <t>Drug: BIKTARVY Tablets (BIK)</t>
+    <t>Cabotegravir Tablets</t>
+  </si>
+  <si>
+    <t>Cabotegravir Injectable Suspension (CAB LA)</t>
+  </si>
+  <si>
+    <t>Rilpivirine Tablets</t>
+  </si>
+  <si>
+    <t>Rilpivirine Injectable Suspension (RPV LA)</t>
+  </si>
+  <si>
+    <t>BIKTARVY Tablets (BIK)</t>
   </si>
   <si>
     <t>2020-11-09</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
     <t>2022-07-13</t>
   </si>
   <si>
     <t>2023-04-17</t>
   </si>
   <si>
+    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals, Adults, Older adults</t>
+  </si>
+  <si>
     <t>Inclusion Criteria:
-- Participants aged 18 years or older (or &gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.
-[...2 lines deleted...]
-- Capable of giving signed informed consent, which includes compliance with the requirements and restrictions listed in the consent form and in this protocol.</t>
+* Participants aged 18 years or older (or \&gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.
+* A female participant is eligible to participate if she is not pregnant (as confirmed by a negative serum human chorionic gonadotropin (hCG) test at screen and a negative urine hCG test at Randomization), not lactating, and at least one of the following conditions applies.
+  1. Non-reproductive potential defined as:
+     * Pre-menopausal females with one of the following:
+       1. Documented tubal ligation.
+       2. Documented hysteroscopic tubal occlusion procedure with follow-up confirmation of bilateral tubal occlusion.
+       3. Hysterectomy.
+       4. Documented Bilateral Oophorectomy
+     * Postmenopausal defined as 12 m</t>
   </si>
   <si>
     <t>ATLAS</t>
   </si>
   <si>
     <t>NCT02951052</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02951052</t>
   </si>
   <si>
     <t>Establish if HIV-1 infected adult subjects with current viral suppression on a regimen with 2 NRTIs plus a third agent, remain suppressed upon switching to a 2 drug intramuscular regime of CAB/RPV-LA.</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Canada, France, Germany, Italy, Korea, Republic of, Mexico, Russian Federation, South Africa, Spain, Sweden</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (CAB) tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Rilpivirine (RPV) tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Cabotegravir - Injectable Suspension (CAB LA)</t>
   </si>
@@ -4073,118 +4090,118 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO0164656</t>
   </si>
   <si>
     <t>Rilpivirine compound and analogues (Markush structure)</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Astrazeneca Ab</t>
   </si>
   <si>
     <t>2021-02-26</t>
   </si>
   <si>
     <t>Pyrimidine derivatives of formula (I) wherein Q1, Q2, G and R&lt;1&gt; are as defined within; and pharmaceutically acceptable salts and in vivo hydrolysable esters thereof are described. Processes for their manufacture, pharmaceutical compositions and their use as cyclin-dependent serine/threonine kinase (CDK) and focal adhesion kinase (FAK) inhibitors are also described.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
-    <t>Austria, Belgium, Denmark, Finland, France, Greece, Ireland, Italy, Luxembourg, Sweden</t>
+    <t>Belgium, Denmark, France, Greece, Italy, Luxembourg, Sweden</t>
   </si>
   <si>
     <t>Norway, Cyprus, France</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, South Africa, Türkiye, Albania, North Macedonia</t>
   </si>
   <si>
-    <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Switzerland, Cyprus, Germany, Spain, Liechtenstein, Monaco, Netherlands, Portugal, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Spain, Finland, Ireland, Liechtenstein, Monaco, Netherlands, Portugal, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO03016306</t>
   </si>
   <si>
     <t>Rilpivirine compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>The present invention is concerned with pyrimidine derivatives having HIV (Human
 Immunodeficiency Virus) replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them.  The invention also relates to the use of said compounds for the manufacture of a medicament for the prevention or the treatment of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, Ukraine, Kazakhstan, Albania</t>
   </si>
   <si>
-    <t>Australia, Germany, Hungary, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Poland, Slovenia, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, Russian Federation, Chile, Romania, Latvia, Lithuania, Singapore</t>
+    <t>Australia, Germany, Hungary, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Poland, Slovenia, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, Russian Federation, Chile, Romania, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Hungary, Slovenia, Cyprus, France, Lithuania</t>
+    <t>Hungary, Norway, Slovenia, Cyprus, France, Lithuania</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Egypt, Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Malaysia, Philippines, Thailand, Viet Nam, Sri Lanka, Venezuela (Bolivarian Republic of), World Intellectual Property Organization (WIPO), Albania, North Macedonia, Jordan, Lebanon, Pakistan, Indonesia</t>
   </si>
   <si>
     <t>Canada, Germany, Hong Kong, Croatia, Japan, Luxembourg, Norway, New Zealand, Panama, Poland, Slovenia, Taiwan, Province of China, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, World Intellectual Property Organization (WIPO), Romania, Latvia, Lithuania, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Belgium, Bulgaria, Cyprus, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Romania, Sweden, Slovenia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
@@ -4200,90 +4217,90 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>WO2007082922</t>
   </si>
   <si>
     <t>Rilpivine parenteral formulation</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals Ltd</t>
   </si>
   <si>
     <t>2027-01-19</t>
   </si>
   <si>
     <t>This invention relates to the use of a parenteral formulation comprising an anti-virally effective amount of TMC278 or a pharmaceutically acceptable acid-addition salt thereof, and a carrier, for the manufacture of a medicament for the treatment of a subject being infected with HIV, wherein the formulation is to be administered intermittently at a time interval of at least one week.</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Malaysia, Ukraine, Philippines, Thailand, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Mexico, Nigeria, South Africa</t>
   </si>
   <si>
-    <t>Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Malta</t>
-[...2 lines deleted...]
-    <t>Cyprus, Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
+    <t>Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Malta</t>
+  </si>
+  <si>
+    <t>Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, World Intellectual Property Organization (WIPO), India, Egypt, Viet Nam, Indonesia</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Chile</t>
   </si>
   <si>
     <t>WO2007147882</t>
   </si>
   <si>
     <t>Aqueous suspensions of rilpivirine micro- or nanoparticles</t>
   </si>
   <si>
     <t>2027-06-22</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the NNRTI compound TMC278, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
   </si>
   <si>
-    <t>Canada, Australia, Chile, Cyprus, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Canada, Australia, Chile, Cyprus, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>North Macedonia, Pakistan, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Cyprus, Hungary, Croatia, Romania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
+    <t>Cyprus, Hungary, Croatia, Romania, Slovenia, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), India, Indonesia, Egypt, South Africa, Viet Nam</t>
   </si>
   <si>
-    <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
+    <t>Italy, United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>CA3060290</t>
   </si>
   <si>
     <t>Cabotegravir in combination with RPV</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>A combination comprising cabotegraviror a pharmaceutically acceptable salt thereof, and one or more therapeutic agents selected from the group consisting of rilpivirine (TMC-278), or a pharmaceutically acceptable salt thereof, when administered simultaneously or sequentially.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
     <t>Mexico, Viet Nam</t>
   </si>
@@ -4323,93 +4340,93 @@
   <si>
     <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2019016732</t>
   </si>
   <si>
     <t>Cabotegravir+Rilpivirine HIV intramuscular treatment regimens every 4 weeks (once a month) or 8 weeks (once every two months)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2038-07-18</t>
   </si>
   <si>
     <t>Canada, Japan, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>China, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Taiwan, Province of China, United States of America</t>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Korea, Republic of, Taiwan, Province of China</t>
   </si>
   <si>
     <t>Argentina, China, Morocco, Tunisia, Albania, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Australia, Chile, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012140220</t>
   </si>
   <si>
     <t>Rilpivirine freeze dried nanosuspension</t>
   </si>
   <si>
     <t>Beirowski, Jakob Andreas</t>
   </si>
   <si>
     <t>2032-04-13</t>
   </si>
   <si>
     <t>The present invention relates to a freeze-dried (also called lyophilized) drug nanosuspension. The present freeze-dried drug nanosuspension composition has an acceptable stability of the particle size distribution during storage, including long term storage.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Albania, Montenegro, Türkiye, North Macedonia, Mexico, India</t>
-[...2 lines deleted...]
-    <t>Canada, Liechtenstein, Italy, Malta, Denmark, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
+    <t>Albania, Montenegro, North Macedonia, Mexico, India</t>
+  </si>
+  <si>
+    <t>Canada, Liechtenstein, Italy, Malta, Denmark, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Slovenia, Austria, Romania, Cyprus, Finland, France, Bulgaria, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Australia, Norway, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, San Marino, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Australia, Italy, Norway, Denmark, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/jOi28da4jhHFTwYZpCKUxmWahsqEadg0nVd51CQo.png</t>
   </si>
@@ -4443,84 +4460,117 @@
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.jnj.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They manufacture and develop pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
-    <t>&lt;p&gt;Bares SH, Scarsi KK. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097/COH.0000000000000708"&gt;A new paradigm for antiretroviral delivery: long-acting cabotegravir and rilpivirine for the treatment and prevention of HIV.&lt;/a&gt; Curr Opin HIV AIDS. 2022&lt;/p&gt;</t>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097/COH.0000000000000708"&gt;A new paradigm for antiretroviral delivery: long-acting cabotegravir and rilpivirine for the treatment and prevention of HIV&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bares SH, Scarsi KK. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Curr Opin HIV AIDS. </t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose of review&lt;/p&gt;&lt;p&gt;Cabotegravir (CAB) and rilpivirine (RPV) is the first long-acting injectable antiretroviral therapy (ART) option approved for virologically suppressed adults with HIV-1. In addition, long-acting CAB is a promising agent for HIV preexposure prophylaxis (PrEP). This review focuses on phase 3 clinical trial results and implementation considerations for these long-acting ART and PrEP strategies.&lt;/p&gt;&lt;p&gt;Recent findings&lt;/p&gt;&lt;p&gt;Long-acting CAB and RPV administered every 4 weeks demonstrated noninferiority to oral ART through week 96 in both the ATLAS and FLAIR studies, whereas ATLAS-2M found similar efficacy through 96 weeks when the long-acting injectable ART was administered every 8 weeks instead of every 4 weeks. For prevention, two phase 3 trials were stopped early due to fewer incident HIV infections in participants receiving long-acting CAB every 8 weeks compared with daily oral tenofovir disoproxil fumarate–emtricitabine for PrEP. The long-acting therapies were well tolerated across all clinical trials.&lt;/p&gt;&lt;p&gt;Summary&lt;/p&gt;&lt;p&gt;Clinical trial results support the use of long-acting CAB for HIV PrEP and long-acting CAB and RPV as a switch strategy for adults with HIV-1 who are first virologically suppressed with oral ART. Implementation challenges persist, and data are urgently needed in populations who may benefit most from long-acting therapy, including adolescents, pregnant individuals, and those with barriers to medication adherence.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA Approves Cabenuva and Vocabria for the Treatment of HIV-1 Infection</t>
   </si>
   <si>
     <t>https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection</t>
   </si>
   <si>
     <t>CABENUVA FDA Highlights of Prescribing Information</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf</t>
   </si>
   <si>
     <t>Real-World Use of Long-Acting Cabotegravir Plus Rilpivirine in Virologically Suppressed People Living With HIV</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Use of Long-Acting Cabotegravir/Rilpivirine in PWH With or Without Initial Viremia - Carlos del Rio - April 2025</t>
   </si>
   <si>
     <t>https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or</t>
   </si>
   <si>
-    <t>&lt;p&gt;Rial-Crestelo D, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC13371753/"&gt;Effect of Non-nucleoside Resistance-Associated Mutations on the Effectiveness of Long-Acting Cabotegravir + Rilpivirine Therapy: Insights From the Real-World RELATIVITY Cohort&lt;/a&gt;. Open Forum Infect Dis. 2026&lt;/p&gt;</t>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC13371753/"&gt;Effect of Non-nucleoside Resistance-Associated Mutations on the Effectiveness of Long-Acting Cabotegravir + Rilpivirine Therapy: Insights From the Real-World RELATIVITY Cohort&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Rial-Crestelo D,</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>Open Forum Infect Dis</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;The impact of pre-existing non-nucleoside reverse transcriptase inhibitor (NNRTI) resistance-associated mutations (RAMs) on the effectiveness of long-acting (LA) cabotegravir (CAB) and rilpivirine (RPV) remains poorly defined, particularly for mutations like K103N that do not directly compromise RPV susceptibility (non-RPV NNRTI RAMs).&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;This observational substudy within the Spanish RELATIVITY cohort included people with HIV (PWH) who switched to CAB + RPV LA before 2025. We compared virologic outcomes between those with non-RPV NNRTI RAMs and a reference group without NNRTI/INSTI-RAMs or prior NNRTI-based virologic failure (VF). An additional subgroup with RPV-associated RAMs was also analyzed. Confirmed virologic failure (CVF) was defined as 2 consecutive viral loads ≥ 200 copies/mL or 1 ≥500 copies/mL.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Among 1358 participants, 83 (6.1%) harbored non-RPV NNRTI RAMs (47 with K103N) and 1247 served as the reference group. After a median follow-up of 16.7 months, CVF rates were similar between the non-RPV NNRTI RAMs group and the reference group (1.2% vs 0.8%; HR: 1.39; 95% CI: 0.18–10.84; P = .755). No significant differences were observed in viral blips (6% vs 8.2%; P = .481). Notably, in the subgroup of 28 participants with RPV-associated RAMs (including 5 with high-level resistance), no CVFs occurred over a median of 13.5 months.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;In a real-world setting, CAB + RPV LA demonstrated high effectiveness in PWH with pre-existing NNRTI RAMs that do not compromise RPV susceptibility, including K103N. While no failures were seen in those with RPV-associated RAMs, these results should be interpreted with caution due to the small sample size.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Rana AI</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>NEJM</t>
+  </si>
+  <si>
+    <t>Monthly injections of long-acting cabotegravir–rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Randomized trials of long-acting injectable antiretroviral therapy (ART) in persons with human immunodeficiency virus (HIV) who face challenges with adherence to oral medication are lacking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We conducted an open-label, randomized trial involving persons with HIV who had inadequate adherence to ART (a persistent HIV-1 RNA level of &amp;gt;200 copies per milliliter or loss to follow-up). Participants received up to 24 weeks of adherence support, conditional economic incentives, and standard care with oral ART (step 1). Participants who had an HIV-1 RNA level of 200 copies per milliliter or lower in step 1 were randomly assigned in a 1:1 ratio to either continue standard care or switch to monthly injections of long-acting cabotegravir plus rilpivirine with or without oral lead-in therapy (step 2). The primary outcome was regimen failure, defined as confirmed virologic failure (two consecutive HIV-1 RNA measurements of &amp;gt;200 copies per milliliter) or treatment discontinuation during step 2.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;In step 1 of the trial, we enrolled 453 participants; the median age was 40 years, 63% were Black, and 29% had been assigned female sex at birth. In step 2, a total of 306 participants underwent randomization; 152 were assigned to receive cabotegravir–rilpivirine and 154 to receive standard care. Step 2 randomization was stopped early on the basis of the superiority of cabotegravir–rilpivirine to standard care in secondary outcomes at a prespecified analysis performed after a median follow-up of 48 weeks. The cumulative incidence of regimen failure by week 48 was 22.8% in the cabotegravir–rilpivirine group and 41.2% in the standard-care group (difference, −18.4 percentage points; 98.4% confidence interval [CI], −32.4 to −4.3; P=0.002). The cumulative incidence of an adverse event was 43.5% in the cabotegravir–rilpivirine group and 42.4% in the standard-care group (difference, 1.1 percentage points; 95% CI, −12.7 to 15.0). Resistance-associated mutations developed in 2 participants with confirmed virologic failure in each group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Monthly injections of long-acting cabotegravir–rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges. (Funded by the National Institute of Allergy and Infectious Diseases; LATITUDE &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; number, &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT03635788"&gt;&lt;u&gt;NCT03635788&lt;/u&gt;&lt;/a&gt;.)&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5858,2884 +5908,2887 @@
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>205</v>
       </c>
       <c r="C6" t="s">
         <v>206</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>207</v>
       </c>
       <c r="E6" t="s">
         <v>148</v>
       </c>
       <c r="F6" t="s">
         <v>114</v>
       </c>
       <c r="G6" t="s">
         <v>115</v>
       </c>
+      <c r="H6" t="s">
+        <v>208</v>
+      </c>
       <c r="I6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M6" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="N6" t="s">
         <v>154</v>
       </c>
       <c r="O6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P6" t="s">
         <v>119</v>
       </c>
       <c r="Q6" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="R6" t="s">
         <v>123</v>
       </c>
       <c r="S6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="T6" t="s">
         <v>121</v>
       </c>
       <c r="U6" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="V6" t="s">
         <v>125</v>
       </c>
       <c r="X6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="Y6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AB6" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AC6" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AD6" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="AE6" t="s">
         <v>131</v>
       </c>
       <c r="AF6" t="s">
         <v>132</v>
       </c>
       <c r="AG6" t="s">
         <v>133</v>
       </c>
       <c r="AH6" t="s">
         <v>133</v>
       </c>
       <c r="AI6" t="s">
         <v>133</v>
       </c>
       <c r="AJ6" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="AK6" t="s">
         <v>54</v>
       </c>
       <c r="AM6" t="s">
         <v>135</v>
       </c>
       <c r="AP6" t="s">
         <v>136</v>
       </c>
       <c r="AQ6">
         <v>687</v>
       </c>
       <c r="AR6" t="s">
         <v>180</v>
       </c>
       <c r="AS6" t="s">
         <v>138</v>
       </c>
       <c r="AU6" t="s">
         <v>140</v>
       </c>
       <c r="AV6" t="s">
         <v>161</v>
       </c>
       <c r="AW6" t="s">
         <v>142</v>
       </c>
       <c r="AX6" t="s">
         <v>143</v>
       </c>
       <c r="AY6" t="s">
         <v>144</v>
       </c>
       <c r="AZ6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C7" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E7" t="s">
         <v>148</v>
       </c>
       <c r="F7" t="s">
         <v>188</v>
       </c>
       <c r="G7" t="s">
         <v>115</v>
       </c>
       <c r="I7" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="J7" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="M7" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="N7" t="s">
         <v>154</v>
       </c>
       <c r="O7" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="P7" t="s">
         <v>123</v>
       </c>
       <c r="Q7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="R7" t="s">
         <v>194</v>
       </c>
       <c r="S7" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="T7" t="s">
         <v>196</v>
       </c>
       <c r="U7" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="X7" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="Y7" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="AA7" t="s">
         <v>199</v>
       </c>
       <c r="AB7" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="AD7" t="s">
         <v>130</v>
       </c>
       <c r="AE7" t="s">
         <v>131</v>
       </c>
       <c r="AF7" t="s">
         <v>132</v>
       </c>
       <c r="AG7" t="s">
         <v>133</v>
       </c>
       <c r="AH7" t="s">
         <v>133</v>
       </c>
       <c r="AI7" t="s">
         <v>133</v>
       </c>
       <c r="AJ7" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="AK7" t="s">
         <v>54</v>
       </c>
       <c r="AM7" t="s">
         <v>135</v>
       </c>
       <c r="AP7" t="s">
         <v>136</v>
       </c>
       <c r="AQ7">
         <v>618</v>
       </c>
       <c r="AR7" t="s">
         <v>180</v>
       </c>
       <c r="AS7" t="s">
         <v>138</v>
       </c>
       <c r="AU7" t="s">
         <v>140</v>
       </c>
       <c r="AV7" t="s">
         <v>161</v>
       </c>
       <c r="AW7" t="s">
         <v>162</v>
       </c>
       <c r="AX7" t="s">
         <v>143</v>
       </c>
       <c r="AY7" t="s">
         <v>144</v>
       </c>
       <c r="AZ7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C8" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E8" t="s">
         <v>148</v>
       </c>
       <c r="F8" t="s">
         <v>188</v>
       </c>
       <c r="G8" t="s">
         <v>115</v>
       </c>
       <c r="I8" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="J8" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M8" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="N8" t="s">
         <v>154</v>
       </c>
       <c r="O8" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="P8" t="s">
         <v>123</v>
       </c>
       <c r="Q8" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="R8" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="S8" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="T8" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="U8" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="V8" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="X8" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="Y8" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="AA8" t="s">
         <v>199</v>
       </c>
       <c r="AB8" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="AD8" t="s">
         <v>130</v>
       </c>
       <c r="AE8" t="s">
         <v>131</v>
       </c>
       <c r="AF8" t="s">
         <v>132</v>
       </c>
       <c r="AG8" t="s">
         <v>133</v>
       </c>
       <c r="AH8" t="s">
         <v>133</v>
       </c>
       <c r="AI8" t="s">
         <v>133</v>
       </c>
       <c r="AJ8" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AK8" t="s">
         <v>54</v>
       </c>
       <c r="AM8" t="s">
         <v>135</v>
       </c>
       <c r="AP8" t="s">
         <v>136</v>
       </c>
       <c r="AQ8">
         <v>631</v>
       </c>
       <c r="AR8" t="s">
         <v>180</v>
       </c>
       <c r="AS8" t="s">
         <v>138</v>
       </c>
       <c r="AU8" t="s">
         <v>140</v>
       </c>
       <c r="AV8" t="s">
         <v>161</v>
       </c>
       <c r="AW8" t="s">
         <v>162</v>
       </c>
       <c r="AX8" t="s">
         <v>143</v>
       </c>
       <c r="AY8" t="s">
         <v>144</v>
       </c>
       <c r="AZ8" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C9" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E9" t="s">
         <v>148</v>
       </c>
       <c r="F9" t="s">
         <v>114</v>
       </c>
       <c r="G9" t="s">
         <v>115</v>
       </c>
       <c r="I9" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="J9" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="M9" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="N9" t="s">
         <v>154</v>
       </c>
       <c r="O9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="P9" t="s">
         <v>123</v>
       </c>
       <c r="Q9" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="R9" t="s">
         <v>119</v>
       </c>
       <c r="S9" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="T9" t="s">
         <v>121</v>
       </c>
       <c r="U9" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="X9" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="Y9" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="AB9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="AC9" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="AD9" t="s">
         <v>130</v>
       </c>
       <c r="AE9" t="s">
         <v>131</v>
       </c>
       <c r="AF9" t="s">
         <v>132</v>
       </c>
       <c r="AG9" t="s">
         <v>133</v>
       </c>
       <c r="AH9" t="s">
         <v>133</v>
       </c>
       <c r="AI9" t="s">
         <v>133</v>
       </c>
       <c r="AJ9" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="AK9" t="s">
         <v>54</v>
       </c>
       <c r="AM9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="AP9" t="s">
         <v>136</v>
       </c>
       <c r="AQ9">
         <v>437</v>
       </c>
       <c r="AR9" t="s">
         <v>137</v>
       </c>
       <c r="AS9" t="s">
         <v>138</v>
       </c>
       <c r="AU9" t="s">
         <v>140</v>
       </c>
       <c r="AV9" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="AW9" t="s">
         <v>204</v>
       </c>
       <c r="AX9" t="s">
         <v>143</v>
       </c>
       <c r="AY9" t="s">
         <v>144</v>
       </c>
       <c r="AZ9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C10" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E10" t="s">
         <v>148</v>
       </c>
       <c r="F10" t="s">
         <v>188</v>
       </c>
       <c r="G10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="I10" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="J10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="N10" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="O10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="P10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="Q10" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="R10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="S10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="T10" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="X10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="Y10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="Z10" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="AA10" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="AD10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="AE10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="AF10" t="s">
         <v>132</v>
       </c>
       <c r="AG10" t="s">
         <v>133</v>
       </c>
       <c r="AH10" t="s">
         <v>133</v>
       </c>
       <c r="AI10" t="s">
         <v>133</v>
       </c>
       <c r="AJ10" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="AK10" t="s">
         <v>54</v>
       </c>
       <c r="AM10" t="s">
         <v>135</v>
       </c>
       <c r="AP10" t="s">
         <v>136</v>
       </c>
       <c r="AQ10">
         <v>476</v>
       </c>
       <c r="AR10" t="s">
         <v>180</v>
       </c>
       <c r="AS10" t="s">
         <v>138</v>
       </c>
       <c r="AU10" t="s">
         <v>140</v>
       </c>
       <c r="AV10" t="s">
         <v>161</v>
       </c>
       <c r="AW10" t="s">
         <v>142</v>
       </c>
       <c r="AX10" t="s">
         <v>184</v>
       </c>
       <c r="AY10" t="s">
         <v>144</v>
       </c>
       <c r="AZ10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C11" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="E11" t="s">
         <v>148</v>
       </c>
       <c r="F11" t="s">
         <v>188</v>
       </c>
       <c r="G11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="I11" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="J11" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="M11" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="N11" t="s">
         <v>119</v>
       </c>
       <c r="O11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="P11" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="Q11" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="X11" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="Y11" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="Z11" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="AA11" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="AD11" t="s">
         <v>130</v>
       </c>
       <c r="AE11" t="s">
         <v>131</v>
       </c>
       <c r="AF11" t="s">
         <v>132</v>
       </c>
       <c r="AG11" t="s">
         <v>133</v>
       </c>
       <c r="AH11" t="s">
         <v>133</v>
       </c>
       <c r="AI11" t="s">
         <v>133</v>
       </c>
       <c r="AJ11" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="AK11" t="s">
         <v>54</v>
       </c>
       <c r="AM11" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="AP11" t="s">
         <v>136</v>
       </c>
       <c r="AQ11">
         <v>540</v>
       </c>
       <c r="AR11" t="s">
         <v>180</v>
       </c>
       <c r="AS11" t="s">
         <v>138</v>
       </c>
       <c r="AT11" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="AU11" t="s">
         <v>140</v>
       </c>
       <c r="AV11" t="s">
         <v>161</v>
       </c>
       <c r="AW11" t="s">
         <v>142</v>
       </c>
       <c r="AX11" t="s">
         <v>184</v>
       </c>
       <c r="AY11" t="s">
         <v>144</v>
       </c>
       <c r="AZ11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C12" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E12" t="s">
         <v>148</v>
       </c>
       <c r="F12" t="s">
         <v>188</v>
       </c>
       <c r="G12" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I12" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="J12" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="M12" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="N12" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="O12" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="P12" t="s">
         <v>123</v>
       </c>
       <c r="Q12" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="R12" t="s">
         <v>154</v>
       </c>
       <c r="S12" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="T12" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="U12" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="V12" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="X12" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="Y12" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="Z12" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="AA12" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="AB12" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="AD12" t="s">
         <v>130</v>
       </c>
       <c r="AE12" t="s">
         <v>131</v>
       </c>
       <c r="AF12" t="s">
         <v>132</v>
       </c>
       <c r="AG12" t="s">
         <v>133</v>
       </c>
       <c r="AH12" t="s">
         <v>133</v>
       </c>
       <c r="AI12" t="s">
         <v>133</v>
       </c>
       <c r="AJ12" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="AK12" t="s">
         <v>54</v>
       </c>
       <c r="AM12" t="s">
         <v>135</v>
       </c>
       <c r="AP12" t="s">
         <v>136</v>
       </c>
       <c r="AQ12">
         <v>456</v>
       </c>
       <c r="AR12" t="s">
         <v>180</v>
       </c>
       <c r="AS12" t="s">
         <v>138</v>
       </c>
       <c r="AU12" t="s">
         <v>140</v>
       </c>
       <c r="AV12" t="s">
         <v>161</v>
       </c>
       <c r="AW12" t="s">
         <v>162</v>
       </c>
       <c r="AX12" t="s">
         <v>143</v>
       </c>
       <c r="AY12" t="s">
         <v>144</v>
       </c>
       <c r="AZ12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C13" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E13" t="s">
         <v>113</v>
       </c>
       <c r="F13" t="s">
         <v>114</v>
       </c>
       <c r="G13" t="s">
         <v>115</v>
       </c>
       <c r="I13" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="J13" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="M13" t="s">
         <v>118</v>
       </c>
       <c r="N13" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="O13" t="s">
         <v>120</v>
       </c>
       <c r="P13" t="s">
         <v>152</v>
       </c>
       <c r="Q13" t="s">
         <v>153</v>
       </c>
       <c r="R13" t="s">
         <v>154</v>
       </c>
       <c r="S13" t="s">
         <v>122</v>
       </c>
       <c r="T13" t="s">
         <v>123</v>
       </c>
       <c r="U13" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="V13" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="X13" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="Y13" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="AB13" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="AC13" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="AD13" t="s">
         <v>130</v>
       </c>
       <c r="AE13" t="s">
         <v>131</v>
       </c>
       <c r="AF13" t="s">
         <v>132</v>
       </c>
       <c r="AG13" t="s">
         <v>133</v>
       </c>
       <c r="AH13" t="s">
         <v>133</v>
       </c>
       <c r="AI13" t="s">
         <v>133</v>
       </c>
       <c r="AJ13" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="AK13" t="s">
         <v>54</v>
       </c>
       <c r="AM13" t="s">
         <v>135</v>
       </c>
       <c r="AP13" t="s">
         <v>136</v>
       </c>
       <c r="AQ13">
         <v>309</v>
       </c>
       <c r="AR13" t="s">
         <v>180</v>
       </c>
       <c r="AS13" t="s">
         <v>138</v>
       </c>
       <c r="AU13" t="s">
         <v>140</v>
       </c>
       <c r="AV13" t="s">
         <v>161</v>
       </c>
       <c r="AW13" t="s">
         <v>204</v>
       </c>
       <c r="AX13" t="s">
         <v>143</v>
       </c>
       <c r="AY13" t="s">
         <v>144</v>
       </c>
       <c r="AZ13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C14" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="E14" t="s">
         <v>166</v>
       </c>
       <c r="F14" t="s">
         <v>114</v>
       </c>
       <c r="G14" t="s">
         <v>115</v>
       </c>
       <c r="I14" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="J14" t="s">
         <v>150</v>
       </c>
       <c r="M14" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="N14" t="s">
         <v>154</v>
       </c>
       <c r="O14" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="P14" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="Q14" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="R14" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="S14" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="T14" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="X14" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="Y14" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="AB14" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="AC14" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="AD14" t="s">
         <v>130</v>
       </c>
       <c r="AE14" t="s">
         <v>176</v>
       </c>
       <c r="AF14" t="s">
         <v>132</v>
       </c>
       <c r="AG14" t="s">
         <v>133</v>
       </c>
       <c r="AH14" t="s">
         <v>133</v>
       </c>
       <c r="AI14" t="s">
         <v>178</v>
       </c>
       <c r="AJ14" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="AM14" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="AP14" t="s">
         <v>136</v>
       </c>
       <c r="AQ14">
         <v>15</v>
       </c>
       <c r="AS14" t="s">
         <v>160</v>
       </c>
       <c r="AT14" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="AU14" t="s">
         <v>140</v>
       </c>
       <c r="AV14" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="AW14" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="AX14" t="s">
         <v>143</v>
       </c>
       <c r="AY14" t="s">
         <v>144</v>
       </c>
       <c r="AZ14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C15" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E15" t="s">
         <v>166</v>
       </c>
       <c r="F15" t="s">
         <v>114</v>
       </c>
       <c r="G15" t="s">
         <v>115</v>
       </c>
       <c r="I15" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="J15" t="s">
         <v>150</v>
       </c>
       <c r="M15" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="N15" t="s">
         <v>154</v>
       </c>
       <c r="O15" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="P15" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="Q15" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="R15" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="S15" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="T15" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="U15" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="V15" t="s">
         <v>119</v>
       </c>
       <c r="X15" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="Y15" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="AB15" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="AC15" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="AD15" t="s">
         <v>175</v>
       </c>
       <c r="AE15" t="s">
         <v>176</v>
       </c>
       <c r="AF15" t="s">
         <v>132</v>
       </c>
       <c r="AG15" t="s">
         <v>133</v>
       </c>
       <c r="AH15" t="s">
         <v>177</v>
       </c>
       <c r="AI15" t="s">
         <v>178</v>
       </c>
       <c r="AJ15" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="AL15" t="s">
         <v>54</v>
       </c>
       <c r="AM15" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="AP15" t="s">
         <v>136</v>
       </c>
       <c r="AQ15">
         <v>43</v>
       </c>
       <c r="AR15" t="s">
         <v>180</v>
       </c>
       <c r="AS15" t="s">
         <v>138</v>
       </c>
       <c r="AU15" t="s">
         <v>140</v>
       </c>
       <c r="AV15" t="s">
         <v>161</v>
       </c>
       <c r="AW15" t="s">
         <v>162</v>
       </c>
       <c r="AX15" t="s">
         <v>143</v>
       </c>
       <c r="AY15" t="s">
         <v>144</v>
       </c>
       <c r="AZ15" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C16" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="E16" t="s">
         <v>148</v>
       </c>
       <c r="F16" t="s">
         <v>114</v>
       </c>
       <c r="G16" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="I16" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="J16" t="s">
         <v>150</v>
       </c>
       <c r="M16" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="N16" t="s">
         <v>154</v>
       </c>
       <c r="O16" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="P16" t="s">
         <v>123</v>
       </c>
       <c r="Q16" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="R16" t="s">
         <v>151</v>
       </c>
       <c r="S16" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="T16" t="s">
         <v>152</v>
       </c>
       <c r="X16" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="Y16" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="Z16" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="AA16" t="s">
         <v>199</v>
       </c>
       <c r="AD16" t="s">
         <v>130</v>
       </c>
       <c r="AE16" t="s">
         <v>131</v>
       </c>
       <c r="AF16" t="s">
         <v>132</v>
       </c>
       <c r="AG16" t="s">
         <v>133</v>
       </c>
       <c r="AH16" t="s">
         <v>133</v>
       </c>
       <c r="AI16" t="s">
         <v>133</v>
       </c>
       <c r="AJ16" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="AK16" t="s">
         <v>54</v>
       </c>
       <c r="AM16" t="s">
         <v>135</v>
       </c>
       <c r="AP16" t="s">
         <v>136</v>
       </c>
       <c r="AQ16">
         <v>12</v>
       </c>
       <c r="AS16" t="s">
         <v>160</v>
       </c>
       <c r="AU16" t="s">
         <v>140</v>
       </c>
       <c r="AV16" t="s">
         <v>161</v>
       </c>
       <c r="AW16" t="s">
         <v>204</v>
       </c>
       <c r="AX16" t="s">
         <v>143</v>
       </c>
       <c r="AY16" t="s">
         <v>144</v>
       </c>
       <c r="AZ16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C17" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="E17" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="F17" t="s">
         <v>114</v>
       </c>
       <c r="G17" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I17" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="J17" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="M17" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="N17" t="s">
         <v>154</v>
       </c>
       <c r="O17" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="P17" t="s">
         <v>123</v>
       </c>
       <c r="Q17" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="R17" t="s">
         <v>151</v>
       </c>
       <c r="S17" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="T17" t="s">
         <v>152</v>
       </c>
       <c r="U17" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="X17" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="Y17" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="AA17" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="AB17" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="AC17" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="AD17" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="AE17" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="AF17" t="s">
         <v>132</v>
       </c>
       <c r="AG17" t="s">
         <v>133</v>
       </c>
       <c r="AH17" t="s">
         <v>133</v>
       </c>
       <c r="AI17" t="s">
         <v>133</v>
       </c>
       <c r="AK17" t="s">
         <v>54</v>
       </c>
       <c r="AM17" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="AO17" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="AP17" t="s">
         <v>136</v>
       </c>
       <c r="AQ17">
         <v>168</v>
       </c>
       <c r="AR17" t="s">
         <v>137</v>
       </c>
       <c r="AS17" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="AU17" t="s">
         <v>140</v>
       </c>
       <c r="AV17" t="s">
         <v>161</v>
       </c>
       <c r="AW17" t="s">
         <v>204</v>
       </c>
       <c r="AX17" t="s">
         <v>143</v>
       </c>
       <c r="AY17" t="s">
         <v>144</v>
       </c>
       <c r="AZ17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C18" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E18" t="s">
         <v>148</v>
       </c>
       <c r="F18" t="s">
         <v>188</v>
       </c>
       <c r="G18" t="s">
         <v>115</v>
       </c>
       <c r="I18" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="J18" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="M18" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="O18" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="Q18" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="X18" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="Y18" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="Z18" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="AA18" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="AB18" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="AE18" t="s">
         <v>131</v>
       </c>
       <c r="AF18" t="s">
         <v>132</v>
       </c>
       <c r="AG18" t="s">
         <v>133</v>
       </c>
       <c r="AH18" t="s">
         <v>133</v>
       </c>
       <c r="AI18" t="s">
         <v>133</v>
       </c>
       <c r="AJ18" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="AK18" t="s">
         <v>54</v>
       </c>
       <c r="AM18" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="AP18" t="s">
         <v>136</v>
       </c>
       <c r="AQ18">
         <v>171</v>
       </c>
       <c r="AR18" t="s">
         <v>137</v>
       </c>
       <c r="AS18" t="s">
         <v>138</v>
       </c>
       <c r="AU18" t="s">
         <v>140</v>
       </c>
       <c r="AV18" t="s">
         <v>161</v>
       </c>
       <c r="AW18" t="s">
         <v>142</v>
       </c>
       <c r="AX18" t="s">
         <v>184</v>
       </c>
       <c r="AY18" t="s">
         <v>144</v>
       </c>
       <c r="AZ18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C19" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="E19" t="s">
         <v>148</v>
       </c>
       <c r="F19" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G19" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="H19" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="I19" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="J19" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="M19" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="O19" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="P19" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="Q19" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="R19" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="W19" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="X19" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="Y19" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="Z19" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="AA19" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="AE19" t="s">
         <v>131</v>
       </c>
       <c r="AF19" t="s">
         <v>132</v>
       </c>
       <c r="AG19" t="s">
         <v>133</v>
       </c>
       <c r="AH19" t="s">
         <v>133</v>
       </c>
       <c r="AI19" t="s">
         <v>178</v>
       </c>
       <c r="AJ19" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="AK19" t="s">
         <v>54</v>
       </c>
       <c r="AM19" t="s">
         <v>135</v>
       </c>
       <c r="AP19" t="s">
         <v>136</v>
       </c>
       <c r="AQ19">
         <v>120</v>
       </c>
       <c r="AR19" t="s">
         <v>180</v>
       </c>
       <c r="AS19" t="s">
         <v>138</v>
       </c>
       <c r="AU19" t="s">
         <v>140</v>
       </c>
       <c r="AV19" t="s">
         <v>161</v>
       </c>
       <c r="AW19" t="s">
         <v>142</v>
       </c>
       <c r="AX19" t="s">
         <v>184</v>
       </c>
       <c r="AY19" t="s">
         <v>144</v>
       </c>
       <c r="AZ19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C20" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="E20" t="s">
         <v>148</v>
       </c>
       <c r="F20" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G20" t="s">
         <v>115</v>
       </c>
       <c r="H20" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="I20" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="X20" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="Y20" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="Z20" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="AA20" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="AE20" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AF20" t="s">
         <v>132</v>
       </c>
       <c r="AG20" t="s">
         <v>177</v>
       </c>
       <c r="AH20" t="s">
         <v>177</v>
       </c>
       <c r="AI20" t="s">
         <v>133</v>
       </c>
       <c r="AJ20" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="AP20" t="s">
         <v>136</v>
       </c>
       <c r="AQ20">
         <v>332</v>
       </c>
       <c r="AR20" t="s">
         <v>180</v>
       </c>
       <c r="AS20" t="s">
         <v>138</v>
       </c>
       <c r="AU20" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C21" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="E21" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F21" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G21" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="H21" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="I21" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="J21" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="X21" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="Y21" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="Z21" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AA21" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AD21" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="AE21" t="s">
         <v>131</v>
       </c>
       <c r="AF21" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AG21" t="s">
         <v>178</v>
       </c>
       <c r="AH21" t="s">
         <v>177</v>
       </c>
       <c r="AI21" t="s">
         <v>133</v>
       </c>
       <c r="AJ21" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="AK21" t="s">
         <v>54</v>
       </c>
       <c r="AP21" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AQ21">
         <v>176</v>
       </c>
       <c r="AR21" t="s">
         <v>137</v>
       </c>
       <c r="AS21" t="s">
         <v>160</v>
       </c>
       <c r="AU21" t="s">
         <v>140</v>
       </c>
       <c r="AW21" t="s">
         <v>142</v>
       </c>
       <c r="AX21" t="s">
         <v>184</v>
       </c>
       <c r="AY21" t="s">
         <v>144</v>
       </c>
       <c r="AZ21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C22" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E22" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F22" t="s">
         <v>114</v>
       </c>
       <c r="G22" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="H22" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="I22" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="J22" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="X22" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="Y22" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="AB22" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="AC22" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="AD22" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="AE22" t="s">
         <v>131</v>
       </c>
       <c r="AF22" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="AG22" t="s">
         <v>177</v>
       </c>
       <c r="AH22" t="s">
         <v>177</v>
       </c>
       <c r="AI22" t="s">
         <v>133</v>
       </c>
       <c r="AK22" t="s">
         <v>54</v>
       </c>
       <c r="AQ22">
         <v>114</v>
       </c>
       <c r="AW22" t="s">
         <v>142</v>
       </c>
       <c r="AX22" t="s">
         <v>184</v>
       </c>
       <c r="AY22" t="s">
         <v>144</v>
       </c>
       <c r="AZ22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C23" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="E23" t="s">
         <v>148</v>
       </c>
       <c r="F23" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G23" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="H23" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="I23" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="M23" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="O23" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="X23" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="Y23" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="Z23" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="AA23" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="AE23" t="s">
         <v>131</v>
       </c>
       <c r="AF23" t="s">
         <v>132</v>
       </c>
       <c r="AG23" t="s">
         <v>177</v>
       </c>
       <c r="AH23" t="s">
         <v>177</v>
       </c>
       <c r="AI23" t="s">
         <v>133</v>
       </c>
       <c r="AJ23" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="AP23" t="s">
         <v>136</v>
       </c>
       <c r="AQ23">
         <v>40</v>
       </c>
       <c r="AR23" t="s">
         <v>180</v>
       </c>
       <c r="AS23" t="s">
         <v>138</v>
       </c>
       <c r="AU23" t="s">
         <v>140</v>
       </c>
       <c r="AW23" t="s">
         <v>142</v>
       </c>
       <c r="AX23" t="s">
         <v>184</v>
       </c>
       <c r="AY23" t="s">
         <v>144</v>
       </c>
       <c r="AZ23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C24" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F24" t="s">
         <v>114</v>
       </c>
       <c r="G24" t="s">
         <v>115</v>
       </c>
       <c r="H24" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="I24" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="J24" t="s">
         <v>150</v>
       </c>
       <c r="M24" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="X24" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="Y24" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="AB24" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="AC24" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="AD24" t="s">
         <v>176</v>
       </c>
       <c r="AE24" t="s">
         <v>131</v>
       </c>
       <c r="AF24" t="s">
         <v>132</v>
       </c>
       <c r="AG24" t="s">
         <v>177</v>
       </c>
       <c r="AH24" t="s">
         <v>177</v>
       </c>
       <c r="AI24" t="s">
         <v>133</v>
       </c>
       <c r="AJ24" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="AK24" t="s">
         <v>54</v>
       </c>
       <c r="AP24" t="s">
         <v>136</v>
       </c>
       <c r="AQ24">
         <v>44</v>
       </c>
       <c r="AS24" t="s">
         <v>160</v>
       </c>
       <c r="AU24" t="s">
         <v>140</v>
       </c>
       <c r="AW24" t="s">
         <v>142</v>
       </c>
       <c r="AX24" t="s">
         <v>184</v>
       </c>
       <c r="AY24" t="s">
         <v>144</v>
       </c>
       <c r="AZ24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C25" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="E25" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F25" t="s">
         <v>188</v>
       </c>
       <c r="G25" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="H25" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="I25" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="J25" t="s">
         <v>150</v>
       </c>
       <c r="M25" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="O25" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="Q25" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="S25" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="X25" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="Y25" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="Z25" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="AA25" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="AE25" t="s">
         <v>131</v>
       </c>
       <c r="AF25" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="AG25" t="s">
         <v>177</v>
       </c>
       <c r="AH25" t="s">
         <v>177</v>
       </c>
       <c r="AI25" t="s">
         <v>133</v>
       </c>
       <c r="AJ25" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="AK25" t="s">
         <v>54</v>
       </c>
       <c r="AP25" t="s">
         <v>136</v>
       </c>
       <c r="AQ25">
         <v>50</v>
       </c>
       <c r="AS25" t="s">
         <v>160</v>
       </c>
       <c r="AU25" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26" t="s">
+        <v>508</v>
+      </c>
+      <c r="C26" t="s">
+        <v>509</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="E26" t="s">
+        <v>446</v>
+      </c>
+      <c r="F26" t="s">
+        <v>511</v>
+      </c>
+      <c r="G26" t="s">
+        <v>512</v>
+      </c>
+      <c r="H26" t="s">
+        <v>513</v>
+      </c>
+      <c r="I26" t="s">
+        <v>514</v>
+      </c>
+      <c r="J26" t="s">
+        <v>515</v>
+      </c>
+      <c r="M26" t="s">
+        <v>516</v>
+      </c>
+      <c r="O26" t="s">
+        <v>517</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>518</v>
+      </c>
+      <c r="W26" t="s">
         <v>504</v>
       </c>
-      <c r="C26" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Y26" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="Z26" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="AA26" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="AD26" t="s">
         <v>176</v>
       </c>
       <c r="AE26" t="s">
         <v>131</v>
       </c>
       <c r="AF26" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="AG26" t="s">
         <v>177</v>
       </c>
       <c r="AH26" t="s">
         <v>177</v>
       </c>
       <c r="AI26" t="s">
         <v>177</v>
       </c>
       <c r="AK26" t="s">
         <v>54</v>
       </c>
       <c r="AQ26">
         <v>50</v>
       </c>
       <c r="AW26" t="s">
         <v>142</v>
       </c>
       <c r="AX26" t="s">
         <v>184</v>
       </c>
       <c r="AY26" t="s">
         <v>144</v>
       </c>
       <c r="AZ26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C27" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E27" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F27" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="G27" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="H27" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="I27" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="W27" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="Y27" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="Z27" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="AA27" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="AE27" t="s">
         <v>131</v>
       </c>
       <c r="AF27" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AG27" t="s">
         <v>177</v>
       </c>
       <c r="AH27" t="s">
         <v>177</v>
       </c>
       <c r="AI27" t="s">
         <v>178</v>
       </c>
       <c r="AJ27" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="AP27" t="s">
         <v>136</v>
       </c>
       <c r="AS27" t="s">
         <v>138</v>
       </c>
       <c r="AU27" t="s">
         <v>140</v>
       </c>
       <c r="AZ27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C28" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="E28" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F28" t="s">
         <v>114</v>
       </c>
       <c r="G28" t="s">
         <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="I28" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="J28" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="X28" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="AB28" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="AD28" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="AE28" t="s">
         <v>131</v>
       </c>
       <c r="AF28" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="AG28" t="s">
         <v>133</v>
       </c>
       <c r="AH28" t="s">
         <v>133</v>
       </c>
       <c r="AI28" t="s">
         <v>133</v>
       </c>
       <c r="AJ28" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="AK28" t="s">
         <v>54</v>
       </c>
       <c r="AW28" t="s">
         <v>142</v>
       </c>
       <c r="AX28" t="s">
         <v>184</v>
       </c>
       <c r="AY28" t="s">
         <v>144</v>
       </c>
       <c r="AZ28" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C29" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E29" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F29" t="s">
         <v>114</v>
       </c>
       <c r="G29" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H29" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="I29" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="J29" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="M29" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="X29" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="Y29" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="AB29" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="AC29" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="AE29" t="s">
         <v>131</v>
       </c>
       <c r="AF29" t="s">
         <v>132</v>
       </c>
       <c r="AG29" t="s">
         <v>177</v>
       </c>
       <c r="AH29" t="s">
         <v>177</v>
       </c>
       <c r="AI29" t="s">
         <v>133</v>
       </c>
       <c r="AJ29" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="AP29" t="s">
         <v>136</v>
       </c>
       <c r="AQ29">
         <v>33</v>
       </c>
       <c r="AS29" t="s">
         <v>160</v>
       </c>
       <c r="AU29" t="s">
         <v>140</v>
       </c>
       <c r="AW29" t="s">
         <v>142</v>
       </c>
       <c r="AX29" t="s">
         <v>184</v>
       </c>
       <c r="AY29" t="s">
         <v>144</v>
       </c>
       <c r="AZ29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C30" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="E30" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="F30" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G30" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="H30" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="I30" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="J30" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="M30" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="O30" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="Q30" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="X30" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="Y30" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="Z30" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="AA30" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="AE30" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="AF30" t="s">
         <v>132</v>
       </c>
       <c r="AG30" t="s">
         <v>177</v>
       </c>
       <c r="AH30" t="s">
         <v>177</v>
       </c>
       <c r="AI30" t="s">
         <v>133</v>
       </c>
       <c r="AJ30" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="AO30" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="AP30" t="s">
         <v>136</v>
       </c>
       <c r="AQ30">
         <v>90</v>
       </c>
       <c r="AS30" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="AU30" t="s">
         <v>140</v>
       </c>
       <c r="AW30" t="s">
         <v>204</v>
       </c>
       <c r="AX30" t="s">
         <v>184</v>
       </c>
       <c r="AY30" t="s">
         <v>144</v>
       </c>
       <c r="AZ30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="C31" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E31" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F31" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="G31" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="H31" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="I31" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="J31" t="s">
         <v>150</v>
       </c>
       <c r="M31" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="X31" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="Y31" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="Z31" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="AA31" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="AG31" t="s">
         <v>177</v>
       </c>
       <c r="AH31" t="s">
         <v>177</v>
       </c>
       <c r="AI31" t="s">
         <v>177</v>
       </c>
       <c r="AQ31">
         <v>180</v>
       </c>
       <c r="AW31" t="s">
         <v>142</v>
       </c>
       <c r="AX31" t="s">
         <v>184</v>
       </c>
       <c r="AY31" t="s">
         <v>144</v>
       </c>
       <c r="AZ31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="C32" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="E32" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F32" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G32" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="H32" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="I32" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="W32" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="Y32" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="Z32" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="AA32" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="AE32" t="s">
         <v>131</v>
       </c>
       <c r="AG32" t="s">
         <v>177</v>
       </c>
       <c r="AH32" t="s">
         <v>177</v>
       </c>
       <c r="AI32" t="s">
         <v>133</v>
       </c>
       <c r="AQ32">
         <v>164</v>
       </c>
       <c r="AT32" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="AW32" t="s">
         <v>142</v>
       </c>
       <c r="AX32" t="s">
         <v>184</v>
       </c>
       <c r="AY32" t="s">
         <v>144</v>
       </c>
       <c r="AZ32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C33" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="E33" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F33" t="s">
         <v>188</v>
       </c>
       <c r="G33" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="H33" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="I33" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="J33" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="M33" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="N33" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="O33" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="X33" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="AA33" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="AD33" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="AE33" t="s">
         <v>131</v>
       </c>
       <c r="AF33" t="s">
         <v>132</v>
       </c>
       <c r="AG33" t="s">
         <v>133</v>
       </c>
       <c r="AH33" t="s">
         <v>133</v>
       </c>
       <c r="AI33" t="s">
         <v>133</v>
       </c>
       <c r="AK33" t="s">
         <v>54</v>
       </c>
       <c r="AP33" t="s">
         <v>136</v>
       </c>
       <c r="AQ33">
         <v>512</v>
       </c>
@@ -8744,2207 +8797,2207 @@
       </c>
       <c r="AS33" t="s">
         <v>138</v>
       </c>
       <c r="AU33" t="s">
         <v>140</v>
       </c>
       <c r="AW33" t="s">
         <v>142</v>
       </c>
       <c r="AX33" t="s">
         <v>184</v>
       </c>
       <c r="AY33" t="s">
         <v>144</v>
       </c>
       <c r="AZ33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C34" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="E34" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F34" t="s">
         <v>114</v>
       </c>
       <c r="G34" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="H34" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="I34" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="J34" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="M34" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="O34" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="X34" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="Y34" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="AB34" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="AC34" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="AE34" t="s">
         <v>131</v>
       </c>
       <c r="AF34" t="s">
         <v>132</v>
       </c>
       <c r="AG34" t="s">
         <v>177</v>
       </c>
       <c r="AH34" t="s">
         <v>177</v>
       </c>
       <c r="AI34" t="s">
         <v>133</v>
       </c>
       <c r="AJ34" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="AP34" t="s">
         <v>136</v>
       </c>
       <c r="AQ34">
         <v>103</v>
       </c>
       <c r="AR34" t="s">
         <v>180</v>
       </c>
       <c r="AS34" t="s">
         <v>138</v>
       </c>
       <c r="AU34" t="s">
         <v>140</v>
       </c>
       <c r="AW34" t="s">
         <v>142</v>
       </c>
       <c r="AX34" t="s">
         <v>184</v>
       </c>
       <c r="AY34" t="s">
         <v>144</v>
       </c>
       <c r="AZ34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="E35" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F35" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G35" t="s">
         <v>115</v>
       </c>
       <c r="H35" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="I35" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="J35" t="s">
         <v>150</v>
       </c>
       <c r="X35" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="AC35" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="AE35" t="s">
         <v>176</v>
       </c>
       <c r="AF35" t="s">
         <v>132</v>
       </c>
       <c r="AG35" t="s">
         <v>177</v>
       </c>
       <c r="AH35" t="s">
         <v>177</v>
       </c>
       <c r="AI35" t="s">
         <v>177</v>
       </c>
       <c r="AJ35" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="AK35" t="s">
         <v>54</v>
       </c>
       <c r="AQ35">
         <v>3300</v>
       </c>
       <c r="AT35" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="AW35" t="s">
         <v>204</v>
       </c>
       <c r="AX35" t="s">
         <v>184</v>
       </c>
       <c r="AY35" t="s">
         <v>144</v>
       </c>
       <c r="AZ35" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E36" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F36" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G36" t="s">
         <v>115</v>
       </c>
       <c r="I36" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="J36" t="s">
         <v>150</v>
       </c>
       <c r="X36" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="Y36" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="AA36" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="AD36" t="s">
         <v>176</v>
       </c>
       <c r="AE36" t="s">
         <v>176</v>
       </c>
       <c r="AG36" t="s">
         <v>177</v>
       </c>
       <c r="AH36" t="s">
         <v>177</v>
       </c>
       <c r="AI36" t="s">
         <v>177</v>
       </c>
       <c r="AK36" t="s">
         <v>54</v>
       </c>
       <c r="AP36" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AR36" t="s">
         <v>137</v>
       </c>
       <c r="AU36" t="s">
         <v>140</v>
       </c>
       <c r="AW36" t="s">
         <v>204</v>
       </c>
       <c r="AX36" t="s">
         <v>184</v>
       </c>
       <c r="AY36" t="s">
         <v>144</v>
       </c>
       <c r="AZ36" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E37" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F37" t="s">
         <v>114</v>
       </c>
       <c r="G37" t="s">
         <v>115</v>
       </c>
       <c r="I37" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="J37" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="W37" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="Z37" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="AC37" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="AE37" t="s">
         <v>176</v>
       </c>
       <c r="AG37" t="s">
         <v>177</v>
       </c>
       <c r="AH37" t="s">
         <v>177</v>
       </c>
       <c r="AI37" t="s">
         <v>177</v>
       </c>
       <c r="AK37" t="s">
         <v>54</v>
       </c>
       <c r="AW37" t="s">
         <v>204</v>
       </c>
       <c r="AX37" t="s">
         <v>184</v>
       </c>
       <c r="AY37" t="s">
         <v>144</v>
       </c>
       <c r="AZ37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38">
         <v>20241441</v>
       </c>
       <c r="C38" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="E38" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F38" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G38" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="H38" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="I38" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="J38" t="s">
         <v>150</v>
       </c>
       <c r="W38" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="Y38" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="Z38" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="AA38" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="AG38" t="s">
         <v>177</v>
       </c>
       <c r="AH38" t="s">
         <v>177</v>
       </c>
       <c r="AI38" t="s">
         <v>177</v>
       </c>
       <c r="AQ38">
         <v>20</v>
       </c>
       <c r="AW38" t="s">
         <v>142</v>
       </c>
       <c r="AX38" t="s">
         <v>184</v>
       </c>
       <c r="AY38" t="s">
         <v>144</v>
       </c>
       <c r="AZ38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="C39" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="E39" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F39" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G39" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="H39" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="I39" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="J39" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="X39" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="Y39" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="Z39" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="AA39" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="AE39" t="s">
         <v>131</v>
       </c>
       <c r="AF39" t="s">
         <v>132</v>
       </c>
       <c r="AG39" t="s">
         <v>177</v>
       </c>
       <c r="AH39" t="s">
         <v>177</v>
       </c>
       <c r="AI39" t="s">
         <v>133</v>
       </c>
       <c r="AJ39" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="AP39" t="s">
         <v>136</v>
       </c>
       <c r="AQ39">
         <v>120</v>
       </c>
       <c r="AS39" t="s">
         <v>160</v>
       </c>
       <c r="AU39" t="s">
         <v>140</v>
       </c>
       <c r="AW39" t="s">
         <v>142</v>
       </c>
       <c r="AX39" t="s">
         <v>184</v>
       </c>
       <c r="AY39" t="s">
         <v>144</v>
       </c>
       <c r="AZ39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C40" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E40" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F40" t="s">
         <v>114</v>
       </c>
       <c r="G40" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="H40" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="I40" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="J40" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="M40" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="X40" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="Y40" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="AB40" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="AC40" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="AE40" t="s">
         <v>131</v>
       </c>
       <c r="AF40" t="s">
         <v>132</v>
       </c>
       <c r="AG40" t="s">
         <v>177</v>
       </c>
       <c r="AH40" t="s">
         <v>177</v>
       </c>
       <c r="AI40" t="s">
         <v>133</v>
       </c>
       <c r="AJ40" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="AP40" t="s">
         <v>136</v>
       </c>
       <c r="AQ40">
         <v>13</v>
       </c>
       <c r="AS40" t="s">
         <v>160</v>
       </c>
       <c r="AU40" t="s">
         <v>140</v>
       </c>
       <c r="AW40" t="s">
         <v>142</v>
       </c>
       <c r="AX40" t="s">
         <v>184</v>
       </c>
       <c r="AY40" t="s">
         <v>144</v>
       </c>
       <c r="AZ40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C41" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="E41" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F41" t="s">
         <v>188</v>
       </c>
       <c r="G41" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="H41" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="I41" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="J41" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="M41" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="O41" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="X41" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="Y41" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="Z41" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="AA41" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="AG41" t="s">
         <v>177</v>
       </c>
       <c r="AH41" t="s">
         <v>177</v>
       </c>
       <c r="AI41" t="s">
         <v>177</v>
       </c>
       <c r="AQ41">
         <v>287</v>
       </c>
       <c r="AW41" t="s">
         <v>142</v>
       </c>
       <c r="AX41" t="s">
         <v>184</v>
       </c>
       <c r="AY41" t="s">
         <v>144</v>
       </c>
       <c r="AZ41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="C42" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="E42" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F42" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G42" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="H42" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="I42" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="J42" t="s">
         <v>150</v>
       </c>
       <c r="M42" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="O42" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="Q42" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="S42" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="U42" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="X42" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="Y42" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="Z42" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="AA42" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="AG42" t="s">
         <v>177</v>
       </c>
       <c r="AH42" t="s">
         <v>177</v>
       </c>
       <c r="AI42" t="s">
         <v>177</v>
       </c>
       <c r="AQ42">
         <v>55</v>
       </c>
       <c r="AW42" t="s">
         <v>142</v>
       </c>
       <c r="AX42" t="s">
         <v>184</v>
       </c>
       <c r="AY42" t="s">
         <v>144</v>
       </c>
       <c r="AZ42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C43" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="E43" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F43" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G43" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="H43" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="I43" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="J43" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="X43" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="Y43" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="Z43" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="AA43" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="AG43" t="s">
         <v>177</v>
       </c>
       <c r="AH43" t="s">
         <v>177</v>
       </c>
       <c r="AI43" t="s">
         <v>177</v>
       </c>
       <c r="AQ43">
         <v>600</v>
       </c>
       <c r="AW43" t="s">
         <v>142</v>
       </c>
       <c r="AX43" t="s">
         <v>184</v>
       </c>
       <c r="AY43" t="s">
         <v>144</v>
       </c>
       <c r="AZ43" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C44" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="E44" t="s">
         <v>113</v>
       </c>
       <c r="F44" t="s">
         <v>114</v>
       </c>
       <c r="G44" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="H44" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="I44" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="J44" t="s">
         <v>150</v>
       </c>
       <c r="M44" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="O44" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="X44" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="Y44" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="Z44" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="AA44" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="AE44" t="s">
         <v>131</v>
       </c>
       <c r="AF44" t="s">
         <v>132</v>
       </c>
       <c r="AG44" t="s">
         <v>177</v>
       </c>
       <c r="AH44" t="s">
         <v>177</v>
       </c>
       <c r="AI44" t="s">
         <v>178</v>
       </c>
       <c r="AJ44" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="AP44" t="s">
         <v>136</v>
       </c>
       <c r="AQ44">
         <v>50</v>
       </c>
       <c r="AS44" t="s">
         <v>160</v>
       </c>
       <c r="AU44" t="s">
         <v>140</v>
       </c>
       <c r="AW44" t="s">
         <v>142</v>
       </c>
       <c r="AX44" t="s">
         <v>184</v>
       </c>
       <c r="AY44" t="s">
         <v>144</v>
       </c>
       <c r="AZ44" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="C45" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E45" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F45" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G45" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="H45" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="I45" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="J45" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="M45" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="W45" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="Y45" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="Z45" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="AA45" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="AG45" t="s">
         <v>177</v>
       </c>
       <c r="AH45" t="s">
         <v>177</v>
       </c>
       <c r="AI45" t="s">
         <v>177</v>
       </c>
       <c r="AP45" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AQ45">
         <v>280</v>
       </c>
       <c r="AR45" t="s">
         <v>137</v>
       </c>
       <c r="AS45" t="s">
         <v>160</v>
       </c>
       <c r="AU45" t="s">
         <v>140</v>
       </c>
       <c r="AW45" t="s">
         <v>142</v>
       </c>
       <c r="AX45" t="s">
         <v>184</v>
       </c>
       <c r="AY45" t="s">
         <v>144</v>
       </c>
       <c r="AZ45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C46" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E46" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F46" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G46" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="H46" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="I46" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="J46" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="M46" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="O46" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="Q46" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="S46" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="U46" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="X46" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="Y46" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="Z46" t="s">
         <v>199</v>
       </c>
       <c r="AA46" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="AG46" t="s">
         <v>177</v>
       </c>
       <c r="AH46" t="s">
         <v>177</v>
       </c>
       <c r="AI46" t="s">
         <v>177</v>
       </c>
       <c r="AQ46">
         <v>600</v>
       </c>
       <c r="AW46" t="s">
         <v>142</v>
       </c>
       <c r="AX46" t="s">
         <v>184</v>
       </c>
       <c r="AY46" t="s">
         <v>144</v>
       </c>
       <c r="AZ46" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C47" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E47" t="s">
         <v>166</v>
       </c>
       <c r="F47" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G47" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="H47" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="I47" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="J47" t="s">
         <v>150</v>
       </c>
       <c r="M47" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="X47" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="Y47" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="Z47" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="AA47" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="AE47" t="s">
         <v>131</v>
       </c>
       <c r="AF47" t="s">
         <v>132</v>
       </c>
       <c r="AG47" t="s">
         <v>177</v>
       </c>
       <c r="AH47" t="s">
         <v>177</v>
       </c>
       <c r="AI47" t="s">
         <v>178</v>
       </c>
       <c r="AJ47" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="AP47" t="s">
         <v>136</v>
       </c>
       <c r="AQ47">
         <v>40</v>
       </c>
       <c r="AS47" t="s">
         <v>160</v>
       </c>
       <c r="AU47" t="s">
         <v>140</v>
       </c>
       <c r="AW47" t="s">
         <v>142</v>
       </c>
       <c r="AX47" t="s">
         <v>184</v>
       </c>
       <c r="AY47" t="s">
         <v>144</v>
       </c>
       <c r="AZ47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C48" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E48" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="G48" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="H48" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="I48" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="J48" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="M48" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="O48" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="X48" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="Y48" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="AA48" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="AB48" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="AE48" t="s">
         <v>131</v>
       </c>
       <c r="AF48" t="s">
         <v>132</v>
       </c>
       <c r="AG48" t="s">
         <v>177</v>
       </c>
       <c r="AH48" t="s">
         <v>177</v>
       </c>
       <c r="AI48" t="s">
         <v>133</v>
       </c>
       <c r="AJ48" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="AP48" t="s">
         <v>136</v>
       </c>
       <c r="AQ48">
         <v>90</v>
       </c>
       <c r="AR48" t="s">
         <v>180</v>
       </c>
       <c r="AS48" t="s">
         <v>138</v>
       </c>
       <c r="AU48" t="s">
         <v>140</v>
       </c>
       <c r="AW48" t="s">
         <v>142</v>
       </c>
       <c r="AX48" t="s">
         <v>184</v>
       </c>
       <c r="AY48" t="s">
         <v>144</v>
       </c>
       <c r="AZ48" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="C49" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="E49" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F49" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G49" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="H49" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="I49" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="J49" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="M49" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="X49" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="Y49" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="AA49" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="AB49" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="AD49" t="s">
         <v>176</v>
       </c>
       <c r="AE49" t="s">
         <v>176</v>
       </c>
       <c r="AF49" t="s">
         <v>132</v>
       </c>
       <c r="AG49" t="s">
         <v>177</v>
       </c>
       <c r="AH49" t="s">
         <v>177</v>
       </c>
       <c r="AI49" t="s">
         <v>133</v>
       </c>
       <c r="AP49" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AQ49">
         <v>1500</v>
       </c>
       <c r="AR49" t="s">
         <v>137</v>
       </c>
       <c r="AS49" t="s">
         <v>160</v>
       </c>
       <c r="AU49" t="s">
         <v>140</v>
       </c>
       <c r="AV49" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="AW49" t="s">
         <v>142</v>
       </c>
       <c r="AX49" t="s">
         <v>184</v>
       </c>
       <c r="AY49" t="s">
         <v>144</v>
       </c>
       <c r="AZ49" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50">
         <v>2179</v>
       </c>
       <c r="C50" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="E50" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F50" t="s">
         <v>114</v>
       </c>
       <c r="G50" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="H50" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="I50" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="J50" t="s">
         <v>150</v>
       </c>
       <c r="X50" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="Y50" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="AB50" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="AC50" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="AG50" t="s">
         <v>177</v>
       </c>
       <c r="AH50" t="s">
         <v>177</v>
       </c>
       <c r="AI50" t="s">
         <v>177</v>
       </c>
       <c r="AP50" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AQ50">
         <v>63</v>
       </c>
       <c r="AR50" t="s">
         <v>137</v>
       </c>
       <c r="AU50" t="s">
         <v>140</v>
       </c>
       <c r="AW50" t="s">
         <v>142</v>
       </c>
       <c r="AX50" t="s">
         <v>184</v>
       </c>
       <c r="AY50" t="s">
         <v>144</v>
       </c>
       <c r="AZ50" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C51" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="E51" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F51" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G51" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="H51" t="s">
+        <v>786</v>
+      </c>
+      <c r="I51" t="s">
         <v>782</v>
       </c>
-      <c r="I51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J51" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="M51" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="O51" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="Q51" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="S51" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="U51" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="X51" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="Y51" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="Z51" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="AA51" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="AD51" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="AE51" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="AF51" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AG51" t="s">
         <v>177</v>
       </c>
       <c r="AH51" t="s">
         <v>177</v>
       </c>
       <c r="AI51" t="s">
         <v>178</v>
       </c>
       <c r="AJ51" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="AK51" t="s">
         <v>54</v>
       </c>
       <c r="AP51" t="s">
         <v>136</v>
       </c>
       <c r="AQ51">
         <v>700</v>
       </c>
       <c r="AR51" t="s">
         <v>180</v>
       </c>
       <c r="AS51" t="s">
         <v>138</v>
       </c>
       <c r="AT51" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="AU51" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="AW51" t="s">
         <v>142</v>
       </c>
       <c r="AX51" t="s">
         <v>184</v>
       </c>
       <c r="AY51" t="s">
         <v>144</v>
       </c>
       <c r="AZ51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="C52" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E52" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F52" t="s">
         <v>114</v>
       </c>
       <c r="G52" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="H52" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="I52" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="J52" t="s">
         <v>150</v>
       </c>
       <c r="M52" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="X52" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="Y52" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="AB52" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="AC52" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="AE52" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AF52" t="s">
         <v>132</v>
       </c>
       <c r="AG52" t="s">
         <v>177</v>
       </c>
       <c r="AH52" t="s">
         <v>177</v>
       </c>
       <c r="AI52" t="s">
         <v>133</v>
       </c>
       <c r="AJ52" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="AP52" t="s">
         <v>136</v>
       </c>
       <c r="AQ52">
         <v>37</v>
       </c>
       <c r="AR52" t="s">
         <v>180</v>
       </c>
       <c r="AS52" t="s">
         <v>138</v>
       </c>
       <c r="AU52" t="s">
         <v>140</v>
       </c>
       <c r="AW52" t="s">
         <v>142</v>
       </c>
       <c r="AX52" t="s">
         <v>184</v>
       </c>
       <c r="AY52" t="s">
         <v>144</v>
       </c>
       <c r="AZ52" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>36</v>
       </c>
       <c r="B53">
         <v>116181</v>
       </c>
       <c r="C53" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="E53" t="s">
         <v>166</v>
       </c>
       <c r="F53" t="s">
         <v>114</v>
       </c>
       <c r="G53" t="s">
         <v>115</v>
       </c>
       <c r="H53" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="I53" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="J53" t="s">
         <v>150</v>
       </c>
       <c r="M53" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="O53" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="Q53" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="X53" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="Y53" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="AB53" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="AC53" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="AE53" t="s">
         <v>176</v>
       </c>
       <c r="AF53" t="s">
         <v>132</v>
       </c>
       <c r="AG53" t="s">
         <v>177</v>
       </c>
       <c r="AH53" t="s">
         <v>177</v>
       </c>
       <c r="AI53" t="s">
         <v>178</v>
       </c>
       <c r="AJ53" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="AP53" t="s">
         <v>136</v>
       </c>
       <c r="AQ53">
         <v>28</v>
       </c>
       <c r="AS53" t="s">
         <v>160</v>
       </c>
       <c r="AU53" t="s">
         <v>140</v>
       </c>
       <c r="AX53" t="s">
         <v>184</v>
       </c>
       <c r="AY53" t="s">
         <v>144</v>
       </c>
       <c r="AZ53" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C54" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="E54" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F54" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G54" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="H54" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="I54" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="J54" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="M54" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="W54" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="Y54" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="Z54" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="AA54" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="AG54" t="s">
         <v>177</v>
       </c>
       <c r="AH54" t="s">
         <v>177</v>
       </c>
       <c r="AI54" t="s">
         <v>177</v>
       </c>
       <c r="AP54" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AQ54">
         <v>200</v>
       </c>
       <c r="AW54" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="AX54" t="s">
         <v>184</v>
       </c>
       <c r="AY54" t="s">
         <v>144</v>
       </c>
       <c r="AZ54" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="C55" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="E55" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F55" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G55" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="H55" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="I55" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="J55" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="W55" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="Y55" t="s">
         <v>198</v>
       </c>
       <c r="Z55" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="AA55" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="AG55" t="s">
         <v>177</v>
       </c>
       <c r="AH55" t="s">
         <v>177</v>
       </c>
       <c r="AI55" t="s">
         <v>177</v>
       </c>
       <c r="AP55" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AQ55">
         <v>50</v>
       </c>
       <c r="AR55" t="s">
         <v>137</v>
       </c>
       <c r="AU55" t="s">
         <v>140</v>
       </c>
       <c r="AW55" t="s">
         <v>142</v>
       </c>
       <c r="AX55" t="s">
         <v>184</v>
       </c>
       <c r="AY55" t="s">
         <v>144</v>
       </c>
       <c r="AZ55" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="C56" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="E56" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F56" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G56" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="H56" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="I56" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="J56" t="s">
         <v>150</v>
       </c>
       <c r="M56" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="W56" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="Y56" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="Z56" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="AA56" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="AD56" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="AE56" t="s">
         <v>176</v>
       </c>
       <c r="AF56" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AG56" t="s">
         <v>178</v>
       </c>
       <c r="AH56" t="s">
         <v>177</v>
       </c>
       <c r="AI56" t="s">
         <v>133</v>
       </c>
       <c r="AK56" t="s">
         <v>54</v>
       </c>
       <c r="AO56" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="AQ56">
         <v>40</v>
       </c>
       <c r="AW56" t="s">
         <v>162</v>
       </c>
       <c r="AX56" t="s">
         <v>184</v>
       </c>
       <c r="AY56" t="s">
         <v>144</v>
       </c>
       <c r="AZ56" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="C57" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="E57" t="s">
         <v>148</v>
       </c>
       <c r="F57" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G57" t="s">
         <v>115</v>
       </c>
       <c r="H57" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="I57" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="J57" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="M57" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="O57" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="Q57" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="S57" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="W57" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="Y57" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="Z57" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="AA57" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="AE57" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AF57" t="s">
         <v>132</v>
       </c>
       <c r="AG57" t="s">
         <v>177</v>
       </c>
       <c r="AH57" t="s">
         <v>177</v>
       </c>
       <c r="AI57" t="s">
         <v>133</v>
       </c>
       <c r="AJ57" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="AP57" t="s">
         <v>136</v>
       </c>
       <c r="AQ57">
         <v>564</v>
       </c>
       <c r="AR57" t="s">
         <v>180</v>
       </c>
       <c r="AS57" t="s">
         <v>138</v>
       </c>
       <c r="AU57" t="s">
         <v>140</v>
       </c>
       <c r="AW57" t="s">
         <v>204</v>
       </c>
       <c r="AX57" t="s">
         <v>184</v>
       </c>
       <c r="AY57" t="s">
         <v>144</v>
       </c>
       <c r="AZ57" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="C58" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E58" t="s">
         <v>148</v>
       </c>
       <c r="F58" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="G58" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H58" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="I58" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="M58" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="O58" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="Q58" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="S58" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="U58" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="W58" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="Y58" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="Z58" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="AA58" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="AE58" t="s">
         <v>131</v>
       </c>
       <c r="AF58" t="s">
         <v>132</v>
       </c>
       <c r="AG58" t="s">
         <v>177</v>
       </c>
       <c r="AH58" t="s">
         <v>177</v>
       </c>
       <c r="AI58" t="s">
         <v>133</v>
       </c>
       <c r="AJ58" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="AP58" t="s">
         <v>136</v>
       </c>
       <c r="AQ58">
         <v>590</v>
       </c>
       <c r="AR58" t="s">
         <v>180</v>
       </c>
       <c r="AS58" t="s">
         <v>138</v>
       </c>
       <c r="AU58" t="s">
         <v>140</v>
       </c>
       <c r="AW58" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="AX58" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="AY58" t="s">
         <v>144</v>
       </c>
       <c r="AZ58" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C59" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="E59" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F59" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="G59" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="H59" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="I59" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="J59" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="X59" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="Y59" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="Z59" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="AA59" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="AG59" t="s">
         <v>177</v>
       </c>
       <c r="AH59" t="s">
         <v>177</v>
       </c>
       <c r="AI59" t="s">
         <v>177</v>
       </c>
       <c r="AQ59">
         <v>3346</v>
       </c>
       <c r="AW59" t="s">
         <v>204</v>
       </c>
       <c r="AX59" t="s">
         <v>184</v>
       </c>
       <c r="AY59" t="s">
         <v>144</v>
       </c>
       <c r="AZ59" t="s">
         <v>55</v>
       </c>
@@ -11029,699 +11082,699 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I46" sqref="I46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>111</v>
       </c>
       <c r="B2" t="s">
         <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>146</v>
       </c>
       <c r="B3" t="s">
         <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>146</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>186</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>186</v>
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>186</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>186</v>
       </c>
       <c r="B9" t="s">
         <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>186</v>
       </c>
       <c r="B10" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C10" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="H10" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>186</v>
       </c>
       <c r="B11" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C11" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="H11" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>186</v>
       </c>
       <c r="B12" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C12" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="H12" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>206</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B22" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C22" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="H22" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B24" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C24" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="H24" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
       <c r="C28" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B30" t="s">
         <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B33" t="s">
         <v>62</v>
       </c>
       <c r="C33" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B34" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C34" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="H34" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B35" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C35" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="H35" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B36" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C36" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="H36" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B37" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C37" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="H37" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B38" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C38" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="H38" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B39" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C39" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="H39" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B40" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C40" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="H40" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B41" t="s">
         <v>62</v>
       </c>
       <c r="C41" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B42" t="s">
         <v>62</v>
       </c>
       <c r="C42" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="B43" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C43" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="H43" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="B44" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C44" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="H44" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="B45" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C45" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="H45" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="B46" t="s">
         <v>62</v>
       </c>
       <c r="C46" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I21" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="I26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="I27" r:id="rId_hyperlink_21"/>
@@ -11766,2801 +11819,2801 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C2" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D2" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>54</v>
       </c>
       <c r="G2" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="H2" t="s">
         <v>184</v>
       </c>
       <c r="I2" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="J2" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="L2" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>150</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O2">
         <v>45343.0</v>
       </c>
       <c r="P2">
         <v>2021.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C3" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D3" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
         <v>54</v>
       </c>
       <c r="G3" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="H3" t="s">
         <v>184</v>
       </c>
       <c r="I3" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="J3" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="L3" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O3">
         <v>43999.0</v>
       </c>
       <c r="P3">
         <v>44508.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="R3" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C4" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D4" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
         <v>54</v>
       </c>
       <c r="G4" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="H4" t="s">
         <v>184</v>
       </c>
       <c r="I4" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="J4" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="L4" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P4">
         <v>44223.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C5" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D5" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5" t="s">
         <v>54</v>
       </c>
       <c r="G5" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="H5" t="s">
         <v>184</v>
       </c>
       <c r="I5" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="J5" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="L5" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P5">
         <v>44523.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C6" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D6" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
         <v>54</v>
       </c>
       <c r="G6" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H6" t="s">
         <v>184</v>
       </c>
       <c r="I6" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="J6" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="L6" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O6">
         <v>43675.0</v>
       </c>
       <c r="P6">
         <v>44182.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C7" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D7" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E7" t="s">
         <v>55</v>
       </c>
       <c r="F7" t="s">
         <v>54</v>
       </c>
       <c r="G7" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H7" t="s">
         <v>184</v>
       </c>
       <c r="I7" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="J7" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="L7" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O7">
         <v>43675.0</v>
       </c>
       <c r="P7">
         <v>44182.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C8" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D8" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="H8" t="s">
         <v>184</v>
       </c>
       <c r="I8" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="J8" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="K8" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="L8" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P8">
         <v>44595.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C9" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D9" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="H9" t="s">
         <v>184</v>
       </c>
       <c r="I9" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="J9" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="L9" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P9">
         <v>45023.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="R9" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C10" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D10" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>54</v>
       </c>
       <c r="G10" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H10" t="s">
         <v>184</v>
       </c>
       <c r="I10" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="J10" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="L10" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O10">
         <v>43675.0</v>
       </c>
       <c r="P10">
         <v>44182.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C11" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D11" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H11" t="s">
         <v>184</v>
       </c>
       <c r="I11" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="J11" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="L11" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O11">
         <v>43675.0</v>
       </c>
       <c r="P11">
         <v>44182.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C12" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D12" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="H12" t="s">
         <v>184</v>
       </c>
       <c r="I12" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="J12" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="L12" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O12">
         <v>25569.0</v>
       </c>
       <c r="P12">
         <v>45311.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C13" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D13" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H13" t="s">
         <v>184</v>
       </c>
       <c r="I13" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="J13" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="L13" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O13">
         <v>43675.0</v>
       </c>
       <c r="P13">
         <v>44182.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C14" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D14" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
       <c r="G14" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H14" t="s">
         <v>184</v>
       </c>
       <c r="I14" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J14" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L14" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O14">
         <v>43675.0</v>
       </c>
       <c r="P14">
         <v>44182.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C15" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D15" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H15" t="s">
         <v>184</v>
       </c>
       <c r="I15" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="J15" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="L15" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O15">
         <v>43675.0</v>
       </c>
       <c r="P15">
         <v>44182.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C16" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D16" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16" t="s">
         <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H16" t="s">
         <v>184</v>
       </c>
       <c r="I16" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J16" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L16" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O16">
         <v>43675.0</v>
       </c>
       <c r="P16">
         <v>44182.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C17" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D17" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
       <c r="G17" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H17" t="s">
         <v>184</v>
       </c>
       <c r="I17" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="J17" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="L17" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O17">
         <v>43675.0</v>
       </c>
       <c r="P17">
         <v>44182.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C18" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D18" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E18" t="s">
         <v>55</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H18" t="s">
         <v>184</v>
       </c>
       <c r="I18" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="J18" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="L18" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O18">
         <v>43675.0</v>
       </c>
       <c r="P18">
         <v>44182.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C19" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D19" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H19" t="s">
         <v>184</v>
       </c>
       <c r="I19" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J19" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L19" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O19">
         <v>43675.0</v>
       </c>
       <c r="P19">
         <v>44182.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C20" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D20" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="H20" t="s">
         <v>184</v>
       </c>
       <c r="I20" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="J20" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="L20" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O20">
         <v>43675.0</v>
       </c>
       <c r="P20">
         <v>44182.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="R20" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C21" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D21" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H21" t="s">
         <v>184</v>
       </c>
       <c r="I21" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J21" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L21" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O21">
         <v>43675.0</v>
       </c>
       <c r="P21">
         <v>44182.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C22" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D22" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
       <c r="G22" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H22" t="s">
         <v>184</v>
       </c>
       <c r="I22" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J22" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L22" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O22">
         <v>43675.0</v>
       </c>
       <c r="P22">
         <v>44182.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C23" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D23" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
       <c r="G23" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H23" t="s">
         <v>184</v>
       </c>
       <c r="I23" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J23" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L23" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O23">
         <v>43675.0</v>
       </c>
       <c r="P23">
         <v>44182.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C24" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D24" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H24" t="s">
         <v>184</v>
       </c>
       <c r="I24" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="J24" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="L24" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O24">
         <v>25569.0</v>
       </c>
       <c r="P24">
         <v>44712.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="R24" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C25" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D25" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
       <c r="G25" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H25" t="s">
         <v>184</v>
       </c>
       <c r="I25" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="J25" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="L25" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O25">
         <v>43675.0</v>
       </c>
       <c r="P25">
         <v>44182.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="R25" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C26" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D26" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
       <c r="G26" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="H26" t="s">
         <v>184</v>
       </c>
       <c r="I26" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="J26" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="L26" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O26">
         <v>44317.0</v>
       </c>
       <c r="P26">
         <v>44595.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C27" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D27" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
       <c r="G27" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="H27" t="s">
         <v>184</v>
       </c>
       <c r="I27" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="J27" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="L27" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O27">
         <v>43675.0</v>
       </c>
       <c r="P27">
         <v>44182.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="R27" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C28" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D28" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
       <c r="G28" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H28" t="s">
         <v>184</v>
       </c>
       <c r="I28" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J28" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L28" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O28">
         <v>43675.0</v>
       </c>
       <c r="P28">
         <v>44182.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C29" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D29" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
       <c r="G29" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H29" t="s">
         <v>184</v>
       </c>
       <c r="I29" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="J29" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="L29" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O29">
         <v>43675.0</v>
       </c>
       <c r="P29">
         <v>44182.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C30" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D30" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E30" t="s">
         <v>55</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
       <c r="G30" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="H30" t="s">
         <v>184</v>
       </c>
       <c r="I30" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J30" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="L30" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P30">
         <v>44545.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="R30" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C31" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D31" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>54</v>
       </c>
       <c r="G31" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H31" t="s">
         <v>184</v>
       </c>
       <c r="I31" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J31" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L31" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O31">
         <v>43675.0</v>
       </c>
       <c r="P31">
         <v>44182.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C32" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D32" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32" t="s">
         <v>54</v>
       </c>
       <c r="G32" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H32" t="s">
         <v>184</v>
       </c>
       <c r="I32" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="J32" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="L32" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O32">
         <v>43675.0</v>
       </c>
       <c r="P32">
         <v>44182.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="R32" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C33" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D33" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
       <c r="G33" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H33" t="s">
         <v>184</v>
       </c>
       <c r="I33" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="J33" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="L33" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O33">
         <v>43675.0</v>
       </c>
       <c r="P33">
         <v>44182.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="R33" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C34" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D34" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
       <c r="G34" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H34" t="s">
         <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="J34" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="L34" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O34">
         <v>43675.0</v>
       </c>
       <c r="P34">
         <v>44182.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="R34" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C35" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D35" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
       <c r="G35" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H35" t="s">
         <v>184</v>
       </c>
       <c r="I35" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J35" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L35" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O35">
         <v>43675.0</v>
       </c>
       <c r="P35">
         <v>44182.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C36" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D36" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36" t="s">
         <v>54</v>
       </c>
       <c r="G36" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H36" t="s">
         <v>184</v>
       </c>
       <c r="I36" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J36" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L36" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O36">
         <v>43675.0</v>
       </c>
       <c r="P36">
         <v>44182.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C37" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D37" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
         <v>54</v>
       </c>
       <c r="G37" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="H37" t="s">
         <v>184</v>
       </c>
       <c r="I37" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="J37" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="L37" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O37">
         <v>43675.0</v>
       </c>
       <c r="P37">
         <v>44182.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="R37" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C38" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D38" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
       <c r="G38" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H38" t="s">
         <v>184</v>
       </c>
       <c r="I38" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="J38" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="L38" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O38">
         <v>43675.0</v>
       </c>
       <c r="P38">
         <v>44182.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C39" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D39" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39" t="s">
         <v>54</v>
       </c>
       <c r="G39" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H39" t="s">
         <v>184</v>
       </c>
       <c r="I39" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="J39" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="L39" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P39">
         <v>45225.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="R39" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C40" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D40" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40" t="s">
         <v>54</v>
       </c>
       <c r="G40" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="H40" t="s">
         <v>184</v>
       </c>
       <c r="I40" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="J40" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="L40" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O40">
         <v>43584.0</v>
       </c>
       <c r="P40">
         <v>43908.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C41" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D41" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
       <c r="G41" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H41" t="s">
         <v>184</v>
       </c>
       <c r="I41" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="J41" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="L41" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O41">
         <v>43675.0</v>
       </c>
       <c r="P41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C42" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D42" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>54</v>
       </c>
       <c r="G42" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="H42" t="s">
         <v>184</v>
       </c>
       <c r="I42" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="J42" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="K42" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="L42" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P42">
         <v>45275.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="R42" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C43" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D43" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43" t="s">
         <v>54</v>
       </c>
       <c r="G43" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="H43" t="s">
         <v>184</v>
       </c>
       <c r="I43" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="J43" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="L43" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P43">
         <v>44658.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C44" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D44" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>54</v>
       </c>
       <c r="G44" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="H44" t="s">
         <v>184</v>
       </c>
       <c r="I44" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="J44" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="L44" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O44">
         <v>43675.0</v>
       </c>
       <c r="P44">
         <v>44182.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C45" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D45" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E45" t="s">
         <v>55</v>
       </c>
       <c r="F45" t="s">
         <v>54</v>
       </c>
       <c r="G45" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="H45" t="s">
         <v>184</v>
       </c>
       <c r="I45" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="J45" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="L45" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O45">
         <v>43675.0</v>
       </c>
       <c r="P45">
         <v>44182.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="R45" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C46" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D46" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>54</v>
       </c>
       <c r="G46" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H46" t="s">
         <v>184</v>
       </c>
       <c r="I46" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="J46" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="L46" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="O46">
         <v>43769.0</v>
       </c>
       <c r="P46">
         <v>44245.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="R46" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C47" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D47" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E47" t="s">
         <v>55</v>
       </c>
       <c r="F47" t="s">
         <v>54</v>
       </c>
       <c r="G47" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="H47" t="s">
         <v>184</v>
       </c>
       <c r="I47" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="J47" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="K47" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="L47" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P47">
         <v>44692.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C48" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D48" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E48" t="s">
         <v>55</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
       <c r="G48" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="H48" t="s">
         <v>184</v>
       </c>
       <c r="I48" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="J48" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="L48" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P48">
         <v>44468.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="R48" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C49" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D49" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>54</v>
       </c>
       <c r="G49" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="H49" t="s">
         <v>184</v>
       </c>
       <c r="I49" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="J49" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="K49" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="L49" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C50" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D50" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E50" t="s">
         <v>55</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
       <c r="G50" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="H50" t="s">
         <v>184</v>
       </c>
       <c r="I50" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="J50" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="K50" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="L50" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C51" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D51" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>54</v>
       </c>
       <c r="G51" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="H51" t="s">
         <v>184</v>
       </c>
       <c r="I51" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="J51" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="L51" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P51">
         <v>45778.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="R51" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C52" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D52" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E52" t="s">
         <v>55</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
       <c r="G52" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="H52" t="s">
         <v>184</v>
       </c>
       <c r="I52" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="J52" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="K52" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="L52" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P52">
         <v>45778.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="R52" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C53" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D53" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E53" t="s">
         <v>55</v>
       </c>
       <c r="F53" t="s">
         <v>54</v>
       </c>
       <c r="G53" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="H53" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="I53" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="J53" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="L53" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P53">
         <v>45741.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C54" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D54" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="E54" t="s">
         <v>55</v>
       </c>
       <c r="F54" t="s">
         <v>54</v>
       </c>
       <c r="G54" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="H54" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="I54" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="J54" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="L54" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P54">
         <v>45111.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="R54" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C55" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D55" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E55" t="s">
         <v>55</v>
       </c>
       <c r="F55" t="s">
         <v>54</v>
       </c>
       <c r="G55" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H55" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="I55" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="J55" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="L55" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P55">
         <v>44658.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C56" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D56" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E56" t="s">
         <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>54</v>
       </c>
       <c r="G56" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="H56" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="I56" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="J56" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="K56" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="L56" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="P56">
         <v>45243.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="R56" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O11"/>
   <sheetViews>
@@ -14570,530 +14623,530 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="C2" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="D2" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="E2" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="G2" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="H2" t="s">
         <v>178</v>
       </c>
       <c r="I2" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="K2" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="M2" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="N2" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="O2" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="C3" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="D3" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="E3" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="G3" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="H3" t="s">
         <v>178</v>
       </c>
       <c r="I3" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="J3" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="K3" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="L3" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="M3" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="N3" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="O3" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="C4" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="D4" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="E4" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="G4" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="H4" t="s">
         <v>178</v>
       </c>
       <c r="I4" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="J4" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="K4" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="M4" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="N4" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="O4" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="C5" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="D5" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="E5" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="G5" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="H5" t="s">
         <v>178</v>
       </c>
       <c r="I5" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="J5" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="K5" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="N5" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="O5" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="C6" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="D6" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="E6" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="G6" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="H6" t="s">
         <v>178</v>
       </c>
       <c r="I6" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="J6" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="K6" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="M6" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="N6" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="O6" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="C7" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="D7" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="E7" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="G7" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="H7" t="s">
         <v>178</v>
       </c>
       <c r="I7" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="J7" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="K7" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="L7" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="M7" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="N7" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="O7" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="C8" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="D8" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="E8" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="G8" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="H8" t="s">
         <v>178</v>
       </c>
       <c r="I8" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="J8" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="K8" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="L8" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="M8" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="N8" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="O8" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="C9" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="D9" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="E9" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="G9" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="H9" t="s">
         <v>178</v>
       </c>
       <c r="I9" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="J9" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="K9" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="N9" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="O9" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="C10" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="D10" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="H10" t="s">
         <v>178</v>
       </c>
       <c r="I10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="J10" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="K10" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="L10" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="M10" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="N10" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="O10" t="s">
-        <v>1365</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="C11" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="D11" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="E11" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="G11" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="H11" t="s">
         <v>178</v>
       </c>
       <c r="I11" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="J11" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="K11" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="L11" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="M11" t="s">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="N11" t="s">
-        <v>1376</v>
+        <v>1380</v>
       </c>
       <c r="O11" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -15109,490 +15162,537 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1382</v>
+        <v>1386</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1384</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1385</v>
+        <v>1389</v>
       </c>
       <c r="C2" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="D2" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1388</v>
+        <v>1392</v>
       </c>
       <c r="C3" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="D3" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1390</v>
+        <v>1394</v>
       </c>
       <c r="C4" t="s">
-        <v>1391</v>
+        <v>1395</v>
       </c>
       <c r="D4" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D2" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="E2" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F2" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="C3" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="D3" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="E3" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="F3" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C2" t="s">
-        <v>1403</v>
+        <v>1407</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E2" t="s">
+        <v>628</v>
+      </c>
+      <c r="F2" t="s">
+        <v>1409</v>
       </c>
       <c r="H2" t="s">
-        <v>1404</v>
+        <v>1410</v>
       </c>
       <c r="J2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>1405</v>
+        <v>1411</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
       <c r="J3" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>1407</v>
+        <v>1413</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>1408</v>
+        <v>1414</v>
       </c>
       <c r="J4" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="J5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="J6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="J7" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>1409</v>
+        <v>1415</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="J8" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="J9" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C10" t="s">
-        <v>1413</v>
+        <v>1419</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F10" t="s">
+        <v>1422</v>
       </c>
       <c r="H10" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
       <c r="J10" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" t="s">
+        <v>916</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F11" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G11" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J11" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>