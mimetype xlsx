--- v4 (2026-09-12)
+++ v5 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1513">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -199,51 +199,54 @@
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Compounds are commercially manufactured.</t>
   </si>
   <si>
     <t>Conventional wet-bead milling apparatus (e.g. Netzsch ball mill), depyrogenated glass vials, high pressure homogenizer.</t>
   </si>
   <si>
     <t>Cabotegravir and Rilpivirine are formulated into a wet-mill suspension of approximately 200mg/ml and 300mg/ml respectively, due to their low aqueous solubility. This formulation results in the creation of nanocrystal drug particles which are amenable for intramuscular gluteal depot injection.
 The manufacturing process for RPV is considered to be non-standard due to the inclusion of an aseptic processing step. RPV is light-sensitive, and exposure to light can induce conversion into a Z-isomer form which can affect pharmacokinetic data and activity.</t>
   </si>
   <si>
     <t>PANalytical X’Pert PRO diffractometer equipped with a theta/theta coupled goniometer (or equivalent x-ray powder diffractor), Mettler TGA/DSC 1 instrument for thermal analysis, Laser diffractor (determine particle size), FT-IR UHPLC (chemical identification), UHPLC (chromatographic purity), paddle apparatus &amp; UPLC/UV (determine in-vitro drug release for QC / dissolution testing).</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
-    <t>Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
+    <t>Administered by a nurse, Administered by a specialty health worker, Self-administered, Administered by a community health worker</t>
+  </si>
+  <si>
+    <t>Monthly, Every 2 months</t>
   </si>
   <si>
     <t>Cabotegravir LA, both as suspension for intramuscular injection 600mg/3ml (200mg/ml) and as 30 mg tablet is included in WHO PQ: https://extranet.who.int/prequal/sites/default/files/document_files/EOI_23rd%20HIV_9July_2025_clean_PQ.pdf
 Cabotegravir for PrEP is included in WHO guidelines. CAB+RPV LA injectable for treatment, is also recommended by WHO to be used as an alternative switching option for adults and adolescents with undetectable HIV viral load on oral ART and without active hepatitis B infection : https://www.who.int/teams/global-hiv-hepatitis-and-stis-programmes/guidelines
 ViiV Healthcare and Medicines Patent Pool have signed a voluntary licensing agreement to enable access to long-acting injectable cabotegravir for HIV PrEP and HIV treatment https://tinyurl.com/VL-CAB-MPP</t>
   </si>
   <si>
     <t>2025-06-12 14:31:53</t>
   </si>
   <si>
     <t>2025-07-07 14:17:57</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
@@ -653,53 +656,50 @@
   </si>
   <si>
     <t>2017-10-27</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2019-06-06</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Subjects who will be able to understand and comply with protocol requirements, instructions, and restrictions.
 - Understand the long term commitment to the study and be likely to complete the study as planned.
 - Be considered as an appropriate candidate for participation in an investigative clinical trial with oral and intramuscularly injectable medications (e.g., no active substance use disorder, acute major organ disease, or planned long-term work assignments out of the country, etc.).
 - Aged 18 years or older (or &gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.</t>
   </si>
   <si>
     <t>Two groups of subjects will be randomized to receive CAB LA + RPV LA Q4W, or CAB LA + RPV LA Q8W regimen.</t>
   </si>
   <si>
     <t>This will be an open-label study and therefore no blinding is required.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Monthly, Every 2 months</t>
   </si>
   <si>
     <t>SOLAR</t>
   </si>
   <si>
     <t>NCT04542070</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04542070</t>
   </si>
   <si>
     <t>This study is designed to assess the antiviral activity and safety of a two-drug regimen of CAB LA + RPV LA compared with maintenance of BIK. BIKTARVY is a registered trademark of Gilead Sciences.</t>
   </si>
   <si>
     <t>A Study to Evaluate Efficacy and Safety of Cabotegravir (CAB) Long Acting (LA) + Rilpivirine (RPV) LA Versus BIKTARVY® (BIK) in Participants With Human Immunodeficiency Virus (HIV)-1 Who Are Vi</t>
   </si>
   <si>
     <t>United States of America, Australia, Austria, Belgium, Canada, France, Germany, Ireland, Italy, Japan, Netherlands, Spain, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>Cabotegravir Tablets</t>
   </si>
   <si>
     <t>Cabotegravir Injectable Suspension (CAB LA)</t>
   </si>
@@ -2788,151 +2788,438 @@
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
   </si>
   <si>
     <t>Spain, United States of America</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
-    <t>2026-06-19</t>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
-    <t>GS-US-536-5938</t>
+    <t>DAYBREAK-1 (GS-US-536-5938)</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
 The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
   </si>
   <si>
-    <t>Lenacapavir</t>
-[...11 lines deleted...]
-    <t>Cabotegravir</t>
+    <t>United States of America, Australia, Japan</t>
+  </si>
+  <si>
+    <t>Lenacapavir(LEN)+ Teropavimab(TAB)+ Zinlirvimab (ZAB)</t>
+  </si>
+  <si>
+    <t>oral LEN 600 mg, SC LEN 927 mg, and IV infusions of TAB &amp; ZAB on D1. Participants will self-administer oral LEN 600 mg on D2. Every 26 weeks, participants receive SC LEN + IV inf. of TAB &amp; ZAB til W92</t>
+  </si>
+  <si>
+    <t>Active Comparator: Treatment Group 2: Cabotegravir (CAB) + Rilpivirine (RPV)</t>
+  </si>
+  <si>
+    <t>Participants will discontinue their baseline oral antiretroviral therapy (ART) and will receive intramuscular (IM) CAB 600 mg + RPV 900 mg on Day 1, Week 4 and then every 8 weeks for up to 92 weeks.</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>2026-06-26</t>
+    <t>2026-07-14</t>
   </si>
   <si>
     <t>2029-03-01</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
 * A plasma HIV-1</t>
   </si>
   <si>
-    <t>Monthly, Every 2 months, Every 6 months</t>
-[...2 lines deleted...]
-    <t>Subcutaneous, Intramuscular, Intravenous</t>
+    <t>Every 6 months</t>
+  </si>
+  <si>
+    <t>Intravenous</t>
   </si>
   <si>
     <t>FBIS-RELATIVITY</t>
   </si>
   <si>
     <t>NCT07703748</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07703748</t>
   </si>
   <si>
     <t>FUNDACIÓN HOSPITAL UNIVERSITARIO INFANTA LEONOR Y DEL HOSPITAL UNIVERSITARIO DEL SURESTE</t>
   </si>
   <si>
     <t>The RELATIVITY study is a nationwide, multicenter, ambispective observational cohort evaluating the long-term effectiveness, safety, persistence, and tolerability of long-acting injectable cabotegravir plus rilpivirine (CAB+RPV LA) in people living with HIV in Spain.
 The study includes adults with HIV-1 infection who achieved virological suppression on oral antiretroviral therapy and switched to long-acting CAB+RPV as part of routine clinical care. No study-specific treatment or interventions are performed. Clinical information is collected retrospectively from treatment initiation and prospectively during routine follow-up.
 The primary objectives are to evaluate long-term virological effectiveness, treatment persistence, and confirmed virological failure over five years. Secondary objec</t>
   </si>
   <si>
     <t>Long-Term Real-World Evidence Study to Evaluate Effectiveness, Persistence, Adherence, Safety and Tolerability of Long-acting Cabotegravir Plus Rilpivirine.</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2026-07-09</t>
   </si>
   <si>
     <t>2029-04-30</t>
+  </si>
+  <si>
+    <t>NCT01754116</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01754116</t>
+  </si>
+  <si>
+    <t>This is a single-center, randomized, open-label, 3 parallel treatment study in healthy adult subjects to assess the relative bioavailability of new formulations of GSK1265744 LAP 400 mg intra muscular compared to the current GSK1265744 LAP 400 mg nanomilled formulation. This study will evaluate LAP formulations of GSK1265744 with different particle sizes.
+Following a 14 day lead in period with oral GSK1265744, forty-five subjects will receive 400 mg of one of three GSK1265744 formulations which vary in particle size from 200 nm to 5 um by intramuscular injection. Samples for determination of GSK1265744 concentrations will be collected for 12 weeks post-injection. Safety will be evaluated by adverse event recording and laboratory values at frequent intervals throughout the trial. A subgrou</t>
+  </si>
+  <si>
+    <t>A Randomized Study to Assess the Relative Bioavailability of New Formulations of GSK1265744 Long Acting Parental (LAP) in Healthy Adult Subjects</t>
+  </si>
+  <si>
+    <t>GSK1265744 30 mg oral</t>
+  </si>
+  <si>
+    <t>Midazolam 3 mg oral + GSK1265744 30mg oral</t>
+  </si>
+  <si>
+    <t>GSK1265744 400 mg (200 nm)</t>
+  </si>
+  <si>
+    <t>GSK1265744 400 mg (1 micro m)</t>
+  </si>
+  <si>
+    <t>GSK1265744 400 mg (5 micro m)</t>
+  </si>
+  <si>
+    <t>2013-01-01</t>
+  </si>
+  <si>
+    <t>2014-04-17</t>
+  </si>
+  <si>
+    <t>2014-04-01</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Adults, Older adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria
+* Male or female between 18 and 65 years of age inclusive, at the time of signing the informed consent.
+* Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring.
+* A female subject is eligible to participate if she is of: non-childbearing potential. Female subjects of child bearing potential must agree to use contraception for at least 6 months after the final dose of study drug and should understand that drug concentrations may be measurable for up to one year after final dose.
+* Male subjects with female partners of child-bearing potential must agree to use one of the required contraception methods noted in the protocol.
+* Body weight \&gt;=50</t>
+  </si>
+  <si>
+    <t>I-TRAINS</t>
+  </si>
+  <si>
+    <t>NCT04973254</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04973254</t>
+  </si>
+  <si>
+    <t>Boston Medical Center</t>
+  </si>
+  <si>
+    <t>This is a hybrid implementation-effectiveness study using both qualitative and quantitative methods. The research aims to examine whether providing a new, but approved, HIV once a month injection treatment \[Cabotegravir-Rilpivirine Long Acting (CAB-RPV LA)\] to individuals who are living with HIV outside of the standard doctors office or clinic increases adherence to treatment. This HIV monthly injections treatment which is already being delivered within the clinic setting, will be administered to participants in community partner spaces, reducing the barriers that having to present to a traditional clinic for treatment creates.
+Individuals who will receive the injection need to have a history of being unable to take their HIV oral medication, as well as other barriers to care that make</t>
+  </si>
+  <si>
+    <t>Improving Treatment and Retention Adherence in Nontraditional Settings</t>
+  </si>
+  <si>
+    <t>CAB-RPV LA</t>
+  </si>
+  <si>
+    <t>Standard treatment within an HIV clinic</t>
+  </si>
+  <si>
+    <t>2022-02-23</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>2023-03-17</t>
+  </si>
+  <si>
+    <t>2023-03-28</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria for Cohort 1:
+* HIV-positive
+* English or Spanish speaking
+* Lab values that indicate the patient is a candidate for the medication and virally suppressed
+* Willing to complete the locator form to receive appointment reminders prior to follow-up data collection
+Inclusion Criteria for Cohort 2:
+* HIV-positive
+* English or Spanish speaking
+* Enrolled in care and receiving CAB-RPV LA injection at Boston Medical Center Infectious Disease Clinic (HIV clinic)
+* Willing to complete the locator form to receive appointment reminders prior to follow-up data collection
+Inclusion Criteria for Cohort 3:
+* HIV-positive
+* English or Spanish speaking
+* Enrolled in care but NOT receiving CAB-RPV LA injection at Boston Medical Center Infectious Disease Clinic (HIV clinic)
+* Willing t</t>
+  </si>
+  <si>
+    <t>NCT01756131</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01756131</t>
+  </si>
+  <si>
+    <t>A single dose escalation study to determine the safety, tolerability, and pharmacokinetic profile of intramuscular and subcutaneous injections of GSK1265744 long acting parenteral (LAP) in healthy subjects. This study consists of a screening visit, a single injection, and follow-up evaluations for a minimum of 12 weeks following the injection.</t>
+  </si>
+  <si>
+    <t>A Single Dose Escalation Study to Investigate the Safety, Tolerability and Pharmacokinetics of Intramuscular and Subcutaneous Long Acting GSK1265744 in Healthy Subjects</t>
+  </si>
+  <si>
+    <t>GSK1265744 injectable suspension</t>
+  </si>
+  <si>
+    <t>Placebo to match injectable suspension</t>
+  </si>
+  <si>
+    <t>2010-09-01</t>
+  </si>
+  <si>
+    <t>2013-05-16</t>
+  </si>
+  <si>
+    <t>2012-12-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring. A subject with a clinical abnormality or laboratory parameters outside the reference range for the population being studied may be included only if the Investigator and the GSK Medical Monitor agree that the finding is unlikely to introduce additional risk factors and will not interfere with the study procedures.
+* Male or female between 18 and 55 years of age inclusive, at the time of signing the informed consent.
+* Females of childbearing potential with a negative pregnancy test (serum or urine) at screen and at Day -1, and agrees to use one of the contraception methods listed in th</t>
+  </si>
+  <si>
+    <t>201584-001</t>
+  </si>
+  <si>
+    <t>NCT05896748</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05896748</t>
+  </si>
+  <si>
+    <t>This study will assess the pharmacokinetics, safety, tolerability, maintenance of virological suppression and patient reported outcomes for participants receiving CAB and RPV LA injections following SC administration in the anterior abdominal wall SC tissue compared with IM administration in the gluteus medius muscle in adult participants living with HIV-1 infection in the FLAIR study (NCT02938520).</t>
+  </si>
+  <si>
+    <t>Study to Assess the Effects of Cabotegravir (CAB) and Rilpivirine (RPV) Long-Acting (LA) Injections Following Sub-cutaneous (SC) Administration Compared With Intramuscular (IM) Administration in Adult</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Japan, South Africa, Spain, United Kingdom</t>
+  </si>
+  <si>
+    <t>Cabotegravir - Injectable Suspension (CAB LA)</t>
+  </si>
+  <si>
+    <t>Rilpivirine - Injectable Suspension (RPV LA)</t>
+  </si>
+  <si>
+    <t>2022-11-08</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Capable of giving signed informed consent (FLAIR and Sub-study specific informed consent)
+* Eligible participants must have been on CAB LA + RPV LA regimen for a minimum of 12 months while on the FLAIR study. Any disruptions in dosing during FLAIR must be discussed with the Medical Monitor for a final determination of eligibility into the sub-study.
+* Plasma HIV-1 RNA \&lt;50 c/mL at Sub-Study Screening.
+* History of Severe acute respiratory syndrome coronavirus 2 (SARS-COV-2) vaccination (or booster dosing) is allowed prior to sub study screening and will be allowed during the conduct of the sub-study as long as the vaccine (or boosters) are not administered within 14 days of virologic load (VL) assessments.
+* HIV-1 infected antiretroviral therapy (ART)-naive men or wo</t>
+  </si>
+  <si>
+    <t>207966-001</t>
+  </si>
+  <si>
+    <t>NCT05896761</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05896761</t>
+  </si>
+  <si>
+    <t>This sub-study will assess the pharmacokinetics (PK), safety, tolerability, virologic efficacy and health outcomes of CAB (GSK1265744) and RPV long acting (LA) in HIV-infected adult participants currently enrolled in the Antiretroviral Therapy as Long Acting Suppression every 2 Months (ATLAS2M \[A2M\]) study (NCT03299049).</t>
+  </si>
+  <si>
+    <t>A Sub-study of Cabotegravir (CAB) and Rilpivirine (RPV) in Human Immunodeficiency Viruses (HIV)-Infected Participants</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Canada, Germany, Italy, Spain, Sweden</t>
+  </si>
+  <si>
+    <t>2021-10-28</t>
+  </si>
+  <si>
+    <t>2023-08-22</t>
+  </si>
+  <si>
+    <t>2022-08-23</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Sub-study specific Inclusion Criteria:
+* Capable of giving sub-study specific informed consent.
+* Eligible participants must have been on CAB LA + RPV LA regimen for a minimum of 152 weeks while on the ATLAS2-M study. Any disruptions in dosing during ATLAS2-M must be discussed with the Medical Monitor for a final determination of eligibility into the sub-study.
+* Plasma HIV-1 RNA \&lt;50 copies/mL at Sub-Study Screening.
+Inclusion criteria detailed for the ATLAS-2M main study apply to the sub-study:
+* A female participant is eligible to participate if she is not pregnant (as confirmed by a negative serum human chorionic gonadotropin \[hCG\] test) not lactating, and at least one of the following conditions applies:
+  1. Non-reproductive potential defined as:
+     * Pr</t>
+  </si>
+  <si>
+    <t>CR107976</t>
+  </si>
+  <si>
+    <t>NCT02547870</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02547870</t>
+  </si>
+  <si>
+    <t>Janssen Infectious Diseases BVBA</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to compare the single-dose pharmacokinetics of rilpivirine (RPV) after intramuscular (IM) injection of rilpivirine long-acting parenteral formulation (RPV-LA) and 'aged' RPV-LA, in healthy adult participants.</t>
+  </si>
+  <si>
+    <t>A Study to Evaluate the Pharmacokinetic Effects of Different Storage Conditions for a Long-Acting Nanosuspension of Rilpivirine on Pharmacokinetics</t>
+  </si>
+  <si>
+    <t>Rilpivirine (RPV)</t>
+  </si>
+  <si>
+    <t>Rilpivirine Long-Acting Parenteral Formulation (RPV-LA)</t>
+  </si>
+  <si>
+    <t>Aged RPV-LA</t>
+  </si>
+  <si>
+    <t>2015-08-14</t>
+  </si>
+  <si>
+    <t>2018-11-12</t>
+  </si>
+  <si>
+    <t>2016-04-26</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Each participant must sign an Informed Consent Form (ICF) indicating that he or she understands the purpose of, and procedures required for, the study and are willing to participate in the study
+* Participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol
+* Participant must be healthy on the basis of a medical evaluation that reveals the absence of any clinically significant abnormality and includes a physical examination, medical history, vital signs, Electrocardiogram (ECG), and the results of blood biochemistry, hematology and coagulation tests and a urinalysis performed at Screening
+* A female participant of childbearing potential must have a negative serum (beta-human chorionic gonadotropin \[beta-hCG\]) at Scr</t>
+  </si>
+  <si>
+    <t>CR108331</t>
+  </si>
+  <si>
+    <t>NCT03847376</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03847376</t>
+  </si>
+  <si>
+    <t>Janssen Sciences Ireland UC</t>
+  </si>
+  <si>
+    <t>The main purpose of this pre-approval access program (PAAP) is to provide rilpivirine Long Acting (RPV LA) injectable suspension for the treatment of human immunodeficiency virus (HIV)-1 infection as single patient request to individuals who have no available treatment alternatives and/or limited treatment options (for example, who are unable to participate in the Phase III clinical studies or do not qualify). RPV LA can only be provided if participants are also eligible for cabotegravir Long Acting injections.</t>
+  </si>
+  <si>
+    <t>Pre-Approval Access to Rilpivirine Long Acting (RPV LA) Injectable Suspension for the Treatment of a Participant With Human Immunodeficiency Virus (HIV)-1 Infection</t>
+  </si>
+  <si>
+    <t>Rilpivirine Long Acting (RPV LA)</t>
+  </si>
+  <si>
+    <t>2021-03-31</t>
+  </si>
+  <si>
+    <t>Every 2 months, Monthly</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine for HIV-1 suppression: switch to 2-monthly dosing after 5 years of daily oral therapy</t>
   </si>
@@ -4093,51 +4380,51 @@
   <si>
     <t>WO0164656</t>
   </si>
   <si>
     <t>Rilpivirine compound and analogues (Markush structure)</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Astrazeneca Ab</t>
   </si>
   <si>
     <t>2021-02-26</t>
   </si>
   <si>
     <t>Pyrimidine derivatives of formula (I) wherein Q1, Q2, G and R&lt;1&gt; are as defined within; and pharmaceutically acceptable salts and in vivo hydrolysable esters thereof are described. Processes for their manufacture, pharmaceutical compositions and their use as cyclin-dependent serine/threonine kinase (CDK) and focal adhesion kinase (FAK) inhibitors are also described.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
     <t>Belgium, Denmark, France, Greece, Italy, Luxembourg, Sweden</t>
   </si>
   <si>
-    <t>Norway, Cyprus, France</t>
+    <t>United Kingdom, Norway, Cyprus, France</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, South Africa, Türkiye, Albania, North Macedonia</t>
   </si>
   <si>
     <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Spain, Finland, Ireland, Liechtenstein, Monaco, Netherlands, Portugal, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO03016306</t>
   </si>
   <si>
     <t>Rilpivirine compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>The present invention is concerned with pyrimidine derivatives having HIV (Human
 Immunodeficiency Virus) replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them.  The invention also relates to the use of said compounds for the manufacture of a medicament for the prevention or the treatment of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, Ukraine, Kazakhstan, Albania</t>
@@ -4184,54 +4471,57 @@
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
-    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
+    <t>Brazil, China, Belarus, Tajikistan, Kazakhstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
+  </si>
+  <si>
+    <t>Azerbaijan, Kyrgyzstan</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>WO2007082922</t>
   </si>
   <si>
     <t>Rilpivine parenteral formulation</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals Ltd</t>
   </si>
   <si>
     <t>2027-01-19</t>
   </si>
   <si>
     <t>This invention relates to the use of a parenteral formulation comprising an anti-virally effective amount of TMC278 or a pharmaceutically acceptable acid-addition salt thereof, and a carrier, for the manufacture of a medicament for the treatment of a subject being infected with HIV, wherein the formulation is to be administered intermittently at a time interval of at least one week.</t>
   </si>
@@ -4903,51 +5193,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06185452" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/opera-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/beyond-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06704204" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06646562" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06643897" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06518408" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06451341" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06424964" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06411223" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06403865" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06405464" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05991622" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06159894" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05663580" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05152953" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05044962" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04863261" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01467531" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07131826" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06728917" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07637942" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07703748" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06185452" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/opera-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/beyond-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06704204" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06646562" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06643897" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06518408" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06451341" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06424964" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06411223" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06403865" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06405464" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05991622" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06159894" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05663580" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05152953" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05044962" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04863261" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01467531" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07131826" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06728917" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07637942" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07703748" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01754116" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04973254" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01756131" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05896748" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05896761" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02547870" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03847376" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070726&amp;CC=WO&amp;NR=2007082922A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20071227&amp;CC=WO&amp;NR=2007147882A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3060290A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190124&amp;CC=WO&amp;NR=2019016732A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121018&amp;CC=WO&amp;NR=2012140220A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/jOi28da4jhHFTwYZpCKUxmWahsqEadg0nVd51CQo.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ESmBk5kuYb7ZQQPxZ9h3tyvCwjSaA8P9iIGw5Cw2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/BzEozjE75wSLRGs1IlHaS1aktvABH89erVvlwlHE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -5162,85 +5452,88 @@
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>56</v>
       </c>
+      <c r="AA2" t="s">
+        <v>57</v>
+      </c>
       <c r="AH2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AI2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AJ2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ59"/>
+  <dimension ref="A1:AZ66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D59" sqref="D59"/>
+      <selection activeCell="D66" sqref="D66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -5257,1206 +5550,1206 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="S2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="T2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="X2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="Y2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AB2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AC2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AD2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AK2" t="s">
         <v>54</v>
       </c>
       <c r="AM2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ2">
         <v>97</v>
       </c>
       <c r="AR2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AS2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AT2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AU2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AW2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="O3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="Q3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="S3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="T3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="X3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Y3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AB3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AC3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AD3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AK3" t="s">
         <v>54</v>
       </c>
       <c r="AM3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ3">
         <v>115</v>
       </c>
       <c r="AS3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AX3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="J4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="X4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Y4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Z4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AA4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AB4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AC4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AD4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AE4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AF4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AP4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ4">
         <v>126</v>
       </c>
       <c r="AR4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="AV4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="AW4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="AX4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="P5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="R5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="S5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="T5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="X5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Y5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AA5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AB5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AD5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AK5" t="s">
         <v>54</v>
       </c>
       <c r="AM5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ5">
         <v>1049</v>
       </c>
       <c r="AR5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AT5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AU5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AW5" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>205</v>
       </c>
       <c r="C6" t="s">
         <v>206</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>207</v>
       </c>
       <c r="E6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H6" t="s">
         <v>208</v>
       </c>
       <c r="I6" t="s">
         <v>209</v>
       </c>
       <c r="J6" t="s">
         <v>210</v>
       </c>
       <c r="M6" t="s">
         <v>211</v>
       </c>
       <c r="N6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O6" t="s">
         <v>212</v>
       </c>
       <c r="P6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="Q6" t="s">
         <v>213</v>
       </c>
       <c r="R6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="S6" t="s">
         <v>214</v>
       </c>
       <c r="T6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="U6" t="s">
         <v>215</v>
       </c>
       <c r="V6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="X6" t="s">
         <v>216</v>
       </c>
       <c r="Y6" t="s">
         <v>217</v>
       </c>
       <c r="AB6" t="s">
         <v>218</v>
       </c>
       <c r="AC6" t="s">
         <v>219</v>
       </c>
       <c r="AD6" t="s">
         <v>220</v>
       </c>
       <c r="AE6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ6" t="s">
         <v>221</v>
       </c>
       <c r="AK6" t="s">
         <v>54</v>
       </c>
       <c r="AM6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ6">
         <v>687</v>
       </c>
       <c r="AR6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>222</v>
       </c>
       <c r="C7" t="s">
         <v>223</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>224</v>
       </c>
       <c r="E7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I7" t="s">
         <v>225</v>
       </c>
       <c r="J7" t="s">
         <v>226</v>
       </c>
       <c r="M7" t="s">
         <v>227</v>
       </c>
       <c r="N7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O7" t="s">
         <v>228</v>
       </c>
       <c r="P7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q7" t="s">
         <v>229</v>
       </c>
       <c r="R7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="S7" t="s">
         <v>230</v>
       </c>
       <c r="T7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="U7" t="s">
         <v>231</v>
       </c>
       <c r="X7" t="s">
         <v>232</v>
       </c>
       <c r="Y7" t="s">
         <v>233</v>
       </c>
       <c r="AA7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AB7" t="s">
         <v>234</v>
       </c>
       <c r="AD7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ7" t="s">
         <v>235</v>
       </c>
       <c r="AK7" t="s">
         <v>54</v>
       </c>
       <c r="AM7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ7">
         <v>618</v>
       </c>
       <c r="AR7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AX7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>236</v>
       </c>
       <c r="C8" t="s">
         <v>237</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>238</v>
       </c>
       <c r="E8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I8" t="s">
         <v>239</v>
       </c>
       <c r="J8" t="s">
         <v>240</v>
       </c>
       <c r="M8" t="s">
         <v>241</v>
       </c>
       <c r="N8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O8" t="s">
         <v>242</v>
       </c>
       <c r="P8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q8" t="s">
         <v>229</v>
       </c>
       <c r="R8" t="s">
         <v>243</v>
       </c>
       <c r="S8" t="s">
         <v>230</v>
       </c>
       <c r="T8" t="s">
         <v>244</v>
       </c>
       <c r="U8" t="s">
         <v>245</v>
       </c>
       <c r="V8" t="s">
         <v>246</v>
       </c>
       <c r="X8" t="s">
         <v>247</v>
       </c>
       <c r="Y8" t="s">
         <v>248</v>
       </c>
       <c r="AA8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AB8" t="s">
         <v>249</v>
       </c>
       <c r="AD8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ8" t="s">
         <v>250</v>
       </c>
       <c r="AK8" t="s">
         <v>54</v>
       </c>
       <c r="AM8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ8">
         <v>631</v>
       </c>
       <c r="AR8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AX8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ8" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>251</v>
       </c>
       <c r="C9" t="s">
         <v>252</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>253</v>
       </c>
       <c r="E9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I9" t="s">
         <v>254</v>
       </c>
       <c r="J9" t="s">
         <v>255</v>
       </c>
       <c r="M9" t="s">
         <v>256</v>
       </c>
       <c r="N9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O9" t="s">
         <v>257</v>
       </c>
       <c r="P9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q9" t="s">
         <v>258</v>
       </c>
       <c r="R9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="S9" t="s">
         <v>259</v>
       </c>
       <c r="T9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="U9" t="s">
         <v>260</v>
       </c>
       <c r="X9" t="s">
         <v>261</v>
       </c>
       <c r="Y9" t="s">
         <v>262</v>
       </c>
       <c r="AB9" t="s">
         <v>263</v>
       </c>
       <c r="AC9" t="s">
         <v>264</v>
       </c>
       <c r="AD9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ9" t="s">
         <v>265</v>
       </c>
       <c r="AK9" t="s">
         <v>54</v>
       </c>
       <c r="AM9" t="s">
         <v>266</v>
       </c>
       <c r="AP9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ9">
         <v>437</v>
       </c>
       <c r="AR9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AS9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV9" t="s">
         <v>267</v>
       </c>
       <c r="AW9" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>268</v>
       </c>
       <c r="C10" t="s">
         <v>269</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>270</v>
       </c>
       <c r="E10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G10" t="s">
         <v>271</v>
       </c>
       <c r="I10" t="s">
         <v>272</v>
       </c>
       <c r="J10" t="s">
         <v>273</v>
       </c>
       <c r="M10" t="s">
         <v>274</v>
       </c>
       <c r="N10" t="s">
         <v>275</v>
       </c>
       <c r="O10" t="s">
         <v>276</v>
       </c>
       <c r="P10" t="s">
         <v>277</v>
       </c>
       <c r="Q10" t="s">
         <v>278</v>
       </c>
@@ -6466,1716 +6759,1716 @@
       <c r="S10" t="s">
         <v>280</v>
       </c>
       <c r="T10" t="s">
         <v>281</v>
       </c>
       <c r="X10" t="s">
         <v>282</v>
       </c>
       <c r="Y10" t="s">
         <v>283</v>
       </c>
       <c r="Z10" t="s">
         <v>284</v>
       </c>
       <c r="AA10" t="s">
         <v>285</v>
       </c>
       <c r="AD10" t="s">
         <v>286</v>
       </c>
       <c r="AE10" t="s">
         <v>287</v>
       </c>
       <c r="AF10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ10" t="s">
         <v>288</v>
       </c>
       <c r="AK10" t="s">
         <v>54</v>
       </c>
       <c r="AM10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ10">
         <v>476</v>
       </c>
       <c r="AR10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>289</v>
       </c>
       <c r="C11" t="s">
         <v>290</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>291</v>
       </c>
       <c r="E11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G11" t="s">
         <v>292</v>
       </c>
       <c r="I11" t="s">
         <v>293</v>
       </c>
       <c r="J11" t="s">
         <v>294</v>
       </c>
       <c r="M11" t="s">
         <v>295</v>
       </c>
       <c r="N11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O11" t="s">
         <v>296</v>
       </c>
       <c r="P11" t="s">
         <v>297</v>
       </c>
       <c r="Q11" t="s">
         <v>298</v>
       </c>
       <c r="X11" t="s">
         <v>299</v>
       </c>
       <c r="Y11" t="s">
         <v>300</v>
       </c>
       <c r="Z11" t="s">
         <v>301</v>
       </c>
       <c r="AA11" t="s">
         <v>285</v>
       </c>
       <c r="AD11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ11" t="s">
         <v>302</v>
       </c>
       <c r="AK11" t="s">
         <v>54</v>
       </c>
       <c r="AM11" t="s">
         <v>303</v>
       </c>
       <c r="AP11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ11">
         <v>540</v>
       </c>
       <c r="AR11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AT11" t="s">
         <v>304</v>
       </c>
       <c r="AU11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>305</v>
       </c>
       <c r="C12" t="s">
         <v>306</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>307</v>
       </c>
       <c r="E12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G12" t="s">
         <v>308</v>
       </c>
       <c r="I12" t="s">
         <v>309</v>
       </c>
       <c r="J12" t="s">
         <v>310</v>
       </c>
       <c r="M12" t="s">
         <v>311</v>
       </c>
       <c r="N12" t="s">
         <v>312</v>
       </c>
       <c r="O12" t="s">
         <v>313</v>
       </c>
       <c r="P12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q12" t="s">
         <v>314</v>
       </c>
       <c r="R12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="S12" t="s">
         <v>315</v>
       </c>
       <c r="T12" t="s">
         <v>316</v>
       </c>
       <c r="U12" t="s">
         <v>317</v>
       </c>
       <c r="V12" t="s">
         <v>318</v>
       </c>
       <c r="X12" t="s">
         <v>319</v>
       </c>
       <c r="Y12" t="s">
         <v>320</v>
       </c>
       <c r="Z12" t="s">
         <v>321</v>
       </c>
       <c r="AA12" t="s">
         <v>322</v>
       </c>
       <c r="AB12" t="s">
         <v>323</v>
       </c>
       <c r="AD12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ12" t="s">
         <v>324</v>
       </c>
       <c r="AK12" t="s">
         <v>54</v>
       </c>
       <c r="AM12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ12">
         <v>456</v>
       </c>
       <c r="AR12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AX12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>325</v>
       </c>
       <c r="C13" t="s">
         <v>326</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>327</v>
       </c>
       <c r="E13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I13" t="s">
         <v>328</v>
       </c>
       <c r="J13" t="s">
         <v>329</v>
       </c>
       <c r="M13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N13" t="s">
         <v>330</v>
       </c>
       <c r="O13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="Q13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="S13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="T13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="U13" t="s">
         <v>331</v>
       </c>
       <c r="V13" t="s">
         <v>332</v>
       </c>
       <c r="X13" t="s">
         <v>333</v>
       </c>
       <c r="Y13" t="s">
         <v>334</v>
       </c>
       <c r="AB13" t="s">
         <v>335</v>
       </c>
       <c r="AC13" t="s">
         <v>336</v>
       </c>
       <c r="AD13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ13" t="s">
         <v>337</v>
       </c>
       <c r="AK13" t="s">
         <v>54</v>
       </c>
       <c r="AM13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ13">
         <v>309</v>
       </c>
       <c r="AR13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW13" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>338</v>
       </c>
       <c r="C14" t="s">
         <v>338</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>339</v>
       </c>
       <c r="E14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I14" t="s">
         <v>340</v>
       </c>
       <c r="J14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M14" t="s">
         <v>341</v>
       </c>
       <c r="N14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O14" t="s">
         <v>342</v>
       </c>
       <c r="P14" t="s">
         <v>343</v>
       </c>
       <c r="Q14" t="s">
         <v>344</v>
       </c>
       <c r="R14" t="s">
         <v>345</v>
       </c>
       <c r="S14" t="s">
         <v>346</v>
       </c>
       <c r="T14" t="s">
         <v>347</v>
       </c>
       <c r="X14" t="s">
         <v>348</v>
       </c>
       <c r="Y14" t="s">
         <v>349</v>
       </c>
       <c r="AB14" t="s">
         <v>350</v>
       </c>
       <c r="AC14" t="s">
         <v>350</v>
       </c>
       <c r="AD14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AF14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ14" t="s">
         <v>351</v>
       </c>
       <c r="AM14" t="s">
         <v>352</v>
       </c>
       <c r="AP14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ14">
         <v>15</v>
       </c>
       <c r="AS14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AT14" t="s">
         <v>353</v>
       </c>
       <c r="AU14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV14" t="s">
         <v>354</v>
       </c>
       <c r="AW14" t="s">
         <v>355</v>
       </c>
       <c r="AX14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>356</v>
       </c>
       <c r="C15" t="s">
         <v>357</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>358</v>
       </c>
       <c r="E15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I15" t="s">
         <v>359</v>
       </c>
       <c r="J15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M15" t="s">
         <v>360</v>
       </c>
       <c r="N15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O15" t="s">
         <v>361</v>
       </c>
       <c r="P15" t="s">
         <v>362</v>
       </c>
       <c r="Q15" t="s">
         <v>363</v>
       </c>
       <c r="R15" t="s">
         <v>364</v>
       </c>
       <c r="S15" t="s">
         <v>365</v>
       </c>
       <c r="T15" t="s">
         <v>366</v>
       </c>
       <c r="U15" t="s">
         <v>365</v>
       </c>
       <c r="V15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="X15" t="s">
         <v>367</v>
       </c>
       <c r="Y15" t="s">
         <v>368</v>
       </c>
       <c r="AB15" t="s">
         <v>369</v>
       </c>
       <c r="AC15" t="s">
         <v>369</v>
       </c>
       <c r="AD15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AE15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AF15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ15" t="s">
         <v>370</v>
       </c>
       <c r="AL15" t="s">
         <v>54</v>
       </c>
       <c r="AM15" t="s">
         <v>371</v>
       </c>
       <c r="AP15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ15">
         <v>43</v>
       </c>
       <c r="AR15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AX15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ15" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>373</v>
       </c>
       <c r="C16" t="s">
         <v>374</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>375</v>
       </c>
       <c r="E16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G16" t="s">
         <v>376</v>
       </c>
       <c r="I16" t="s">
         <v>377</v>
       </c>
       <c r="J16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M16" t="s">
         <v>341</v>
       </c>
       <c r="N16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O16" t="s">
         <v>313</v>
       </c>
       <c r="P16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q16" t="s">
         <v>258</v>
       </c>
       <c r="R16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="S16" t="s">
         <v>259</v>
       </c>
       <c r="T16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="X16" t="s">
         <v>378</v>
       </c>
       <c r="Y16" t="s">
         <v>379</v>
       </c>
       <c r="Z16" t="s">
         <v>301</v>
       </c>
       <c r="AA16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AD16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AE16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ16" t="s">
         <v>380</v>
       </c>
       <c r="AK16" t="s">
         <v>54</v>
       </c>
       <c r="AM16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ16">
         <v>12</v>
       </c>
       <c r="AS16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW16" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>381</v>
       </c>
       <c r="C17" t="s">
         <v>382</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>383</v>
       </c>
       <c r="E17" t="s">
         <v>384</v>
       </c>
       <c r="F17" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G17" t="s">
         <v>308</v>
       </c>
       <c r="I17" t="s">
         <v>385</v>
       </c>
       <c r="J17" t="s">
         <v>386</v>
       </c>
       <c r="M17" t="s">
         <v>387</v>
       </c>
       <c r="N17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O17" t="s">
         <v>388</v>
       </c>
       <c r="P17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Q17" t="s">
         <v>389</v>
       </c>
       <c r="R17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="S17" t="s">
         <v>390</v>
       </c>
       <c r="T17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="U17" t="s">
         <v>391</v>
       </c>
       <c r="X17" t="s">
         <v>392</v>
       </c>
       <c r="Y17" t="s">
         <v>320</v>
       </c>
       <c r="AA17" t="s">
         <v>393</v>
       </c>
       <c r="AB17" t="s">
         <v>394</v>
       </c>
       <c r="AC17" t="s">
         <v>395</v>
       </c>
       <c r="AD17" t="s">
         <v>396</v>
       </c>
       <c r="AE17" t="s">
         <v>397</v>
       </c>
       <c r="AF17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AK17" t="s">
         <v>54</v>
       </c>
       <c r="AM17" t="s">
         <v>398</v>
       </c>
       <c r="AO17" t="s">
         <v>399</v>
       </c>
       <c r="AP17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ17">
         <v>168</v>
       </c>
       <c r="AR17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AS17" t="s">
         <v>400</v>
       </c>
       <c r="AU17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW17" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AY17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>401</v>
       </c>
       <c r="C18" t="s">
         <v>402</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>403</v>
       </c>
       <c r="E18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I18" t="s">
         <v>404</v>
       </c>
       <c r="J18" t="s">
         <v>405</v>
       </c>
       <c r="M18" t="s">
         <v>406</v>
       </c>
       <c r="O18" t="s">
         <v>407</v>
       </c>
       <c r="Q18" t="s">
         <v>408</v>
       </c>
       <c r="X18" t="s">
         <v>409</v>
       </c>
       <c r="Y18" t="s">
         <v>410</v>
       </c>
       <c r="Z18" t="s">
         <v>411</v>
       </c>
       <c r="AA18" t="s">
         <v>412</v>
       </c>
       <c r="AB18" t="s">
         <v>413</v>
       </c>
       <c r="AE18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ18" t="s">
         <v>414</v>
       </c>
       <c r="AK18" t="s">
         <v>54</v>
       </c>
       <c r="AM18" t="s">
         <v>266</v>
       </c>
       <c r="AP18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ18">
         <v>171</v>
       </c>
       <c r="AR18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AS18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>415</v>
       </c>
       <c r="C19" t="s">
         <v>416</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>417</v>
       </c>
       <c r="E19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F19" t="s">
         <v>418</v>
       </c>
       <c r="G19" t="s">
         <v>419</v>
       </c>
       <c r="H19" t="s">
         <v>420</v>
       </c>
       <c r="I19" t="s">
         <v>421</v>
       </c>
       <c r="J19" t="s">
         <v>422</v>
       </c>
       <c r="M19" t="s">
         <v>423</v>
       </c>
       <c r="O19" t="s">
         <v>424</v>
       </c>
       <c r="P19" t="s">
         <v>425</v>
       </c>
       <c r="Q19" t="s">
         <v>426</v>
       </c>
       <c r="R19" t="s">
         <v>425</v>
       </c>
       <c r="W19" t="s">
         <v>427</v>
       </c>
       <c r="X19" t="s">
         <v>428</v>
       </c>
       <c r="Y19" t="s">
         <v>429</v>
       </c>
       <c r="Z19" t="s">
         <v>285</v>
       </c>
       <c r="AA19" t="s">
         <v>430</v>
       </c>
       <c r="AE19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ19" t="s">
         <v>431</v>
       </c>
       <c r="AK19" t="s">
         <v>54</v>
       </c>
       <c r="AM19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AP19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ19">
         <v>120</v>
       </c>
       <c r="AR19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AW19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
         <v>432</v>
       </c>
       <c r="C20" t="s">
         <v>433</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>434</v>
       </c>
       <c r="E20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F20" t="s">
         <v>418</v>
       </c>
       <c r="G20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H20" t="s">
         <v>435</v>
       </c>
       <c r="I20" t="s">
         <v>436</v>
       </c>
       <c r="X20" t="s">
         <v>437</v>
       </c>
       <c r="Y20" t="s">
         <v>438</v>
       </c>
       <c r="Z20" t="s">
         <v>439</v>
       </c>
       <c r="AA20" t="s">
         <v>440</v>
       </c>
       <c r="AE20" t="s">
         <v>441</v>
       </c>
       <c r="AF20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ20" t="s">
         <v>442</v>
       </c>
       <c r="AP20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ20">
         <v>332</v>
       </c>
       <c r="AR20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
         <v>443</v>
       </c>
       <c r="C21" t="s">
         <v>444</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>445</v>
       </c>
       <c r="E21" t="s">
         <v>446</v>
       </c>
       <c r="F21" t="s">
         <v>418</v>
       </c>
       <c r="G21" t="s">
         <v>447</v>
       </c>
       <c r="H21" t="s">
         <v>448</v>
       </c>
       <c r="I21" t="s">
         <v>449</v>
       </c>
       <c r="J21" t="s">
         <v>450</v>
       </c>
       <c r="X21" t="s">
         <v>451</v>
       </c>
       <c r="Y21" t="s">
         <v>452</v>
       </c>
       <c r="Z21" t="s">
         <v>453</v>
       </c>
       <c r="AA21" t="s">
         <v>453</v>
       </c>
       <c r="AD21" t="s">
         <v>454</v>
       </c>
       <c r="AE21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF21" t="s">
         <v>455</v>
       </c>
       <c r="AG21" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH21" t="s">
         <v>178</v>
       </c>
-      <c r="AH21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ21" t="s">
         <v>456</v>
       </c>
       <c r="AK21" t="s">
         <v>54</v>
       </c>
       <c r="AP21" t="s">
         <v>457</v>
       </c>
       <c r="AQ21">
         <v>176</v>
       </c>
       <c r="AR21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AS21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
         <v>458</v>
       </c>
       <c r="C22" t="s">
         <v>459</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>460</v>
       </c>
       <c r="E22" t="s">
         <v>446</v>
       </c>
       <c r="F22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G22" t="s">
         <v>461</v>
       </c>
       <c r="H22" t="s">
         <v>462</v>
       </c>
       <c r="I22" t="s">
         <v>463</v>
       </c>
       <c r="J22" t="s">
         <v>464</v>
       </c>
       <c r="X22" t="s">
         <v>465</v>
       </c>
       <c r="Y22" t="s">
         <v>466</v>
       </c>
       <c r="AB22" t="s">
         <v>467</v>
       </c>
       <c r="AC22" t="s">
         <v>467</v>
       </c>
       <c r="AD22" t="s">
         <v>468</v>
       </c>
       <c r="AE22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF22" t="s">
         <v>469</v>
       </c>
       <c r="AG22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AK22" t="s">
         <v>54</v>
       </c>
       <c r="AQ22">
         <v>114</v>
       </c>
       <c r="AW22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
         <v>470</v>
       </c>
       <c r="C23" t="s">
         <v>471</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>472</v>
       </c>
       <c r="E23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F23" t="s">
         <v>418</v>
       </c>
       <c r="G23" t="s">
         <v>473</v>
       </c>
       <c r="H23" t="s">
         <v>474</v>
       </c>
       <c r="I23" t="s">
         <v>475</v>
       </c>
       <c r="M23" t="s">
         <v>476</v>
       </c>
       <c r="O23" t="s">
         <v>477</v>
       </c>
       <c r="X23" t="s">
         <v>478</v>
       </c>
       <c r="Y23" t="s">
         <v>479</v>
       </c>
       <c r="Z23" t="s">
         <v>480</v>
       </c>
       <c r="AA23" t="s">
         <v>481</v>
       </c>
       <c r="AE23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ23" t="s">
         <v>482</v>
       </c>
       <c r="AP23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ23">
         <v>40</v>
       </c>
       <c r="AR23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
         <v>483</v>
       </c>
       <c r="C24" t="s">
         <v>484</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>485</v>
       </c>
       <c r="E24" t="s">
         <v>446</v>
       </c>
       <c r="F24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H24" t="s">
         <v>486</v>
       </c>
       <c r="I24" t="s">
         <v>487</v>
       </c>
       <c r="J24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M24" t="s">
         <v>488</v>
       </c>
       <c r="X24" t="s">
         <v>489</v>
       </c>
       <c r="Y24" t="s">
         <v>490</v>
       </c>
       <c r="AB24" t="s">
         <v>491</v>
       </c>
       <c r="AC24" t="s">
         <v>491</v>
       </c>
       <c r="AD24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AE24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ24" t="s">
         <v>492</v>
       </c>
       <c r="AK24" t="s">
         <v>54</v>
       </c>
       <c r="AP24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ24">
         <v>44</v>
       </c>
       <c r="AS24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
         <v>493</v>
       </c>
       <c r="C25" t="s">
         <v>494</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>495</v>
       </c>
       <c r="E25" t="s">
         <v>446</v>
       </c>
       <c r="F25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G25" t="s">
         <v>496</v>
       </c>
       <c r="H25" t="s">
         <v>497</v>
       </c>
       <c r="I25" t="s">
         <v>498</v>
       </c>
       <c r="J25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M25" t="s">
         <v>499</v>
       </c>
       <c r="O25" t="s">
         <v>500</v>
       </c>
       <c r="Q25" t="s">
         <v>501</v>
       </c>
       <c r="S25" t="s">
         <v>502</v>
       </c>
       <c r="X25" t="s">
         <v>503</v>
       </c>
       <c r="Y25" t="s">
         <v>504</v>
       </c>
       <c r="Z25" t="s">
         <v>505</v>
       </c>
       <c r="AA25" t="s">
         <v>505</v>
       </c>
       <c r="AE25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF25" t="s">
         <v>506</v>
       </c>
       <c r="AG25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ25" t="s">
         <v>507</v>
       </c>
       <c r="AK25" t="s">
         <v>54</v>
       </c>
       <c r="AP25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ25">
         <v>50</v>
       </c>
       <c r="AS25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26" t="s">
         <v>508</v>
       </c>
       <c r="C26" t="s">
         <v>509</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>510</v>
       </c>
       <c r="E26" t="s">
         <v>446</v>
       </c>
       <c r="F26" t="s">
         <v>511</v>
       </c>
       <c r="G26" t="s">
         <v>512</v>
       </c>
       <c r="H26" t="s">
@@ -8187,315 +8480,315 @@
       <c r="J26" t="s">
         <v>515</v>
       </c>
       <c r="M26" t="s">
         <v>516</v>
       </c>
       <c r="O26" t="s">
         <v>517</v>
       </c>
       <c r="Q26" t="s">
         <v>518</v>
       </c>
       <c r="W26" t="s">
         <v>504</v>
       </c>
       <c r="Y26" t="s">
         <v>519</v>
       </c>
       <c r="Z26" t="s">
         <v>520</v>
       </c>
       <c r="AA26" t="s">
         <v>520</v>
       </c>
       <c r="AD26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AE26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF26" t="s">
         <v>506</v>
       </c>
       <c r="AG26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AK26" t="s">
         <v>54</v>
       </c>
       <c r="AQ26">
         <v>50</v>
       </c>
       <c r="AW26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" t="s">
         <v>521</v>
       </c>
       <c r="C27" t="s">
         <v>522</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>523</v>
       </c>
       <c r="E27" t="s">
         <v>446</v>
       </c>
       <c r="F27" t="s">
         <v>524</v>
       </c>
       <c r="G27" t="s">
         <v>525</v>
       </c>
       <c r="H27" t="s">
         <v>526</v>
       </c>
       <c r="I27" t="s">
         <v>527</v>
       </c>
       <c r="W27" t="s">
         <v>528</v>
       </c>
       <c r="Y27" t="s">
         <v>529</v>
       </c>
       <c r="Z27" t="s">
         <v>530</v>
       </c>
       <c r="AA27" t="s">
         <v>530</v>
       </c>
       <c r="AE27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF27" t="s">
         <v>455</v>
       </c>
       <c r="AG27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ27" t="s">
         <v>531</v>
       </c>
       <c r="AP27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AS27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AZ27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" t="s">
         <v>532</v>
       </c>
       <c r="C28" t="s">
         <v>533</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>534</v>
       </c>
       <c r="E28" t="s">
         <v>446</v>
       </c>
       <c r="F28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
         <v>535</v>
       </c>
       <c r="I28" t="s">
         <v>536</v>
       </c>
       <c r="J28" t="s">
         <v>537</v>
       </c>
       <c r="X28" t="s">
         <v>538</v>
       </c>
       <c r="AB28" t="s">
         <v>539</v>
       </c>
       <c r="AD28" t="s">
         <v>540</v>
       </c>
       <c r="AE28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF28" t="s">
         <v>541</v>
       </c>
       <c r="AG28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ28" t="s">
         <v>542</v>
       </c>
       <c r="AK28" t="s">
         <v>54</v>
       </c>
       <c r="AW28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ28" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" t="s">
         <v>543</v>
       </c>
       <c r="C29" t="s">
         <v>544</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>545</v>
       </c>
       <c r="E29" t="s">
         <v>446</v>
       </c>
       <c r="F29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G29" t="s">
         <v>546</v>
       </c>
       <c r="H29" t="s">
         <v>547</v>
       </c>
       <c r="I29" t="s">
         <v>548</v>
       </c>
       <c r="J29" t="s">
         <v>549</v>
       </c>
       <c r="M29" t="s">
         <v>550</v>
       </c>
       <c r="X29" t="s">
         <v>551</v>
       </c>
       <c r="Y29" t="s">
         <v>552</v>
       </c>
       <c r="AB29" t="s">
         <v>553</v>
       </c>
       <c r="AC29" t="s">
         <v>554</v>
       </c>
       <c r="AE29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ29" t="s">
         <v>555</v>
       </c>
       <c r="AP29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ29">
         <v>33</v>
       </c>
       <c r="AS29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ29" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" t="s">
         <v>556</v>
       </c>
       <c r="C30" t="s">
         <v>557</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>558</v>
       </c>
       <c r="E30" t="s">
         <v>384</v>
       </c>
       <c r="F30" t="s">
         <v>418</v>
       </c>
       <c r="G30" t="s">
@@ -8513,1189 +8806,1189 @@
       <c r="M30" t="s">
         <v>562</v>
       </c>
       <c r="O30" t="s">
         <v>563</v>
       </c>
       <c r="Q30" t="s">
         <v>563</v>
       </c>
       <c r="X30" t="s">
         <v>564</v>
       </c>
       <c r="Y30" t="s">
         <v>565</v>
       </c>
       <c r="Z30" t="s">
         <v>566</v>
       </c>
       <c r="AA30" t="s">
         <v>567</v>
       </c>
       <c r="AE30" t="s">
         <v>568</v>
       </c>
       <c r="AF30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ30" t="s">
         <v>569</v>
       </c>
       <c r="AO30" t="s">
         <v>570</v>
       </c>
       <c r="AP30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ30">
         <v>90</v>
       </c>
       <c r="AS30" t="s">
         <v>400</v>
       </c>
       <c r="AU30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW30" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31" t="s">
         <v>571</v>
       </c>
       <c r="C31" t="s">
         <v>572</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>573</v>
       </c>
       <c r="E31" t="s">
         <v>446</v>
       </c>
       <c r="F31" t="s">
         <v>574</v>
       </c>
       <c r="G31" t="s">
         <v>575</v>
       </c>
       <c r="H31" t="s">
         <v>576</v>
       </c>
       <c r="I31" t="s">
         <v>577</v>
       </c>
       <c r="J31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M31" t="s">
         <v>578</v>
       </c>
       <c r="X31" t="s">
         <v>579</v>
       </c>
       <c r="Y31" t="s">
         <v>580</v>
       </c>
       <c r="Z31" t="s">
         <v>581</v>
       </c>
       <c r="AA31" t="s">
         <v>581</v>
       </c>
       <c r="AG31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AQ31">
         <v>180</v>
       </c>
       <c r="AW31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ31" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32" t="s">
         <v>582</v>
       </c>
       <c r="C32" t="s">
         <v>583</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>584</v>
       </c>
       <c r="E32" t="s">
         <v>446</v>
       </c>
       <c r="F32" t="s">
         <v>511</v>
       </c>
       <c r="G32" t="s">
         <v>585</v>
       </c>
       <c r="H32" t="s">
         <v>586</v>
       </c>
       <c r="I32" t="s">
         <v>587</v>
       </c>
       <c r="W32" t="s">
         <v>588</v>
       </c>
       <c r="Y32" t="s">
         <v>589</v>
       </c>
       <c r="Z32" t="s">
         <v>481</v>
       </c>
       <c r="AA32" t="s">
         <v>481</v>
       </c>
       <c r="AE32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AG32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ32">
         <v>164</v>
       </c>
       <c r="AT32" t="s">
         <v>590</v>
       </c>
       <c r="AW32" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
         <v>591</v>
       </c>
       <c r="C33" t="s">
         <v>592</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>593</v>
       </c>
       <c r="E33" t="s">
         <v>446</v>
       </c>
       <c r="F33" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G33" t="s">
         <v>594</v>
       </c>
       <c r="H33" t="s">
         <v>595</v>
       </c>
       <c r="I33" t="s">
         <v>596</v>
       </c>
       <c r="J33" t="s">
         <v>597</v>
       </c>
       <c r="M33" t="s">
         <v>598</v>
       </c>
       <c r="N33" t="s">
         <v>599</v>
       </c>
       <c r="O33" t="s">
         <v>600</v>
       </c>
       <c r="X33" t="s">
         <v>601</v>
       </c>
       <c r="AA33" t="s">
         <v>602</v>
       </c>
       <c r="AD33" t="s">
         <v>603</v>
       </c>
       <c r="AE33" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF33" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AH33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AI33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AK33" t="s">
         <v>54</v>
       </c>
       <c r="AP33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ33">
         <v>512</v>
       </c>
       <c r="AR33" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS33" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW33" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX33" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY33" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
         <v>604</v>
       </c>
       <c r="C34" t="s">
         <v>605</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>606</v>
       </c>
       <c r="E34" t="s">
         <v>446</v>
       </c>
       <c r="F34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G34" t="s">
         <v>607</v>
       </c>
       <c r="H34" t="s">
         <v>608</v>
       </c>
       <c r="I34" t="s">
         <v>609</v>
       </c>
       <c r="J34" t="s">
         <v>610</v>
       </c>
       <c r="M34" t="s">
         <v>611</v>
       </c>
       <c r="O34" t="s">
         <v>612</v>
       </c>
       <c r="X34" t="s">
         <v>613</v>
       </c>
       <c r="Y34" t="s">
         <v>614</v>
       </c>
       <c r="AB34" t="s">
         <v>615</v>
       </c>
       <c r="AC34" t="s">
         <v>615</v>
       </c>
       <c r="AE34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG34" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH34" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ34" t="s">
         <v>616</v>
       </c>
       <c r="AP34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ34">
         <v>103</v>
       </c>
       <c r="AR34" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS34" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX34" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>617</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>618</v>
       </c>
       <c r="E35" t="s">
         <v>446</v>
       </c>
       <c r="F35" t="s">
         <v>418</v>
       </c>
       <c r="G35" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H35" t="s">
         <v>619</v>
       </c>
       <c r="I35" t="s">
         <v>620</v>
       </c>
       <c r="J35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X35" t="s">
         <v>621</v>
       </c>
       <c r="AC35" t="s">
         <v>622</v>
       </c>
       <c r="AE35" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AF35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG35" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH35" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI35" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AJ35" t="s">
         <v>623</v>
       </c>
       <c r="AK35" t="s">
         <v>54</v>
       </c>
       <c r="AQ35">
         <v>3300</v>
       </c>
       <c r="AT35" t="s">
         <v>624</v>
       </c>
       <c r="AW35" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX35" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ35" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="s">
         <v>625</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>626</v>
       </c>
       <c r="E36" t="s">
         <v>446</v>
       </c>
       <c r="F36" t="s">
         <v>418</v>
       </c>
       <c r="G36" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I36" t="s">
         <v>627</v>
       </c>
       <c r="J36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X36" t="s">
         <v>628</v>
       </c>
       <c r="Y36" t="s">
         <v>629</v>
       </c>
       <c r="AA36" t="s">
         <v>284</v>
       </c>
       <c r="AD36" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AE36" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AG36" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH36" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI36" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AK36" t="s">
         <v>54</v>
       </c>
       <c r="AP36" t="s">
         <v>457</v>
       </c>
       <c r="AR36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AU36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW36" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY36" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ36" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>630</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>631</v>
       </c>
       <c r="E37" t="s">
         <v>446</v>
       </c>
       <c r="F37" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G37" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I37" t="s">
         <v>632</v>
       </c>
       <c r="J37" t="s">
         <v>633</v>
       </c>
       <c r="W37" t="s">
         <v>634</v>
       </c>
       <c r="Z37" t="s">
         <v>635</v>
       </c>
       <c r="AC37" t="s">
         <v>636</v>
       </c>
       <c r="AE37" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AG37" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH37" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI37" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AK37" t="s">
         <v>54</v>
       </c>
       <c r="AW37" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX37" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38">
         <v>20241441</v>
       </c>
       <c r="C38" t="s">
         <v>637</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>638</v>
       </c>
       <c r="E38" t="s">
         <v>446</v>
       </c>
       <c r="F38" t="s">
         <v>511</v>
       </c>
       <c r="G38" t="s">
         <v>639</v>
       </c>
       <c r="H38" t="s">
         <v>640</v>
       </c>
       <c r="I38" t="s">
         <v>641</v>
       </c>
       <c r="J38" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="W38" t="s">
         <v>636</v>
       </c>
       <c r="Y38" t="s">
         <v>642</v>
       </c>
       <c r="Z38" t="s">
         <v>643</v>
       </c>
       <c r="AA38" t="s">
         <v>643</v>
       </c>
       <c r="AG38" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH38" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI38" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AQ38">
         <v>20</v>
       </c>
       <c r="AW38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX38" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>36</v>
       </c>
       <c r="B39" t="s">
         <v>644</v>
       </c>
       <c r="C39" t="s">
         <v>645</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>646</v>
       </c>
       <c r="E39" t="s">
         <v>446</v>
       </c>
       <c r="F39" t="s">
         <v>418</v>
       </c>
       <c r="G39" t="s">
         <v>647</v>
       </c>
       <c r="H39" t="s">
         <v>648</v>
       </c>
       <c r="I39" t="s">
         <v>649</v>
       </c>
       <c r="J39" t="s">
         <v>610</v>
       </c>
       <c r="X39" t="s">
         <v>650</v>
       </c>
       <c r="Y39" t="s">
         <v>651</v>
       </c>
       <c r="Z39" t="s">
         <v>652</v>
       </c>
       <c r="AA39" t="s">
         <v>653</v>
       </c>
       <c r="AE39" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF39" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG39" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH39" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI39" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ39" t="s">
         <v>654</v>
       </c>
       <c r="AP39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ39">
         <v>120</v>
       </c>
       <c r="AS39" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW39" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX39" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
         <v>655</v>
       </c>
       <c r="C40" t="s">
         <v>656</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>657</v>
       </c>
       <c r="E40" t="s">
         <v>446</v>
       </c>
       <c r="F40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G40" t="s">
         <v>607</v>
       </c>
       <c r="H40" t="s">
         <v>658</v>
       </c>
       <c r="I40" t="s">
         <v>659</v>
       </c>
       <c r="J40" t="s">
         <v>610</v>
       </c>
       <c r="M40" t="s">
         <v>660</v>
       </c>
       <c r="X40" t="s">
         <v>661</v>
       </c>
       <c r="Y40" t="s">
         <v>662</v>
       </c>
       <c r="AB40" t="s">
         <v>663</v>
       </c>
       <c r="AC40" t="s">
         <v>663</v>
       </c>
       <c r="AE40" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF40" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG40" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH40" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI40" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ40" t="s">
         <v>664</v>
       </c>
       <c r="AP40" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ40">
         <v>13</v>
       </c>
       <c r="AS40" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX40" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY40" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" t="s">
         <v>665</v>
       </c>
       <c r="C41" t="s">
         <v>666</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>667</v>
       </c>
       <c r="E41" t="s">
         <v>446</v>
       </c>
       <c r="F41" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G41" t="s">
         <v>668</v>
       </c>
       <c r="H41" t="s">
         <v>669</v>
       </c>
       <c r="I41" t="s">
         <v>670</v>
       </c>
       <c r="J41" t="s">
         <v>610</v>
       </c>
       <c r="M41" t="s">
         <v>671</v>
       </c>
       <c r="O41" t="s">
         <v>672</v>
       </c>
       <c r="X41" t="s">
         <v>673</v>
       </c>
       <c r="Y41" t="s">
         <v>674</v>
       </c>
       <c r="Z41" t="s">
         <v>675</v>
       </c>
       <c r="AA41" t="s">
         <v>676</v>
       </c>
       <c r="AG41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AQ41">
         <v>287</v>
       </c>
       <c r="AW41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX41" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
         <v>677</v>
       </c>
       <c r="C42" t="s">
         <v>678</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>679</v>
       </c>
       <c r="E42" t="s">
         <v>446</v>
       </c>
       <c r="F42" t="s">
         <v>418</v>
       </c>
       <c r="G42" t="s">
         <v>680</v>
       </c>
       <c r="H42" t="s">
         <v>681</v>
       </c>
       <c r="I42" t="s">
         <v>682</v>
       </c>
       <c r="J42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M42" t="s">
         <v>683</v>
       </c>
       <c r="O42" t="s">
         <v>684</v>
       </c>
       <c r="Q42" t="s">
         <v>685</v>
       </c>
       <c r="S42" t="s">
         <v>686</v>
       </c>
       <c r="U42" t="s">
         <v>687</v>
       </c>
       <c r="X42" t="s">
         <v>688</v>
       </c>
       <c r="Y42" t="s">
         <v>689</v>
       </c>
       <c r="Z42" t="s">
         <v>690</v>
       </c>
       <c r="AA42" t="s">
         <v>690</v>
       </c>
       <c r="AG42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AQ42">
         <v>55</v>
       </c>
       <c r="AW42" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43" t="s">
         <v>691</v>
       </c>
       <c r="C43" t="s">
         <v>692</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>693</v>
       </c>
       <c r="E43" t="s">
         <v>446</v>
       </c>
       <c r="F43" t="s">
         <v>418</v>
       </c>
       <c r="G43" t="s">
         <v>694</v>
       </c>
       <c r="H43" t="s">
         <v>695</v>
       </c>
       <c r="I43" t="s">
         <v>696</v>
       </c>
       <c r="J43" t="s">
         <v>697</v>
       </c>
       <c r="X43" t="s">
         <v>642</v>
       </c>
       <c r="Y43" t="s">
         <v>698</v>
       </c>
       <c r="Z43" t="s">
         <v>699</v>
       </c>
       <c r="AA43" t="s">
         <v>700</v>
       </c>
       <c r="AG43" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH43" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI43" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AQ43">
         <v>600</v>
       </c>
       <c r="AW43" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ43" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>36</v>
       </c>
       <c r="B44" t="s">
         <v>701</v>
       </c>
       <c r="C44" t="s">
         <v>702</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>703</v>
       </c>
       <c r="E44" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G44" t="s">
         <v>704</v>
       </c>
       <c r="H44" t="s">
         <v>705</v>
       </c>
       <c r="I44" t="s">
         <v>706</v>
       </c>
       <c r="J44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M44" t="s">
         <v>707</v>
       </c>
       <c r="O44" t="s">
         <v>708</v>
       </c>
       <c r="X44" t="s">
         <v>709</v>
       </c>
       <c r="Y44" t="s">
         <v>710</v>
       </c>
       <c r="Z44" t="s">
         <v>615</v>
       </c>
       <c r="AA44" t="s">
         <v>615</v>
       </c>
       <c r="AE44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG44" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH44" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI44" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ44" t="s">
         <v>711</v>
       </c>
       <c r="AP44" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ44">
         <v>50</v>
       </c>
       <c r="AS44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU44" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW44" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY44" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ44" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
         <v>712</v>
       </c>
       <c r="C45" t="s">
         <v>713</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>714</v>
       </c>
       <c r="E45" t="s">
         <v>446</v>
       </c>
       <c r="F45" t="s">
         <v>511</v>
       </c>
       <c r="G45" t="s">
@@ -9704,81 +9997,81 @@
       <c r="H45" t="s">
         <v>716</v>
       </c>
       <c r="I45" t="s">
         <v>717</v>
       </c>
       <c r="J45" t="s">
         <v>718</v>
       </c>
       <c r="M45" t="s">
         <v>719</v>
       </c>
       <c r="W45" t="s">
         <v>720</v>
       </c>
       <c r="Y45" t="s">
         <v>721</v>
       </c>
       <c r="Z45" t="s">
         <v>690</v>
       </c>
       <c r="AA45" t="s">
         <v>722</v>
       </c>
       <c r="AG45" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH45" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI45" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AP45" t="s">
         <v>457</v>
       </c>
       <c r="AQ45">
         <v>280</v>
       </c>
       <c r="AR45" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AS45" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU45" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW45" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX45" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY45" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>36</v>
       </c>
       <c r="B46" t="s">
         <v>723</v>
       </c>
       <c r="C46" t="s">
         <v>724</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>725</v>
       </c>
       <c r="E46" t="s">
         <v>446</v>
       </c>
       <c r="F46" t="s">
         <v>418</v>
       </c>
       <c r="G46" t="s">
@@ -9793,164 +10086,164 @@
       <c r="J46" t="s">
         <v>729</v>
       </c>
       <c r="M46" t="s">
         <v>730</v>
       </c>
       <c r="O46" t="s">
         <v>731</v>
       </c>
       <c r="Q46" t="s">
         <v>732</v>
       </c>
       <c r="S46" t="s">
         <v>733</v>
       </c>
       <c r="U46" t="s">
         <v>734</v>
       </c>
       <c r="X46" t="s">
         <v>735</v>
       </c>
       <c r="Y46" t="s">
         <v>736</v>
       </c>
       <c r="Z46" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AA46" t="s">
         <v>737</v>
       </c>
       <c r="AG46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AQ46">
         <v>600</v>
       </c>
       <c r="AW46" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX46" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY46" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ46" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47" t="s">
         <v>738</v>
       </c>
       <c r="C47" t="s">
         <v>739</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>740</v>
       </c>
       <c r="E47" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F47" t="s">
         <v>418</v>
       </c>
       <c r="G47" t="s">
         <v>741</v>
       </c>
       <c r="H47" t="s">
         <v>742</v>
       </c>
       <c r="I47" t="s">
         <v>743</v>
       </c>
       <c r="J47" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M47" t="s">
         <v>744</v>
       </c>
       <c r="X47" t="s">
         <v>745</v>
       </c>
       <c r="Y47" t="s">
         <v>746</v>
       </c>
       <c r="Z47" t="s">
         <v>747</v>
       </c>
       <c r="AA47" t="s">
         <v>748</v>
       </c>
       <c r="AE47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ47" t="s">
         <v>749</v>
       </c>
       <c r="AP47" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ47">
         <v>40</v>
       </c>
       <c r="AS47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW47" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX47" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY47" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>36</v>
       </c>
       <c r="B48" t="s">
         <v>750</v>
       </c>
       <c r="C48" t="s">
         <v>751</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>752</v>
       </c>
       <c r="E48" t="s">
         <v>446</v>
       </c>
       <c r="G48" t="s">
         <v>753</v>
       </c>
       <c r="H48" t="s">
@@ -9959,90 +10252,90 @@
       <c r="I48" t="s">
         <v>755</v>
       </c>
       <c r="J48" t="s">
         <v>610</v>
       </c>
       <c r="M48" t="s">
         <v>756</v>
       </c>
       <c r="O48" t="s">
         <v>757</v>
       </c>
       <c r="X48" t="s">
         <v>758</v>
       </c>
       <c r="Y48" t="s">
         <v>759</v>
       </c>
       <c r="AA48" t="s">
         <v>760</v>
       </c>
       <c r="AB48" t="s">
         <v>761</v>
       </c>
       <c r="AE48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG48" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH48" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ48" t="s">
         <v>762</v>
       </c>
       <c r="AP48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ48">
         <v>90</v>
       </c>
       <c r="AR48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX48" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY48" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ48" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" t="s">
         <v>763</v>
       </c>
       <c r="C49" t="s">
         <v>764</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>765</v>
       </c>
       <c r="E49" t="s">
         <v>446</v>
       </c>
       <c r="F49" t="s">
         <v>418</v>
       </c>
       <c r="G49" t="s">
@@ -10051,170 +10344,170 @@
       <c r="H49" t="s">
         <v>767</v>
       </c>
       <c r="I49" t="s">
         <v>768</v>
       </c>
       <c r="J49" t="s">
         <v>422</v>
       </c>
       <c r="M49" t="s">
         <v>769</v>
       </c>
       <c r="X49" t="s">
         <v>770</v>
       </c>
       <c r="Y49" t="s">
         <v>771</v>
       </c>
       <c r="AA49" t="s">
         <v>772</v>
       </c>
       <c r="AB49" t="s">
         <v>773</v>
       </c>
       <c r="AD49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AE49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AF49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AP49" t="s">
         <v>457</v>
       </c>
       <c r="AQ49">
         <v>1500</v>
       </c>
       <c r="AR49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AS49" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU49" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV49" t="s">
         <v>590</v>
       </c>
       <c r="AW49" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ49" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50">
         <v>2179</v>
       </c>
       <c r="C50" t="s">
         <v>774</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>775</v>
       </c>
       <c r="E50" t="s">
         <v>446</v>
       </c>
       <c r="F50" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G50" t="s">
         <v>776</v>
       </c>
       <c r="H50" t="s">
         <v>777</v>
       </c>
       <c r="I50" t="s">
         <v>778</v>
       </c>
       <c r="J50" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="X50" t="s">
         <v>779</v>
       </c>
       <c r="Y50" t="s">
         <v>780</v>
       </c>
       <c r="AB50" t="s">
         <v>781</v>
       </c>
       <c r="AC50" t="s">
         <v>781</v>
       </c>
       <c r="AG50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AP50" t="s">
         <v>457</v>
       </c>
       <c r="AQ50">
         <v>63</v>
       </c>
       <c r="AR50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AU50" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX50" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY50" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ50" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" t="s">
         <v>782</v>
       </c>
       <c r="C51" t="s">
         <v>783</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>784</v>
       </c>
       <c r="E51" t="s">
         <v>446</v>
       </c>
       <c r="F51" t="s">
         <v>418</v>
       </c>
       <c r="G51" t="s">
@@ -10244,274 +10537,274 @@
       <c r="U51" t="s">
         <v>792</v>
       </c>
       <c r="X51" t="s">
         <v>793</v>
       </c>
       <c r="Y51" t="s">
         <v>794</v>
       </c>
       <c r="Z51" t="s">
         <v>795</v>
       </c>
       <c r="AA51" t="s">
         <v>795</v>
       </c>
       <c r="AD51" t="s">
         <v>796</v>
       </c>
       <c r="AE51" t="s">
         <v>797</v>
       </c>
       <c r="AF51" t="s">
         <v>455</v>
       </c>
       <c r="AG51" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH51" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI51" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ51" t="s">
         <v>798</v>
       </c>
       <c r="AK51" t="s">
         <v>54</v>
       </c>
       <c r="AP51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ51">
         <v>700</v>
       </c>
       <c r="AR51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AT51" t="s">
         <v>799</v>
       </c>
       <c r="AU51" t="s">
         <v>800</v>
       </c>
       <c r="AW51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX51" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>36</v>
       </c>
       <c r="B52" t="s">
         <v>801</v>
       </c>
       <c r="C52" t="s">
         <v>802</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>803</v>
       </c>
       <c r="E52" t="s">
         <v>446</v>
       </c>
       <c r="F52" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G52" t="s">
         <v>804</v>
       </c>
       <c r="H52" t="s">
         <v>805</v>
       </c>
       <c r="I52" t="s">
         <v>806</v>
       </c>
       <c r="J52" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M52" t="s">
         <v>807</v>
       </c>
       <c r="X52" t="s">
         <v>808</v>
       </c>
       <c r="Y52" t="s">
         <v>809</v>
       </c>
       <c r="AB52" t="s">
         <v>810</v>
       </c>
       <c r="AC52" t="s">
         <v>810</v>
       </c>
       <c r="AE52" t="s">
         <v>441</v>
       </c>
       <c r="AF52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ52" t="s">
         <v>811</v>
       </c>
       <c r="AP52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ52">
         <v>37</v>
       </c>
       <c r="AR52" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX52" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY52" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ52" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>36</v>
       </c>
       <c r="B53">
         <v>116181</v>
       </c>
       <c r="C53" t="s">
         <v>812</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>813</v>
       </c>
       <c r="E53" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F53" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G53" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H53" t="s">
         <v>814</v>
       </c>
       <c r="I53" t="s">
         <v>815</v>
       </c>
       <c r="J53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M53" t="s">
         <v>816</v>
       </c>
       <c r="O53" t="s">
         <v>817</v>
       </c>
       <c r="Q53" t="s">
         <v>818</v>
       </c>
       <c r="X53" t="s">
         <v>819</v>
       </c>
       <c r="Y53" t="s">
         <v>820</v>
       </c>
       <c r="AB53" t="s">
         <v>821</v>
       </c>
       <c r="AC53" t="s">
         <v>821</v>
       </c>
       <c r="AE53" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AF53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG53" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH53" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI53" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AJ53" t="s">
         <v>822</v>
       </c>
       <c r="AP53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ53">
         <v>28</v>
       </c>
       <c r="AS53" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AX53" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ53" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>36</v>
       </c>
       <c r="B54" t="s">
         <v>823</v>
       </c>
       <c r="C54" t="s">
         <v>824</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>825</v>
       </c>
       <c r="E54" t="s">
         <v>446</v>
       </c>
       <c r="F54" t="s">
         <v>511</v>
       </c>
       <c r="G54" t="s">
@@ -10520,507 +10813,1145 @@
       <c r="H54" t="s">
         <v>827</v>
       </c>
       <c r="I54" t="s">
         <v>828</v>
       </c>
       <c r="J54" t="s">
         <v>829</v>
       </c>
       <c r="M54" t="s">
         <v>830</v>
       </c>
       <c r="W54" t="s">
         <v>831</v>
       </c>
       <c r="Y54" t="s">
         <v>832</v>
       </c>
       <c r="Z54" t="s">
         <v>833</v>
       </c>
       <c r="AA54" t="s">
         <v>833</v>
       </c>
       <c r="AG54" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH54" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI54" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AP54" t="s">
         <v>457</v>
       </c>
       <c r="AQ54">
         <v>200</v>
       </c>
       <c r="AW54" t="s">
         <v>834</v>
       </c>
       <c r="AX54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY54" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ54" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
         <v>835</v>
       </c>
       <c r="C55" t="s">
         <v>836</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>837</v>
       </c>
       <c r="E55" t="s">
         <v>446</v>
       </c>
       <c r="F55" t="s">
         <v>511</v>
       </c>
       <c r="G55" t="s">
         <v>419</v>
       </c>
       <c r="H55" t="s">
         <v>838</v>
       </c>
       <c r="I55" t="s">
         <v>839</v>
       </c>
       <c r="J55" t="s">
         <v>422</v>
       </c>
       <c r="W55" t="s">
         <v>840</v>
       </c>
       <c r="Y55" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="Z55" t="s">
         <v>841</v>
       </c>
       <c r="AA55" t="s">
         <v>842</v>
       </c>
       <c r="AG55" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH55" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI55" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AP55" t="s">
         <v>457</v>
       </c>
       <c r="AQ55">
         <v>50</v>
       </c>
       <c r="AR55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AU55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW55" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX55" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ55" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
         <v>571</v>
       </c>
       <c r="C56" t="s">
         <v>843</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>844</v>
       </c>
       <c r="E56" t="s">
         <v>446</v>
       </c>
       <c r="F56" t="s">
         <v>511</v>
       </c>
       <c r="G56" t="s">
         <v>845</v>
       </c>
       <c r="H56" t="s">
         <v>846</v>
       </c>
       <c r="I56" t="s">
         <v>847</v>
       </c>
       <c r="J56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M56" t="s">
         <v>848</v>
       </c>
       <c r="W56" t="s">
         <v>849</v>
       </c>
       <c r="Y56" t="s">
         <v>850</v>
       </c>
       <c r="Z56" t="s">
         <v>851</v>
       </c>
       <c r="AA56" t="s">
         <v>851</v>
       </c>
       <c r="AD56" t="s">
         <v>454</v>
       </c>
       <c r="AE56" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AF56" t="s">
         <v>455</v>
       </c>
       <c r="AG56" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH56" t="s">
         <v>178</v>
       </c>
-      <c r="AH56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI56" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AK56" t="s">
         <v>54</v>
       </c>
       <c r="AO56" t="s">
         <v>852</v>
       </c>
       <c r="AQ56">
         <v>40</v>
       </c>
       <c r="AW56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AX56" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY56" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ56" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>36</v>
       </c>
       <c r="B57" t="s">
         <v>853</v>
       </c>
       <c r="C57" t="s">
         <v>854</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>855</v>
       </c>
       <c r="E57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F57" t="s">
         <v>418</v>
       </c>
       <c r="G57" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H57" t="s">
         <v>856</v>
       </c>
       <c r="I57" t="s">
         <v>857</v>
       </c>
       <c r="J57" t="s">
         <v>858</v>
       </c>
       <c r="M57" t="s">
         <v>859</v>
       </c>
       <c r="O57" t="s">
         <v>860</v>
       </c>
       <c r="Q57" t="s">
         <v>861</v>
       </c>
       <c r="S57" t="s">
         <v>862</v>
       </c>
       <c r="W57" t="s">
         <v>863</v>
       </c>
+      <c r="X57" t="s">
+        <v>864</v>
+      </c>
       <c r="Y57" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="Z57" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="AA57" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="AE57" t="s">
         <v>441</v>
       </c>
       <c r="AF57" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG57" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH57" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI57" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ57" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="AP57" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ57">
         <v>564</v>
       </c>
       <c r="AR57" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS57" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU57" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW57" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX57" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ57" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C58" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E58" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F58" t="s">
-        <v>511</v>
+        <v>418</v>
       </c>
       <c r="G58" t="s">
         <v>546</v>
       </c>
       <c r="H58" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="I58" t="s">
-        <v>871</v>
+        <v>872</v>
+      </c>
+      <c r="J58" t="s">
+        <v>873</v>
       </c>
       <c r="M58" t="s">
-        <v>872</v>
+        <v>874</v>
+      </c>
+      <c r="N58" t="s">
+        <v>875</v>
       </c>
       <c r="O58" t="s">
-        <v>873</v>
-[...7 lines deleted...]
-      <c r="U58" t="s">
         <v>876</v>
       </c>
+      <c r="P58" t="s">
+        <v>877</v>
+      </c>
       <c r="W58" t="s">
-        <v>877</v>
+        <v>878</v>
+      </c>
+      <c r="X58" t="s">
+        <v>879</v>
       </c>
       <c r="Y58" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
       <c r="Z58" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="AA58" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="AE58" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AF58" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AG58" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH58" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI58" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AJ58" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="AP58" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AQ58">
         <v>590</v>
       </c>
       <c r="AR58" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AS58" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AU58" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AW58" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="AX58" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="AY58" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ58" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C59" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E59" t="s">
         <v>446</v>
       </c>
       <c r="F59" t="s">
         <v>418</v>
       </c>
       <c r="G59" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="H59" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="I59" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="J59" t="s">
         <v>610</v>
       </c>
       <c r="X59" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="Y59" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="Z59" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="AA59" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="AG59" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AH59" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AI59" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AQ59">
         <v>3346</v>
       </c>
       <c r="AW59" t="s">
-        <v>204</v>
+        <v>57</v>
       </c>
       <c r="AX59" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AY59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AZ59" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="60" spans="1:52">
+      <c r="A60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B60">
+        <v>116815</v>
+      </c>
+      <c r="C60" t="s">
+        <v>894</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="E60" t="s">
+        <v>167</v>
+      </c>
+      <c r="F60" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" t="s">
+        <v>116</v>
+      </c>
+      <c r="H60" t="s">
+        <v>896</v>
+      </c>
+      <c r="I60" t="s">
+        <v>897</v>
+      </c>
+      <c r="J60" t="s">
+        <v>151</v>
+      </c>
+      <c r="M60" t="s">
+        <v>898</v>
+      </c>
+      <c r="O60" t="s">
+        <v>899</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>900</v>
+      </c>
+      <c r="S60" t="s">
+        <v>901</v>
+      </c>
+      <c r="U60" t="s">
+        <v>902</v>
+      </c>
+      <c r="X60" t="s">
+        <v>903</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>904</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>905</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>905</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>906</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>907</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ60">
+        <v>43</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS60" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU60" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX60" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY60" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ60" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="61" spans="1:52">
+      <c r="A61" t="s">
+        <v>36</v>
+      </c>
+      <c r="B61" t="s">
+        <v>908</v>
+      </c>
+      <c r="C61" t="s">
+        <v>909</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="E61" t="s">
+        <v>446</v>
+      </c>
+      <c r="F61" t="s">
+        <v>115</v>
+      </c>
+      <c r="G61" t="s">
+        <v>911</v>
+      </c>
+      <c r="H61" t="s">
+        <v>912</v>
+      </c>
+      <c r="I61" t="s">
+        <v>913</v>
+      </c>
+      <c r="J61" t="s">
+        <v>151</v>
+      </c>
+      <c r="M61" t="s">
+        <v>914</v>
+      </c>
+      <c r="O61" t="s">
+        <v>915</v>
+      </c>
+      <c r="X61" t="s">
+        <v>916</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>917</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>918</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>919</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>906</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>920</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ61">
+        <v>25</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU61" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW61" t="s">
+        <v>143</v>
+      </c>
+      <c r="AX61" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY61" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ61" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="62" spans="1:52">
+      <c r="A62" t="s">
+        <v>36</v>
+      </c>
+      <c r="B62">
+        <v>114433</v>
+      </c>
+      <c r="C62" t="s">
+        <v>921</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="E62" t="s">
+        <v>167</v>
+      </c>
+      <c r="F62" t="s">
+        <v>115</v>
+      </c>
+      <c r="G62" t="s">
+        <v>116</v>
+      </c>
+      <c r="H62" t="s">
+        <v>923</v>
+      </c>
+      <c r="I62" t="s">
+        <v>924</v>
+      </c>
+      <c r="M62" t="s">
+        <v>925</v>
+      </c>
+      <c r="O62" t="s">
+        <v>926</v>
+      </c>
+      <c r="X62" t="s">
+        <v>927</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>928</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>929</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>929</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>468</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>179</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>930</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ62">
+        <v>72</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AX62" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY62" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="63" spans="1:52">
+      <c r="A63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B63" t="s">
+        <v>931</v>
+      </c>
+      <c r="C63" t="s">
+        <v>932</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="E63" t="s">
+        <v>149</v>
+      </c>
+      <c r="F63" t="s">
+        <v>115</v>
+      </c>
+      <c r="G63" t="s">
+        <v>116</v>
+      </c>
+      <c r="H63" t="s">
+        <v>934</v>
+      </c>
+      <c r="I63" t="s">
+        <v>935</v>
+      </c>
+      <c r="J63" t="s">
+        <v>936</v>
+      </c>
+      <c r="M63" t="s">
+        <v>937</v>
+      </c>
+      <c r="O63" t="s">
+        <v>938</v>
+      </c>
+      <c r="X63" t="s">
+        <v>939</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>940</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>941</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>941</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>906</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>942</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ63">
+        <v>94</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU63" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW63" t="s">
+        <v>143</v>
+      </c>
+      <c r="AX63" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY63" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ63" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="64" spans="1:52">
+      <c r="A64" t="s">
+        <v>36</v>
+      </c>
+      <c r="B64" t="s">
+        <v>943</v>
+      </c>
+      <c r="C64" t="s">
+        <v>944</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="E64" t="s">
+        <v>149</v>
+      </c>
+      <c r="F64" t="s">
+        <v>115</v>
+      </c>
+      <c r="G64" t="s">
+        <v>116</v>
+      </c>
+      <c r="H64" t="s">
+        <v>946</v>
+      </c>
+      <c r="I64" t="s">
+        <v>947</v>
+      </c>
+      <c r="J64" t="s">
+        <v>948</v>
+      </c>
+      <c r="M64" t="s">
+        <v>732</v>
+      </c>
+      <c r="O64" t="s">
+        <v>733</v>
+      </c>
+      <c r="X64" t="s">
+        <v>949</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>950</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>951</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>951</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>906</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>952</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ64">
+        <v>118</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX64" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="65" spans="1:52">
+      <c r="A65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B65" t="s">
+        <v>953</v>
+      </c>
+      <c r="C65" t="s">
+        <v>954</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>955</v>
+      </c>
+      <c r="E65" t="s">
+        <v>167</v>
+      </c>
+      <c r="F65" t="s">
+        <v>115</v>
+      </c>
+      <c r="G65" t="s">
+        <v>956</v>
+      </c>
+      <c r="H65" t="s">
+        <v>957</v>
+      </c>
+      <c r="I65" t="s">
+        <v>958</v>
+      </c>
+      <c r="J65" t="s">
+        <v>697</v>
+      </c>
+      <c r="M65" t="s">
+        <v>959</v>
+      </c>
+      <c r="O65" t="s">
+        <v>960</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>961</v>
+      </c>
+      <c r="X65" t="s">
+        <v>962</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>963</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>964</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>964</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>468</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>179</v>
+      </c>
+      <c r="AJ65" t="s">
+        <v>965</v>
+      </c>
+      <c r="AP65" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ65">
+        <v>61</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS65" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX65" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY65" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ65" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="66" spans="1:52">
+      <c r="A66" t="s">
+        <v>36</v>
+      </c>
+      <c r="B66" t="s">
+        <v>966</v>
+      </c>
+      <c r="C66" t="s">
+        <v>967</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="E66" t="s">
+        <v>446</v>
+      </c>
+      <c r="F66" t="s">
+        <v>115</v>
+      </c>
+      <c r="G66" t="s">
+        <v>969</v>
+      </c>
+      <c r="H66" t="s">
+        <v>970</v>
+      </c>
+      <c r="I66" t="s">
+        <v>971</v>
+      </c>
+      <c r="M66" t="s">
+        <v>972</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>973</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH66" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>178</v>
+      </c>
+      <c r="AW66" t="s">
+        <v>974</v>
+      </c>
+      <c r="AX66" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY66" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ66" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
@@ -11040,738 +11971,745 @@
     <hyperlink ref="D35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_65"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I46" sqref="I46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>893</v>
+        <v>975</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>894</v>
+        <v>976</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>895</v>
+        <v>977</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>896</v>
+        <v>978</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>897</v>
+        <v>979</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>898</v>
+        <v>980</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>899</v>
+        <v>981</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>900</v>
+        <v>982</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>901</v>
+        <v>983</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>902</v>
+        <v>984</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>903</v>
+        <v>985</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>904</v>
+        <v>986</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>905</v>
+        <v>987</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>906</v>
+        <v>988</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>907</v>
+        <v>989</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>908</v>
+        <v>990</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>909</v>
+        <v>991</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>910</v>
+        <v>992</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>911</v>
+        <v>993</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>912</v>
+        <v>994</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>913</v>
+        <v>995</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>914</v>
+        <v>996</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>915</v>
+        <v>997</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C10" t="s">
-        <v>917</v>
+        <v>999</v>
       </c>
       <c r="H10" t="s">
-        <v>918</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B11" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C11" t="s">
-        <v>919</v>
+        <v>1001</v>
       </c>
       <c r="H11" t="s">
-        <v>920</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C12" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="H12" t="s">
-        <v>922</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>206</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" t="s">
-        <v>923</v>
+        <v>1005</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>924</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>223</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C14" t="s">
-        <v>925</v>
+        <v>1007</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>926</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>223</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>927</v>
+        <v>1009</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>928</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>237</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>929</v>
+        <v>1011</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>930</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>237</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>931</v>
+        <v>1013</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>932</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>237</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>933</v>
+        <v>1015</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>934</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>237</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>935</v>
+        <v>1017</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>936</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>252</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>937</v>
+        <v>1019</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>938</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>252</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>939</v>
+        <v>1021</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>940</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>269</v>
       </c>
       <c r="B22" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C22" t="s">
-        <v>941</v>
+        <v>1023</v>
       </c>
       <c r="H22" t="s">
-        <v>942</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>306</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" t="s">
-        <v>943</v>
+        <v>1025</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>944</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>306</v>
       </c>
       <c r="B24" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C24" t="s">
-        <v>945</v>
+        <v>1027</v>
       </c>
       <c r="H24" t="s">
-        <v>946</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>326</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>947</v>
+        <v>1029</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>948</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>326</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
-        <v>949</v>
+        <v>1031</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>950</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>326</v>
       </c>
       <c r="B27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C27" t="s">
-        <v>951</v>
+        <v>1033</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>952</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>326</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C28" t="s">
-        <v>953</v>
+        <v>1035</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>954</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>326</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C29" t="s">
-        <v>955</v>
+        <v>1037</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>956</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>338</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C30" t="s">
-        <v>957</v>
+        <v>1039</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>958</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>382</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C31" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>960</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>382</v>
       </c>
       <c r="B32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C32" t="s">
-        <v>961</v>
+        <v>1043</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>962</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>382</v>
       </c>
       <c r="B33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C33" t="s">
-        <v>963</v>
+        <v>1045</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>964</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>459</v>
       </c>
       <c r="B34" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C34" t="s">
-        <v>965</v>
+        <v>1047</v>
       </c>
       <c r="H34" t="s">
-        <v>966</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>459</v>
       </c>
       <c r="B35" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C35" t="s">
-        <v>967</v>
+        <v>1049</v>
       </c>
       <c r="H35" t="s">
-        <v>968</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>459</v>
       </c>
       <c r="B36" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C36" t="s">
-        <v>969</v>
+        <v>1051</v>
       </c>
       <c r="H36" t="s">
-        <v>970</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>459</v>
       </c>
       <c r="B37" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C37" t="s">
-        <v>971</v>
+        <v>1053</v>
       </c>
       <c r="H37" t="s">
-        <v>972</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>459</v>
       </c>
       <c r="B38" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C38" t="s">
-        <v>973</v>
+        <v>1055</v>
       </c>
       <c r="H38" t="s">
-        <v>968</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>459</v>
       </c>
       <c r="B39" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C39" t="s">
-        <v>974</v>
+        <v>1056</v>
       </c>
       <c r="H39" t="s">
-        <v>975</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>533</v>
       </c>
       <c r="B40" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C40" t="s">
-        <v>976</v>
+        <v>1058</v>
       </c>
       <c r="H40" t="s">
-        <v>977</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>557</v>
       </c>
       <c r="B41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C41" t="s">
-        <v>978</v>
+        <v>1060</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>979</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>557</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C42" t="s">
-        <v>980</v>
+        <v>1062</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>981</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>592</v>
       </c>
       <c r="B43" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C43" t="s">
-        <v>982</v>
+        <v>1064</v>
       </c>
       <c r="H43" t="s">
-        <v>983</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>592</v>
       </c>
       <c r="B44" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C44" t="s">
-        <v>984</v>
+        <v>1066</v>
       </c>
       <c r="H44" t="s">
-        <v>985</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="B45" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C45" t="s">
-        <v>986</v>
+        <v>1068</v>
       </c>
       <c r="H45" t="s">
-        <v>987</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="B46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C46" t="s">
-        <v>988</v>
+        <v>1070</v>
       </c>
       <c r="I46" s="4" t="s">
         <v>631</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I21" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I23" r:id="rId_hyperlink_18"/>
@@ -11816,3337 +12754,3340 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>989</v>
+        <v>1071</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>990</v>
+        <v>1072</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>991</v>
+        <v>1073</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>992</v>
+        <v>1074</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>993</v>
+        <v>1075</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>994</v>
+        <v>1076</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>995</v>
+        <v>1077</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>996</v>
+        <v>1078</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>997</v>
+        <v>1079</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>998</v>
+        <v>1080</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>999</v>
+        <v>1081</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>1000</v>
+        <v>1082</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>1001</v>
+        <v>1083</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1002</v>
+        <v>1084</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>1003</v>
+        <v>1085</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1004</v>
+        <v>1086</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1005</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C2" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D2" t="s">
         <v>488</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>54</v>
       </c>
       <c r="G2" t="s">
-        <v>1008</v>
+        <v>1090</v>
       </c>
       <c r="H2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I2" t="s">
-        <v>1009</v>
+        <v>1091</v>
       </c>
       <c r="J2" t="s">
-        <v>1010</v>
+        <v>1092</v>
       </c>
       <c r="L2" t="s">
-        <v>1011</v>
+        <v>1093</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O2">
         <v>45343.0</v>
       </c>
       <c r="P2">
         <v>2021.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>1013</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C3" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D3" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
         <v>54</v>
       </c>
       <c r="G3" t="s">
-        <v>1016</v>
+        <v>1098</v>
       </c>
       <c r="H3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I3" t="s">
-        <v>1017</v>
+        <v>1099</v>
       </c>
       <c r="J3" t="s">
-        <v>1018</v>
+        <v>1100</v>
       </c>
       <c r="L3" t="s">
-        <v>1019</v>
+        <v>1101</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>464</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O3">
         <v>43999.0</v>
       </c>
       <c r="P3">
         <v>44508.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>1020</v>
+        <v>1102</v>
       </c>
       <c r="R3" t="s">
-        <v>1021</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C4" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D4" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
         <v>54</v>
       </c>
       <c r="G4" t="s">
-        <v>1022</v>
+        <v>1104</v>
       </c>
       <c r="H4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I4" t="s">
-        <v>1023</v>
+        <v>1105</v>
       </c>
       <c r="J4" t="s">
-        <v>1024</v>
+        <v>1106</v>
       </c>
       <c r="L4" t="s">
-        <v>1025</v>
+        <v>1107</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>829</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P4">
         <v>44223.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>1026</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C5" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D5" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5" t="s">
         <v>54</v>
       </c>
       <c r="G5" t="s">
-        <v>1027</v>
+        <v>1109</v>
       </c>
       <c r="H5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I5" t="s">
-        <v>1028</v>
+        <v>1110</v>
       </c>
       <c r="J5" t="s">
-        <v>1028</v>
+        <v>1110</v>
       </c>
       <c r="L5" t="s">
-        <v>1029</v>
+        <v>1111</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>729</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P5">
         <v>44523.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>1030</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C6" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D6" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
         <v>54</v>
       </c>
       <c r="G6" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I6" t="s">
-        <v>1032</v>
+        <v>1114</v>
       </c>
       <c r="J6" t="s">
-        <v>1033</v>
+        <v>1115</v>
       </c>
       <c r="L6" t="s">
-        <v>1034</v>
+        <v>1116</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1035</v>
+        <v>1117</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O6">
         <v>43675.0</v>
       </c>
       <c r="P6">
         <v>44182.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C7" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D7" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E7" t="s">
         <v>55</v>
       </c>
       <c r="F7" t="s">
         <v>54</v>
       </c>
       <c r="G7" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I7" t="s">
-        <v>1036</v>
+        <v>1118</v>
       </c>
       <c r="J7" t="s">
-        <v>1037</v>
+        <v>1119</v>
       </c>
       <c r="L7" t="s">
-        <v>1038</v>
+        <v>1120</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>610</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O7">
         <v>43675.0</v>
       </c>
       <c r="P7">
         <v>44182.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C8" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D8" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>1022</v>
+        <v>1104</v>
       </c>
       <c r="H8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I8" t="s">
-        <v>1039</v>
+        <v>1121</v>
       </c>
       <c r="J8" t="s">
-        <v>1040</v>
+        <v>1122</v>
       </c>
       <c r="K8" t="s">
-        <v>1041</v>
+        <v>1123</v>
       </c>
       <c r="L8" t="s">
-        <v>1042</v>
+        <v>1124</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1043</v>
+        <v>1125</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P8">
         <v>44595.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C9" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D9" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>1044</v>
+        <v>1126</v>
       </c>
       <c r="H9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I9" t="s">
-        <v>1045</v>
+        <v>1127</v>
       </c>
       <c r="J9" t="s">
-        <v>1046</v>
+        <v>1128</v>
       </c>
       <c r="L9" t="s">
-        <v>1047</v>
+        <v>1129</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1048</v>
+        <v>1130</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P9">
         <v>45023.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>1049</v>
+        <v>1131</v>
       </c>
       <c r="R9" t="s">
-        <v>1050</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C10" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D10" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>54</v>
       </c>
       <c r="G10" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I10" t="s">
-        <v>1051</v>
+        <v>1133</v>
       </c>
       <c r="J10" t="s">
-        <v>1052</v>
+        <v>1134</v>
       </c>
       <c r="L10" t="s">
-        <v>1053</v>
+        <v>1135</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1054</v>
+        <v>1136</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O10">
         <v>43675.0</v>
       </c>
       <c r="P10">
         <v>44182.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C11" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D11" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I11" t="s">
-        <v>1055</v>
+        <v>1137</v>
       </c>
       <c r="J11" t="s">
-        <v>1056</v>
+        <v>1138</v>
       </c>
       <c r="L11" t="s">
-        <v>1057</v>
+        <v>1139</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1058</v>
+        <v>1140</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O11">
         <v>43675.0</v>
       </c>
       <c r="P11">
         <v>44182.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C12" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D12" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>1059</v>
+        <v>1141</v>
       </c>
       <c r="H12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I12" t="s">
-        <v>1060</v>
+        <v>1142</v>
       </c>
       <c r="J12" t="s">
-        <v>1061</v>
+        <v>1143</v>
       </c>
       <c r="L12" t="s">
-        <v>1062</v>
+        <v>1144</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1063</v>
+        <v>1145</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O12">
         <v>25569.0</v>
       </c>
       <c r="P12">
         <v>45311.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C13" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D13" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I13" t="s">
-        <v>1064</v>
+        <v>1146</v>
       </c>
       <c r="J13" t="s">
-        <v>1065</v>
+        <v>1147</v>
       </c>
       <c r="L13" t="s">
-        <v>1066</v>
+        <v>1148</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1067</v>
+        <v>1149</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O13">
         <v>43675.0</v>
       </c>
       <c r="P13">
         <v>44182.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C14" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D14" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
       <c r="G14" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I14" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J14" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L14" t="s">
-        <v>1070</v>
+        <v>1152</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1071</v>
+        <v>1153</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O14">
         <v>43675.0</v>
       </c>
       <c r="P14">
         <v>44182.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C15" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D15" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I15" t="s">
-        <v>1072</v>
+        <v>1154</v>
       </c>
       <c r="J15" t="s">
-        <v>1073</v>
+        <v>1155</v>
       </c>
       <c r="L15" t="s">
-        <v>1074</v>
+        <v>1156</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1075</v>
+        <v>1157</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O15">
         <v>43675.0</v>
       </c>
       <c r="P15">
         <v>44182.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C16" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D16" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16" t="s">
         <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I16" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J16" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L16" t="s">
-        <v>1076</v>
+        <v>1158</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1077</v>
+        <v>1159</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O16">
         <v>43675.0</v>
       </c>
       <c r="P16">
         <v>44182.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C17" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D17" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
       <c r="G17" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I17" t="s">
-        <v>1078</v>
+        <v>1160</v>
       </c>
       <c r="J17" t="s">
-        <v>1079</v>
+        <v>1161</v>
       </c>
       <c r="L17" t="s">
-        <v>1080</v>
+        <v>1162</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1081</v>
+        <v>1163</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O17">
         <v>43675.0</v>
       </c>
       <c r="P17">
         <v>44182.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C18" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D18" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E18" t="s">
         <v>55</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="s">
-        <v>1082</v>
+        <v>1164</v>
       </c>
       <c r="H18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I18" t="s">
-        <v>1083</v>
+        <v>1165</v>
       </c>
       <c r="J18" t="s">
-        <v>1084</v>
+        <v>1166</v>
       </c>
       <c r="L18" t="s">
-        <v>1085</v>
+        <v>1167</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1086</v>
+        <v>1168</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O18">
         <v>43675.0</v>
       </c>
       <c r="P18">
         <v>44182.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C19" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D19" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I19" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J19" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L19" t="s">
-        <v>1087</v>
+        <v>1169</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1088</v>
+        <v>1170</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O19">
         <v>43675.0</v>
       </c>
       <c r="P19">
         <v>44182.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C20" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D20" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>1089</v>
+        <v>1171</v>
       </c>
       <c r="H20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I20" t="s">
-        <v>1090</v>
+        <v>1172</v>
       </c>
       <c r="J20" t="s">
-        <v>1091</v>
+        <v>1173</v>
       </c>
       <c r="L20" t="s">
-        <v>1092</v>
+        <v>1174</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1093</v>
+        <v>1175</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O20">
         <v>43675.0</v>
       </c>
       <c r="P20">
         <v>44182.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>1094</v>
+        <v>1176</v>
       </c>
       <c r="R20" t="s">
-        <v>1095</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C21" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D21" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I21" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J21" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L21" t="s">
-        <v>1096</v>
+        <v>1178</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1097</v>
+        <v>1179</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O21">
         <v>43675.0</v>
       </c>
       <c r="P21">
         <v>44182.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C22" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D22" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
       <c r="G22" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I22" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J22" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L22" t="s">
-        <v>1098</v>
+        <v>1180</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1099</v>
+        <v>1181</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O22">
         <v>43675.0</v>
       </c>
       <c r="P22">
         <v>44182.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C23" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D23" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
       <c r="G23" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I23" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J23" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L23" t="s">
-        <v>1100</v>
+        <v>1182</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1101</v>
+        <v>1183</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O23">
         <v>43675.0</v>
       </c>
       <c r="P23">
         <v>44182.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C24" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D24" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>1102</v>
+        <v>1184</v>
       </c>
       <c r="H24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I24" t="s">
-        <v>1103</v>
+        <v>1185</v>
       </c>
       <c r="J24" t="s">
-        <v>1104</v>
+        <v>1186</v>
       </c>
       <c r="L24" t="s">
-        <v>1105</v>
+        <v>1187</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1106</v>
+        <v>1188</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O24">
         <v>25569.0</v>
       </c>
       <c r="P24">
         <v>44712.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>1107</v>
+        <v>1189</v>
       </c>
       <c r="R24" t="s">
-        <v>1108</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C25" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D25" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
       <c r="G25" t="s">
-        <v>1102</v>
+        <v>1184</v>
       </c>
       <c r="H25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I25" t="s">
-        <v>1109</v>
+        <v>1191</v>
       </c>
       <c r="J25" t="s">
-        <v>1110</v>
+        <v>1192</v>
       </c>
       <c r="L25" t="s">
-        <v>1111</v>
+        <v>1193</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>422</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O25">
         <v>43675.0</v>
       </c>
       <c r="P25">
         <v>44182.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>1112</v>
+        <v>1194</v>
       </c>
       <c r="R25" t="s">
-        <v>1113</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C26" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D26" t="s">
-        <v>1114</v>
+        <v>1196</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
       <c r="G26" t="s">
-        <v>1115</v>
+        <v>1197</v>
       </c>
       <c r="H26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I26" t="s">
-        <v>1116</v>
+        <v>1198</v>
       </c>
       <c r="J26" t="s">
-        <v>1117</v>
+        <v>1199</v>
       </c>
       <c r="L26" t="s">
-        <v>1118</v>
+        <v>1200</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1119</v>
+        <v>1201</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O26">
         <v>44317.0</v>
       </c>
       <c r="P26">
         <v>44595.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>1120</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C27" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D27" t="s">
-        <v>1121</v>
+        <v>1203</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
       <c r="G27" t="s">
-        <v>1122</v>
+        <v>1204</v>
       </c>
       <c r="H27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I27" t="s">
-        <v>1123</v>
+        <v>1205</v>
       </c>
       <c r="J27" t="s">
-        <v>1124</v>
+        <v>1206</v>
       </c>
       <c r="L27" t="s">
-        <v>1125</v>
+        <v>1207</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1126</v>
+        <v>1208</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O27">
         <v>43675.0</v>
       </c>
       <c r="P27">
         <v>44182.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>1127</v>
+        <v>1209</v>
       </c>
       <c r="R27" t="s">
-        <v>1128</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C28" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D28" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
         <v>54</v>
       </c>
       <c r="G28" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I28" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J28" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L28" t="s">
-        <v>1129</v>
+        <v>1211</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1130</v>
+        <v>1212</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O28">
         <v>43675.0</v>
       </c>
       <c r="P28">
         <v>44182.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C29" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D29" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E29" t="s">
         <v>55</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
       <c r="G29" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I29" t="s">
-        <v>1131</v>
+        <v>1213</v>
       </c>
       <c r="J29" t="s">
-        <v>1132</v>
+        <v>1214</v>
       </c>
       <c r="L29" t="s">
-        <v>1133</v>
+        <v>1215</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1134</v>
+        <v>1216</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O29">
         <v>43675.0</v>
       </c>
       <c r="P29">
         <v>44182.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C30" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D30" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E30" t="s">
         <v>55</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
       <c r="G30" t="s">
-        <v>1135</v>
+        <v>1217</v>
       </c>
       <c r="H30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I30" t="s">
-        <v>1136</v>
+        <v>1218</v>
       </c>
       <c r="J30" t="s">
-        <v>1137</v>
+        <v>1219</v>
       </c>
       <c r="L30" t="s">
-        <v>1138</v>
+        <v>1220</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1139</v>
+        <v>1221</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P30">
         <v>44545.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>1140</v>
+        <v>1222</v>
       </c>
       <c r="R30" t="s">
-        <v>1141</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C31" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D31" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>54</v>
       </c>
       <c r="G31" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I31" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J31" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L31" t="s">
-        <v>1142</v>
+        <v>1224</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1143</v>
+        <v>1225</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O31">
         <v>43675.0</v>
       </c>
       <c r="P31">
         <v>44182.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C32" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D32" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E32" t="s">
         <v>55</v>
       </c>
       <c r="F32" t="s">
         <v>54</v>
       </c>
       <c r="G32" t="s">
-        <v>1102</v>
+        <v>1184</v>
       </c>
       <c r="H32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I32" t="s">
-        <v>1144</v>
+        <v>1226</v>
       </c>
       <c r="J32" t="s">
-        <v>1145</v>
+        <v>1227</v>
       </c>
       <c r="L32" t="s">
-        <v>1146</v>
+        <v>1228</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>633</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O32">
         <v>43675.0</v>
       </c>
       <c r="P32">
         <v>44182.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>1147</v>
+        <v>1229</v>
       </c>
       <c r="R32" t="s">
-        <v>1148</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C33" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D33" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
       <c r="G33" t="s">
-        <v>1102</v>
+        <v>1184</v>
       </c>
       <c r="H33" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I33" t="s">
-        <v>1149</v>
+        <v>1231</v>
       </c>
       <c r="J33" t="s">
-        <v>1150</v>
+        <v>1232</v>
       </c>
       <c r="L33" t="s">
-        <v>1151</v>
+        <v>1233</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>718</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O33">
         <v>43675.0</v>
       </c>
       <c r="P33">
         <v>44182.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>1152</v>
+        <v>1234</v>
       </c>
       <c r="R33" t="s">
-        <v>1153</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C34" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D34" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
       <c r="G34" t="s">
-        <v>1102</v>
+        <v>1184</v>
       </c>
       <c r="H34" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I34" t="s">
-        <v>1154</v>
+        <v>1236</v>
       </c>
       <c r="J34" t="s">
-        <v>1155</v>
+        <v>1237</v>
       </c>
       <c r="L34" t="s">
-        <v>1156</v>
+        <v>1238</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1157</v>
+        <v>1239</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O34">
         <v>43675.0</v>
       </c>
       <c r="P34">
         <v>44182.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>1158</v>
+        <v>1240</v>
       </c>
       <c r="R34" t="s">
-        <v>1159</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C35" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D35" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
       <c r="G35" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H35" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I35" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J35" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L35" t="s">
-        <v>1160</v>
+        <v>1242</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1161</v>
+        <v>1243</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O35">
         <v>43675.0</v>
       </c>
       <c r="P35">
         <v>44182.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C36" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D36" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36" t="s">
         <v>54</v>
       </c>
       <c r="G36" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I36" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J36" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L36" t="s">
-        <v>1162</v>
+        <v>1244</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1163</v>
+        <v>1245</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O36">
         <v>43675.0</v>
       </c>
       <c r="P36">
         <v>44182.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C37" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D37" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
         <v>54</v>
       </c>
       <c r="G37" t="s">
-        <v>1089</v>
+        <v>1171</v>
       </c>
       <c r="H37" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I37" t="s">
-        <v>1055</v>
+        <v>1137</v>
       </c>
       <c r="J37" t="s">
-        <v>1056</v>
+        <v>1138</v>
       </c>
       <c r="L37" t="s">
-        <v>1164</v>
+        <v>1246</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1165</v>
+        <v>1247</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O37">
         <v>43675.0</v>
       </c>
       <c r="P37">
         <v>44182.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>1166</v>
+        <v>1248</v>
       </c>
       <c r="R37" t="s">
-        <v>1167</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C38" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D38" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
       <c r="G38" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H38" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I38" t="s">
-        <v>1168</v>
+        <v>1250</v>
       </c>
       <c r="J38" t="s">
-        <v>1169</v>
+        <v>1251</v>
       </c>
       <c r="L38" t="s">
-        <v>1170</v>
+        <v>1252</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1171</v>
+        <v>1253</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O38">
         <v>43675.0</v>
       </c>
       <c r="P38">
         <v>44182.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C39" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D39" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39" t="s">
         <v>54</v>
       </c>
       <c r="G39" t="s">
-        <v>1102</v>
+        <v>1184</v>
       </c>
       <c r="H39" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I39" t="s">
-        <v>1172</v>
+        <v>1254</v>
       </c>
       <c r="J39" t="s">
-        <v>1173</v>
+        <v>1255</v>
       </c>
       <c r="L39" t="s">
-        <v>1174</v>
+        <v>1256</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1175</v>
+        <v>1257</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P39">
         <v>45225.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>1176</v>
+        <v>1258</v>
       </c>
       <c r="R39" t="s">
-        <v>1177</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C40" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D40" t="s">
         <v>488</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40" t="s">
         <v>54</v>
       </c>
       <c r="G40" t="s">
-        <v>1178</v>
+        <v>1260</v>
       </c>
       <c r="H40" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I40" t="s">
-        <v>1179</v>
+        <v>1261</v>
       </c>
       <c r="J40" t="s">
-        <v>1180</v>
+        <v>1262</v>
       </c>
       <c r="L40" t="s">
-        <v>1181</v>
+        <v>1263</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>515</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O40">
         <v>43584.0</v>
       </c>
       <c r="P40">
         <v>43908.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>1182</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C41" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D41" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
       <c r="G41" t="s">
-        <v>1031</v>
+        <v>1113</v>
       </c>
       <c r="H41" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I41" t="s">
-        <v>1068</v>
+        <v>1150</v>
       </c>
       <c r="J41" t="s">
-        <v>1069</v>
+        <v>1151</v>
       </c>
       <c r="L41" t="s">
-        <v>1183</v>
+        <v>1265</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1184</v>
+        <v>1266</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O41">
         <v>43675.0</v>
       </c>
       <c r="P41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C42" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D42" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E42" t="s">
         <v>55</v>
       </c>
       <c r="F42" t="s">
         <v>54</v>
       </c>
       <c r="G42" t="s">
-        <v>1044</v>
+        <v>1126</v>
       </c>
       <c r="H42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I42" t="s">
-        <v>1185</v>
+        <v>1267</v>
       </c>
       <c r="J42" t="s">
-        <v>1186</v>
+        <v>1268</v>
       </c>
       <c r="K42" t="s">
-        <v>1187</v>
+        <v>1269</v>
       </c>
       <c r="L42" t="s">
-        <v>1188</v>
+        <v>1270</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1189</v>
+        <v>1271</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P42">
         <v>45275.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>1190</v>
+        <v>1272</v>
       </c>
       <c r="R42" t="s">
-        <v>1191</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C43" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D43" t="s">
-        <v>1114</v>
+        <v>1196</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43" t="s">
         <v>54</v>
       </c>
       <c r="G43" t="s">
-        <v>1192</v>
+        <v>1274</v>
       </c>
       <c r="H43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I43" t="s">
-        <v>1193</v>
+        <v>1275</v>
       </c>
       <c r="J43" t="s">
-        <v>1194</v>
+        <v>1276</v>
       </c>
       <c r="L43" t="s">
-        <v>1195</v>
+        <v>1277</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1196</v>
+        <v>1278</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P43">
         <v>44658.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>1197</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C44" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D44" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>54</v>
       </c>
       <c r="G44" t="s">
-        <v>1089</v>
+        <v>1171</v>
       </c>
       <c r="H44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I44" t="s">
-        <v>1198</v>
+        <v>1280</v>
       </c>
       <c r="J44" t="s">
-        <v>1199</v>
+        <v>1281</v>
       </c>
       <c r="L44" t="s">
-        <v>1200</v>
+        <v>1282</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>697</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O44">
         <v>43675.0</v>
       </c>
       <c r="P44">
         <v>44182.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>1201</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C45" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D45" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E45" t="s">
         <v>55</v>
       </c>
       <c r="F45" t="s">
         <v>54</v>
       </c>
       <c r="G45" t="s">
-        <v>1102</v>
+        <v>1184</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I45" t="s">
-        <v>1202</v>
+        <v>1284</v>
       </c>
       <c r="J45" t="s">
-        <v>1203</v>
+        <v>1285</v>
       </c>
       <c r="L45" t="s">
-        <v>1204</v>
+        <v>1286</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1205</v>
+        <v>1287</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O45">
         <v>43675.0</v>
       </c>
       <c r="P45">
         <v>44182.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>1206</v>
+        <v>1288</v>
       </c>
       <c r="R45" t="s">
-        <v>1167</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C46" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D46" t="s">
         <v>488</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>54</v>
       </c>
       <c r="G46" t="s">
-        <v>1082</v>
+        <v>1164</v>
       </c>
       <c r="H46" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I46" t="s">
-        <v>1207</v>
+        <v>1289</v>
       </c>
       <c r="J46" t="s">
-        <v>1208</v>
+        <v>1290</v>
       </c>
       <c r="L46" t="s">
-        <v>1209</v>
+        <v>1291</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1210</v>
+        <v>1292</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="O46">
         <v>43769.0</v>
       </c>
       <c r="P46">
         <v>44245.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>1211</v>
+        <v>1293</v>
       </c>
       <c r="R46" t="s">
-        <v>1212</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C47" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D47" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E47" t="s">
         <v>55</v>
       </c>
       <c r="F47" t="s">
         <v>54</v>
       </c>
       <c r="G47" t="s">
-        <v>1213</v>
+        <v>1295</v>
       </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I47" t="s">
-        <v>1214</v>
+        <v>1296</v>
       </c>
       <c r="J47" t="s">
-        <v>1215</v>
+        <v>1297</v>
       </c>
       <c r="K47" t="s">
-        <v>1216</v>
+        <v>1298</v>
       </c>
       <c r="L47" t="s">
-        <v>1217</v>
+        <v>1299</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1218</v>
+        <v>1300</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P47">
         <v>44692.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>1219</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C48" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D48" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E48" t="s">
         <v>55</v>
       </c>
       <c r="F48" t="s">
         <v>54</v>
       </c>
       <c r="G48" t="s">
-        <v>1220</v>
+        <v>1302</v>
       </c>
       <c r="H48" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I48" t="s">
-        <v>1221</v>
+        <v>1303</v>
       </c>
       <c r="J48" t="s">
-        <v>1222</v>
+        <v>1304</v>
       </c>
       <c r="L48" t="s">
-        <v>1223</v>
+        <v>1305</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1224</v>
+        <v>1306</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P48">
         <v>44468.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>1225</v>
+        <v>1307</v>
       </c>
       <c r="R48" t="s">
-        <v>1226</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C49" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D49" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>54</v>
       </c>
       <c r="G49" t="s">
-        <v>1227</v>
+        <v>1309</v>
       </c>
       <c r="H49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I49" t="s">
-        <v>1228</v>
+        <v>1310</v>
       </c>
       <c r="J49" t="s">
-        <v>1229</v>
+        <v>1311</v>
       </c>
       <c r="K49" t="s">
-        <v>1230</v>
+        <v>1312</v>
       </c>
       <c r="L49" t="s">
-        <v>1231</v>
+        <v>1313</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1232</v>
+        <v>1314</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C50" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D50" t="s">
-        <v>1015</v>
+        <v>1097</v>
       </c>
       <c r="E50" t="s">
         <v>55</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
       <c r="G50" t="s">
-        <v>1089</v>
+        <v>1171</v>
       </c>
       <c r="H50" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I50" t="s">
-        <v>1233</v>
+        <v>1315</v>
       </c>
       <c r="J50" t="s">
-        <v>1234</v>
+        <v>1316</v>
       </c>
       <c r="K50" t="s">
-        <v>1235</v>
+        <v>1317</v>
       </c>
       <c r="L50" t="s">
-        <v>1236</v>
+        <v>1318</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1237</v>
+        <v>1319</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C51" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D51" t="s">
-        <v>1114</v>
+        <v>1196</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>54</v>
       </c>
       <c r="G51" t="s">
-        <v>1238</v>
+        <v>1320</v>
       </c>
       <c r="H51" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I51" t="s">
-        <v>1239</v>
+        <v>1321</v>
       </c>
       <c r="J51" t="s">
-        <v>1240</v>
+        <v>1322</v>
       </c>
       <c r="L51" t="s">
-        <v>1241</v>
+        <v>1323</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1242</v>
+        <v>1324</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P51">
         <v>45778.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1243</v>
+        <v>1325</v>
       </c>
       <c r="R51" t="s">
-        <v>1244</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C52" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D52" t="s">
-        <v>1114</v>
+        <v>1196</v>
       </c>
       <c r="E52" t="s">
         <v>55</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
       <c r="G52" t="s">
-        <v>1238</v>
+        <v>1320</v>
       </c>
       <c r="H52" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I52" t="s">
-        <v>1245</v>
+        <v>1327</v>
       </c>
       <c r="J52" t="s">
-        <v>1246</v>
+        <v>1328</v>
       </c>
       <c r="K52" t="s">
-        <v>1247</v>
+        <v>1329</v>
       </c>
       <c r="L52" t="s">
-        <v>1248</v>
+        <v>1330</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1249</v>
+        <v>1331</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P52">
         <v>45778.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1243</v>
+        <v>1325</v>
       </c>
       <c r="R52" t="s">
-        <v>1244</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C53" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D53" t="s">
-        <v>1114</v>
+        <v>1196</v>
       </c>
       <c r="E53" t="s">
         <v>55</v>
       </c>
       <c r="F53" t="s">
         <v>54</v>
       </c>
       <c r="G53" t="s">
-        <v>1250</v>
+        <v>1332</v>
       </c>
       <c r="H53" t="s">
-        <v>1251</v>
+        <v>1333</v>
       </c>
       <c r="I53" t="s">
-        <v>1252</v>
+        <v>1334</v>
       </c>
       <c r="J53" t="s">
-        <v>1253</v>
+        <v>1335</v>
       </c>
       <c r="L53" t="s">
-        <v>1254</v>
+        <v>1336</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1255</v>
+        <v>1337</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P53">
         <v>45741.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>1256</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>1014</v>
+        <v>1096</v>
       </c>
       <c r="C54" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D54" t="s">
-        <v>1121</v>
+        <v>1203</v>
       </c>
       <c r="E54" t="s">
         <v>55</v>
       </c>
       <c r="F54" t="s">
         <v>54</v>
       </c>
       <c r="G54" t="s">
-        <v>1257</v>
+        <v>1339</v>
       </c>
       <c r="H54" t="s">
-        <v>1251</v>
+        <v>1333</v>
       </c>
       <c r="I54" t="s">
-        <v>1045</v>
+        <v>1127</v>
       </c>
       <c r="J54" t="s">
-        <v>1046</v>
+        <v>1128</v>
       </c>
       <c r="L54" t="s">
-        <v>1047</v>
+        <v>1129</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1048</v>
+        <v>1130</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P54">
         <v>45111.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>1258</v>
+        <v>1340</v>
       </c>
       <c r="R54" t="s">
-        <v>1259</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C55" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D55" t="s">
-        <v>1114</v>
+        <v>1196</v>
       </c>
       <c r="E55" t="s">
         <v>55</v>
       </c>
       <c r="F55" t="s">
         <v>54</v>
       </c>
       <c r="G55" t="s">
-        <v>1260</v>
+        <v>1342</v>
       </c>
       <c r="H55" t="s">
-        <v>1251</v>
+        <v>1333</v>
       </c>
       <c r="I55" t="s">
-        <v>1193</v>
+        <v>1275</v>
       </c>
       <c r="J55" t="s">
-        <v>1194</v>
+        <v>1276</v>
       </c>
       <c r="L55" t="s">
-        <v>1195</v>
+        <v>1277</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1196</v>
+        <v>1278</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P55">
         <v>44658.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>1197</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>1006</v>
+        <v>1088</v>
       </c>
       <c r="C56" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D56" t="s">
-        <v>1114</v>
+        <v>1196</v>
       </c>
       <c r="E56" t="s">
         <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>54</v>
       </c>
       <c r="G56" t="s">
-        <v>1250</v>
+        <v>1332</v>
       </c>
       <c r="H56" t="s">
-        <v>1251</v>
+        <v>1333</v>
       </c>
       <c r="I56" t="s">
-        <v>1185</v>
+        <v>1267</v>
       </c>
       <c r="J56" t="s">
-        <v>1186</v>
+        <v>1268</v>
       </c>
       <c r="K56" t="s">
-        <v>1187</v>
+        <v>1269</v>
       </c>
       <c r="L56" t="s">
-        <v>1188</v>
+        <v>1270</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1189</v>
+        <v>1271</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>1012</v>
+        <v>1094</v>
       </c>
       <c r="P56">
         <v>45243.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1261</v>
+        <v>1343</v>
       </c>
       <c r="R56" t="s">
-        <v>1262</v>
+        <v>1344</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1263</v>
+        <v>1345</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1264</v>
+        <v>1346</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1265</v>
+        <v>1347</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1267</v>
+        <v>1349</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1268</v>
+        <v>1350</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1269</v>
+        <v>1351</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1270</v>
+        <v>1352</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1271</v>
+        <v>1353</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1272</v>
+        <v>1354</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1273</v>
+        <v>1355</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1274</v>
+        <v>1356</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1275</v>
+        <v>1357</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1276</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1277</v>
+        <v>1359</v>
       </c>
       <c r="C2" t="s">
-        <v>1278</v>
+        <v>1360</v>
       </c>
       <c r="D2" t="s">
-        <v>1279</v>
+        <v>1361</v>
       </c>
       <c r="E2" t="s">
-        <v>1280</v>
+        <v>1362</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1281</v>
+        <v>1363</v>
       </c>
       <c r="G2" t="s">
-        <v>1282</v>
+        <v>1364</v>
       </c>
       <c r="H2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I2" t="s">
-        <v>1283</v>
+        <v>1365</v>
       </c>
       <c r="K2" t="s">
-        <v>1284</v>
+        <v>1366</v>
       </c>
       <c r="M2" t="s">
-        <v>1285</v>
+        <v>1367</v>
       </c>
       <c r="N2" t="s">
-        <v>1286</v>
+        <v>1368</v>
       </c>
       <c r="O2" t="s">
-        <v>1287</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1288</v>
+        <v>1370</v>
       </c>
       <c r="C3" t="s">
-        <v>1289</v>
+        <v>1371</v>
       </c>
       <c r="D3" t="s">
-        <v>1279</v>
+        <v>1361</v>
       </c>
       <c r="E3" t="s">
-        <v>1290</v>
+        <v>1372</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1291</v>
+        <v>1373</v>
       </c>
       <c r="G3" t="s">
-        <v>1292</v>
+        <v>1374</v>
       </c>
       <c r="H3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I3" t="s">
-        <v>1283</v>
+        <v>1365</v>
       </c>
       <c r="J3" t="s">
-        <v>1293</v>
+        <v>1375</v>
       </c>
       <c r="K3" t="s">
-        <v>1294</v>
+        <v>1376</v>
       </c>
       <c r="L3" t="s">
-        <v>1295</v>
+        <v>1377</v>
       </c>
       <c r="M3" t="s">
-        <v>1296</v>
+        <v>1378</v>
       </c>
       <c r="N3" t="s">
-        <v>1297</v>
+        <v>1379</v>
       </c>
       <c r="O3" t="s">
-        <v>1298</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1299</v>
+        <v>1381</v>
       </c>
       <c r="C4" t="s">
-        <v>1300</v>
+        <v>1382</v>
       </c>
       <c r="D4" t="s">
-        <v>1279</v>
+        <v>1361</v>
       </c>
       <c r="E4" t="s">
-        <v>1301</v>
+        <v>1383</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1302</v>
+        <v>1384</v>
       </c>
       <c r="G4" t="s">
-        <v>1303</v>
+        <v>1385</v>
       </c>
       <c r="H4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I4" t="s">
-        <v>1304</v>
+        <v>1386</v>
       </c>
       <c r="J4" t="s">
-        <v>1305</v>
+        <v>1387</v>
       </c>
       <c r="K4" t="s">
-        <v>1306</v>
+        <v>1388</v>
       </c>
       <c r="M4" t="s">
-        <v>1081</v>
+        <v>1163</v>
       </c>
       <c r="N4" t="s">
-        <v>1307</v>
+        <v>1389</v>
       </c>
       <c r="O4" t="s">
-        <v>1308</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1309</v>
+        <v>1391</v>
       </c>
       <c r="C5" t="s">
-        <v>1310</v>
+        <v>1392</v>
       </c>
       <c r="D5" t="s">
-        <v>1311</v>
+        <v>1393</v>
       </c>
       <c r="E5" t="s">
-        <v>1301</v>
+        <v>1383</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1312</v>
+        <v>1394</v>
       </c>
       <c r="G5" t="s">
-        <v>1313</v>
+        <v>1395</v>
       </c>
       <c r="H5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I5" t="s">
-        <v>1314</v>
+        <v>1396</v>
       </c>
       <c r="J5" t="s">
-        <v>1315</v>
+        <v>1397</v>
       </c>
       <c r="K5" t="s">
-        <v>1316</v>
+        <v>1398</v>
+      </c>
+      <c r="L5" t="s">
+        <v>1399</v>
       </c>
       <c r="N5" t="s">
-        <v>1317</v>
+        <v>1400</v>
       </c>
       <c r="O5" t="s">
-        <v>1318</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1319</v>
+        <v>1402</v>
       </c>
       <c r="C6" t="s">
-        <v>1320</v>
+        <v>1403</v>
       </c>
       <c r="D6" t="s">
-        <v>1321</v>
+        <v>1404</v>
       </c>
       <c r="E6" t="s">
-        <v>1322</v>
+        <v>1405</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1323</v>
+        <v>1406</v>
       </c>
       <c r="G6" t="s">
-        <v>1324</v>
+        <v>1407</v>
       </c>
       <c r="H6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I6" t="s">
-        <v>1180</v>
+        <v>1262</v>
       </c>
       <c r="J6" t="s">
-        <v>1325</v>
+        <v>1408</v>
       </c>
       <c r="K6" t="s">
-        <v>1326</v>
+        <v>1409</v>
       </c>
       <c r="M6" t="s">
-        <v>1327</v>
+        <v>1410</v>
       </c>
       <c r="N6" t="s">
-        <v>1328</v>
+        <v>1411</v>
       </c>
       <c r="O6" t="s">
-        <v>1329</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1330</v>
+        <v>1413</v>
       </c>
       <c r="C7" t="s">
-        <v>1331</v>
+        <v>1414</v>
       </c>
       <c r="D7" t="s">
-        <v>1311</v>
+        <v>1393</v>
       </c>
       <c r="E7" t="s">
-        <v>1322</v>
+        <v>1405</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1332</v>
+        <v>1415</v>
       </c>
       <c r="G7" t="s">
-        <v>1333</v>
+        <v>1416</v>
       </c>
       <c r="H7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I7" t="s">
-        <v>1180</v>
+        <v>1262</v>
       </c>
       <c r="J7" t="s">
-        <v>1334</v>
+        <v>1417</v>
       </c>
       <c r="K7" t="s">
-        <v>1335</v>
+        <v>1418</v>
       </c>
       <c r="L7" t="s">
-        <v>1336</v>
+        <v>1419</v>
       </c>
       <c r="M7" t="s">
-        <v>1337</v>
+        <v>1420</v>
       </c>
       <c r="N7" t="s">
-        <v>1338</v>
+        <v>1421</v>
       </c>
       <c r="O7" t="s">
-        <v>1339</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>1340</v>
+        <v>1423</v>
       </c>
       <c r="C8" t="s">
-        <v>1341</v>
+        <v>1424</v>
       </c>
       <c r="D8" t="s">
-        <v>1342</v>
+        <v>1425</v>
       </c>
       <c r="E8" t="s">
-        <v>1343</v>
+        <v>1426</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>1344</v>
+        <v>1427</v>
       </c>
       <c r="G8" t="s">
-        <v>1345</v>
+        <v>1428</v>
       </c>
       <c r="H8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I8" t="s">
-        <v>1346</v>
+        <v>1429</v>
       </c>
       <c r="J8" t="s">
-        <v>1347</v>
+        <v>1430</v>
       </c>
       <c r="K8" t="s">
-        <v>1348</v>
+        <v>1431</v>
       </c>
       <c r="L8" t="s">
-        <v>1349</v>
+        <v>1432</v>
       </c>
       <c r="M8" t="s">
-        <v>1350</v>
+        <v>1433</v>
       </c>
       <c r="N8" t="s">
-        <v>1351</v>
+        <v>1434</v>
       </c>
       <c r="O8" t="s">
-        <v>1352</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>1353</v>
+        <v>1436</v>
       </c>
       <c r="C9" t="s">
-        <v>1354</v>
+        <v>1437</v>
       </c>
       <c r="D9" t="s">
-        <v>1355</v>
+        <v>1438</v>
       </c>
       <c r="E9" t="s">
-        <v>1301</v>
+        <v>1383</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1356</v>
+        <v>1439</v>
       </c>
       <c r="G9" t="s">
-        <v>1357</v>
+        <v>1440</v>
       </c>
       <c r="H9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I9" t="s">
-        <v>1358</v>
+        <v>1441</v>
       </c>
       <c r="J9" t="s">
-        <v>1359</v>
+        <v>1442</v>
       </c>
       <c r="K9" t="s">
-        <v>1360</v>
+        <v>1443</v>
       </c>
       <c r="N9" t="s">
-        <v>1317</v>
+        <v>1400</v>
       </c>
       <c r="O9" t="s">
-        <v>1317</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>1361</v>
+        <v>1444</v>
       </c>
       <c r="C10" t="s">
-        <v>1362</v>
+        <v>1445</v>
       </c>
       <c r="D10" t="s">
-        <v>1363</v>
+        <v>1446</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>1364</v>
+        <v>1447</v>
       </c>
       <c r="H10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I10" t="s">
-        <v>1180</v>
+        <v>1262</v>
       </c>
       <c r="J10" t="s">
-        <v>1249</v>
+        <v>1331</v>
       </c>
       <c r="K10" t="s">
-        <v>1365</v>
+        <v>1448</v>
       </c>
       <c r="L10" t="s">
-        <v>1366</v>
+        <v>1449</v>
       </c>
       <c r="M10" t="s">
-        <v>1367</v>
+        <v>1450</v>
       </c>
       <c r="N10" t="s">
-        <v>1368</v>
+        <v>1451</v>
       </c>
       <c r="O10" t="s">
-        <v>1369</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>1370</v>
+        <v>1453</v>
       </c>
       <c r="C11" t="s">
-        <v>1371</v>
+        <v>1454</v>
       </c>
       <c r="D11" t="s">
-        <v>1311</v>
+        <v>1393</v>
       </c>
       <c r="E11" t="s">
-        <v>1372</v>
+        <v>1455</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>1373</v>
+        <v>1456</v>
       </c>
       <c r="G11" t="s">
-        <v>1374</v>
+        <v>1457</v>
       </c>
       <c r="H11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I11" t="s">
-        <v>1375</v>
+        <v>1458</v>
       </c>
       <c r="J11" t="s">
-        <v>1376</v>
+        <v>1459</v>
       </c>
       <c r="K11" t="s">
-        <v>1377</v>
+        <v>1460</v>
       </c>
       <c r="L11" t="s">
-        <v>1378</v>
+        <v>1461</v>
       </c>
       <c r="M11" t="s">
-        <v>1379</v>
+        <v>1462</v>
       </c>
       <c r="N11" t="s">
-        <v>1380</v>
+        <v>1463</v>
       </c>
       <c r="O11" t="s">
-        <v>1381</v>
+        <v>1464</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -15159,541 +16100,541 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1382</v>
+        <v>1465</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1383</v>
+        <v>1466</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1263</v>
+        <v>1345</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1384</v>
+        <v>1467</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1266</v>
+        <v>1348</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1385</v>
+        <v>1468</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1386</v>
+        <v>1469</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1387</v>
+        <v>1470</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>895</v>
+        <v>977</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1388</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1389</v>
+        <v>1472</v>
       </c>
       <c r="C2" t="s">
-        <v>1390</v>
+        <v>1473</v>
       </c>
       <c r="D2" t="s">
-        <v>1391</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1392</v>
+        <v>1475</v>
       </c>
       <c r="C3" t="s">
-        <v>1393</v>
+        <v>1476</v>
       </c>
       <c r="D3" t="s">
-        <v>1391</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1394</v>
+        <v>1477</v>
       </c>
       <c r="C4" t="s">
-        <v>1395</v>
+        <v>1478</v>
       </c>
       <c r="D4" t="s">
-        <v>1396</v>
+        <v>1479</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1397</v>
+        <v>1480</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>990</v>
+        <v>1072</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1398</v>
+        <v>1481</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1399</v>
+        <v>1482</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1400</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D2" t="s">
-        <v>1401</v>
+        <v>1484</v>
       </c>
       <c r="E2" t="s">
         <v>464</v>
       </c>
       <c r="F2" t="s">
-        <v>1402</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1403</v>
+        <v>1486</v>
       </c>
       <c r="C3" t="s">
-        <v>1007</v>
+        <v>1089</v>
       </c>
       <c r="D3" t="s">
-        <v>1404</v>
+        <v>1487</v>
       </c>
       <c r="E3" t="s">
         <v>697</v>
       </c>
       <c r="F3" t="s">
-        <v>1405</v>
+        <v>1488</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>894</v>
+        <v>976</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>895</v>
+        <v>977</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>896</v>
+        <v>978</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>897</v>
+        <v>979</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>898</v>
+        <v>980</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>899</v>
+        <v>981</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1406</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C2" t="s">
-        <v>1407</v>
+        <v>1490</v>
       </c>
       <c r="D2" t="s">
-        <v>1408</v>
+        <v>1491</v>
       </c>
       <c r="E2" t="s">
         <v>628</v>
       </c>
       <c r="F2" t="s">
-        <v>1409</v>
+        <v>1492</v>
       </c>
       <c r="H2" t="s">
-        <v>1410</v>
+        <v>1493</v>
       </c>
       <c r="J2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>1411</v>
+        <v>1494</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>1412</v>
+        <v>1495</v>
       </c>
       <c r="J3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>1413</v>
+        <v>1496</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>1414</v>
+        <v>1497</v>
       </c>
       <c r="J4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>963</v>
+        <v>1045</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>964</v>
+        <v>1046</v>
       </c>
       <c r="J5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>939</v>
+        <v>1021</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>940</v>
+        <v>1022</v>
       </c>
       <c r="J6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>939</v>
+        <v>1021</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>940</v>
+        <v>1022</v>
       </c>
       <c r="J7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>1415</v>
+        <v>1498</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>1416</v>
+        <v>1499</v>
       </c>
       <c r="J8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>1417</v>
+        <v>1500</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>1418</v>
+        <v>1501</v>
       </c>
       <c r="J9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C10" t="s">
-        <v>1419</v>
+        <v>1502</v>
       </c>
       <c r="D10" t="s">
-        <v>1420</v>
+        <v>1503</v>
       </c>
       <c r="E10" t="s">
-        <v>1421</v>
+        <v>1504</v>
       </c>
       <c r="F10" t="s">
-        <v>1422</v>
+        <v>1505</v>
       </c>
       <c r="H10" t="s">
-        <v>1423</v>
+        <v>1506</v>
       </c>
       <c r="J10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>916</v>
+        <v>998</v>
       </c>
       <c r="C11" t="s">
-        <v>1424</v>
+        <v>1507</v>
       </c>
       <c r="D11" t="s">
-        <v>1425</v>
+        <v>1508</v>
       </c>
       <c r="E11" t="s">
-        <v>1426</v>
+        <v>1509</v>
       </c>
       <c r="F11" t="s">
-        <v>1427</v>
+        <v>1510</v>
       </c>
       <c r="G11" t="s">
-        <v>1428</v>
+        <v>1511</v>
       </c>
       <c r="H11" t="s">
-        <v>1429</v>
+        <v>1512</v>
       </c>
       <c r="J11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>