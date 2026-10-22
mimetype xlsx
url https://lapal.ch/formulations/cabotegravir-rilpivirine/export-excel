--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1521">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,75 +132,87 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir + Rilpivirine</t>
   </si>
   <si>
     <t>Cabenuva (Cabotegravir and Rilpivirine co-packaged medication) and Vocabria (Cabotegravir) co-administered with Rekambys (Rilpivirine)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor), NNRTI (Non-Nucleoside Reverse Transcriptase Inhibitor)</t>
+  </si>
+  <si>
     <t>INSTI+NNRTI</t>
+  </si>
+  <si>
+    <t>Approved / Marketed</t>
   </si>
   <si>
     <t>Long-acting injectable Cabotegravir and Rilpivirine (CAB/RPV-LA) is a complete treatment regimen for HIV-1 infection consisting of two components: (1) Cabotegravir a HIV-1 integrase strand transfer inhibitor (INSTI) developed by ViiV Healthcare and (2) Rilpivirine a second-generation non-nucleoside reverse transcriptase inhibitor (NNRTI) manufactured by Janssen. CAB/RPV-LA is designated for the treatment of HIV-1 infection.</t>
   </si>
   <si>
     <t>Cabotegravir and Rilpivirine extended-release injectable suspensions co-packaged as CABENUVA is approved by several Stringent Regulatory Authorities. Individually packaged extended-release Cabotegravir (VOCABRIA) and extended-release Rilpivirine (REKAMBYS) are approved for co-administration by various regulatory authorities for the treatment of HIV-1 infection. Oral and injectable versions are available.</t>
   </si>
   <si>
     <t>CAB + RPV combination for HIv treatment is approved by several SRAs. At the moment, this combination is specifically indicated for virologically suppressed adults with HIV-1 infection (HIV-1 RNA &lt;50 copies per millilitre [c/ml]), weighing at least 35 kg. Eligible patients must have previously maintained stability on a treatment regimen without experiencing treatment failure or showing signs of resistance to Rilpivirine/Cabotegravir. There are several studies investigating its use in adults who are not virally suppressed, as well as in children and in adolescents.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751, https://go.drugbank.com/drugs/DB08864</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension, Oral solid form</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>The novel excipient poloxamer 338 (P338) is used in the final G001 Rilpivirine clinical formulation. Following both an in-vitro mammalian chromosome aberration and an Ames test, it was considered to be non-genotoxic with no evidence for mutagenicity. Further P338 fertility, genotoxicity and development studies have been conducted with no negative effects, in addition to a 6-week and 9- month minipig repeat-dose toxicity study. No adverse local or systemic toxicity was reported in the minipigs at 100mg/month (Margin of Exposure:19).</t>
   </si>
@@ -300,53 +321,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -366,50 +384,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>POLAR</t>
   </si>
   <si>
     <t>NCT03639311</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03639311</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>Assess the antiviral activity and safety of CAB LA plus RPV LA, administered Q2M, in approximately 100 adult HIV-1 infected, antiretroviral therapy (ART) experienced participants.</t>
   </si>
   <si>
     <t>United States of America, Canada</t>
   </si>
   <si>
     <t>Drug: CAB LA intramuscular injection</t>
@@ -424,53 +445,50 @@
     <t>900 mg</t>
   </si>
   <si>
     <t>Drug: Oral RPV Tablet</t>
   </si>
   <si>
     <t>25 mg</t>
   </si>
   <si>
     <t>Drug: Oral DTG Tablet</t>
   </si>
   <si>
     <t>50 mg</t>
   </si>
   <si>
     <t>2018-09-24</t>
   </si>
   <si>
     <t>2024-05-13</t>
   </si>
   <si>
     <t>2019-12-11</t>
   </si>
   <si>
     <t>2023-01-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Participants will rollover from the NCT01641809 (LATTE) study, who have completed minimum duration of Week 312 and with demonstrated HIV-1 ribonucleic acid (RNA) suppression (less than [&lt;]50 copies (c) per milliliter [mL]), while receiving a two-drug regimen consisting of once-daily oral CAB at 30 milligram (mg) plus RPV at 25 mg. 
 The participants will be offered the option to switch to the LA, intramuscular injections of CAB LA plus RPV LA, Q2M or the oral fixed dose combination (FDC) of dolutegravir (DTG) plus RPV, for the continued maintenance of HIV-1 RNA suppression, known as the Maintenance Phase (From Day 1 to Commercial Approval).</t>
   </si>
   <si>
     <t>HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
@@ -567,53 +585,50 @@
   <si>
     <t>Janssen Research &amp; Development, LLC</t>
   </si>
   <si>
     <t>Characterize the single dose pharmacokinetics and evaluate the safety and tolerability of subcutaneous administration of RPV LA in combination with CAB LA in different conditions in healthy adults.</t>
   </si>
   <si>
     <t>Netherlands, United States of America</t>
   </si>
   <si>
     <t>Drug: RPV LA subcutaneous injection</t>
   </si>
   <si>
     <t>Drug: CAB LA injection</t>
   </si>
   <si>
     <t>2021-11-16 00:00:00</t>
   </si>
   <si>
     <t>2025-02-27 00:00:00</t>
   </si>
   <si>
     <t>2024-05-23 00:00:00</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Participant must be healthy on the basis of physical examination, clinical laboratory tests, medical history, vital signs, and 12-lead electrocardiogram (ECG).</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Single (Participant)</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Intramuscular</t>
@@ -701,53 +716,50 @@
     <t>Cabotegravir Tablets</t>
   </si>
   <si>
     <t>Cabotegravir Injectable Suspension (CAB LA)</t>
   </si>
   <si>
     <t>Rilpivirine Tablets</t>
   </si>
   <si>
     <t>Rilpivirine Injectable Suspension (RPV LA)</t>
   </si>
   <si>
     <t>BIKTARVY Tablets (BIK)</t>
   </si>
   <si>
     <t>2020-11-09</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
     <t>2022-07-13</t>
   </si>
   <si>
     <t>2023-04-17</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals, Adults, Older adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants aged 18 years or older (or \&gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.
 * A female participant is eligible to participate if she is not pregnant (as confirmed by a negative serum human chorionic gonadotropin (hCG) test at screen and a negative urine hCG test at Randomization), not lactating, and at least one of the following conditions applies.
   1. Non-reproductive potential defined as:
      * Pre-menopausal females with one of the following:
        1. Documented tubal ligation.
        2. Documented hysteroscopic tubal occlusion procedure with follow-up confirmation of bilateral tubal occlusion.
        3. Hysterectomy.
        4. Documented Bilateral Oophorectomy
      * Postmenopausal defined as 12 m</t>
   </si>
   <si>
     <t>ATLAS</t>
   </si>
   <si>
     <t>NCT02951052</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02951052</t>
   </si>
   <si>
     <t>Establish if HIV-1 infected adult subjects with current viral suppression on a regimen with 2 NRTIs plus a third agent, remain suppressed upon switching to a 2 drug intramuscular regime of CAB/RPV-LA.</t>
   </si>
@@ -910,53 +922,50 @@
   <si>
     <t>Drug: Oral TLD Tablet</t>
   </si>
   <si>
     <t>245/300/50 mg</t>
   </si>
   <si>
     <t>Drug: Dolutegravir oral tablet with tenofovir alafenamide fumarate and lamivudine (l/TAF) oral in a fixed dose combination</t>
   </si>
   <si>
     <t>50/25/300 mg</t>
   </si>
   <si>
     <t>2023-06-22</t>
   </si>
   <si>
     <t>2024-04-26</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>Adolescents, Cisgender women, Transgender women, Non-lactating individuals, Children, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Children, Adolescents, Adults</t>
   </si>
   <si>
     <t>Study participants are individuals with HIV-1 infection aged 12-19 years in Sub-Saharan Africa.
 Participants with known HIV-2 infection are excluded.</t>
   </si>
   <si>
     <t>IMPALA</t>
   </si>
   <si>
     <t>NCT05546242</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05546242</t>
   </si>
   <si>
     <t>MRC/UVRI and LSHTM Uganda Research Unit</t>
   </si>
   <si>
     <t>Evaluating the Effectiveness of Switching to Two-monthly Long-acting Injectable CAB and RPV From First-line Oral Antiretroviral Therapy in HIV-1 Positive Virologically Suppressed Adults in SSA.</t>
   </si>
   <si>
     <t>Uganda, Kenya, South Africa</t>
   </si>
   <si>
@@ -971,110 +980,117 @@
   <si>
     <t>Drug: Antiretroviral (Oral antiretroviral therapy in the form of 2NRTIs + dolutegravir 50mg administered daily)</t>
   </si>
   <si>
     <t>2022-12-08</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>Participants must have a history of sub-optimal ART adherence or engagement in care based on one or more of the following criteria:
 1. Documented detectable HIV-1 VL (&gt;1000 c/mL) on all-oral ART (EFV/NVP or DTG-based) in the prior 2 years despite being ART-experienced for ≥3 months.
 2. History of being lost to follow-up from care (&gt;4 weeks elapsed since a missed scheduled clinic appointment or refill in the prior 2 years).
 3. Failed to link to HIV care despite ≥3 months elapsed since HIV diagnosis.</t>
   </si>
   <si>
     <t>HBV, TB</t>
   </si>
   <si>
     <t>Parallel open-label phase 3b study. Participants will be randomised to continuing current therapy or switching to injectable therapy.</t>
   </si>
   <si>
-    <t>LATITUDE</t>
+    <t>LATITUDE (ACTG A5359)</t>
   </si>
   <si>
     <t>NCT03635788</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03635788</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
-    <t>Compare the efficacy, safety, and durability of two different strategies to treat participants with a history of sub-optimal adherence and control of their HIV infection.</t>
+    <t>The purpose of this study was to compare the efficacy, safety, and durability of two different strategies to treat participants with a history of sub-optimal adherence and control of their HIV infection: long-acting (LA) antiretroviral therapy (ART) and all-oral standard of care (SOC).</t>
+  </si>
+  <si>
+    <t>The LATITUDE Study: Long-Acting Therapy to Improve Treatment SUccess in Daily LifE</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico</t>
   </si>
   <si>
-    <t>Drug: Standard of Care (SOC) Oral ART</t>
+    <t>Standard of Care (SOC) Oral ART</t>
   </si>
   <si>
     <t>SOC oral ART regimen must include at least 3 drugs with 2 or more drugs predicted to be fully active, including a boosted protease inhibitor (PI) and/or an integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
-    <t>Drug: Oral Rilpivirine tablets (Oral lead-in)</t>
-[...5 lines deleted...]
-    <t>Drug: Injectable RPV-LA</t>
+    <t>Oral RPV</t>
+  </si>
+  <si>
+    <t>Oral CAB</t>
+  </si>
+  <si>
+    <t>RPV-LA Loading Dose</t>
   </si>
   <si>
     <t>600 mg (Maintenance Dose) and 900 mg (Loading Dose) administered as an intramuscular injection in the gluteal muscle</t>
   </si>
   <si>
-    <t>Drug: Injectable CAB-LA</t>
+    <t>CAB-LA Loading Dose</t>
   </si>
   <si>
     <t>400 mg (Maintenance Dose) and 600 mg (Loading Dose) administered as an intramuscular injection in the gluteal muscle</t>
   </si>
   <si>
     <t>2019-03-28</t>
   </si>
   <si>
-    <t>2025-08-28</t>
+    <t>2026-09-03</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2026-08-30</t>
   </si>
   <si>
     <t>2024-02-12</t>
   </si>
   <si>
-    <t>Evidence of non-adherence to ART according to at least one of the following criteria:
-[...1 lines deleted...]
-2. Lost to clinical follow-up within 18 months prior to study entry with ART non-adherence for greater than or equal to 6 consecutive months.</t>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>Step 1 Inclusion Criteria
+HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by a licensed Western blot or a second antibody test by a method other than the initial rapid HIV and/or E/CIA, or by HIV-1 antigen, plasma HIV-1 RNA viral load.
+NOTE: The term "licensed" referred to an FDA-approved kit, which was required for all IND studies.
+WHO (World Health Organization) and CDC (Centers for Disease Control and Prevention) guidelines mandated that confirmation of the initial test result had to use a test that was different from the one used for the initial assessment. A reactive initial rapid test had to be confirmed by either another type of rapid assay or an E/CIA that wa</t>
   </si>
   <si>
     <t>LATTE-2</t>
   </si>
   <si>
     <t>NCT02120352</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02120352</t>
   </si>
   <si>
     <t>Evaluate the antiviral activity, tolerability, and safety of IM dosing regimens of GSK744 LA plus TMC278 LA, relative to GSK744 plus ABC/3TC given orally once daily, in ARV naïve HIV-1 patients.</t>
   </si>
   <si>
     <t>United States of America, Canada, France, Germany, Spain</t>
   </si>
   <si>
     <t>800 mg (Loading Dose delivered as two 400 mg IM injections) and 400 mg (Maintenance dose) IM</t>
   </si>
   <si>
     <t>Drug: ABC/3TC Oral tablets</t>
   </si>
   <si>
     <t>600/300 mg</t>
   </si>
@@ -1179,174 +1195,174 @@
   </si>
   <si>
     <t>1200 mg</t>
   </si>
   <si>
     <t>2012-05-01</t>
   </si>
   <si>
     <t>2014-02-06</t>
   </si>
   <si>
     <t>2013-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - AST, ALT, alkaline phosphatase and bilirubin greater than or equal to 1.5xULN (isolated bilirubin &gt;1.5xULN is acceptable if bilirubin is fractionated and direct bilirubin &lt;35%).
 - Healthy as determined by a responsible and experienced physician.
 - Male or female between 18 and 64 years of age inclusive, at the time of signing the informed consent.
 - Body weight greater than or equal to 50 kg for men and greater than or equal to 45 kg for women and body mass index (BMI) within the range 18.5-31.0 kg/m2 (inclusive).
 - All Study subjects should be counseled on the practice of safer sexual practices including the use of effective barrier methods (e.g. male condom/spermicide).</t>
   </si>
   <si>
     <t>HBV, HCV, HIV</t>
   </si>
   <si>
-    <t>Unknown</t>
-[...1 lines deleted...]
-  <si>
     <t>CAPRI</t>
   </si>
   <si>
     <t>NCT05601128</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05601128</t>
   </si>
   <si>
     <t>Allegheny Singer Research Institute</t>
   </si>
   <si>
     <t>Evaluate the efficacy and safety of CABENUVA (Long-acting Cabotegravir Plus Long-acting Rilpivirine) in patients with HIV infection and severe renal impairment.</t>
   </si>
   <si>
+    <t>Drug: Oral Rilpivirine tablets (Oral lead-in)</t>
+  </si>
+  <si>
     <t>2023-01-01</t>
   </si>
   <si>
     <t>2025-02-06</t>
   </si>
   <si>
     <t>Participants are positive for HIV infection and severe renal impairment with or without hemodialysis.</t>
   </si>
   <si>
     <t>MOCHA</t>
   </si>
   <si>
     <t>NCT03497676</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03497676</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Evaluate the safety, acceptability, tolerability, and pharmacokinetics of oral and long-acting injectable CAB and RPV in virologically suppressed HIV-infected children and adolescents.</t>
   </si>
   <si>
     <t>United States of America, Botswana, South Africa, Thailand, Uganda</t>
   </si>
   <si>
     <t>Drug: Oral Cabotegravir (CAB) Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Oral Rilpivirine (RPV) Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Long-Acting Injectable Cabotegravir (CAB LA)</t>
   </si>
   <si>
     <t>Drug: Long-Acting Injectable Rilpivirine (RPV LA)</t>
   </si>
   <si>
     <t>Drug: Combination Antiretroviral Therapy (cART)</t>
   </si>
   <si>
     <t>2019-04-03</t>
   </si>
   <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
     <t>2025-06-17</t>
   </si>
   <si>
     <t>2023-02-18</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
-    <t>Adolescents, Non-lactating individuals, Children, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Children, Adolescents</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Children 12-17yo</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>VOLITION</t>
   </si>
   <si>
     <t>NCT05917509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05917509</t>
   </si>
   <si>
     <t>Evaluate the efficacy, safety, implementation effectiveness, and patient-reported outcomes of once-daily oral DTG/3TC followed by an optional participant-determined switch to CAB/RPV-LA.</t>
   </si>
   <si>
     <t>Argentina, Canada, Chile, France, Germany, Italy, Puerto Rico, Spain, United States of America</t>
   </si>
   <si>
     <t>Drug: DTG/3TC</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (CAB) LA</t>
   </si>
   <si>
     <t>Drug: Rilpivirine (RPV) LA</t>
   </si>
   <si>
-    <t>2023-07-28 00:00:00</t>
-[...11 lines deleted...]
-    <t>2026-01-30 00:00:00</t>
+    <t>2023-07-06</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2025-09-03</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
   </si>
   <si>
     <t>Antiretroviral-naïve participants (defined as no prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection) prior to enrolment with plasma HIV-1 RNA ≥1,000 c/mL at screening.
 Participants enrolled in France must be affiliated to, or a beneficiary of, a social security category.</t>
   </si>
   <si>
     <t>ALADDIN</t>
   </si>
   <si>
     <t>NCT06468995</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06468995</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>IRCCS San Raffaele</t>
   </si>
   <si>
     <t>This is a monocentric, prospective, double-arm, randomized, open-label, implementation-effectiveness hybrid type III study aimed at comparing hospital-based and home-based administration of CAB LA + RPV LA treatment for HIV-1-infected patients.
 Study participants receiving IM CAB + RPV will complete various questionnaires and scales, including FIM, AIM, IAM, EQ-5D-5L, HAT-QoL, and HIVTSQ, throughout the study. HCPs will also complete FIM, AIM, IAM, and a Likert scale.</t>
   </si>
   <si>
@@ -1383,148 +1399,163 @@
     <t>Inclusion Criteria:
 - People living with HIV-1 infection that could, according to clinical practice, switch current ART to IM CAB + RPV;
 - Aged 18 years or older at the time of signing the informed consent.
 - People willing to switch to long-acting therapy
 - On a stable (≥6 months) antiretroviral regimen and virologically suppressed (HIV-1 RNA \&lt;50 copies/ml):
 - Documented evidence of plasma HIV-1 RNA measurements \&lt;50 c/mL in the 6 months prior to Screening.
 - Plasma HIV-1 RNA \&lt;50 c/mL at Screening.
 - Ability to understand informed consent form and other relevant regulatory documents.</t>
   </si>
   <si>
     <t>CROWN</t>
   </si>
   <si>
     <t>NCT06694805</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06694805</t>
   </si>
   <si>
     <t>This study will assess how effective, safe, and long-lasting a long-acting antiretroviral therapy (ART) using CAB LA + RPV LA is for people with HIV who still have detectable virus levels despite being on oral ART. The study will also consider feedback from patients on their experience with this treatment.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Effectiveness of Long-acting (LA) Cabotegravir (CAB) + Rilpivirine (RPV) LA When Given to Participants With Detectable HIV-1</t>
   </si>
   <si>
-    <t>2024-12-02 00:00:00</t>
-[...11 lines deleted...]
-    <t>Children, Adults, Older Adults</t>
+    <t>United States of America, Argentina, Belgium, Canada, Germany, Italy, Portugal, Spain</t>
+  </si>
+  <si>
+    <t>CAB LA + RPV LA</t>
+  </si>
+  <si>
+    <t>Intramuscular injection administered monthly for first 2 initiation doses then every 2 months.</t>
+  </si>
+  <si>
+    <t>Oral ART</t>
+  </si>
+  <si>
+    <t>Oral medication provided to participants by the site/their regular healthcare professional (HCP) as part of their standard of care (SOC) treatment.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2028-06-09</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age
-  1. Aged \&gt;=12 years and \&gt;=35 kg (at the time of obtaining informed consent).
+  1\. Aged \&gt;=12 years and \&gt;=35 kg (at the time of obtaining informed consent).
 * Type of Participant and Disease Characteristics 2.HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by a licensed Western blot or a second antibody test by a method other than the initial rapid HIV and/or E/CIA, or by HIV-1 antigen, plasma HIV-1 RNA VL.
-  3.Plasma HIV-1 RNA \&gt;1 000 c/mL and greater than (\&lt;) 100 000 c/mL at Screening. 4.Evidence of insufficient virologic response to participant's current oral ART regimen within 18 months prior to study entry according to at least 1 of the following criteria: i.\&lt;1 log10 decrease in HIV-1 RNA or HIV-1 RNA \&gt;200 c/</t>
+  3.Plasma HIV-1 RNA \&gt;1 000 c/mL and greater than (\&lt;) 100 000 c/mL at Screening. 4.Evidence of insufficient virologic response to participant's current oral ART regimen within 18 months prior to study entry according to at least 1 of the following criteria: i.\&lt;1 log10 decrease in HIV-1 RNA or HIV-1 RNA \&gt;200 c</t>
+  </si>
+  <si>
+    <t>Aged &gt;=12 years and &gt;=35 kg</t>
+  </si>
+  <si>
+    <t>Every 2 months, Monthly</t>
   </si>
   <si>
     <t>PANNA</t>
   </si>
   <si>
     <t>NCT00825929</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00825929</t>
   </si>
   <si>
     <t>Marketed</t>
   </si>
   <si>
     <t>Radboud University Medical Center</t>
   </si>
   <si>
     <t>Due to the potential for pregnancy-induced changes in the pharmacokinetics of medication, one cannot assume that the currently licensed doses of the medication to be tested under this protocol lead to adequate exposure in an HIV-infected pregnant woman. For the agents under study no or limited pharmacokinetic data during pregnancy are available. As the changes in pharmacokinetics during pregnancy are most prominent in the third trimester a pharmacokinetic curve will be recorded in the third trimester after attaining steady state.</t>
   </si>
   <si>
     <t>Pharmacokinetics of Antiretroviral Agents in HIV-infected Pregnant Women.</t>
   </si>
   <si>
     <t>Germany, Belgium, Ireland, Italy, Netherlands, Spain, United Kingdom</t>
   </si>
   <si>
     <t>2009-02-01 00:00:00</t>
   </si>
   <si>
     <t>2025-01-10 00:00:00</t>
   </si>
   <si>
     <t>2026-12-01 00:00:00</t>
   </si>
   <si>
-    <t>Pregnant individuals, Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Female</t>
   </si>
   <si>
     <t>HIV-infected pregnant women using at least one of the following antiretroverial agents: Etravirine, Intelence, TMC125; Emtricitabine, Emtriva or FTC; Tenofovir, Viread, TDF; Atazanavir, Reyataz; Fosamprenavir, Telzir, FPV; Darunavir, Prezista, TMC114; Tipranavir, Aptivus, TPV; Indinavir, Crixivan; abacavir; raltegravir, Isentress; Enfuvirtide, Fuzeon; Maraviroc, Celsentri; dolutegravir; elvitegravir/cobicistat; rilpivirine, TAF, darunavir/cobicistat; doravirine; bictegravir; cabotegravir/rilpivirine LA</t>
   </si>
   <si>
     <t>Observational studies (incl. patient registries)</t>
   </si>
   <si>
     <t>ILANA</t>
   </si>
   <si>
     <t>NCT05294159</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05294159</t>
   </si>
   <si>
     <t>Queen Mary University of London</t>
   </si>
   <si>
     <t>This is a 12-month, dual arm, phase 4, open-label, multi-centre study examining the implementation of LA intra-muscular (IM) drugs in clinics and decentralised community-based settings in the UK.</t>
   </si>
   <si>
     <t>Implementing Long-Acting Novel Antiretrovirals</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>2022-07-18 00:00:00</t>
   </si>
   <si>
     <t>2024-07-04 00:00:00</t>
   </si>
   <si>
     <t>2023-12-22 00:00:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male</t>
   </si>
   <si>
     <t>SUPLA</t>
   </si>
   <si>
     <t>NCT06507059</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06507059</t>
   </si>
   <si>
     <t>Chang Gung Memorial Hospital</t>
   </si>
   <si>
     <t>This study aims to determine whether people living with HIV (PLHIV) with suboptimal medical adherence can achieve better viral suppression with long-acting antiretrovirals (LA) compared to all-oral antiretrovirals.</t>
   </si>
   <si>
     <t>Outcomes of the PLHIV With Suboptimal Viral Suppression to Injectable Long-acting Antiretrovirals</t>
   </si>
   <si>
     <t>cabotegravir/rilpivirine (600mg/ 900mg)</t>
   </si>
@@ -1726,53 +1757,50 @@
   <si>
     <t>JABS</t>
   </si>
   <si>
     <t>ACTRN12622000105741</t>
   </si>
   <si>
     <t>https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336</t>
   </si>
   <si>
     <t>Open label, single arm interventional clinical trial of long acting cabotegravir 600mg and long acting rilpivirine 900mg administered by intramuscular injections every two months for a total of 12 months in subjects on standard of care oral regimens, including those with complex medical and social vulnerability factors. Adherence with treatment will be monitored using records of clinic attendance and administration of injections.</t>
   </si>
   <si>
     <t>Feasibility and effectiveness of long acting cabotegravir and rilpivirine for treatment of HIV infection in patients with complex needs.</t>
   </si>
   <si>
     <t>Australia, New Zealand</t>
   </si>
   <si>
     <t>2022-02-10 00:00:00</t>
   </si>
   <si>
     <t>2023-05-25 00:00:00</t>
   </si>
   <si>
-    <t>Non-pregnant individuals, Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Male, Female</t>
   </si>
   <si>
     <t>• Aged 18 years or older at the time of signing the informed consent.
 • Have HIV infection treated with a standard combination antiretroviral regimen for at least 6 months prior to screening.
 • Documented evidence of at least one plasma HIV-1 RNA measurement &lt;40 cps/mL in the 24 weeks prior to screening and within 4 weeks of enrolment.
 • A female participant with reproductive potential but using acceptable forms of contraception is eligible to participate</t>
   </si>
   <si>
     <t>EMPOWER (GS-US-380-6738)</t>
   </si>
   <si>
     <t>NCT06104306</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06104306</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn how safe and effective it is to switch to an oral therapy of Bictegravir/Emtricitabine/Tenofovir (B/F/TAF) from Cabotegravir + Rilpivirine (CAB+RPV) in participants living with virologically suppressed human immunodeficiency virus type 1 (HIV-1), meaning participants with HIV RNA levels below detectable levels.
 The primary objective of this study is to assess the safety of switching to B/F/TAF in virologically suppressed participants unable/unwilling to continue on CAB+RPV intramuscular (IM) injections or wishing to switch to oral therapy through Week 12.</t>
   </si>
   <si>
@@ -1931,53 +1959,50 @@
     <t>Joint Clinical Research Centre, Kampala, Uganda</t>
   </si>
   <si>
     <t>Primary objective: To demonstrate the non-inferior antiviral activity of switching to IM RPV LA+CAB LA administered every 2 months compared with continuation of cART administered daily over 12 months in HIV-1 infected participants in a resource limited setting Secondary objectives: 1. To demonstrate the antiviral and immunologic activity of switching to IM RPV LA+CAB LA every 2 months compared to continuation of cART over 12 and 24 months of follow-up. 2. To evaluate the safety and tolerability of switching to RPV LA+CAB LA every 2 months compared to continuation of cART. 3. To assess viral resistance in participants experiencing protocol-defined confirmed virologic failure(plasma HIV-1 RNA ≥200 c/mL). 4. To assess the incidence of on-treatment genotypic resistance to CAB, RPV and other on</t>
   </si>
   <si>
     <t>Cabotegravir And Rilpivirine: Efficacy and Safety Study (CARES)</t>
   </si>
   <si>
     <t>Kenya, Uganda, South Africa</t>
   </si>
   <si>
     <t>cART</t>
   </si>
   <si>
     <t>2 NRTIs (tenofovir [TDF] plus either 3TC or FTC) plus an INI (DTG) or a NNRTI (EFV or NVP) single tablet or FDC</t>
   </si>
   <si>
     <t>RPV LA and CAB LA</t>
   </si>
   <si>
     <t>2021-09-15</t>
   </si>
   <si>
     <t>2024-08-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non-lactating individuals, Non-pregnant individuals, Adults</t>
   </si>
   <si>
     <t>HOLA</t>
   </si>
   <si>
     <t>NCT06185452</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06185452</t>
   </si>
   <si>
     <t>Fundación FLS de Lucha Contra el Sida, las Enfermedades Infecciosas y la Promoción de la Salud y la Ciencia</t>
   </si>
   <si>
     <t>HOLA is a prospective, randomized (1:1), hybrid type (implementation-effectiveness), phase IV, double arm, open label, multicentric study including virologically suppressed HIVinfected subjects who start or are currently under treatment with the LA antiretroviral combination CAB+RPV, to evaluate the out-of-hospital administration of this combination in terms of acceptability, appropriateness, feasibility and satisfaction.</t>
   </si>
   <si>
     <t>Implementation of Out-of-HOspital Administration of the Long-Acting Cabotegravir+Rilpivirine</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Hospital long-acting Vocabria (cabotegravir) 600 mg and long-acting Rekambys (rilpivirine) 900 mg administration</t>
   </si>
@@ -2565,105 +2590,102 @@
   <si>
     <t>Cabotegravir/ Rilpivirine</t>
   </si>
   <si>
     <t>Etonogestrel (ETG) implant</t>
   </si>
   <si>
     <t>Intramuscular depo-medroxyprogesterone acetate (IM DMPA)</t>
   </si>
   <si>
     <t>Levonorgestrel</t>
   </si>
   <si>
     <t>NNRTI, PI, or INSTI-containing 1st or 2nd line ART regimens</t>
   </si>
   <si>
     <t>2021-11-26</t>
   </si>
   <si>
     <t>2025-04-07</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>Adolescents</t>
-[...4 lines deleted...]
-  <si>
     <t>Inclusion Criteria (PK study):
 * Female sex,
 * HIV-positive (for PK groups #1-4) or HIV-uninfected (for PK group #5 only),
 * Age 15-24 years at the time of enrollment,
 * Documented or confirmed viral suppression for HIV (defined as \&lt;40 copies/mL) within 6 months prior to study enrollment,
 * Have been on the study oral drug for at least 4 weeks for the PK groups #1-4,
 * Have initiated and intends to use DMPA or implant for at least another three or 6 months, respectively,
 * Willing to undergo phlebotomy every 4-12 weeks for the duration of the study period
 * Able to consent or assent (with parental consent) for study participation in English or Kiswahili
 Exclusion Criteria (PK study):
 * Already be on ART that concurrently contains combinations of non-nucleoside reverse transcriptase inh</t>
   </si>
   <si>
     <t>https://reporter.nih.gov/search/A2b5EAR3K0KhJacHQsBLmw/projects</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>CHORUS-tracking</t>
   </si>
   <si>
     <t>NCT04863261</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04863261</t>
   </si>
   <si>
     <t>Epividian</t>
   </si>
   <si>
     <t>This is a cluster randomized trial in which clinics will be randomized to the intervention or the control arm. The purpose of this study is to assess if receiving alerts can help providers manage the scheduling of monthly cabotegravir + rilpivirine long-acting injections for the treatment of HIV.</t>
   </si>
   <si>
     <t>Cabenuva Injection Tracking in CHORUS</t>
   </si>
   <si>
     <t>Cabenuva Scheduling Alerts in the Retention &amp; Huddle modules of the CHORUS App</t>
   </si>
   <si>
     <t>2021-10-01</t>
   </si>
   <si>
     <t>2025-02-24</t>
   </si>
   <si>
     <t>2022-07-07</t>
   </si>
   <si>
+    <t>Children, Adults, Older Adults</t>
+  </si>
+  <si>
     <t>Inclusion Criteria (patients):
 * As per label, routine clinical care
 Inclusion Criteria (clinics):
 * AIDS Healthcare Foundation (AHF) Clinic
 * HIV primary care clinic
 * Minimum of 100 people living with HIV in care with a viral load \&lt;50 copies/mL at the time of randomization (satellites will be included in the count of their parent clinic).</t>
   </si>
   <si>
     <t>NCT01467531</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01467531</t>
   </si>
   <si>
     <t>This will be a single-center, two-cohort, three-period study in healthy adult subjects. Approximately 16 healthy subjects will be enrolled in Cohort 1 to provide data from 14 evaluable subjects. Approximately 12 healthy subjects will be enrolled in Cohort 2 to provide data from 10 evaluable subjects. Subjects will have a screening visit within 30 days prior to the first dose of study drug, three treatment periods, and a follow-up visit 7-14 days after the last dose of study drug. There will be a washout period between Period 1 and Period 2 but no washout between Period 2 and Period 3. Day 1 of Period 3 will start the day after the last day in Period 2. The study will be conducted on an out-patient basis except for days where serial pharmacokinetic sampling and safety assessments are schedu</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics and Safety of GSK1265744 and Rilpivirine and Dolutegravir and Rilpivirine in Healthy Adult Subjects</t>
   </si>
   <si>
     <t>Dolutegravir</t>
   </si>
   <si>
     <t>Rlipivirine</t>
   </si>
@@ -2770,124 +2792,133 @@
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>2028-02-15</t>
   </si>
   <si>
     <t>Pregnant women with HIV viral suppression in the United States, age 18 years and older, who initiated CAB LA + RPV LA pre- or post-conception</t>
   </si>
   <si>
     <t>CUATRO (222794)</t>
   </si>
   <si>
     <t>NCT07650916</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07650916</t>
   </si>
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
   </si>
   <si>
-    <t>Spain, United States of America</t>
+    <t>Spain, United States of America, Argentina, Australia, Brazil, Canada, Japan, Mexico, Puerto Rico, United Kingdom</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
-    <t>2026-08-13</t>
+    <t>2026-09-25</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
+    <t>12 Years and older</t>
+  </si>
+  <si>
+    <t>Monthly, Every 2 months, Every 4 months</t>
+  </si>
+  <si>
     <t>DAYBREAK-1 (GS-US-536-5938)</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
 The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
   </si>
   <si>
     <t>United States of America, Australia, Japan</t>
   </si>
   <si>
     <t>Lenacapavir(LEN)+ Teropavimab(TAB)+ Zinlirvimab (ZAB)</t>
   </si>
   <si>
     <t>oral LEN 600 mg, SC LEN 927 mg, and IV infusions of TAB &amp; ZAB on D1. Participants will self-administer oral LEN 600 mg on D2. Every 26 weeks, participants receive SC LEN + IV inf. of TAB &amp; ZAB til W92</t>
   </si>
   <si>
     <t>Active Comparator: Treatment Group 2: Cabotegravir (CAB) + Rilpivirine (RPV)</t>
   </si>
   <si>
     <t>Participants will discontinue their baseline oral antiretroviral therapy (ART) and will receive intramuscular (IM) CAB 600 mg + RPV 900 mg on Day 1, Week 4 and then every 8 weeks for up to 92 weeks.</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
   </si>
   <si>
     <t>2029-03-01</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
 * A plasma HIV-1</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>FBIS-RELATIVITY</t>
   </si>
   <si>
     <t>NCT07703748</t>
@@ -2929,53 +2960,50 @@
     <t>A Randomized Study to Assess the Relative Bioavailability of New Formulations of GSK1265744 Long Acting Parental (LAP) in Healthy Adult Subjects</t>
   </si>
   <si>
     <t>GSK1265744 30 mg oral</t>
   </si>
   <si>
     <t>Midazolam 3 mg oral + GSK1265744 30mg oral</t>
   </si>
   <si>
     <t>GSK1265744 400 mg (200 nm)</t>
   </si>
   <si>
     <t>GSK1265744 400 mg (1 micro m)</t>
   </si>
   <si>
     <t>GSK1265744 400 mg (5 micro m)</t>
   </si>
   <si>
     <t>2013-01-01</t>
   </si>
   <si>
     <t>2014-04-17</t>
   </si>
   <si>
     <t>2014-04-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Adults, Older adults</t>
   </si>
   <si>
     <t>Inclusion Criteria
 * Male or female between 18 and 65 years of age inclusive, at the time of signing the informed consent.
 * Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring.
 * A female subject is eligible to participate if she is of: non-childbearing potential. Female subjects of child bearing potential must agree to use contraception for at least 6 months after the final dose of study drug and should understand that drug concentrations may be measurable for up to one year after final dose.
 * Male subjects with female partners of child-bearing potential must agree to use one of the required contraception methods noted in the protocol.
 * Body weight \&gt;=50</t>
   </si>
   <si>
     <t>I-TRAINS</t>
   </si>
   <si>
     <t>NCT04973254</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04973254</t>
   </si>
   <si>
     <t>Boston Medical Center</t>
   </si>
   <si>
     <t>This is a hybrid implementation-effectiveness study using both qualitative and quantitative methods. The research aims to examine whether providing a new, but approved, HIV once a month injection treatment \[Cabotegravir-Rilpivirine Long Acting (CAB-RPV LA)\] to individuals who are living with HIV outside of the standard doctors office or clinic increases adherence to treatment. This HIV monthly injections treatment which is already being delivered within the clinic setting, will be administered to participants in community partner spaces, reducing the barriers that having to present to a traditional clinic for treatment creates.
 Individuals who will receive the injection need to have a history of being unable to take their HIV oral medication, as well as other barriers to care that make</t>
   </si>
@@ -3175,53 +3203,50 @@
   <si>
     <t>CR108331</t>
   </si>
   <si>
     <t>NCT03847376</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03847376</t>
   </si>
   <si>
     <t>Janssen Sciences Ireland UC</t>
   </si>
   <si>
     <t>The main purpose of this pre-approval access program (PAAP) is to provide rilpivirine Long Acting (RPV LA) injectable suspension for the treatment of human immunodeficiency virus (HIV)-1 infection as single patient request to individuals who have no available treatment alternatives and/or limited treatment options (for example, who are unable to participate in the Phase III clinical studies or do not qualify). RPV LA can only be provided if participants are also eligible for cabotegravir Long Acting injections.</t>
   </si>
   <si>
     <t>Pre-Approval Access to Rilpivirine Long Acting (RPV LA) Injectable Suspension for the Treatment of a Participant With Human Immunodeficiency Virus (HIV)-1 Infection</t>
   </si>
   <si>
     <t>Rilpivirine Long Acting (RPV LA)</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
-    <t>Every 2 months, Monthly</t>
-[...1 lines deleted...]
-  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine for HIV-1 suppression: switch to 2-monthly dosing after 5 years of daily oral therapy</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003085</t>
@@ -3262,56 +3287,62 @@
   <si>
     <t>https://doi.org/10.1007/s40271-021-00524-0</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 48-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s0140-6736(20)32666-0</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>Oka S, Holohan V, Shirasaka T, et al. Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588</t>
   </si>
   <si>
     <t>&lt;p&gt;Objectives: &lt;/p&gt;&lt;p&gt;Cabotegravir + rilpivirine (CAB + RPV) dosed monthly or every 2 months is the first complete long-acting (LA) regimen recommended by treatment guidelines for the maintenance of HIV-1 virological suppression. This post hoc analysis summarizes outcomes for Asian participants through week 96. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods: &lt;/p&gt;&lt;p&gt;Data from Asian participants naive to CAB + RPV randomized to receive dosing every 4 weeks (Q4W) or every 8 weeks (Q8W) in the FLAIR (NCT02938520) and ATLAS-2M (NCT03299049) phase 3/3b studies were pooled. The proportion of participants with plasma HIV-1 RNA ≥50 and &amp;lt;50 copies/mL (per FDA Snapshot algorithm), incidence of confirmed virological failure (CVF; two consecutive HIV-1 RNA ≥200 copies/mL), pharmacokinetics, safety, and tolerability through week 96 were assessed. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Results: &lt;/p&gt;&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective proteinadjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Oka S, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/38147871/"&gt;Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96&lt;/a&gt;. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective protein-adjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/38147871/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ford SL, Felizarta F, Han K, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39878031/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Thigh Injections of Cabotegravir + Rilpivirine in Virally Suppressed Adults With Human Immunodeficiency Virus Type 1: A Substudy of the Phase 3b ATLAS-2M Study&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clin Infect Dis&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online January 29, 2025. doi:10.1093/cid/ciae620&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Cabotegravir + rilpivirine (CAB + RPV) administered via intramuscular gluteal injections is the first complete long-acting regimen for maintaining human immunodeficiency virus type 1 (HIV-1) virologic suppression. We present substudy results on short-term repeat intramuscular CAB + RPV long-acting thigh injections in participants with ≥3 years of experience with gluteal administration during the ATLAS-2M study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Substudy phases included screening, thigh injection (day 1-week 16), and return to gluteal injection (week 16-week 24). The injection schedule was unchanged from the main study. Outcomes included pharmacokinetics, safety, tolerability, efficacy, and patient-reported outcomes. Pharmacokinetic parameters were determined using noncompartmental analysis and mixed-effects modeling. Population pharmacokinetic simulations were performed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;There were 118 participants. In the arm that received injections every 2 months (Q2M), first CAB thigh injection including area under the concentration-time curve and maximum observed concentration (Cmax) and first RPV thigh injection Cmax and all last RPV thigh injection parameters were statistically higher vs gluteal injections (paired comparison). No significant differences occurred with once-monthly (QM) dosing. No participants had HIV-1 RNA ≥50 copies/mL after thigh injections. Overall, 4%-7% of injection site reactions (ISRs) were grade 3. Five participants withdrew due to an ISR or injection intolerability. Overall, 30% preferred thigh vs gluteal injections. Simulations demonstrated the potential for chronic/continuous QM or ≤2 consecutive Q2M thigh injections.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;These data demonstrate the potential use of chronic/continuous QM and rotational/short-term QM or Q2M (≤4 months of continuous dosing), CAB + RPV long-acting intramuscular thigh administration for HIV-1 treatment.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/39878031/</t>
+  </si>
+  <si>
     <t>Factors Associated with Health Care Providers' Preference for Forgoing an Oral Lead-In Phase When Initiating Long-Acting Injectable Cabotegravir and Rilpivirine in the SOLAR Clinical Trial</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/apc.2022.0168</t>
   </si>
   <si>
     <t>Long-Acting Injectable Cabotegravir + Rilpivirine for HIV Maintenance Therapy: Week 48 Pooled Analysis of Phase 3 ATLAS and FLAIR Trials</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qai.0000000000002466</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine for Maintenance of HIV-1 Suppression</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1904398</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine after Oral Induction for HIV-1 Infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1909512</t>
   </si>
   <si>
     <t>Impact of Integrase Sequences from HIV-1 Subtypes A6/A1 on the In Vitro Potency of Cabotegravir or Rilpivirine</t>
@@ -3328,62 +3359,86 @@
   <si>
     <t>Long-acting cabotegravir plus rilpivirine for treatment in adults with HIV-1 infection: 96-week results of the randomised, open-label, phase 3 FLAIR study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(20)30340-4</t>
   </si>
   <si>
     <t>Top Practices for Implementing Cabotegravir (CAB) and Rilpivirine (RPV) Long-Acting (LA) in European Clinics</t>
   </si>
   <si>
     <t>https://www.bhiva.org/file/62a1ceca806ef/P008.pdf</t>
   </si>
   <si>
     <t>Overcoming Barriers and Achieving Optimal Implementation of Cabotegravir and Rilpivirine Long-Acting (CAB + RPV LA): Staff Study Participant (SSP) Results From the CAB + RPV Implementation Study in Eu</t>
   </si>
   <si>
     <t>https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;Anena D, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41512916/"&gt;Trial design and enrolment characteristics of LATA (Long-Acting Treatment in Adolescents): A randomised, open-label, non-inferiority, 96-week trial evaluating the virological efficacy, safety, acceptability and quality-of-life of the dual long-acting injectable regimen cabotegravir/ rilpivirine compared to daily oral therapy in virologically suppressed adolescents with HIV-1 infection, aged 12 to &amp;lt;20&amp;nbsp;years, in Sub-Saharan Africa.&lt;/a&gt; Contemp Clin Trials. 2026 Mar&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: Alternatives to daily oral antiretroviral therapy (ART) are important for adolescents with HIV (AHIV) to improve adherence and outcomes. Long-Acting-injectable (LAI) cabotegravir/rilpivirine (CAB/RPV) has demonstrated excellent efficacy and safety and strong patient preference in adults.&lt;/p&gt;&lt;p&gt;Methods: LATA is an ongoing randomised, open-label, 96-week, non-inferiority trial evaluating the efficacy, safety and acceptability of LAI CAB/RPV vs. daily oral therapy with tenofovir (disoproxil fumarate or alafenamide)/lamivudine/dolutegravir (TLD). Participants are virologically suppressed AHIV aged 12- &amp;lt; 20 years in Kenya/South Africa/Uganda/Zimbabwe. Randomisation was 1:1 to LAI CAB/RPV given once every 8 weeks (after optional oral lead-in) or daily oral TLD. The primary outcome is viral rebound (two consecutive viral loads ≥50 copies/mL by 96-weeks). Viral loads are measured every 24 weeks. The trial employs the Smooth Away From the Expected (SAFE) non-inferiority frontier, where the non-inferiority margin depends on the observed event rate in the control arm. Secondary outcomes include confirmed viral load ≥200 copies/mL by 96-weeks, HIV resistance, safety, patient-reported outcomes and cost-effectiveness. LAI participants return to oral ART at confirmed viral load ≥200 copies/mL; LAI participants who become pregnant are given the choice to continue on LAI or to switch back to daily oral ART, with optional pharmacokinetic sampling during pregnancy and post-partum in both groups. Enrolment of 476 AHIV completed in April 2024. Results will be reported in 2026.&lt;/p&gt;&lt;p&gt;Conclusion: LATA is the first trial comparing the efficacy, safety and acceptability of LAI CAB/RPV to oral ART in AHIV, enrolled in Sub-Saharan Africa, using a programmatic approach to viral load testing.&lt;/p&gt;&lt;p&gt;Trial registration: This trial has been registered with ClinicalTrials.gov (NCT05154747).&lt;/p&gt;&lt;p&gt;Keywords: Adolescents; Antiretroviral therapy; Cabotegravir and rilpivirine; Clinical trial; HIV; Injectable.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>LONG-ACTING CABENUVA (CABOTEGRAVIR + RILPIVIRINE) FOR HIV DEMONSTRATES SUPERIOR EFFICACY COMPARED TO DAILY ORAL THERAPY FOR PEOPLE WITH ADHERENCE CHALLENGES</t>
-[...5 lines deleted...]
-    <t>&lt;p&gt;Rana AI, et al. for the ACTG A5359 LATITUDE Trial Team. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;. N Engl J Med. 2026&lt;/p&gt;</t>
+    <t>https://pubmed.ncbi.nlm.nih.gov/41512916/</t>
+  </si>
+  <si>
+    <t>long-acting CAB+RPV for HIV demonstrates superior efficacy compared to daily oral therapy for people with adherence challenges</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>ViiV Healthcare Website</t>
+  </si>
+  <si>
+    <t>Final data from LATITUDE study show switch to long-acting injectable treatment reduced the risk of virological failure by nearly half for study participants through 48 weeks, compared to those continuing on daily oral therapy</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; &lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Rana AI, et al. for the ACTG A5359 LATITUDE Trial Team.</t>
+  </si>
+  <si>
+    <t>N Engl J Med</t>
+  </si>
+  <si>
+    <t>Among persons with HIV and adherence challenges, monthly injections of LA CAB+RPV were superior to standard oral therapy in reducing the risk of regimen failure</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: Randomized trials of long-acting injectable antiretroviral therapy (ART) in persons with human immunodeficiency virus (HIV) who face challenges with adherence to oral medication are lacking.&lt;/p&gt;&lt;p&gt;Methods: We conducted an open-label, randomized trial involving persons with HIV who had inadequate adherence to ART (a persistent HIV-1 RNA level of &amp;gt;200 copies per milliliter or loss to follow-up). Participants received up to 24 weeks of adherence support, conditional economic incentives, and standard care with oral ART (step 1). Participants who had an HIV-1 RNA level of 200 copies per milliliter or lower in step 1 were randomly assigned in a 1:1 ratio to either continue standard care or switch to monthly injections of long-acting cabotegravir plus rilpivirine with or without oral lead-in therapy (step 2). The primary outcome was regimen failure, defined as confirmed virologic failure (two consecutive HIV-1 RNA measurements of &amp;gt;200 copies per milliliter) or treatment discontinuation during step 2.&lt;/p&gt;&lt;p&gt;Results: In step 1 of the trial, we enrolled 453 participants; the median age was 40 years, 63% were Black, and 29% had been assigned female sex at birth. In step 2, a total of 306 participants underwent randomization; 152 were assigned to receive cabotegravir-rilpivirine and 154 to receive standard care. Step 2 randomization was stopped early on the basis of the superiority of cabotegravir-rilpivirine to standard care in secondary outcomes at a prespecified analysis performed after a median follow-up of 48 weeks. The cumulative incidence of regimen failure by week 48 was 22.8% in the cabotegravir-rilpivirine group and 41.2% in the standard-care group (difference, -18.4 percentage points; 98.4% confidence interval [CI], -32.4 to -4.3; P = 0.002). The cumulative incidence of an adverse event was 43.5% in the cabotegravir-rilpivirine group and 42.4% in the standard-care group (difference, 1.1 percentage points; 95% CI, -12.7 to 15.0). Resistance-associated mutations developed in 2 participants with confirmed virologic failure in each group.&lt;/p&gt;&lt;p&gt;Conclusions: Monthly injections of long-acting cabotegravir-rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges. (Funded by the National Institute of Allergy and Infectious Diseases; LATITUDE ClinicalTrials.gov number, NCT03635788.).&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.nejm.org/doi/full/10.1056/NEJMoa2508228</t>
+  </si>
+  <si>
     <t>Experiences with long acting injectable ART: A qualitative study among PLHIV participating in a Phase II study of cabotegravir + rilpivirine (LATTE-2) in the United States and Spain.</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0190487</t>
   </si>
   <si>
     <t>Efficacy, Safety, and Durability of Long-Acting Cabotegravir and Rilpivirine in Adults With Human Immunodeficiency Virus Type 1 Infection: 5-Year Results From the LATTE-2 Study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/ofid/ofab439</t>
   </si>
   <si>
     <t>Pharmacokinetics and antiviral activity of cabotegravir and rilpivirine in cerebrospinal fluid following long-acting injectable administration in HIV-infected adults.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/jac/dkz504</t>
   </si>
   <si>
     <t>Patient-reported tolerability and acceptability of cabotegravir + rilpivirine long-acting injections for the treatment of HIV-1 infection: 96-week results from the randomized LATTE-2 study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1080/25787489.2019.1661696</t>
   </si>
   <si>
     <t>Long-acting intramuscular cabotegravir and rilpivirine in adults with HIV-1 infection (LATTE-2): 96-week results of a randomised, open-label, phase 2b, non-inferiority trial.</t>
@@ -3394,117 +3449,168 @@
   <si>
     <t>Pharmacokinetics and Tolerability of Cabotegravir and Rilpivirine Long-Acting Intramuscular Injections to the Vastus Lateralis (Lateral Thigh) Muscles of Healthy Adult Participants.</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Safety and pharmacokinetics of oral and long-acting injectable cabotegravir or long-acting injectable rilpivirine in virologically suppressed adolescents with HIV (IMPAACT 2017/MOCHA)</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00300-4</t>
   </si>
   <si>
     <t>Acceptability and tolerability of long-acting injectable cabotegravir or rilpivirine in the first cohort of virologically suppressed adolescents living with HIV (IMPAACT 2017/MOCHA):</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00301-6</t>
   </si>
   <si>
     <t>US FDA supplemental approval</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf</t>
   </si>
   <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://academic.oup.com/ofid/article/13/9/ofag383/8741827"&gt;Rapid Virologic Suppression With Dolutegravir Plus Lamivudine Facilitates Early Switch to Long-Acting Cabotegravir Plus Rilpivirine for Treatment-Naive People With HIV-1: Month 11/12 Outcomes From the Phase 3b VOLITION Study&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Ezequiel Cordova</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>Open Forum Infectious Diseases</t>
+  </si>
+  <si>
+    <t>Providing treatment-naive participants with the option to switch to CAB+RPV LA as soon as virologic suppression was achieved on daily oral therapy allowed them to choose a treatment to meet their individualized needs while maintaining virologic suppression, which is essential for long-term treatment success and optimized quality of life.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine (CAB+RPV LA) and dolutegravir plus lamivudine (DTG/3TC) are HIV-1 antiretroviral therapy regimens with different administration routes and dosing frequencies, allowing for greater choice.plus&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;VOLITION is a phase 3b, multicenter, nonrandomized, parallel-group, open-label implementation–effectiveness study (NCT05917509) evaluating viral suppression on DTG/3TC for up to 16 weeks, followed by a participant-determined optional switch to CAB+RPV LA dosed Q2M or continuation of DTG/3TC through Month (M) 11/12. Co-primary endpoints were the time to virologic suppression with DTG/3TC and the proportion of participants with HIV RNA &amp;lt; 50 copies/mL per the Snapshot algorithm at M11 with CAB+RPV LA. Safety and participant experience were also assessed.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;One hundred and seventy-one participants initiated DTG/3TC. Median time to suppression on DTG/3TC was 4.1 weeks (95% confidence interval: 4.1–4.3), with 98% (n = 167/171) achieving virologic suppression and similar rates observed across baseline viral load and CD4+ cell count categories. At Day of Choice (DoC), 85% (n = 129/151) of eligible participants chose to switch to CAB+RPV LA. At M11, 113/129 (88%) participants maintained suppression with CAB+RPV LA; 1 participant had confirmed virologic failure with resistance (integrase strand transfer inhibitor and non-nucleoside reverse transcriptase inhibitor). Both regimens were well tolerated, with no new safety signals observed. Treatment satisfaction improved after DoC and remained high with CAB+RPV LA.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Providing treatment-naive participants with the option to switch to CAB+RPV LA as soon as virologic suppression was achieved on daily oral therapy allowed them to choose a treatment to meet their individualized needs while maintaining virologic suppression, which is essential for long-term treatment success and optimized quality of life.&lt;/p&gt;&lt;p&gt;Clinical Trial Registration&lt;/p&gt;&lt;p&gt;NCT05917509.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://academic.oup.com/ofid/article/13/9/ofag383/8741827</t>
+  </si>
+  <si>
+    <t>Long-acting HIV treatment Cabenuva (cabotegravir + rilpivirine) meets primary endpoint of superior viral suppression vs. daily oral therapy in people with viremia</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>CROWN is the first large, phase IIIb international trial to evaluate the investigational use of long-acting CAB+RPV vs. daily oral therapy in people with a history of antiretroviral treatment and unsuppressed HIV. Results build on LATITUDE study and robust body of evidence supporting investigational use of long-acting cabotegravir + rilpivirine treatment in delivering viral suppression across treatment-experienced populations, including people with viremia at initiation. Data to be shared with health authorities for regulatory review.</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/september/daily-oral-therapy-in-people-with-unsuppressed-hiv/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/19664226/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Damschroder LJ, Aron DC, Keith RE, Kirsh SR, Alexander JA, Lowery JC. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Implement Sci&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Many interventions found to be effective in health services research studies fail to translate into meaningful patient care outcomes across multiple contexts. Health services researchers recognize the need to evaluate not only summative outcomes but also formative outcomes to assess the extent to which implementation is effective in a specific setting, prolongs sustainability, and promotes dissemination into other settings. Many implementation theories have been published to help promote effective implementation. However, they overlap considerably in the constructs included in individual theories, and a comparison of theories reveals that each is missing important constructs included in other theories. In addition, terminology and definitions are not consistent across theories. We describe the Consolidated Framework For Implementation Research (CFIR) that offers an overarching typology to promote implementation theory development and verification about what works where and why across multiple contexts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We used a snowball sampling approach to identify published theories that were evaluated to identify constructs based on strength of conceptual or empirical support for influence on implementation, consistency in definitions, alignment with our own findings, and potential for measurement. We combined constructs across published theories that had different labels but were redundant or overlapping in definition, and we parsed apart constructs that conflated underlying concepts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The CFIR is composed of five major domains: intervention characteristics, outer setting, inner setting, characteristics of the individuals involved, and the process of implementation. Eight constructs were identified related to the intervention (e.g., evidence strength and quality), four constructs were identified related to outer setting (e.g., patient needs and resources), 12 constructs were identified related to inner setting (e.g., culture, leadership engagement), five constructs were identified related to individual characteristics, and eight constructs were identified related to process (e.g., plan, evaluate, and reflect). We present explicit definitions for each construct.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/19664226/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/20957426/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Proctor E, Silmere H, Raghavan R, et al. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Adm Policy Ment Health&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An unresolved issue in the field of implementation research is how to conceptualize and evaluate successful implementation. This paper advances the concept of "implementation outcomes" distinct from service system and clinical treatment outcomes. This paper proposes a heuristic, working "taxonomy" of eight conceptually distinct implementation outcomes-acceptability, adoption, appropriateness, feasibility, fidelity, implementation cost, penetration, and sustainability-along with their nominal definitions. We propose a two-pronged agenda for research on implementation outcomes. Conceptualizing and measuring implementation outcomes will advance understanding of implementation processes, enhance efficiency in implementation research, and pave the way for studies of the comparative effectiveness of implementation strategies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/20957426/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;Chloe Orkin, Rosalie Hayes, Joanne Haviland, Yuk Lam Wong, Kyle Ring, Vanessa Apea, Bakita Kasadha, Emily Clarke, Ruth Byrne, Julie Fox, Tristan J Barber, Amanda Clarke, Sara Paparini, For the ILANA study Group (Sadna Ullah, Nishat Halim, Chikondi Mwendera, James Hand), &lt;/span&gt;&lt;strong style="color: rgb(42, 42, 42);"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/strong&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;Clinical Infectious Diseases&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1093/cid/ciae523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1093/cid/ciae523&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1093/cid/ciae523</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Damschroder LJ. et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/19664226/"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;. &lt;em&gt;Implement Sci&lt;/em&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Proctor E, et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/20957426/"&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda&lt;/a&gt;. Adm Policy Ment Health. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Orkin C., et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1093/cid/ciae523"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/a&gt;,&amp;nbsp;Clinical Infectious Diseases, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Introduction&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;John&amp;nbsp;M,&amp;nbsp;Williams&amp;nbsp;L,&amp;nbsp;Nolan&amp;nbsp;G,&amp;nbsp;Bonnett&amp;nbsp;M,&amp;nbsp;Castley&amp;nbsp;A,&amp;nbsp;Nolan&amp;nbsp;D.&amp;nbsp;&lt;/span&gt;&lt;a href="https://onlinelibrary.wiley.com/doi/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(28, 29, 30);"&gt;&lt;strong&gt;Real-world use of long-acting cabotegravir and rilpivirine: 12-month results of the inJectable Antiretroviral therapy feasiBility Study (JABS)&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;HIV Med&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;2024;&amp;nbsp;25(8):&amp;nbsp;935-945. doi:&lt;/span&gt;&lt;a href="https://doi.org/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(18, 61, 128); background-color: rgb(255, 255, 255);"&gt;10.1111/hiv.13647&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objectives&lt;/p&gt;&lt;p&gt;The inJectable Antiretroviral feasiBility Study (JABS) aimed to evaluate the implementation of long-acting regimens in a ‘real world’ Australian setting, with inclusion of participants with complex medical needs, social vulnerability and/or historical non-adherence.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;JABS was a 12-month, single-centre, single-arm, open-label phase IV study of long-acting cabotegravir 600 mg plus rilpivirine 900 mg administered intramuscularly every 2 months to adults with treated HIV-1 infection. The primary endpoint was the proportion of attendances and administration of injections within a 14-day dosing window over 12 months, out of the total prescribed doses. Secondary endpoints included proportions of missed appointments, use of oral bridging, discontinuations, virological failures, adverse events and participant-reported outcomes. A multidisciplinary adherence programme embedded in the clinical service known as REACH provided support to JABS participants.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Of 60 participants enrolled by May 2022, 60% had one or more complexity or vulnerability factors identified, including absence of social supports (50%), mental health issues, alcohol or drug use (30%) and financial hardship or instability (13%), among others. Twenty-seven per cent of participants had historical non-adherence to antiretroviral therapy. Out of 395 prescribed doses, 97.2% of injections were administered within correct dosing windows at clinic visits. Two courses of short-term oral bridging were required. The rate of injection site reactions was 29%, the majority being grade 1–2. There were no virological failures, no serious adverse events and only one injection-related study discontinuation. High baseline treatment satisfaction and acceptability of injections increased by month 12. Those with vulnerability factors had similar adherence to injections as those without such factors. Ninety-eight per cent of the participants who completed 12 months on the study have maintained long-acting therapy, virological suppression and retention in care.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine was associated with very high adherence, maintenance of virological suppression, safety and treatment satisfaction in a diverse Australian clinic population, comparable to results of phase III randomized clinical trials. Individuals with vulnerability factors can achieve adherence to injections with individualized support. Long-acting therapies in this group can increase the subsequent engagement in clinical care.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/3736-2025/</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025 - Poster</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Switch to long-acting cabotegravir and rilpivirine in virologically suppressed adults with HIV in Africa (CARES): week 48 results from a randomised, multicentre, open-label, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;. Kityo Cissy, Mugerwa Henry et al. The Lancet Infectious Diseases, Volume 24, Issue 10, 1083 - 1092&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting injectable cabotegravir and rilpivirine is licensed for individualised treatment of HIV-1 infection in resource-rich settings. Additional evidence is required to support use in African treatment programmes where demographic factors, viral subtypes, previous treatment, and delivery and monitoring approaches differ. The aim of this study was to determine whether switching to long-acting therapy with injections every 8 weeks is non-inferior to daily oral therapy in Africa.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;CARES is a randomised, open-label, non-inferiority trial being conducted at eight sites in Uganda, Kenya, and South Africa. Participants with HIV viral load below 50 copies per mL on oral antiretroviral therapy and no history of virological failure were randomly assigned (1:1; web-based, permuted blocks) to receive cabotegravir (600 mg) and rilpivirine (900 mg) by intramuscular injection every 8 weeks, or to continue oral therapy. Viral load was monitored every 24 weeks. The primary outcome was week 48 viral load below 50 copies per mL, assessed with the Food and Drug Administration snapshot algorithm (non-inferiority margin 10 percentage points) in the intention-to-treat exposed population. This trial is registered with the Pan African Clinical Trials Registry (202104874490818) and is ongoing up to 96 weeks.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Sept 1, 2021, and Aug 31, 2022, we enrolled 512 participants (295 [58%] female; 380 [74%] previous non-nucleoside reverse transcriptase inhibitor exposure). Week 48 viral load was below 50 copies per mL in 246 (96%) of 255 participants in the long-acting therapy group and 250 (97%) of 257 in the oral therapy group (difference –0·8 percentage points; 95% CI –3·7 to 2·3), demonstrating non-inferiority (confirmed in per-protocol analysis). Two participants had virological failure in the long-acting therapy group, both with drug resistance; none had virological failure in the oral therapy group. Adverse events of grade 3 or greater severity occurred in 24 (9%) participants on long-acting therapy and ten (4%) on oral therapy; one participant discontinued long-acting therapy (for injection-site reaction).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Long-acting therapy had non-inferior efficacy compared with oral therapy, with a good safety profile, and can be considered for African treatment programmes.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Kityo, C., Mambule, I.K., Musaazi, J.&amp;nbsp;et al.&amp;nbsp;&lt;a href="https://www.nature.com/articles/s41591-025-04041-7" rel="noopener noreferrer" target="_blank"&gt;Cabotegravir and rilpivirine for treatment of HIV infection in Africa: week 96 results from the phase 3b randomized, open-label, noninferiority CARES trial&lt;/a&gt;.&amp;nbsp;Nat Med&amp;nbsp;(2025). https://doi.org/10.1038/s41591-025-04041-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Evaluation of the durable efficacy and safety of long-acting injectable therapy for HIV is needed in African populations. &lt;/p&gt;&lt;p&gt;In a multicenter, open-label phase 3b trial, 512 African adults with HIV-1, stable on first-line oral therapy, with screening plasma viral load (VL) &amp;lt;50 copies ml−1&amp;nbsp;and without past virologic failure were randomized (1:1) to continue oral therapy or switch to cabotegravir (600 mg) and rilpivirine (900 mg) intramuscular injections every 8 weeks (optional 4-week oral lead-in). VL was monitored every 24 weeks. &lt;/p&gt;&lt;p&gt;Here the primary outcome for our analysis up to 96 weeks was VL &amp;lt;50 copies ml−1, using the Food and Drug Administration snapshot algorithm (noninferiority margin 10%) in the intention-to-treat exposed population. At 96 weeks, 247/255 (97%) in the long-acting group and 250/257 (97%) in the oral therapy group had VL &amp;lt;50 copies ml−1&amp;nbsp;(difference −0.4%; 95% confidence interval −3.1% to 2.0%), demonstrating noninferiority. &lt;/p&gt;&lt;p&gt;Adverse events of severity grade ≥3 occurred in 41/255 (16%) in the long-acting group and in 22/257 (9%) in the oral therapy group, mostly considered unrelated to the study drug; only one treatment-related adverse event in the long-acting group led to a decision to discontinue treatment (injection-site abscess). Cabotegravir and rilpivirine long-acting therapy produced durable virologic suppression, met the prespecified noninferiority endpoint compared with oral therapy and demonstrated an acceptable safety and tolerability profile. &lt;/p&gt;&lt;p&gt;Long-acting therapy may be considered for use in African treatment programs.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.nature.com/articles/s41591-025-04041-7</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Dima Dandachi, Cindy Garris, David Richardson, Gary Sinclair, Doug Cunningham, William Valenti, Bintu Sherif, Maria Reynolds, Kate Nelson, Deanna Merrill, Cathy Schubert, Kaitlin Nguyen, Ana Puga, Paula Teichner, Laurie Zografos, &lt;a href="https://pubmed.ncbi.nlm.nih.gov/40302720/" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Clinical Outcomes and Perspectives of People With Human Immunodeficiency Virus Type 1 Twelve Months After Initiation of Long-acting Cabotegravir and Rilpivirine in an Observational Real-world US Study (BEYOND)&lt;/strong&gt;&lt;/a&gt;,&amp;nbsp;Open Forum Infectious Diseases, Volume 12, Issue 5, May 2025, ofaf220,&amp;nbsp;https://doi.org/10.1093/ofid/ofaf220&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine (CAB + RPV LA) administered monthly or every 2 months is recommended by treatment guidelines for maintenance of virologic suppression in people with human immunodeficiency virus type 1 (HIV-1). In clinical trials, CAB + RPV LA demonstrated noninferiority versus United States (US) Food and Drug Administration–approved daily oral therapy, and outcomes in real-world settings can supplement these results. We present month 12 results of BEYOND.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEYOND is an ongoing, 2-year, multicenter, prospective, observational real-world study of adults initiating CAB + RPV LA in the US. Key outcomes included reasons for initiating, virologic outcomes, adherence, and patient-reported outcomes related to treatment satisfaction and treatment challenges at baseline and month 12.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;In total, 308 participants (median age, 45 years; 83% identified as male; 39% identified as Black) initiated CAB + RPV LA most commonly because of treatment fatigue, adherence anxiety with daily oral therapy, and/or convenience. Of participants with baseline viral load data, 97% (194/200) had a viral load &amp;lt;50 copies/mL for their most recent test reported at month 12. Mean treatment satisfaction scores increased significantly from baseline to month 12 and 97% (223/229) of participants preferred LA versus oral treatment at month 12. Proportions of participants reporting “always” or “often” experiencing challenges related to HIV-1 treatment (fear of disclosure, adherence anxiety, reminder of HIV-1 status, and feeling stigmatized) decreased from baseline to month 12.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Month 12 results from the real-world BEYOND study support the effectiveness of CAB + RPV LA for maintenance of virologic suppression and as a preferred treatment option for people with HIV-1.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/40302720/</t>
   </si>
   <si>
     <t>Perceptions of Cabotegravir + Rilpivirine Long-Acting (CAB + RPV LA) From People Living With HIV (PLHIV) in the CARLOS Study - IAS2023 Brisbane</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -4377,346 +4483,259 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO0164656</t>
   </si>
   <si>
     <t>Rilpivirine compound and analogues (Markush structure)</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Astrazeneca Ab</t>
   </si>
   <si>
     <t>2021-02-26</t>
   </si>
   <si>
     <t>Pyrimidine derivatives of formula (I) wherein Q1, Q2, G and R&lt;1&gt; are as defined within; and pharmaceutically acceptable salts and in vivo hydrolysable esters thereof are described. Processes for their manufacture, pharmaceutical compositions and their use as cyclin-dependent serine/threonine kinase (CDK) and focal adhesion kinase (FAK) inhibitors are also described.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
-    <t>Belgium, Denmark, France, Greece, Italy, Luxembourg, Sweden</t>
-[...4 lines deleted...]
-  <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, South Africa, Türkiye, Albania, North Macedonia</t>
   </si>
   <si>
-    <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Spain, Finland, Ireland, Liechtenstein, Monaco, Netherlands, Portugal, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO03016306</t>
   </si>
   <si>
     <t>Rilpivirine compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>The present invention is concerned with pyrimidine derivatives having HIV (Human
 Immunodeficiency Virus) replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them.  The invention also relates to the use of said compounds for the manufacture of a medicament for the prevention or the treatment of HIV infection.</t>
   </si>
   <si>
-    <t>Brazil, Ukraine, Kazakhstan, Albania</t>
-[...14 lines deleted...]
-    <t>Canada, Germany, Hong Kong, Croatia, Japan, Luxembourg, Norway, New Zealand, Panama, Poland, Slovenia, Taiwan, Province of China, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, World Intellectual Property Organization (WIPO), Romania, Latvia, Lithuania, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Trinidad and Tobago</t>
+    <t>Argentina, Brazil, China, Egypt, Mexico, Ukraine, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Malaysia, Philippines, Thailand, Viet Nam, Sri Lanka, Venezuela (Bolivarian Republic of), World Intellectual Property Organization (WIPO), Albania, North Macedonia, Jordan, Lebanon, Pakistan, Indonesia</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Germany, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Panama, Poland, Slovenia, Taiwan, Province of China, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, Russian Federation, Chile, World Intellectual Property Organization (WIPO), Romania, Latvia, Lithuania, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Trinidad and Tobago, Singapore</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Malaysia</t>
-[...8 lines deleted...]
-    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Malaysia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Gibraltar, Guernsey, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
-    <t>Brazil, China, Belarus, Tajikistan, Kazakhstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2007082922</t>
   </si>
   <si>
     <t>Rilpivine parenteral formulation</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals Ltd</t>
   </si>
   <si>
     <t>2027-01-19</t>
   </si>
   <si>
     <t>This invention relates to the use of a parenteral formulation comprising an anti-virally effective amount of TMC278 or a pharmaceutically acceptable acid-addition salt thereof, and a carrier, for the manufacture of a medicament for the treatment of a subject being infected with HIV, wherein the formulation is to be administered intermittently at a time interval of at least one week.</t>
   </si>
   <si>
-    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Malaysia, Ukraine, Philippines, Thailand, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Mexico, Nigeria, South Africa</t>
-[...11 lines deleted...]
-    <t>United States of America, World Intellectual Property Organization (WIPO), Chile</t>
+    <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Malaysia, Ukraine, World Intellectual Property Organization (WIPO), India, Egypt, Viet Nam, Philippines, Thailand, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Indonesia, Mexico, Nigeria, South Africa</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Malta</t>
   </si>
   <si>
     <t>WO2007147882</t>
   </si>
   <si>
     <t>Aqueous suspensions of rilpivirine micro- or nanoparticles</t>
   </si>
   <si>
     <t>2027-06-22</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the NNRTI compound TMC278, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of HIV infection.</t>
   </si>
   <si>
-    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
-[...14 lines deleted...]
-    <t>Italy, United States of America, World Intellectual Property Organization (WIPO), Panama</t>
+    <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Peru, Ukraine, World Intellectual Property Organization (WIPO), India, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Indonesia, Egypt, Jordan, Pakistan, Philippines, South Africa, Thailand, Venezuela (Bolivarian Republic of), Viet Nam</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Chile, Cyprus, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Uruguay, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Brunei Darussalam, Macao, Hong Kong, Panama</t>
   </si>
   <si>
     <t>CA3060290</t>
   </si>
   <si>
     <t>Cabotegravir in combination with RPV</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>A combination comprising cabotegraviror a pharmaceutically acceptable salt thereof, and one or more therapeutic agents selected from the group consisting of rilpivirine (TMC-278), or a pharmaceutically acceptable salt thereof, when administered simultaneously or sequentially.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
-    <t>Mexico, Viet Nam</t>
-[...14 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Malaysia, Viet Nam</t>
+  </si>
+  <si>
+    <t>New Zealand, Korea, Republic of, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Israel, Canada, Hong Kong</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
-[...2 lines deleted...]
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2019016732</t>
   </si>
   <si>
     <t>Cabotegravir+Rilpivirine HIV intramuscular treatment regimens every 4 weeks (once a month) or 8 weeks (once every two months)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2038-07-18</t>
   </si>
   <si>
-    <t>Canada, Japan, Russian Federation, United States of America</t>
-[...11 lines deleted...]
-    <t>Australia, Chile, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Argentina, China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Chile, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Russian Federation, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012140220</t>
   </si>
   <si>
     <t>Rilpivirine freeze dried nanosuspension</t>
   </si>
   <si>
     <t>Beirowski, Jakob Andreas</t>
   </si>
   <si>
     <t>2032-04-13</t>
   </si>
   <si>
     <t>The present invention relates to a freeze-dried (also called lyophilized) drug nanosuspension. The present freeze-dried drug nanosuspension composition has an acceptable stability of the particle size distribution during storage, including long term storage.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Albania, Montenegro, North Macedonia, Mexico, India</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Australia, Italy, Norway, Denmark, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Mexico, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Japan, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/jOi28da4jhHFTwYZpCKUxmWahsqEadg0nVd51CQo.png</t>
   </si>
@@ -4762,105 +4781,111 @@
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.jnj.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They manufacture and develop pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097/COH.0000000000000708"&gt;A new paradigm for antiretroviral delivery: long-acting cabotegravir and rilpivirine for the treatment and prevention of HIV&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">Bares SH, Scarsi KK. </t>
   </si>
   <si>
     <t xml:space="preserve">Curr Opin HIV AIDS. </t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose of review&lt;/p&gt;&lt;p&gt;Cabotegravir (CAB) and rilpivirine (RPV) is the first long-acting injectable antiretroviral therapy (ART) option approved for virologically suppressed adults with HIV-1. In addition, long-acting CAB is a promising agent for HIV preexposure prophylaxis (PrEP). This review focuses on phase 3 clinical trial results and implementation considerations for these long-acting ART and PrEP strategies.&lt;/p&gt;&lt;p&gt;Recent findings&lt;/p&gt;&lt;p&gt;Long-acting CAB and RPV administered every 4 weeks demonstrated noninferiority to oral ART through week 96 in both the ATLAS and FLAIR studies, whereas ATLAS-2M found similar efficacy through 96 weeks when the long-acting injectable ART was administered every 8 weeks instead of every 4 weeks. For prevention, two phase 3 trials were stopped early due to fewer incident HIV infections in participants receiving long-acting CAB every 8 weeks compared with daily oral tenofovir disoproxil fumarate–emtricitabine for PrEP. The long-acting therapies were well tolerated across all clinical trials.&lt;/p&gt;&lt;p&gt;Summary&lt;/p&gt;&lt;p&gt;Clinical trial results support the use of long-acting CAB for HIV PrEP and long-acting CAB and RPV as a switch strategy for adults with HIV-1 who are first virologically suppressed with oral ART. Implementation challenges persist, and data are urgently needed in populations who may benefit most from long-acting therapy, including adolescents, pregnant individuals, and those with barriers to medication adherence.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1097/COH.0000000000000708</t>
+  </si>
+  <si>
     <t>FDA Approves Cabenuva and Vocabria for the Treatment of HIV-1 Infection</t>
   </si>
   <si>
     <t>https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection</t>
   </si>
   <si>
     <t>CABENUVA FDA Highlights of Prescribing Information</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf</t>
   </si>
   <si>
     <t>Real-World Use of Long-Acting Cabotegravir Plus Rilpivirine in Virologically Suppressed People Living With HIV</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Use of Long-Acting Cabotegravir/Rilpivirine in PWH With or Without Initial Viremia - Carlos del Rio - April 2025</t>
   </si>
   <si>
     <t>https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC13371753/"&gt;Effect of Non-nucleoside Resistance-Associated Mutations on the Effectiveness of Long-Acting Cabotegravir + Rilpivirine Therapy: Insights From the Real-World RELATIVITY Cohort&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Rial-Crestelo D,</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>Open Forum Infect Dis</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;The impact of pre-existing non-nucleoside reverse transcriptase inhibitor (NNRTI) resistance-associated mutations (RAMs) on the effectiveness of long-acting (LA) cabotegravir (CAB) and rilpivirine (RPV) remains poorly defined, particularly for mutations like K103N that do not directly compromise RPV susceptibility (non-RPV NNRTI RAMs).&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;This observational substudy within the Spanish RELATIVITY cohort included people with HIV (PWH) who switched to CAB + RPV LA before 2025. We compared virologic outcomes between those with non-RPV NNRTI RAMs and a reference group without NNRTI/INSTI-RAMs or prior NNRTI-based virologic failure (VF). An additional subgroup with RPV-associated RAMs was also analyzed. Confirmed virologic failure (CVF) was defined as 2 consecutive viral loads ≥ 200 copies/mL or 1 ≥500 copies/mL.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Among 1358 participants, 83 (6.1%) harbored non-RPV NNRTI RAMs (47 with K103N) and 1247 served as the reference group. After a median follow-up of 16.7 months, CVF rates were similar between the non-RPV NNRTI RAMs group and the reference group (1.2% vs 0.8%; HR: 1.39; 95% CI: 0.18–10.84; P = .755). No significant differences were observed in viral blips (6% vs 8.2%; P = .481). Notably, in the subgroup of 28 participants with RPV-associated RAMs (including 5 with high-level resistance), no CVFs occurred over a median of 13.5 months.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;In a real-world setting, CAB + RPV LA demonstrated high effectiveness in PWH with pre-existing NNRTI RAMs that do not compromise RPV susceptibility, including K103N. While no failures were seen in those with RPV-associated RAMs, these results should be interpreted with caution due to the small sample size.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC13371753/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Rana AI</t>
   </si>
   <si>
-    <t>2026-02-18</t>
-[...1 lines deleted...]
-  <si>
     <t>NEJM</t>
   </si>
   <si>
     <t>Monthly injections of long-acting cabotegravir–rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Randomized trials of long-acting injectable antiretroviral therapy (ART) in persons with human immunodeficiency virus (HIV) who face challenges with adherence to oral medication are lacking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We conducted an open-label, randomized trial involving persons with HIV who had inadequate adherence to ART (a persistent HIV-1 RNA level of &amp;gt;200 copies per milliliter or loss to follow-up). Participants received up to 24 weeks of adherence support, conditional economic incentives, and standard care with oral ART (step 1). Participants who had an HIV-1 RNA level of 200 copies per milliliter or lower in step 1 were randomly assigned in a 1:1 ratio to either continue standard care or switch to monthly injections of long-acting cabotegravir plus rilpivirine with or without oral lead-in therapy (step 2). The primary outcome was regimen failure, defined as confirmed virologic failure (two consecutive HIV-1 RNA measurements of &amp;gt;200 copies per milliliter) or treatment discontinuation during step 2.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;In step 1 of the trial, we enrolled 453 participants; the median age was 40 years, 63% were Black, and 29% had been assigned female sex at birth. In step 2, a total of 306 participants underwent randomization; 152 were assigned to receive cabotegravir–rilpivirine and 154 to receive standard care. Step 2 randomization was stopped early on the basis of the superiority of cabotegravir–rilpivirine to standard care in secondary outcomes at a prespecified analysis performed after a median follow-up of 48 weeks. The cumulative incidence of regimen failure by week 48 was 22.8% in the cabotegravir–rilpivirine group and 41.2% in the standard-care group (difference, −18.4 percentage points; 98.4% confidence interval [CI], −32.4 to −4.3; P=0.002). The cumulative incidence of an adverse event was 43.5% in the cabotegravir–rilpivirine group and 42.4% in the standard-care group (difference, 1.1 percentage points; 95% CI, −12.7 to 15.0). Resistance-associated mutations developed in 2 participants with confirmed virologic failure in each group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Monthly injections of long-acting cabotegravir–rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges. (Funded by the National Institute of Allergy and Infectious Diseases; LATITUDE &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; number, &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT03635788"&gt;&lt;u&gt;NCT03635788&lt;/u&gt;&lt;/a&gt;.)&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>LONG-ACTING HIV TREATMENT CABENUVA (CABOTEGRAVIR + RILPIVIRINE) MEETS PRIMARY ENDPOINT OF SUPERIOR VIRAL SUPPRESSION VS. DAILY ORAL THERAPY IN PEOPLE WITH VIREMIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5197,129 +5222,134 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06185452" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/opera-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/beyond-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06704204" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06646562" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06643897" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06518408" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06451341" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06424964" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06411223" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06403865" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06405464" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05991622" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06159894" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05663580" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05152953" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05044962" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04863261" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01467531" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07131826" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06728917" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07637942" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07703748" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01754116" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04973254" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01756131" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05896748" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05896761" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02547870" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03847376" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38147871/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39878031/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41512916/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ofid/article/13/9/ofag383/8741827" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/september/daily-oral-therapy-in-people-with-unsuppressed-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19664226/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/20957426/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciae523" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19664226/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/20957426/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciae523" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-025-04041-7" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40302720/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070726&amp;CC=WO&amp;NR=2007082922A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20071227&amp;CC=WO&amp;NR=2007147882A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3060290A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190124&amp;CC=WO&amp;NR=2019016732A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121018&amp;CC=WO&amp;NR=2012140220A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/jOi28da4jhHFTwYZpCKUxmWahsqEadg0nVd51CQo.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ESmBk5kuYb7ZQQPxZ9h3tyvCwjSaA8P9iIGw5Cw2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/BzEozjE75wSLRGs1IlHaS1aktvABH89erVvlwlHE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/COH.0000000000000708" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC13371753/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/september/daily-oral-therapy-in-people-with-unsuppressed-hiv/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -5348,165 +5378,186 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="J2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L2" t="s">
+        <v>49</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>60</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ66"/>
   <sheetViews>
@@ -5550,6409 +5601,6553 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="N2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="P2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="Q2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="R2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="S2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="T2" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AB2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AC2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AI2" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AJ2" t="s">
-        <v>135</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>61</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP2">
         <v>97</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>144</v>
+      </c>
       <c r="AR2" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="AS2" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="AT2" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="AU2" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="AV2" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="AW2" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AX2" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY2" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G3" t="s">
+        <v>123</v>
+      </c>
+      <c r="I3" t="s">
+        <v>156</v>
+      </c>
+      <c r="J3" t="s">
+        <v>157</v>
+      </c>
+      <c r="M3" t="s">
+        <v>126</v>
+      </c>
+      <c r="N3" t="s">
+        <v>158</v>
+      </c>
+      <c r="O3" t="s">
+        <v>128</v>
+      </c>
+      <c r="P3" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>160</v>
+      </c>
+      <c r="R3" t="s">
+        <v>161</v>
+      </c>
+      <c r="S3" t="s">
+        <v>130</v>
+      </c>
+      <c r="T3" t="s">
+        <v>131</v>
+      </c>
+      <c r="X3" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>166</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP3">
+        <v>115</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT3" t="s">
         <v>147</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...11 lines deleted...]
-      <c r="I3" t="s">
+      <c r="AU3" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW3" t="s">
         <v>150</v>
       </c>
-      <c r="J3" t="s">
+      <c r="AX3" t="s">
         <v>151</v>
       </c>
-      <c r="M3" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ3" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C4" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F4" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="I4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="J4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="M4" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="O4" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="X4" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="Y4" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="Z4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="AA4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="AB4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="AC4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="AD4" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="AE4" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="AF4" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AH4" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="AI4" t="s">
-        <v>179</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>185</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP4">
         <v>126</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>186</v>
+      </c>
       <c r="AR4" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>145</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>187</v>
       </c>
       <c r="AU4" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="AV4" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="AW4" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="AX4" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY4" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J5" t="s">
+        <v>196</v>
+      </c>
+      <c r="M5" t="s">
+        <v>197</v>
+      </c>
+      <c r="N5" t="s">
+        <v>161</v>
+      </c>
+      <c r="O5" t="s">
+        <v>198</v>
+      </c>
+      <c r="P5" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>199</v>
+      </c>
+      <c r="R5" t="s">
+        <v>200</v>
+      </c>
+      <c r="S5" t="s">
+        <v>201</v>
+      </c>
+      <c r="T5" t="s">
+        <v>202</v>
+      </c>
+      <c r="X5" t="s">
+        <v>203</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>206</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>207</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP5">
+        <v>1049</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>186</v>
       </c>
-      <c r="C5" t="s">
-[...88 lines deleted...]
-      </c>
       <c r="AR5" t="s">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="AS5" t="s">
-        <v>139</v>
+        <v>208</v>
       </c>
       <c r="AT5" t="s">
-        <v>203</v>
+        <v>147</v>
       </c>
       <c r="AU5" t="s">
-        <v>141</v>
+        <v>209</v>
       </c>
       <c r="AV5" t="s">
-        <v>204</v>
+        <v>64</v>
       </c>
       <c r="AW5" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="AX5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY5" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ5" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C6" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E6" t="s">
+        <v>155</v>
+      </c>
+      <c r="F6" t="s">
+        <v>122</v>
+      </c>
+      <c r="G6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H6" t="s">
+        <v>213</v>
+      </c>
+      <c r="I6" t="s">
+        <v>214</v>
+      </c>
+      <c r="J6" t="s">
+        <v>215</v>
+      </c>
+      <c r="M6" t="s">
+        <v>216</v>
+      </c>
+      <c r="N6" t="s">
+        <v>161</v>
+      </c>
+      <c r="O6" t="s">
+        <v>217</v>
+      </c>
+      <c r="P6" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>218</v>
+      </c>
+      <c r="R6" t="s">
+        <v>131</v>
+      </c>
+      <c r="S6" t="s">
+        <v>219</v>
+      </c>
+      <c r="T6" t="s">
+        <v>129</v>
+      </c>
+      <c r="U6" t="s">
+        <v>220</v>
+      </c>
+      <c r="V6" t="s">
+        <v>133</v>
+      </c>
+      <c r="X6" t="s">
+        <v>221</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>222</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>223</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>224</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>225</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP6">
+        <v>687</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV6" t="s">
         <v>149</v>
       </c>
-      <c r="F6" t="s">
-[...100 lines deleted...]
-      </c>
       <c r="AW6" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AX6" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY6" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ6" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C7" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E7" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F7" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="G7" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="J7" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="M7" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="N7" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="O7" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="P7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="Q7" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="R7" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="S7" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="T7" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="U7" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="X7" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="Y7" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="AA7" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="AB7" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="AD7" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AE7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF7" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG7" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH7" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AI7" t="s">
-        <v>134</v>
+        <v>239</v>
       </c>
       <c r="AJ7" t="s">
-        <v>235</v>
-[...10 lines deleted...]
-      <c r="AQ7">
+        <v>61</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP7">
         <v>618</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>186</v>
+      </c>
       <c r="AR7" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>145</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>147</v>
       </c>
       <c r="AU7" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="AV7" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="AW7" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="AX7" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY7" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ7" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C8" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E8" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F8" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="G8" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I8" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="J8" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M8" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="N8" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="O8" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="P8" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="Q8" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="R8" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="S8" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="T8" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="U8" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="V8" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="X8" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="Y8" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="AA8" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="AB8" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="AD8" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AE8" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF8" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG8" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH8" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AI8" t="s">
-        <v>134</v>
+        <v>254</v>
       </c>
       <c r="AJ8" t="s">
-        <v>250</v>
-[...10 lines deleted...]
-      <c r="AQ8">
+        <v>61</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP8">
         <v>631</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>186</v>
+      </c>
       <c r="AR8" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>145</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>147</v>
       </c>
       <c r="AU8" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="AV8" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="AW8" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="AX8" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY8" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ8" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C9" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E9" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F9" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G9" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I9" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="J9" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="M9" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="N9" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="O9" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="P9" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="Q9" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="R9" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="S9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="T9" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="U9" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="X9" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="Y9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="AB9" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="AC9" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="AD9" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AE9" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF9" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG9" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH9" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AI9" t="s">
-        <v>134</v>
+        <v>269</v>
       </c>
       <c r="AJ9" t="s">
-        <v>265</v>
-[...10 lines deleted...]
-      <c r="AQ9">
+        <v>61</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>270</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP9">
         <v>437</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>144</v>
+      </c>
       <c r="AR9" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>145</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>147</v>
       </c>
       <c r="AU9" t="s">
-        <v>141</v>
+        <v>271</v>
       </c>
       <c r="AV9" t="s">
-        <v>267</v>
+        <v>64</v>
       </c>
       <c r="AW9" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="AX9" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY9" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ9" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E10" t="s">
+        <v>155</v>
+      </c>
+      <c r="F10" t="s">
+        <v>194</v>
+      </c>
+      <c r="G10" t="s">
+        <v>275</v>
+      </c>
+      <c r="I10" t="s">
+        <v>276</v>
+      </c>
+      <c r="J10" t="s">
+        <v>277</v>
+      </c>
+      <c r="M10" t="s">
+        <v>278</v>
+      </c>
+      <c r="N10" t="s">
+        <v>279</v>
+      </c>
+      <c r="O10" t="s">
+        <v>280</v>
+      </c>
+      <c r="P10" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>282</v>
+      </c>
+      <c r="R10" t="s">
+        <v>283</v>
+      </c>
+      <c r="S10" t="s">
+        <v>284</v>
+      </c>
+      <c r="T10" t="s">
+        <v>285</v>
+      </c>
+      <c r="X10" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>287</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>288</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>289</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>290</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>291</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP10">
+        <v>476</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV10" t="s">
         <v>149</v>
       </c>
-      <c r="F10" t="s">
-[...91 lines deleted...]
-      </c>
       <c r="AW10" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX10" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY10" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ10" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C11" t="s">
+        <v>293</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="E11" t="s">
+        <v>155</v>
+      </c>
+      <c r="F11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G11" t="s">
+        <v>295</v>
+      </c>
+      <c r="I11" t="s">
+        <v>296</v>
+      </c>
+      <c r="J11" t="s">
+        <v>297</v>
+      </c>
+      <c r="M11" t="s">
+        <v>298</v>
+      </c>
+      <c r="N11" t="s">
+        <v>127</v>
+      </c>
+      <c r="O11" t="s">
+        <v>299</v>
+      </c>
+      <c r="P11" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>301</v>
+      </c>
+      <c r="X11" t="s">
+        <v>302</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>304</v>
+      </c>
+      <c r="AA11" t="s">
         <v>289</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11" t="s">
+      <c r="AD11" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>305</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>306</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP11">
+        <v>540</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>307</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV11" t="s">
         <v>149</v>
       </c>
-      <c r="F11" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AW11" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX11" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY11" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ11" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C12" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F12" t="s">
-        <v>189</v>
+        <v>122</v>
       </c>
       <c r="G12" t="s">
-        <v>308</v>
+        <v>311</v>
+      </c>
+      <c r="H12" t="s">
+        <v>312</v>
       </c>
       <c r="I12" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="J12" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="M12" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="N12" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="O12" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="P12" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="Q12" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="R12" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="S12" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="T12" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="U12" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="V12" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="X12" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="Y12" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="Z12" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="AA12" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="AB12" t="s">
-        <v>323</v>
+        <v>327</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>328</v>
       </c>
       <c r="AD12" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AE12" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF12" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG12" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH12" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AI12" t="s">
-        <v>134</v>
+        <v>329</v>
       </c>
       <c r="AJ12" t="s">
-        <v>324</v>
-[...10 lines deleted...]
-      <c r="AQ12">
+        <v>61</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP12">
         <v>456</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>186</v>
+      </c>
       <c r="AR12" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>145</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>147</v>
       </c>
       <c r="AU12" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="AV12" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="AW12" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="AX12" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY12" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ12" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C13" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E13" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F13" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G13" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I13" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="J13" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="M13" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="N13" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="O13" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="P13" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="Q13" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="R13" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="S13" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="T13" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="U13" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="V13" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="X13" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="Y13" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="AB13" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="AC13" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="AD13" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AE13" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF13" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG13" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH13" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AI13" t="s">
-        <v>134</v>
+        <v>342</v>
       </c>
       <c r="AJ13" t="s">
-        <v>337</v>
-[...10 lines deleted...]
-      <c r="AQ13">
+        <v>61</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP13">
         <v>309</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>186</v>
+      </c>
       <c r="AR13" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>145</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>147</v>
       </c>
       <c r="AU13" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="AV13" t="s">
-        <v>162</v>
+        <v>64</v>
       </c>
       <c r="AW13" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="AX13" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY13" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C14" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="E14" t="s">
+        <v>173</v>
+      </c>
+      <c r="F14" t="s">
+        <v>122</v>
+      </c>
+      <c r="G14" t="s">
+        <v>123</v>
+      </c>
+      <c r="I14" t="s">
+        <v>345</v>
+      </c>
+      <c r="J14" t="s">
+        <v>157</v>
+      </c>
+      <c r="M14" t="s">
+        <v>346</v>
+      </c>
+      <c r="N14" t="s">
+        <v>161</v>
+      </c>
+      <c r="O14" t="s">
+        <v>347</v>
+      </c>
+      <c r="P14" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>349</v>
+      </c>
+      <c r="R14" t="s">
+        <v>350</v>
+      </c>
+      <c r="S14" t="s">
+        <v>351</v>
+      </c>
+      <c r="T14" t="s">
+        <v>352</v>
+      </c>
+      <c r="X14" t="s">
+        <v>353</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>354</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>355</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>355</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>356</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>357</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP14">
+        <v>15</v>
+      </c>
+      <c r="AR14" t="s">
         <v>167</v>
       </c>
-      <c r="F14" t="s">
-[...8 lines deleted...]
-      <c r="J14" t="s">
+      <c r="AS14" t="s">
+        <v>358</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>359</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>360</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>150</v>
+      </c>
+      <c r="AX14" t="s">
         <v>151</v>
       </c>
-      <c r="M14" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AY14" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ14" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C15" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E15" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F15" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G15" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I15" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="J15" t="s">
+        <v>157</v>
+      </c>
+      <c r="M15" t="s">
+        <v>365</v>
+      </c>
+      <c r="N15" t="s">
+        <v>161</v>
+      </c>
+      <c r="O15" t="s">
+        <v>366</v>
+      </c>
+      <c r="P15" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>368</v>
+      </c>
+      <c r="R15" t="s">
+        <v>369</v>
+      </c>
+      <c r="S15" t="s">
+        <v>370</v>
+      </c>
+      <c r="T15" t="s">
+        <v>371</v>
+      </c>
+      <c r="U15" t="s">
+        <v>370</v>
+      </c>
+      <c r="V15" t="s">
+        <v>127</v>
+      </c>
+      <c r="X15" t="s">
+        <v>372</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>373</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>374</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>374</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>375</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>376</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP15">
+        <v>43</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>150</v>
+      </c>
+      <c r="AX15" t="s">
         <v>151</v>
       </c>
-      <c r="M15" t="s">
-[...94 lines deleted...]
-      </c>
       <c r="AZ15" t="s">
-        <v>372</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C16" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E16" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F16" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G16" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="I16" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="J16" t="s">
+        <v>157</v>
+      </c>
+      <c r="M16" t="s">
+        <v>346</v>
+      </c>
+      <c r="N16" t="s">
+        <v>161</v>
+      </c>
+      <c r="O16" t="s">
+        <v>382</v>
+      </c>
+      <c r="P16" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>262</v>
+      </c>
+      <c r="R16" t="s">
+        <v>158</v>
+      </c>
+      <c r="S16" t="s">
+        <v>263</v>
+      </c>
+      <c r="T16" t="s">
+        <v>159</v>
+      </c>
+      <c r="X16" t="s">
+        <v>383</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>384</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>304</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>385</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP16">
+        <v>12</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>150</v>
+      </c>
+      <c r="AX16" t="s">
         <v>151</v>
       </c>
-      <c r="M16" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AY16" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ16" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="C17" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E17" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="F17" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G17" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="I17" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="J17" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="M17" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="N17" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="O17" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="P17" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="Q17" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="R17" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="S17" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="T17" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="U17" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="X17" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="Y17" t="s">
-        <v>320</v>
+        <v>398</v>
       </c>
       <c r="AA17" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="AB17" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AC17" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="AD17" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="AE17" t="s">
-        <v>397</v>
+        <v>139</v>
       </c>
       <c r="AF17" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG17" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH17" t="s">
-        <v>134</v>
-[...8 lines deleted...]
-        <v>398</v>
+        <v>140</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>403</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>404</v>
       </c>
       <c r="AO17" t="s">
-        <v>399</v>
-[...4 lines deleted...]
-      <c r="AQ17">
+        <v>143</v>
+      </c>
+      <c r="AP17">
         <v>168</v>
       </c>
+      <c r="AQ17" t="s">
+        <v>144</v>
+      </c>
       <c r="AR17" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>405</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>147</v>
       </c>
       <c r="AU17" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="AV17" t="s">
-        <v>162</v>
+        <v>64</v>
       </c>
       <c r="AW17" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="AX17" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AY17" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ17" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C18" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="E18" t="s">
+        <v>155</v>
+      </c>
+      <c r="F18" t="s">
+        <v>122</v>
+      </c>
+      <c r="G18" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" t="s">
+        <v>409</v>
+      </c>
+      <c r="J18" t="s">
+        <v>410</v>
+      </c>
+      <c r="M18" t="s">
+        <v>411</v>
+      </c>
+      <c r="O18" t="s">
+        <v>412</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>413</v>
+      </c>
+      <c r="X18" t="s">
+        <v>414</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>415</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>416</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>324</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>417</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>418</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>419</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>270</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP18">
+        <v>171</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>144</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV18" t="s">
         <v>149</v>
       </c>
-      <c r="F18" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AW18" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX18" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY18" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ18" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C19" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E19" t="s">
+        <v>155</v>
+      </c>
+      <c r="F19" t="s">
+        <v>423</v>
+      </c>
+      <c r="G19" t="s">
+        <v>424</v>
+      </c>
+      <c r="H19" t="s">
+        <v>425</v>
+      </c>
+      <c r="I19" t="s">
+        <v>426</v>
+      </c>
+      <c r="J19" t="s">
+        <v>427</v>
+      </c>
+      <c r="M19" t="s">
+        <v>428</v>
+      </c>
+      <c r="O19" t="s">
+        <v>429</v>
+      </c>
+      <c r="P19" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>431</v>
+      </c>
+      <c r="R19" t="s">
+        <v>430</v>
+      </c>
+      <c r="W19" t="s">
+        <v>432</v>
+      </c>
+      <c r="X19" t="s">
+        <v>433</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>434</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>289</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>435</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>140</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>436</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP19">
+        <v>120</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV19" t="s">
         <v>149</v>
       </c>
-      <c r="F19" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AW19" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX19" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY19" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ19" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C20" t="s">
+        <v>438</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="E20" t="s">
+        <v>155</v>
+      </c>
+      <c r="F20" t="s">
+        <v>194</v>
+      </c>
+      <c r="G20" t="s">
+        <v>123</v>
+      </c>
+      <c r="H20" t="s">
+        <v>440</v>
+      </c>
+      <c r="I20" t="s">
+        <v>441</v>
+      </c>
+      <c r="J20" t="s">
+        <v>442</v>
+      </c>
+      <c r="M20" t="s">
+        <v>443</v>
+      </c>
+      <c r="N20" t="s">
+        <v>444</v>
+      </c>
+      <c r="O20" t="s">
+        <v>445</v>
+      </c>
+      <c r="P20" t="s">
+        <v>446</v>
+      </c>
+      <c r="X20" t="s">
         <v>433</v>
       </c>
-      <c r="D20" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y20" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="Z20" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="AA20" t="s">
-        <v>440</v>
+        <v>449</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>450</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>451</v>
       </c>
       <c r="AE20" t="s">
-        <v>441</v>
+        <v>139</v>
       </c>
       <c r="AF20" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG20" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH20" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI20" t="s">
-        <v>134</v>
+        <v>452</v>
       </c>
       <c r="AJ20" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>61</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>453</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP20">
+        <v>326</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>186</v>
       </c>
       <c r="AR20" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>454</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>151</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>62</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="C21" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="E21" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F21" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G21" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="H21" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="I21" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="J21" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="X21" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="Y21" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="Z21" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="AA21" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="AD21" t="s">
-        <v>454</v>
+        <v>138</v>
       </c>
       <c r="AE21" t="s">
-        <v>132</v>
+        <v>466</v>
       </c>
       <c r="AF21" t="s">
-        <v>455</v>
+        <v>184</v>
       </c>
       <c r="AG21" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="AH21" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI21" t="s">
-        <v>134</v>
+        <v>467</v>
       </c>
       <c r="AJ21" t="s">
-        <v>456</v>
-[...7 lines deleted...]
-      <c r="AQ21">
+        <v>61</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>468</v>
+      </c>
+      <c r="AP21">
         <v>176</v>
       </c>
+      <c r="AQ21" t="s">
+        <v>144</v>
+      </c>
       <c r="AR21" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>167</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>149</v>
       </c>
       <c r="AW21" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX21" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY21" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ21" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
+        <v>469</v>
+      </c>
+      <c r="C22" t="s">
+        <v>470</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="E22" t="s">
         <v>458</v>
       </c>
-      <c r="C22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G22" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="H22" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="I22" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="J22" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="X22" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="Y22" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="AB22" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="AC22" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="AD22" t="s">
-        <v>468</v>
+        <v>138</v>
       </c>
       <c r="AE22" t="s">
-        <v>132</v>
+        <v>479</v>
       </c>
       <c r="AF22" t="s">
-        <v>469</v>
+        <v>183</v>
       </c>
       <c r="AG22" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH22" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="AQ22">
+        <v>140</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>61</v>
+      </c>
+      <c r="AP22">
         <v>114</v>
       </c>
+      <c r="AV22" t="s">
+        <v>149</v>
+      </c>
       <c r="AW22" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX22" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY22" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ22" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="C23" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="E23" t="s">
+        <v>155</v>
+      </c>
+      <c r="F23" t="s">
+        <v>423</v>
+      </c>
+      <c r="G23" t="s">
+        <v>483</v>
+      </c>
+      <c r="H23" t="s">
+        <v>484</v>
+      </c>
+      <c r="I23" t="s">
+        <v>485</v>
+      </c>
+      <c r="M23" t="s">
+        <v>486</v>
+      </c>
+      <c r="O23" t="s">
+        <v>487</v>
+      </c>
+      <c r="X23" t="s">
+        <v>488</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>489</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>490</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>491</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>492</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP23">
+        <v>40</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV23" t="s">
         <v>149</v>
       </c>
-      <c r="F23" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AW23" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX23" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY23" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ23" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B24" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="C24" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="E24" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G24" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H24" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="I24" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="J24" t="s">
+        <v>157</v>
+      </c>
+      <c r="M24" t="s">
+        <v>498</v>
+      </c>
+      <c r="X24" t="s">
+        <v>499</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>500</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>501</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>501</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>502</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP24">
+        <v>44</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX24" t="s">
         <v>151</v>
       </c>
-      <c r="M24" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AY24" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ24" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="C25" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="E25" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F25" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="G25" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="H25" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="I25" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="J25" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="M25" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="O25" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="Q25" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="S25" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="X25" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="Y25" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="Z25" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="AA25" t="s">
-        <v>505</v>
+        <v>515</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>138</v>
       </c>
       <c r="AE25" t="s">
-        <v>132</v>
+        <v>516</v>
       </c>
       <c r="AF25" t="s">
-        <v>506</v>
+        <v>183</v>
       </c>
       <c r="AG25" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH25" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI25" t="s">
-        <v>134</v>
+        <v>517</v>
       </c>
       <c r="AJ25" t="s">
-        <v>507</v>
-[...7 lines deleted...]
-      <c r="AQ25">
+        <v>61</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP25">
         <v>50</v>
       </c>
-      <c r="AS25" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR25" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C26" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="E26" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F26" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="G26" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="H26" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="I26" t="s">
+        <v>524</v>
+      </c>
+      <c r="J26" t="s">
+        <v>525</v>
+      </c>
+      <c r="M26" t="s">
+        <v>526</v>
+      </c>
+      <c r="O26" t="s">
+        <v>527</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>528</v>
+      </c>
+      <c r="W26" t="s">
         <v>514</v>
       </c>
-      <c r="J26" t="s">
-[...2 lines deleted...]
-      <c r="M26" t="s">
+      <c r="Y26" t="s">
+        <v>529</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>530</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>530</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE26" t="s">
         <v>516</v>
       </c>
-      <c r="O26" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AF26" t="s">
-        <v>506</v>
+        <v>183</v>
       </c>
       <c r="AG26" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH26" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="AQ26">
+        <v>183</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>61</v>
+      </c>
+      <c r="AP26">
         <v>50</v>
       </c>
+      <c r="AV26" t="s">
+        <v>149</v>
+      </c>
       <c r="AW26" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX26" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY26" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ26" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>521</v>
+        <v>531</v>
       </c>
       <c r="C27" t="s">
-        <v>522</v>
+        <v>532</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="E27" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F27" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="G27" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="H27" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="I27" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="W27" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="Y27" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="Z27" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="AA27" t="s">
-        <v>530</v>
+        <v>540</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>138</v>
       </c>
       <c r="AE27" t="s">
-        <v>132</v>
+        <v>466</v>
       </c>
       <c r="AF27" t="s">
-        <v>455</v>
+        <v>183</v>
       </c>
       <c r="AG27" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH27" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="AI27" t="s">
-        <v>179</v>
-[...11 lines deleted...]
-        <v>141</v>
+        <v>541</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>143</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>62</v>
       </c>
       <c r="AZ27" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="C28" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="E28" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="I28" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="J28" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="X28" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="AB28" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="AD28" t="s">
-        <v>540</v>
+        <v>138</v>
       </c>
       <c r="AE28" t="s">
-        <v>132</v>
+        <v>550</v>
       </c>
       <c r="AF28" t="s">
-        <v>541</v>
+        <v>140</v>
       </c>
       <c r="AG28" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH28" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AI28" t="s">
-        <v>134</v>
+        <v>551</v>
       </c>
       <c r="AJ28" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>61</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>149</v>
       </c>
       <c r="AW28" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX28" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY28" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ28" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="C29" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="E29" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F29" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G29" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="H29" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="I29" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="J29" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="M29" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="X29" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="Y29" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="AB29" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="AC29" t="s">
-        <v>554</v>
+        <v>563</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>138</v>
       </c>
       <c r="AE29" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF29" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG29" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH29" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI29" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="AQ29">
+        <v>564</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP29">
         <v>33</v>
       </c>
-      <c r="AS29" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR29" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>149</v>
       </c>
       <c r="AW29" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX29" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY29" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ29" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="C30" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="E30" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="F30" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G30" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="H30" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="I30" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="J30" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="M30" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="O30" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="Q30" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="X30" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="Y30" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="Z30" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="AA30" t="s">
-        <v>567</v>
+        <v>576</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>577</v>
       </c>
       <c r="AE30" t="s">
-        <v>568</v>
+        <v>139</v>
       </c>
       <c r="AF30" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG30" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH30" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI30" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>578</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>579</v>
       </c>
       <c r="AO30" t="s">
-        <v>570</v>
-[...4 lines deleted...]
-      <c r="AQ30">
+        <v>143</v>
+      </c>
+      <c r="AP30">
         <v>90</v>
       </c>
-      <c r="AS30" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR30" t="s">
+        <v>405</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>64</v>
       </c>
       <c r="AW30" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="AX30" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY30" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ30" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="C31" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="E31" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F31" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="G31" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="H31" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="I31" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="J31" t="s">
+        <v>157</v>
+      </c>
+      <c r="M31" t="s">
+        <v>587</v>
+      </c>
+      <c r="X31" t="s">
+        <v>588</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>589</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>590</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>590</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP31">
+        <v>180</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW31" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX31" t="s">
         <v>151</v>
       </c>
-      <c r="M31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AY31" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ31" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="C32" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="E32" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F32" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="G32" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="H32" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="I32" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="W32" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="Y32" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="Z32" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="AA32" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>491</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>183</v>
       </c>
       <c r="AG32" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH32" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="AQ32">
+        <v>140</v>
+      </c>
+      <c r="AP32">
         <v>164</v>
       </c>
-      <c r="AT32" t="s">
-        <v>590</v>
+      <c r="AS32" t="s">
+        <v>599</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>149</v>
       </c>
       <c r="AW32" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX32" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY32" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ32" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
       <c r="C33" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="E33" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F33" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="G33" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="H33" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="I33" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="J33" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="M33" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="N33" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="O33" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="X33" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
       <c r="AA33" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="AD33" t="s">
-        <v>603</v>
+        <v>138</v>
       </c>
       <c r="AE33" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF33" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AG33" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AH33" t="s">
-        <v>134</v>
-[...10 lines deleted...]
-      <c r="AQ33">
+        <v>140</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP33">
         <v>512</v>
       </c>
+      <c r="AQ33" t="s">
+        <v>186</v>
+      </c>
       <c r="AR33" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>149</v>
       </c>
       <c r="AW33" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX33" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY33" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ33" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="C34" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="E34" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F34" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G34" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="H34" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="I34" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="J34" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="M34" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="O34" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="X34" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="Y34" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="AB34" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="AC34" t="s">
-        <v>615</v>
+        <v>623</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>138</v>
       </c>
       <c r="AE34" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF34" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG34" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH34" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI34" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="AQ34">
+        <v>624</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP34">
         <v>103</v>
       </c>
+      <c r="AQ34" t="s">
+        <v>186</v>
+      </c>
       <c r="AR34" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>149</v>
       </c>
       <c r="AW34" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX34" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY34" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ34" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="E35" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F35" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G35" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H35" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="I35" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="J35" t="s">
+        <v>157</v>
+      </c>
+      <c r="X35" t="s">
+        <v>629</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>630</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>183</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>631</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>61</v>
+      </c>
+      <c r="AP35">
+        <v>3300</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>632</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX35" t="s">
         <v>151</v>
       </c>
-      <c r="X35" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AY35" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ35" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="E36" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F36" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G36" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I36" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="J36" t="s">
+        <v>157</v>
+      </c>
+      <c r="X36" t="s">
+        <v>636</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>637</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>288</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>183</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>468</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>144</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>64</v>
+      </c>
+      <c r="AW36" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX36" t="s">
         <v>151</v>
       </c>
-      <c r="X36" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AY36" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ36" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="E37" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F37" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G37" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I37" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="J37" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="W37" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="Z37" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="AC37" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>644</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>183</v>
       </c>
       <c r="AG37" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH37" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>183</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>61</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>64</v>
       </c>
       <c r="AW37" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="AX37" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY37" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ37" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B38">
         <v>20241441</v>
       </c>
       <c r="C38" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="E38" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F38" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="G38" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="H38" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="I38" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="J38" t="s">
+        <v>157</v>
+      </c>
+      <c r="W38" t="s">
+        <v>644</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>650</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>651</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>651</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP38">
+        <v>20</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW38" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX38" t="s">
         <v>151</v>
       </c>
-      <c r="W38" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AY38" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ38" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B39" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="C39" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="E39" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F39" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G39" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="H39" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="I39" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="J39" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="X39" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="Y39" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="Z39" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="AA39" t="s">
-        <v>653</v>
+        <v>661</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>138</v>
       </c>
       <c r="AE39" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF39" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG39" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH39" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI39" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="AQ39">
+        <v>662</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP39">
         <v>120</v>
       </c>
-      <c r="AS39" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR39" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV39" t="s">
+        <v>149</v>
       </c>
       <c r="AW39" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX39" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY39" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ39" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="C40" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="E40" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F40" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G40" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="H40" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="I40" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="J40" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="M40" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="X40" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="Y40" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="AB40" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="AC40" t="s">
-        <v>663</v>
+        <v>671</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>138</v>
       </c>
       <c r="AE40" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF40" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG40" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH40" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI40" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="AQ40">
+        <v>672</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP40">
         <v>13</v>
       </c>
-      <c r="AS40" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR40" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV40" t="s">
+        <v>149</v>
       </c>
       <c r="AW40" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX40" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY40" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ40" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="C41" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="E41" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F41" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="G41" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="H41" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="I41" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="J41" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="M41" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="O41" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="X41" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="Y41" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="Z41" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="AA41" t="s">
-        <v>676</v>
+        <v>684</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>183</v>
       </c>
       <c r="AG41" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH41" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="AQ41">
+        <v>183</v>
+      </c>
+      <c r="AP41">
         <v>287</v>
       </c>
+      <c r="AV41" t="s">
+        <v>149</v>
+      </c>
       <c r="AW41" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX41" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY41" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ41" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="C42" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="E42" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F42" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G42" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="H42" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="I42" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="J42" t="s">
+        <v>157</v>
+      </c>
+      <c r="M42" t="s">
+        <v>691</v>
+      </c>
+      <c r="O42" t="s">
+        <v>692</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>693</v>
+      </c>
+      <c r="S42" t="s">
+        <v>694</v>
+      </c>
+      <c r="U42" t="s">
+        <v>695</v>
+      </c>
+      <c r="X42" t="s">
+        <v>696</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>697</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>698</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>698</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP42">
+        <v>55</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX42" t="s">
         <v>151</v>
       </c>
-      <c r="M42" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="AY42" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ42" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="C43" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="E43" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F43" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G43" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="H43" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="I43" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="J43" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="X43" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="Y43" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="Z43" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="AA43" t="s">
-        <v>700</v>
+        <v>708</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>183</v>
       </c>
       <c r="AG43" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH43" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="AQ43">
+        <v>183</v>
+      </c>
+      <c r="AP43">
         <v>600</v>
       </c>
+      <c r="AV43" t="s">
+        <v>149</v>
+      </c>
       <c r="AW43" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX43" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY43" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ43" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="C44" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="E44" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F44" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G44" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="H44" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="I44" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="J44" t="s">
+        <v>157</v>
+      </c>
+      <c r="M44" t="s">
+        <v>715</v>
+      </c>
+      <c r="O44" t="s">
+        <v>716</v>
+      </c>
+      <c r="X44" t="s">
+        <v>717</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>718</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>623</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>623</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>719</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP44">
+        <v>50</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX44" t="s">
         <v>151</v>
       </c>
-      <c r="M44" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AY44" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ44" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B45" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="C45" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="E45" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F45" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="G45" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="H45" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="I45" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="J45" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="M45" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="W45" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="Y45" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="Z45" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="AA45" t="s">
-        <v>722</v>
+        <v>730</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>183</v>
       </c>
       <c r="AG45" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH45" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="AQ45">
+        <v>183</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>468</v>
+      </c>
+      <c r="AP45">
         <v>280</v>
       </c>
+      <c r="AQ45" t="s">
+        <v>144</v>
+      </c>
       <c r="AR45" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>167</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV45" t="s">
+        <v>149</v>
       </c>
       <c r="AW45" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX45" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY45" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ45" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B46" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="C46" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="E46" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F46" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G46" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="H46" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="I46" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="J46" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="M46" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="O46" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="Q46" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="S46" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="U46" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="X46" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="Y46" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="Z46" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="AA46" t="s">
-        <v>737</v>
+        <v>745</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>183</v>
       </c>
       <c r="AG46" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH46" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="AQ46">
+        <v>183</v>
+      </c>
+      <c r="AP46">
         <v>600</v>
       </c>
+      <c r="AV46" t="s">
+        <v>149</v>
+      </c>
       <c r="AW46" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX46" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY46" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ46" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B47" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C47" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="E47" t="s">
+        <v>173</v>
+      </c>
+      <c r="F47" t="s">
+        <v>423</v>
+      </c>
+      <c r="G47" t="s">
+        <v>749</v>
+      </c>
+      <c r="H47" t="s">
+        <v>750</v>
+      </c>
+      <c r="I47" t="s">
+        <v>751</v>
+      </c>
+      <c r="J47" t="s">
+        <v>157</v>
+      </c>
+      <c r="M47" t="s">
+        <v>752</v>
+      </c>
+      <c r="X47" t="s">
+        <v>753</v>
+      </c>
+      <c r="Y47" t="s">
+        <v>754</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>755</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>756</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE47" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF47" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG47" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH47" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI47" t="s">
+        <v>757</v>
+      </c>
+      <c r="AO47" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP47">
+        <v>40</v>
+      </c>
+      <c r="AR47" t="s">
         <v>167</v>
       </c>
-      <c r="F47" t="s">
-[...11 lines deleted...]
-      <c r="J47" t="s">
+      <c r="AT47" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV47" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW47" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX47" t="s">
         <v>151</v>
       </c>
-      <c r="M47" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AY47" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ47" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="C48" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="E48" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="G48" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="H48" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="I48" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="J48" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="M48" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="O48" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="X48" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="Y48" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="AA48" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="AB48" t="s">
-        <v>761</v>
+        <v>769</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>138</v>
       </c>
       <c r="AE48" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF48" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG48" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH48" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI48" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="AQ48">
+        <v>770</v>
+      </c>
+      <c r="AO48" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP48">
         <v>90</v>
       </c>
+      <c r="AQ48" t="s">
+        <v>186</v>
+      </c>
       <c r="AR48" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV48" t="s">
+        <v>149</v>
       </c>
       <c r="AW48" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX48" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY48" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ48" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B49" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="C49" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="E49" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F49" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G49" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="H49" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="I49" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="J49" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="M49" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="X49" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="Y49" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="AA49" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="AB49" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="AD49" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="AE49" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="AF49" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG49" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH49" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="AQ49">
+        <v>140</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>468</v>
+      </c>
+      <c r="AP49">
         <v>1500</v>
       </c>
+      <c r="AQ49" t="s">
+        <v>144</v>
+      </c>
       <c r="AR49" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>167</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>147</v>
       </c>
       <c r="AU49" t="s">
-        <v>141</v>
+        <v>599</v>
       </c>
       <c r="AV49" t="s">
-        <v>590</v>
+        <v>149</v>
       </c>
       <c r="AW49" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX49" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY49" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ49" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B50">
         <v>2179</v>
       </c>
       <c r="C50" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="E50" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F50" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G50" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="H50" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="I50" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="J50" t="s">
+        <v>157</v>
+      </c>
+      <c r="X50" t="s">
+        <v>787</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>788</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>789</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>789</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>468</v>
+      </c>
+      <c r="AP50">
+        <v>63</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>144</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV50" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW50" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX50" t="s">
         <v>151</v>
       </c>
-      <c r="X50" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AY50" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ50" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="C51" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="E51" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F51" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G51" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="H51" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="I51" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="J51" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="M51" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="O51" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="Q51" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="S51" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="U51" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="X51" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="Y51" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="Z51" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="AA51" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="AD51" t="s">
-        <v>796</v>
+        <v>290</v>
       </c>
       <c r="AE51" t="s">
-        <v>797</v>
+        <v>466</v>
       </c>
       <c r="AF51" t="s">
-        <v>455</v>
+        <v>183</v>
       </c>
       <c r="AG51" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH51" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="AI51" t="s">
-        <v>179</v>
+        <v>804</v>
       </c>
       <c r="AJ51" t="s">
-        <v>798</v>
-[...7 lines deleted...]
-      <c r="AQ51">
+        <v>61</v>
+      </c>
+      <c r="AO51" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP51">
         <v>700</v>
       </c>
+      <c r="AQ51" t="s">
+        <v>186</v>
+      </c>
       <c r="AR51" t="s">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="AS51" t="s">
-        <v>139</v>
+        <v>805</v>
       </c>
       <c r="AT51" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>806</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>149</v>
       </c>
       <c r="AW51" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX51" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY51" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ51" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B52" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="C52" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="E52" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F52" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G52" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="H52" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="I52" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="J52" t="s">
+        <v>157</v>
+      </c>
+      <c r="M52" t="s">
+        <v>813</v>
+      </c>
+      <c r="X52" t="s">
+        <v>814</v>
+      </c>
+      <c r="Y52" t="s">
+        <v>815</v>
+      </c>
+      <c r="AB52" t="s">
+        <v>816</v>
+      </c>
+      <c r="AC52" t="s">
+        <v>816</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>817</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG52" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH52" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI52" t="s">
+        <v>818</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP52">
+        <v>37</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR52" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW52" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX52" t="s">
         <v>151</v>
       </c>
-      <c r="M52" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AY52" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ52" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B53">
         <v>116181</v>
       </c>
       <c r="C53" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="E53" t="s">
+        <v>173</v>
+      </c>
+      <c r="F53" t="s">
+        <v>122</v>
+      </c>
+      <c r="G53" t="s">
+        <v>123</v>
+      </c>
+      <c r="H53" t="s">
+        <v>821</v>
+      </c>
+      <c r="I53" t="s">
+        <v>822</v>
+      </c>
+      <c r="J53" t="s">
+        <v>157</v>
+      </c>
+      <c r="M53" t="s">
+        <v>823</v>
+      </c>
+      <c r="O53" t="s">
+        <v>824</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>825</v>
+      </c>
+      <c r="X53" t="s">
+        <v>826</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>827</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>828</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>828</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>829</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP53">
+        <v>28</v>
+      </c>
+      <c r="AR53" t="s">
         <v>167</v>
       </c>
-      <c r="F53" t="s">
-[...11 lines deleted...]
-      <c r="J53" t="s">
+      <c r="AT53" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW53" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX53" t="s">
         <v>151</v>
       </c>
-      <c r="M53" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AY53" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ53" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B54" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="C54" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="E54" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F54" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="G54" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="H54" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="I54" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="J54" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="M54" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="W54" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="Y54" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="Z54" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="AA54" t="s">
-        <v>833</v>
+        <v>840</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>183</v>
       </c>
       <c r="AG54" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH54" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="AQ54">
+        <v>183</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>468</v>
+      </c>
+      <c r="AP54">
         <v>200</v>
       </c>
+      <c r="AV54" t="s">
+        <v>841</v>
+      </c>
       <c r="AW54" t="s">
-        <v>834</v>
+        <v>190</v>
       </c>
       <c r="AX54" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY54" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ54" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B55" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="C55" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="E55" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F55" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="G55" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="H55" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="I55" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="J55" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="W55" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="Y55" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="Z55" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="AA55" t="s">
-        <v>842</v>
+        <v>849</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>183</v>
       </c>
       <c r="AG55" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH55" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="AQ55">
+        <v>183</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>468</v>
+      </c>
+      <c r="AP55">
         <v>50</v>
       </c>
-      <c r="AR55" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AQ55" t="s">
+        <v>144</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>149</v>
       </c>
       <c r="AW55" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX55" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY55" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ55" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B56" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="C56" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="E56" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F56" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="G56" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="H56" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="I56" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="J56" t="s">
+        <v>157</v>
+      </c>
+      <c r="M56" t="s">
+        <v>855</v>
+      </c>
+      <c r="W56" t="s">
+        <v>856</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>857</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>858</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>858</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>466</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>184</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>140</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>61</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>859</v>
+      </c>
+      <c r="AP56">
+        <v>40</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW56" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX56" t="s">
         <v>151</v>
       </c>
-      <c r="M56" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AY56" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ56" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B57" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="C57" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="E57" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F57" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G57" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H57" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="I57" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="J57" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="M57" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="O57" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="Q57" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="S57" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="W57" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="X57" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="Y57" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="Z57" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="AA57" t="s">
-        <v>866</v>
+        <v>873</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>451</v>
       </c>
       <c r="AE57" t="s">
-        <v>441</v>
+        <v>139</v>
       </c>
       <c r="AF57" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG57" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH57" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI57" t="s">
-        <v>134</v>
+        <v>874</v>
       </c>
       <c r="AJ57" t="s">
-        <v>867</v>
-[...4 lines deleted...]
-      <c r="AQ57">
+        <v>61</v>
+      </c>
+      <c r="AN57" t="s">
+        <v>875</v>
+      </c>
+      <c r="AO57" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP57">
         <v>564</v>
       </c>
+      <c r="AQ57" t="s">
+        <v>186</v>
+      </c>
       <c r="AR57" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT57" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV57" t="s">
+        <v>876</v>
       </c>
       <c r="AW57" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="AX57" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY57" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ57" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B58" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="C58" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="E58" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F58" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G58" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="H58" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="I58" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="J58" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
       <c r="M58" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="N58" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="O58" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="P58" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="W58" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="X58" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="Y58" t="s">
-        <v>865</v>
+        <v>889</v>
       </c>
       <c r="Z58" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="AA58" t="s">
-        <v>881</v>
+        <v>891</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>138</v>
       </c>
       <c r="AE58" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF58" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG58" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH58" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI58" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="AQ58">
+        <v>892</v>
+      </c>
+      <c r="AO58" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP58">
         <v>590</v>
       </c>
+      <c r="AQ58" t="s">
+        <v>186</v>
+      </c>
       <c r="AR58" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT58" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV58" t="s">
+        <v>893</v>
       </c>
       <c r="AW58" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="AX58" t="s">
-        <v>884</v>
+        <v>151</v>
       </c>
       <c r="AY58" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ58" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B59" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="C59" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="E59" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F59" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G59" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="H59" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="I59" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="J59" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="X59" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="Y59" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="Z59" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="AA59" t="s">
-        <v>893</v>
+        <v>903</v>
+      </c>
+      <c r="AF59" t="s">
+        <v>183</v>
       </c>
       <c r="AG59" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH59" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="AQ59">
+        <v>183</v>
+      </c>
+      <c r="AP59">
         <v>3346</v>
       </c>
+      <c r="AV59" t="s">
+        <v>64</v>
+      </c>
       <c r="AW59" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="AX59" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY59" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ59" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B60">
         <v>116815</v>
       </c>
       <c r="C60" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="E60" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F60" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G60" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H60" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
       <c r="I60" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="J60" t="s">
+        <v>157</v>
+      </c>
+      <c r="M60" t="s">
+        <v>908</v>
+      </c>
+      <c r="O60" t="s">
+        <v>909</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>910</v>
+      </c>
+      <c r="S60" t="s">
+        <v>911</v>
+      </c>
+      <c r="U60" t="s">
+        <v>912</v>
+      </c>
+      <c r="X60" t="s">
+        <v>913</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>914</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>915</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>915</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>916</v>
+      </c>
+      <c r="AO60" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP60">
+        <v>43</v>
+      </c>
+      <c r="AQ60" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW60" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX60" t="s">
         <v>151</v>
       </c>
-      <c r="M60" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AZ60" t="s">
-        <v>372</v>
+        <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B61" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="C61" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="E61" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F61" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G61" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="H61" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="I61" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="J61" t="s">
+        <v>157</v>
+      </c>
+      <c r="M61" t="s">
+        <v>923</v>
+      </c>
+      <c r="O61" t="s">
+        <v>924</v>
+      </c>
+      <c r="X61" t="s">
+        <v>925</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>926</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>927</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>928</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>929</v>
+      </c>
+      <c r="AO61" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP61">
+        <v>25</v>
+      </c>
+      <c r="AR61" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV61" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW61" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX61" t="s">
         <v>151</v>
       </c>
-      <c r="M61" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AY61" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ61" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B62">
         <v>114433</v>
       </c>
       <c r="C62" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="E62" t="s">
+        <v>173</v>
+      </c>
+      <c r="F62" t="s">
+        <v>122</v>
+      </c>
+      <c r="G62" t="s">
+        <v>123</v>
+      </c>
+      <c r="H62" t="s">
+        <v>932</v>
+      </c>
+      <c r="I62" t="s">
+        <v>933</v>
+      </c>
+      <c r="M62" t="s">
+        <v>934</v>
+      </c>
+      <c r="O62" t="s">
+        <v>935</v>
+      </c>
+      <c r="X62" t="s">
+        <v>936</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>937</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>938</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>938</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>939</v>
+      </c>
+      <c r="AO62" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP62">
+        <v>72</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR62" t="s">
         <v>167</v>
       </c>
-      <c r="F62" t="s">
-[...63 lines deleted...]
-        <v>182</v>
+      <c r="AT62" t="s">
+        <v>187</v>
+      </c>
+      <c r="AW62" t="s">
+        <v>190</v>
       </c>
       <c r="AX62" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>151</v>
+      </c>
+      <c r="AZ62" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B63" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="C63" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="E63" t="s">
+        <v>155</v>
+      </c>
+      <c r="F63" t="s">
+        <v>122</v>
+      </c>
+      <c r="G63" t="s">
+        <v>123</v>
+      </c>
+      <c r="H63" t="s">
+        <v>943</v>
+      </c>
+      <c r="I63" t="s">
+        <v>944</v>
+      </c>
+      <c r="J63" t="s">
+        <v>945</v>
+      </c>
+      <c r="M63" t="s">
+        <v>946</v>
+      </c>
+      <c r="O63" t="s">
+        <v>947</v>
+      </c>
+      <c r="X63" t="s">
+        <v>948</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>949</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>950</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>950</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>951</v>
+      </c>
+      <c r="AO63" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP63">
+        <v>94</v>
+      </c>
+      <c r="AR63" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT63" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV63" t="s">
         <v>149</v>
       </c>
-      <c r="F63" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AW63" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="AX63" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY63" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ63" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B64" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="C64" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="E64" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F64" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G64" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H64" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="I64" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="J64" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="M64" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="O64" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="X64" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="Y64" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="AB64" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="AC64" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="AD64" t="s">
-        <v>906</v>
+        <v>138</v>
       </c>
       <c r="AE64" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AF64" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG64" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH64" t="s">
-        <v>178</v>
+        <v>140</v>
       </c>
       <c r="AI64" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      <c r="AQ64">
+        <v>961</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP64">
         <v>118</v>
       </c>
+      <c r="AQ64" t="s">
+        <v>186</v>
+      </c>
       <c r="AR64" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW64" t="s">
+        <v>190</v>
       </c>
       <c r="AX64" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY64" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ64" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B65" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="C65" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="E65" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F65" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G65" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="H65" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="I65" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="J65" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="M65" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="O65" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="Q65" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="X65" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="Y65" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="AB65" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="AC65" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="AD65" t="s">
-        <v>468</v>
+        <v>182</v>
       </c>
       <c r="AE65" t="s">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="AF65" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG65" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH65" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="AI65" t="s">
-        <v>179</v>
-[...7 lines deleted...]
-      <c r="AQ65">
+        <v>974</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP65">
         <v>61</v>
       </c>
+      <c r="AQ65" t="s">
+        <v>186</v>
+      </c>
       <c r="AR65" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>145</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW65" t="s">
+        <v>190</v>
       </c>
       <c r="AX65" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY65" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ65" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B66" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
       <c r="C66" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="E66" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F66" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G66" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="H66" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="I66" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="M66" t="s">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="Y66" t="s">
-        <v>973</v>
+        <v>982</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>183</v>
       </c>
       <c r="AG66" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AH66" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>183</v>
+      </c>
+      <c r="AV66" t="s">
+        <v>454</v>
       </c>
       <c r="AW66" t="s">
-        <v>974</v>
+        <v>190</v>
       </c>
       <c r="AX66" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="AY66" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="AZ66" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -11999,754 +12194,887 @@
     <hyperlink ref="D63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_65"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I46" sqref="I46"/>
+      <selection activeCell="I48" sqref="I48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C2" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B10" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C10" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="H10" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B11" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C11" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="H11" t="s">
-        <v>1002</v>
+        <v>1010</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>1011</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B12" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C12" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="H12" t="s">
-        <v>1004</v>
+        <v>1013</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>1005</v>
+        <v>1015</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>1006</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>1007</v>
+        <v>1017</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C17" t="s">
-        <v>1013</v>
+        <v>1023</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>1014</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>1015</v>
+        <v>1025</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>1018</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B20" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>1019</v>
+        <v>1029</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>1020</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C21" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B22" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C22" t="s">
-        <v>1023</v>
+        <v>1033</v>
       </c>
       <c r="H22" t="s">
-        <v>1024</v>
+        <v>1034</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>1035</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C23" t="s">
-        <v>1025</v>
+        <v>1036</v>
+      </c>
+      <c r="D23" t="s">
+        <v>123</v>
+      </c>
+      <c r="E23" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F23" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G23" t="s">
+        <v>1039</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>1026</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B24" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C24" t="s">
-        <v>1027</v>
+        <v>1041</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E24" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F24" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G24" t="s">
+        <v>1044</v>
       </c>
       <c r="H24" t="s">
-        <v>1028</v>
+        <v>1045</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>1046</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>1029</v>
+        <v>1047</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>1030</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B26" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>1031</v>
+        <v>1049</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>1032</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C27" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B28" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C28" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>1037</v>
+        <v>1055</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>1038</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B30" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C30" t="s">
-        <v>1039</v>
+        <v>1057</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
-        <v>1041</v>
+        <v>1059</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C32" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>1044</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="B33" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C33" t="s">
-        <v>1045</v>
+        <v>1063</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>1046</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>459</v>
+        <v>407</v>
       </c>
       <c r="B34" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C34" t="s">
-        <v>1047</v>
+        <v>1065</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E34" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F34" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G34" t="s">
+        <v>1069</v>
       </c>
       <c r="H34" t="s">
-        <v>1048</v>
+        <v>1070</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>1071</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
       <c r="B35" t="s">
-        <v>998</v>
+        <v>70</v>
       </c>
       <c r="C35" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>1050</v>
+        <v>1072</v>
+      </c>
+      <c r="D35" t="s">
+        <v>123</v>
+      </c>
+      <c r="E35" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F35" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G35" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>1075</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="B36" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C36" t="s">
-        <v>1051</v>
+        <v>1076</v>
       </c>
       <c r="H36" t="s">
-        <v>1052</v>
+        <v>1077</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>1078</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="B37" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C37" t="s">
-        <v>1053</v>
+        <v>1079</v>
       </c>
       <c r="H37" t="s">
-        <v>1054</v>
+        <v>1080</v>
+      </c>
+      <c r="I37" s="4" t="s">
+        <v>1081</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="B38" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C38" t="s">
-        <v>1055</v>
+        <v>1082</v>
       </c>
       <c r="H38" t="s">
-        <v>1050</v>
+        <v>1083</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>1084</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="B39" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C39" t="s">
-        <v>1056</v>
+        <v>1085</v>
       </c>
       <c r="H39" t="s">
-        <v>1057</v>
+        <v>1086</v>
+      </c>
+      <c r="I39" s="4" t="s">
+        <v>1078</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>533</v>
+        <v>470</v>
       </c>
       <c r="B40" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C40" t="s">
-        <v>1058</v>
+        <v>1087</v>
       </c>
       <c r="H40" t="s">
-        <v>1059</v>
+        <v>1080</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>1081</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>557</v>
+        <v>470</v>
       </c>
       <c r="B41" t="s">
-        <v>63</v>
+        <v>1006</v>
       </c>
       <c r="C41" t="s">
-        <v>1060</v>
+        <v>1088</v>
+      </c>
+      <c r="H41" t="s">
+        <v>1089</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>1061</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="B42" t="s">
-        <v>63</v>
+        <v>1006</v>
       </c>
       <c r="C42" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1063</v>
+        <v>1090</v>
+      </c>
+      <c r="H42" t="s">
+        <v>1091</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>592</v>
+        <v>566</v>
       </c>
       <c r="B43" t="s">
-        <v>998</v>
+        <v>70</v>
       </c>
       <c r="C43" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>1065</v>
+        <v>1092</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>1093</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>592</v>
+        <v>566</v>
       </c>
       <c r="B44" t="s">
-        <v>998</v>
+        <v>70</v>
       </c>
       <c r="C44" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>1067</v>
+        <v>1094</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>1095</v>
       </c>
     </row>
     <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>601</v>
+      </c>
       <c r="B45" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C45" t="s">
-        <v>1068</v>
+        <v>1096</v>
       </c>
       <c r="H45" t="s">
-        <v>1069</v>
+        <v>1097</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>1098</v>
       </c>
     </row>
     <row r="46" spans="1:9">
+      <c r="A46" t="s">
+        <v>601</v>
+      </c>
       <c r="B46" t="s">
-        <v>63</v>
+        <v>1006</v>
       </c>
       <c r="C46" t="s">
-        <v>1070</v>
+        <v>1099</v>
+      </c>
+      <c r="H46" t="s">
+        <v>1100</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>631</v>
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="B47" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H47" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="B48" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>639</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
-[...20 lines deleted...]
-    <hyperlink ref="I46" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="I21" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="I22" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="I23" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="I24" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I25" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="I26" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="I27" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="I28" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="I29" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="I30" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="I31" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="I32" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="I33" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="I34" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="I35" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="I36" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="I37" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="I38" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="I39" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="I40" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="I41" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="I43" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="I44" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="I45" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="I46" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="I47" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="I48" r:id="rId_hyperlink_45"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -12754,3340 +13082,3241 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1071</v>
+        <v>1106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1072</v>
+        <v>1107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1073</v>
+        <v>1108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1074</v>
+        <v>1109</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1075</v>
+        <v>1110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1076</v>
+        <v>1111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1077</v>
+        <v>1112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1078</v>
+        <v>1113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1079</v>
+        <v>1114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1080</v>
+        <v>1115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1081</v>
+        <v>1116</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>1082</v>
+        <v>1117</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>1083</v>
+        <v>1118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1084</v>
+        <v>1119</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>1085</v>
+        <v>1120</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1086</v>
+        <v>1121</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1087</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C2" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D2" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="E2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G2" t="s">
-        <v>1090</v>
+        <v>1125</v>
       </c>
       <c r="H2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I2" t="s">
-        <v>1091</v>
+        <v>1126</v>
       </c>
       <c r="J2" t="s">
-        <v>1092</v>
+        <v>1127</v>
       </c>
       <c r="L2" t="s">
-        <v>1093</v>
+        <v>1128</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O2">
         <v>45343.0</v>
       </c>
       <c r="P2">
         <v>2021.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>1095</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C3" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D3" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E3" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F3" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G3" t="s">
-        <v>1098</v>
+        <v>1133</v>
       </c>
       <c r="H3" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I3" t="s">
-        <v>1099</v>
+        <v>1134</v>
       </c>
       <c r="J3" t="s">
-        <v>1100</v>
+        <v>1135</v>
       </c>
       <c r="L3" t="s">
-        <v>1101</v>
+        <v>1136</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O3">
         <v>43999.0</v>
       </c>
       <c r="P3">
         <v>44508.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>1102</v>
+        <v>1137</v>
       </c>
       <c r="R3" t="s">
-        <v>1103</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C4" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D4" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G4" t="s">
-        <v>1104</v>
+        <v>1139</v>
       </c>
       <c r="H4" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I4" t="s">
-        <v>1105</v>
+        <v>1140</v>
       </c>
       <c r="J4" t="s">
-        <v>1106</v>
+        <v>1141</v>
       </c>
       <c r="L4" t="s">
-        <v>1107</v>
+        <v>1142</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P4">
         <v>44223.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>1108</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C5" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D5" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F5" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G5" t="s">
-        <v>1109</v>
+        <v>1144</v>
       </c>
       <c r="H5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I5" t="s">
-        <v>1110</v>
+        <v>1145</v>
       </c>
       <c r="J5" t="s">
-        <v>1110</v>
+        <v>1145</v>
       </c>
       <c r="L5" t="s">
-        <v>1111</v>
+        <v>1146</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P5">
         <v>44523.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>1112</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C6" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D6" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G6" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H6" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I6" t="s">
-        <v>1114</v>
+        <v>1149</v>
       </c>
       <c r="J6" t="s">
-        <v>1115</v>
+        <v>1150</v>
       </c>
       <c r="L6" t="s">
-        <v>1116</v>
+        <v>1151</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1117</v>
+        <v>1152</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O6">
         <v>43675.0</v>
       </c>
       <c r="P6">
         <v>44182.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C7" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D7" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E7" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G7" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H7" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I7" t="s">
-        <v>1118</v>
+        <v>1153</v>
       </c>
       <c r="J7" t="s">
-        <v>1119</v>
+        <v>1154</v>
       </c>
       <c r="L7" t="s">
-        <v>1120</v>
+        <v>1155</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O7">
         <v>43675.0</v>
       </c>
       <c r="P7">
         <v>44182.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C8" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D8" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G8" t="s">
-        <v>1104</v>
+        <v>1139</v>
       </c>
       <c r="H8" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I8" t="s">
-        <v>1121</v>
+        <v>1156</v>
       </c>
       <c r="J8" t="s">
-        <v>1122</v>
+        <v>1157</v>
       </c>
       <c r="K8" t="s">
-        <v>1123</v>
+        <v>1158</v>
       </c>
       <c r="L8" t="s">
-        <v>1124</v>
+        <v>1159</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1125</v>
+        <v>1160</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P8">
         <v>44595.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C9" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D9" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E9" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G9" t="s">
-        <v>1126</v>
+        <v>1161</v>
       </c>
       <c r="H9" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I9" t="s">
-        <v>1127</v>
+        <v>1162</v>
       </c>
       <c r="J9" t="s">
-        <v>1128</v>
+        <v>1163</v>
       </c>
       <c r="L9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="N9" s="5" t="s">
         <v>1129</v>
-      </c>
-[...4 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="P9">
         <v>45023.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>1131</v>
+        <v>1166</v>
       </c>
       <c r="R9" t="s">
-        <v>1132</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C10" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D10" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E10" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G10" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H10" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I10" t="s">
-        <v>1133</v>
+        <v>1168</v>
       </c>
       <c r="J10" t="s">
-        <v>1134</v>
+        <v>1169</v>
       </c>
       <c r="L10" t="s">
-        <v>1135</v>
+        <v>1170</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1136</v>
+        <v>1171</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O10">
         <v>43675.0</v>
       </c>
       <c r="P10">
         <v>44182.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C11" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D11" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G11" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H11" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I11" t="s">
-        <v>1137</v>
+        <v>1172</v>
       </c>
       <c r="J11" t="s">
-        <v>1138</v>
+        <v>1173</v>
       </c>
       <c r="L11" t="s">
-        <v>1139</v>
+        <v>1174</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1140</v>
+        <v>1175</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O11">
         <v>43675.0</v>
       </c>
       <c r="P11">
         <v>44182.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C12" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D12" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G12" t="s">
-        <v>1141</v>
+        <v>1176</v>
       </c>
       <c r="H12" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I12" t="s">
-        <v>1142</v>
+        <v>1177</v>
       </c>
       <c r="J12" t="s">
-        <v>1143</v>
+        <v>1178</v>
       </c>
       <c r="L12" t="s">
-        <v>1144</v>
+        <v>1179</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1145</v>
+        <v>1180</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O12">
         <v>25569.0</v>
       </c>
       <c r="P12">
         <v>45311.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C13" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D13" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G13" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H13" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I13" t="s">
-        <v>1146</v>
+        <v>1181</v>
       </c>
       <c r="J13" t="s">
-        <v>1147</v>
+        <v>1182</v>
       </c>
       <c r="L13" t="s">
-        <v>1148</v>
+        <v>1183</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1149</v>
+        <v>1184</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O13">
         <v>43675.0</v>
       </c>
       <c r="P13">
         <v>44182.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C14" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D14" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G14" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H14" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I14" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J14" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L14" t="s">
-        <v>1152</v>
+        <v>1187</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1153</v>
+        <v>1188</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O14">
         <v>43675.0</v>
       </c>
       <c r="P14">
         <v>44182.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C15" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D15" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G15" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H15" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I15" t="s">
-        <v>1154</v>
+        <v>1189</v>
       </c>
       <c r="J15" t="s">
-        <v>1155</v>
+        <v>1190</v>
       </c>
       <c r="L15" t="s">
-        <v>1156</v>
+        <v>1191</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1157</v>
+        <v>1192</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O15">
         <v>43675.0</v>
       </c>
       <c r="P15">
         <v>44182.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C16" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D16" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G16" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H16" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I16" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J16" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L16" t="s">
-        <v>1158</v>
+        <v>1193</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1159</v>
+        <v>1194</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O16">
         <v>43675.0</v>
       </c>
       <c r="P16">
         <v>44182.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C17" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D17" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H17" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I17" t="s">
-        <v>1160</v>
+        <v>1195</v>
       </c>
       <c r="J17" t="s">
-        <v>1161</v>
+        <v>1196</v>
       </c>
       <c r="L17" t="s">
-        <v>1162</v>
+        <v>1197</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1163</v>
+        <v>1198</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O17">
         <v>43675.0</v>
       </c>
       <c r="P17">
         <v>44182.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C18" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D18" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F18" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G18" t="s">
-        <v>1164</v>
+        <v>1199</v>
       </c>
       <c r="H18" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I18" t="s">
-        <v>1165</v>
+        <v>1200</v>
       </c>
       <c r="J18" t="s">
-        <v>1166</v>
+        <v>1201</v>
       </c>
       <c r="L18" t="s">
-        <v>1167</v>
+        <v>1202</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1168</v>
+        <v>1203</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O18">
         <v>43675.0</v>
       </c>
       <c r="P18">
         <v>44182.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C19" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D19" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F19" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G19" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H19" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I19" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J19" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L19" t="s">
-        <v>1169</v>
+        <v>1204</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1170</v>
+        <v>1205</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O19">
         <v>43675.0</v>
       </c>
       <c r="P19">
         <v>44182.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C20" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D20" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G20" t="s">
-        <v>1171</v>
+        <v>1206</v>
       </c>
       <c r="H20" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I20" t="s">
-        <v>1172</v>
+        <v>1207</v>
       </c>
       <c r="J20" t="s">
-        <v>1173</v>
+        <v>1208</v>
       </c>
       <c r="L20" t="s">
-        <v>1174</v>
+        <v>1209</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1175</v>
+        <v>1210</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O20">
         <v>43675.0</v>
       </c>
       <c r="P20">
         <v>44182.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>1176</v>
+        <v>1211</v>
       </c>
       <c r="R20" t="s">
-        <v>1177</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C21" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D21" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G21" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H21" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I21" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J21" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L21" t="s">
-        <v>1178</v>
+        <v>1213</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1179</v>
+        <v>1214</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O21">
         <v>43675.0</v>
       </c>
       <c r="P21">
         <v>44182.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C22" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D22" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G22" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H22" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I22" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J22" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L22" t="s">
-        <v>1180</v>
+        <v>1215</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1181</v>
+        <v>1216</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O22">
         <v>43675.0</v>
       </c>
       <c r="P22">
         <v>44182.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C23" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D23" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G23" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H23" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I23" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J23" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L23" t="s">
-        <v>1182</v>
+        <v>1217</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1183</v>
+        <v>1218</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O23">
         <v>43675.0</v>
       </c>
       <c r="P23">
         <v>44182.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B24" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C24" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D24" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G24" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="H24" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I24" t="s">
-        <v>1185</v>
+        <v>1220</v>
       </c>
       <c r="J24" t="s">
-        <v>1186</v>
+        <v>1221</v>
       </c>
       <c r="L24" t="s">
-        <v>1187</v>
+        <v>1222</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1188</v>
+        <v>1223</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O24">
         <v>25569.0</v>
       </c>
       <c r="P24">
         <v>44712.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>1189</v>
+        <v>1224</v>
       </c>
       <c r="R24" t="s">
-        <v>1190</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C25" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D25" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F25" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G25" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="H25" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I25" t="s">
-        <v>1191</v>
+        <v>1226</v>
       </c>
       <c r="J25" t="s">
-        <v>1192</v>
+        <v>1227</v>
       </c>
       <c r="L25" t="s">
-        <v>1193</v>
+        <v>1228</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O25">
         <v>43675.0</v>
       </c>
       <c r="P25">
         <v>44182.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>1194</v>
+        <v>1229</v>
       </c>
       <c r="R25" t="s">
-        <v>1195</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C26" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D26" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F26" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G26" t="s">
-        <v>1197</v>
+        <v>1232</v>
       </c>
       <c r="H26" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I26" t="s">
-        <v>1198</v>
+        <v>1233</v>
       </c>
       <c r="J26" t="s">
-        <v>1199</v>
+        <v>1234</v>
       </c>
       <c r="L26" t="s">
-        <v>1200</v>
+        <v>1235</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1201</v>
+        <v>1236</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O26">
         <v>44317.0</v>
       </c>
       <c r="P26">
         <v>44595.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>1202</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C27" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D27" t="s">
-        <v>1203</v>
+        <v>1238</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F27" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G27" t="s">
-        <v>1204</v>
+        <v>1239</v>
       </c>
       <c r="H27" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I27" t="s">
-        <v>1205</v>
+        <v>1240</v>
       </c>
       <c r="J27" t="s">
-        <v>1206</v>
+        <v>1241</v>
       </c>
       <c r="L27" t="s">
-        <v>1207</v>
+        <v>1242</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1208</v>
+        <v>1243</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O27">
         <v>43675.0</v>
       </c>
       <c r="P27">
         <v>44182.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>1209</v>
+        <v>1244</v>
       </c>
       <c r="R27" t="s">
-        <v>1210</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C28" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D28" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F28" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G28" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H28" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I28" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J28" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L28" t="s">
-        <v>1211</v>
+        <v>1246</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1212</v>
+        <v>1247</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O28">
         <v>43675.0</v>
       </c>
       <c r="P28">
         <v>44182.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C29" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D29" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F29" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G29" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H29" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I29" t="s">
-        <v>1213</v>
+        <v>1248</v>
       </c>
       <c r="J29" t="s">
-        <v>1214</v>
+        <v>1249</v>
       </c>
       <c r="L29" t="s">
-        <v>1215</v>
+        <v>1250</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1216</v>
+        <v>1251</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O29">
         <v>43675.0</v>
       </c>
       <c r="P29">
         <v>44182.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C30" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D30" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F30" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G30" t="s">
-        <v>1217</v>
+        <v>1252</v>
       </c>
       <c r="H30" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I30" t="s">
-        <v>1218</v>
+        <v>1253</v>
       </c>
       <c r="J30" t="s">
-        <v>1219</v>
+        <v>1254</v>
       </c>
       <c r="L30" t="s">
-        <v>1220</v>
+        <v>1255</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1221</v>
+        <v>1256</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P30">
         <v>44545.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>1222</v>
+        <v>1257</v>
       </c>
       <c r="R30" t="s">
-        <v>1223</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C31" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D31" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F31" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G31" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H31" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I31" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J31" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L31" t="s">
-        <v>1224</v>
+        <v>1259</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1225</v>
+        <v>1260</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O31">
         <v>43675.0</v>
       </c>
       <c r="P31">
         <v>44182.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C32" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D32" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F32" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G32" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="H32" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I32" t="s">
-        <v>1226</v>
+        <v>1261</v>
       </c>
       <c r="J32" t="s">
-        <v>1227</v>
+        <v>1262</v>
       </c>
       <c r="L32" t="s">
-        <v>1228</v>
+        <v>1263</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O32">
         <v>43675.0</v>
       </c>
       <c r="P32">
         <v>44182.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>1229</v>
+        <v>1264</v>
       </c>
       <c r="R32" t="s">
-        <v>1230</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C33" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D33" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F33" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G33" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="H33" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I33" t="s">
-        <v>1231</v>
+        <v>1266</v>
       </c>
       <c r="J33" t="s">
-        <v>1232</v>
+        <v>1267</v>
       </c>
       <c r="L33" t="s">
-        <v>1233</v>
+        <v>1268</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O33">
         <v>43675.0</v>
       </c>
       <c r="P33">
         <v>44182.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>1234</v>
+        <v>1269</v>
       </c>
       <c r="R33" t="s">
-        <v>1235</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C34" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D34" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F34" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G34" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="H34" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I34" t="s">
-        <v>1236</v>
+        <v>1271</v>
       </c>
       <c r="J34" t="s">
-        <v>1237</v>
+        <v>1272</v>
       </c>
       <c r="L34" t="s">
-        <v>1238</v>
+        <v>1273</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1239</v>
+        <v>1274</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O34">
         <v>43675.0</v>
       </c>
       <c r="P34">
         <v>44182.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>1240</v>
+        <v>1275</v>
       </c>
       <c r="R34" t="s">
-        <v>1241</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C35" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D35" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F35" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G35" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H35" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I35" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J35" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L35" t="s">
-        <v>1242</v>
+        <v>1277</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1243</v>
+        <v>1278</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O35">
         <v>43675.0</v>
       </c>
       <c r="P35">
         <v>44182.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C36" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D36" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F36" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G36" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H36" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I36" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J36" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L36" t="s">
-        <v>1244</v>
+        <v>1279</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1245</v>
+        <v>1280</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O36">
         <v>43675.0</v>
       </c>
       <c r="P36">
         <v>44182.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C37" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D37" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F37" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G37" t="s">
-        <v>1171</v>
+        <v>1206</v>
       </c>
       <c r="H37" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I37" t="s">
-        <v>1137</v>
+        <v>1172</v>
       </c>
       <c r="J37" t="s">
-        <v>1138</v>
+        <v>1173</v>
       </c>
       <c r="L37" t="s">
-        <v>1246</v>
+        <v>1281</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O37">
         <v>43675.0</v>
       </c>
       <c r="P37">
         <v>44182.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>1248</v>
+        <v>1283</v>
       </c>
       <c r="R37" t="s">
-        <v>1249</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B38" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C38" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D38" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E38" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F38" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G38" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H38" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I38" t="s">
-        <v>1250</v>
+        <v>1285</v>
       </c>
       <c r="J38" t="s">
-        <v>1251</v>
+        <v>1286</v>
       </c>
       <c r="L38" t="s">
-        <v>1252</v>
+        <v>1287</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1253</v>
+        <v>1288</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O38">
         <v>43675.0</v>
       </c>
       <c r="P38">
         <v>44182.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B39" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C39" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D39" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F39" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G39" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="H39" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I39" t="s">
-        <v>1254</v>
+        <v>1289</v>
       </c>
       <c r="J39" t="s">
-        <v>1255</v>
+        <v>1290</v>
       </c>
       <c r="L39" t="s">
-        <v>1256</v>
+        <v>1291</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1257</v>
+        <v>1292</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P39">
         <v>45225.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>1258</v>
+        <v>1293</v>
       </c>
       <c r="R39" t="s">
-        <v>1259</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C40" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D40" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="E40" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F40" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G40" t="s">
-        <v>1260</v>
+        <v>1295</v>
       </c>
       <c r="H40" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I40" t="s">
-        <v>1261</v>
+        <v>1296</v>
       </c>
       <c r="J40" t="s">
-        <v>1262</v>
+        <v>1297</v>
       </c>
       <c r="L40" t="s">
-        <v>1263</v>
+        <v>1298</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O40">
         <v>43584.0</v>
       </c>
       <c r="P40">
         <v>43908.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>1264</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C41" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D41" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F41" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G41" t="s">
-        <v>1113</v>
+        <v>1148</v>
       </c>
       <c r="H41" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I41" t="s">
-        <v>1150</v>
+        <v>1185</v>
       </c>
       <c r="J41" t="s">
-        <v>1151</v>
+        <v>1186</v>
       </c>
       <c r="L41" t="s">
-        <v>1265</v>
+        <v>1300</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1266</v>
+        <v>1301</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O41">
         <v>43675.0</v>
       </c>
       <c r="P41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C42" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D42" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F42" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G42" t="s">
-        <v>1126</v>
+        <v>1161</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I42" t="s">
-        <v>1267</v>
+        <v>1302</v>
       </c>
       <c r="J42" t="s">
-        <v>1268</v>
+        <v>1303</v>
       </c>
       <c r="K42" t="s">
-        <v>1269</v>
+        <v>1304</v>
       </c>
       <c r="L42" t="s">
-        <v>1270</v>
+        <v>1305</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1271</v>
+        <v>1306</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P42">
         <v>45275.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>1272</v>
+        <v>1307</v>
       </c>
       <c r="R42" t="s">
-        <v>1273</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C43" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D43" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F43" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G43" t="s">
-        <v>1274</v>
+        <v>1309</v>
       </c>
       <c r="H43" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I43" t="s">
-        <v>1275</v>
+        <v>1310</v>
       </c>
       <c r="J43" t="s">
-        <v>1276</v>
+        <v>1311</v>
       </c>
       <c r="L43" t="s">
-        <v>1277</v>
+        <v>1312</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P43">
         <v>44658.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>1279</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C44" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D44" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F44" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G44" t="s">
-        <v>1171</v>
+        <v>1206</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I44" t="s">
-        <v>1280</v>
+        <v>1315</v>
       </c>
       <c r="J44" t="s">
-        <v>1281</v>
+        <v>1316</v>
       </c>
       <c r="L44" t="s">
-        <v>1282</v>
+        <v>1317</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O44">
         <v>43675.0</v>
       </c>
       <c r="P44">
         <v>44182.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>1283</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B45" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C45" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D45" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F45" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G45" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I45" t="s">
-        <v>1284</v>
+        <v>1319</v>
       </c>
       <c r="J45" t="s">
-        <v>1285</v>
+        <v>1320</v>
       </c>
       <c r="L45" t="s">
-        <v>1286</v>
+        <v>1321</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1287</v>
+        <v>1322</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O45">
         <v>43675.0</v>
       </c>
       <c r="P45">
         <v>44182.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>1288</v>
+        <v>1323</v>
       </c>
       <c r="R45" t="s">
-        <v>1249</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B46" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C46" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D46" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F46" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G46" t="s">
-        <v>1164</v>
+        <v>1199</v>
       </c>
       <c r="H46" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I46" t="s">
-        <v>1289</v>
+        <v>1324</v>
       </c>
       <c r="J46" t="s">
-        <v>1290</v>
+        <v>1325</v>
       </c>
       <c r="L46" t="s">
-        <v>1291</v>
+        <v>1326</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1292</v>
+        <v>1327</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="O46">
         <v>43769.0</v>
       </c>
       <c r="P46">
         <v>44245.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>1293</v>
+        <v>1328</v>
       </c>
       <c r="R46" t="s">
-        <v>1294</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B47" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C47" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D47" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F47" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G47" t="s">
-        <v>1295</v>
+        <v>1330</v>
       </c>
       <c r="H47" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I47" t="s">
-        <v>1296</v>
+        <v>1331</v>
       </c>
       <c r="J47" t="s">
-        <v>1297</v>
+        <v>1332</v>
       </c>
       <c r="K47" t="s">
-        <v>1298</v>
+        <v>1333</v>
       </c>
       <c r="L47" t="s">
-        <v>1299</v>
+        <v>1334</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1300</v>
+        <v>1335</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P47">
         <v>44692.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>1301</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C48" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D48" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F48" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G48" t="s">
-        <v>1302</v>
+        <v>1337</v>
       </c>
       <c r="H48" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I48" t="s">
-        <v>1303</v>
+        <v>1338</v>
       </c>
       <c r="J48" t="s">
-        <v>1304</v>
+        <v>1339</v>
       </c>
       <c r="L48" t="s">
-        <v>1305</v>
+        <v>1340</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1306</v>
+        <v>1341</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P48">
         <v>44468.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>1307</v>
+        <v>1342</v>
       </c>
       <c r="R48" t="s">
-        <v>1308</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B49" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C49" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D49" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E49" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F49" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G49" t="s">
-        <v>1309</v>
+        <v>1344</v>
       </c>
       <c r="H49" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I49" t="s">
-        <v>1310</v>
+        <v>1345</v>
       </c>
       <c r="J49" t="s">
-        <v>1311</v>
+        <v>1346</v>
       </c>
       <c r="K49" t="s">
-        <v>1312</v>
+        <v>1347</v>
       </c>
       <c r="L49" t="s">
-        <v>1313</v>
+        <v>1348</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1314</v>
+        <v>1349</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B50" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C50" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D50" t="s">
-        <v>1097</v>
+        <v>1132</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F50" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G50" t="s">
-        <v>1171</v>
+        <v>1206</v>
       </c>
       <c r="H50" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I50" t="s">
-        <v>1315</v>
+        <v>1350</v>
       </c>
       <c r="J50" t="s">
-        <v>1316</v>
+        <v>1351</v>
       </c>
       <c r="K50" t="s">
-        <v>1317</v>
+        <v>1352</v>
       </c>
       <c r="L50" t="s">
-        <v>1318</v>
+        <v>1353</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1319</v>
+        <v>1354</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C51" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D51" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F51" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G51" t="s">
-        <v>1320</v>
+        <v>1355</v>
       </c>
       <c r="H51" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I51" t="s">
-        <v>1321</v>
+        <v>1356</v>
       </c>
       <c r="J51" t="s">
-        <v>1322</v>
+        <v>1357</v>
       </c>
       <c r="L51" t="s">
-        <v>1323</v>
+        <v>1358</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1324</v>
+        <v>1359</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P51">
         <v>45778.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1325</v>
+        <v>1360</v>
       </c>
       <c r="R51" t="s">
-        <v>1326</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B52" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C52" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D52" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="E52" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F52" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G52" t="s">
-        <v>1320</v>
+        <v>1355</v>
       </c>
       <c r="H52" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I52" t="s">
-        <v>1327</v>
+        <v>1362</v>
       </c>
       <c r="J52" t="s">
-        <v>1328</v>
+        <v>1363</v>
       </c>
       <c r="K52" t="s">
-        <v>1329</v>
+        <v>1364</v>
       </c>
       <c r="L52" t="s">
-        <v>1330</v>
+        <v>1365</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1331</v>
+        <v>1366</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P52">
         <v>45778.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1325</v>
+        <v>1360</v>
       </c>
       <c r="R52" t="s">
-        <v>1326</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B53" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C53" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D53" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="E53" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F53" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G53" t="s">
-        <v>1332</v>
+        <v>1367</v>
       </c>
       <c r="H53" t="s">
-        <v>1333</v>
+        <v>1368</v>
       </c>
       <c r="I53" t="s">
-        <v>1334</v>
+        <v>1369</v>
       </c>
       <c r="J53" t="s">
-        <v>1335</v>
+        <v>1370</v>
       </c>
       <c r="L53" t="s">
-        <v>1336</v>
+        <v>1371</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1337</v>
+        <v>1372</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P53">
         <v>45741.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>1338</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B54" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="C54" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D54" t="s">
-        <v>1203</v>
+        <v>1238</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F54" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G54" t="s">
-        <v>1339</v>
+        <v>1374</v>
       </c>
       <c r="H54" t="s">
-        <v>1333</v>
+        <v>1368</v>
       </c>
       <c r="I54" t="s">
-        <v>1127</v>
+        <v>1162</v>
       </c>
       <c r="J54" t="s">
-        <v>1128</v>
+        <v>1163</v>
       </c>
       <c r="L54" t="s">
+        <v>1164</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="N54" s="5" t="s">
         <v>1129</v>
-      </c>
-[...4 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="P54">
         <v>45111.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>1340</v>
+        <v>1375</v>
       </c>
       <c r="R54" t="s">
-        <v>1341</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B55" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C55" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D55" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F55" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G55" t="s">
-        <v>1342</v>
+        <v>1377</v>
       </c>
       <c r="H55" t="s">
-        <v>1333</v>
+        <v>1368</v>
       </c>
       <c r="I55" t="s">
-        <v>1275</v>
+        <v>1310</v>
       </c>
       <c r="J55" t="s">
-        <v>1276</v>
+        <v>1311</v>
       </c>
       <c r="L55" t="s">
-        <v>1277</v>
+        <v>1312</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P55">
         <v>44658.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>1279</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B56" t="s">
-        <v>1088</v>
+        <v>1123</v>
       </c>
       <c r="C56" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D56" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="E56" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F56" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G56" t="s">
-        <v>1332</v>
+        <v>1367</v>
       </c>
       <c r="H56" t="s">
-        <v>1333</v>
+        <v>1368</v>
       </c>
       <c r="I56" t="s">
-        <v>1267</v>
+        <v>1302</v>
       </c>
       <c r="J56" t="s">
-        <v>1268</v>
+        <v>1303</v>
       </c>
       <c r="K56" t="s">
-        <v>1269</v>
+        <v>1304</v>
       </c>
       <c r="L56" t="s">
-        <v>1270</v>
+        <v>1305</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1271</v>
+        <v>1306</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>1094</v>
+        <v>1129</v>
       </c>
       <c r="P56">
         <v>45243.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1343</v>
+        <v>1378</v>
       </c>
       <c r="R56" t="s">
-        <v>1344</v>
+        <v>1379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1345</v>
+        <v>1380</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1346</v>
+        <v>1381</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1347</v>
+        <v>1382</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1348</v>
+        <v>1383</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1349</v>
+        <v>1384</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1350</v>
+        <v>1385</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1351</v>
+        <v>1386</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1352</v>
+        <v>1387</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1353</v>
+        <v>1388</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1354</v>
+        <v>1389</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1355</v>
+        <v>1390</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1356</v>
+        <v>1391</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1357</v>
+        <v>1392</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1358</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1359</v>
+        <v>1394</v>
       </c>
       <c r="C2" t="s">
-        <v>1360</v>
+        <v>1395</v>
       </c>
       <c r="D2" t="s">
-        <v>1361</v>
+        <v>1396</v>
       </c>
       <c r="E2" t="s">
-        <v>1362</v>
+        <v>1397</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1363</v>
+        <v>1398</v>
       </c>
       <c r="G2" t="s">
-        <v>1364</v>
+        <v>1399</v>
       </c>
       <c r="H2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I2" t="s">
-        <v>1365</v>
-[...5 lines deleted...]
-        <v>1367</v>
+        <v>1400</v>
       </c>
       <c r="N2" t="s">
-        <v>1368</v>
+        <v>1401</v>
       </c>
       <c r="O2" t="s">
-        <v>1369</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1370</v>
+        <v>1403</v>
       </c>
       <c r="C3" t="s">
-        <v>1371</v>
+        <v>1404</v>
       </c>
       <c r="D3" t="s">
-        <v>1361</v>
+        <v>1396</v>
       </c>
       <c r="E3" t="s">
-        <v>1372</v>
+        <v>1405</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1373</v>
+        <v>1406</v>
       </c>
       <c r="G3" t="s">
-        <v>1374</v>
+        <v>1407</v>
       </c>
       <c r="H3" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I3" t="s">
-        <v>1365</v>
-[...11 lines deleted...]
-        <v>1378</v>
+        <v>1400</v>
       </c>
       <c r="N3" t="s">
-        <v>1379</v>
+        <v>1408</v>
       </c>
       <c r="O3" t="s">
-        <v>1380</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1381</v>
+        <v>1410</v>
       </c>
       <c r="C4" t="s">
-        <v>1382</v>
+        <v>1411</v>
       </c>
       <c r="D4" t="s">
-        <v>1361</v>
+        <v>1396</v>
       </c>
       <c r="E4" t="s">
-        <v>1383</v>
+        <v>1412</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1384</v>
+        <v>1413</v>
       </c>
       <c r="G4" t="s">
-        <v>1385</v>
+        <v>1414</v>
       </c>
       <c r="H4" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I4" t="s">
-        <v>1386</v>
+        <v>1415</v>
       </c>
       <c r="J4" t="s">
-        <v>1387</v>
+        <v>1416</v>
       </c>
       <c r="K4" t="s">
-        <v>1388</v>
-[...8 lines deleted...]
-        <v>1390</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1391</v>
+        <v>1418</v>
       </c>
       <c r="C5" t="s">
-        <v>1392</v>
+        <v>1419</v>
       </c>
       <c r="D5" t="s">
-        <v>1393</v>
+        <v>1420</v>
       </c>
       <c r="E5" t="s">
-        <v>1383</v>
+        <v>1412</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1394</v>
+        <v>1421</v>
       </c>
       <c r="G5" t="s">
-        <v>1395</v>
+        <v>1422</v>
       </c>
       <c r="H5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I5" t="s">
-        <v>1396</v>
-[...8 lines deleted...]
-        <v>1399</v>
+        <v>1423</v>
       </c>
       <c r="N5" t="s">
-        <v>1400</v>
+        <v>1424</v>
       </c>
       <c r="O5" t="s">
-        <v>1401</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1402</v>
+        <v>1426</v>
       </c>
       <c r="C6" t="s">
-        <v>1403</v>
+        <v>1427</v>
       </c>
       <c r="D6" t="s">
-        <v>1404</v>
+        <v>1428</v>
       </c>
       <c r="E6" t="s">
-        <v>1405</v>
+        <v>1429</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1406</v>
+        <v>1430</v>
       </c>
       <c r="G6" t="s">
-        <v>1407</v>
+        <v>1431</v>
       </c>
       <c r="H6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I6" t="s">
-        <v>1262</v>
+        <v>1297</v>
       </c>
       <c r="J6" t="s">
-        <v>1408</v>
+        <v>1432</v>
       </c>
       <c r="K6" t="s">
-        <v>1409</v>
-[...8 lines deleted...]
-        <v>1412</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1413</v>
+        <v>1434</v>
       </c>
       <c r="C7" t="s">
-        <v>1414</v>
+        <v>1435</v>
       </c>
       <c r="D7" t="s">
-        <v>1393</v>
+        <v>1420</v>
       </c>
       <c r="E7" t="s">
-        <v>1405</v>
+        <v>1429</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1415</v>
+        <v>1436</v>
       </c>
       <c r="G7" t="s">
-        <v>1416</v>
+        <v>1437</v>
       </c>
       <c r="H7" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I7" t="s">
-        <v>1262</v>
+        <v>1297</v>
       </c>
       <c r="J7" t="s">
-        <v>1417</v>
+        <v>1438</v>
       </c>
       <c r="K7" t="s">
-        <v>1418</v>
-[...11 lines deleted...]
-        <v>1422</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>1423</v>
+        <v>1440</v>
       </c>
       <c r="C8" t="s">
-        <v>1424</v>
+        <v>1441</v>
       </c>
       <c r="D8" t="s">
-        <v>1425</v>
+        <v>1442</v>
       </c>
       <c r="E8" t="s">
-        <v>1426</v>
+        <v>1443</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>1427</v>
+        <v>1444</v>
       </c>
       <c r="G8" t="s">
-        <v>1428</v>
+        <v>1445</v>
       </c>
       <c r="H8" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I8" t="s">
-        <v>1429</v>
+        <v>1446</v>
       </c>
       <c r="J8" t="s">
-        <v>1430</v>
+        <v>1447</v>
       </c>
       <c r="K8" t="s">
-        <v>1431</v>
-[...11 lines deleted...]
-        <v>1435</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>1436</v>
+        <v>1449</v>
       </c>
       <c r="C9" t="s">
-        <v>1437</v>
+        <v>1450</v>
       </c>
       <c r="D9" t="s">
-        <v>1438</v>
+        <v>1451</v>
       </c>
       <c r="E9" t="s">
-        <v>1383</v>
+        <v>1412</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1439</v>
+        <v>1452</v>
       </c>
       <c r="G9" t="s">
-        <v>1440</v>
+        <v>1453</v>
       </c>
       <c r="H9" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I9" t="s">
-        <v>1441</v>
-[...5 lines deleted...]
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="N9" t="s">
-        <v>1400</v>
+        <v>1455</v>
       </c>
       <c r="O9" t="s">
-        <v>1400</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>1444</v>
+        <v>1457</v>
       </c>
       <c r="C10" t="s">
-        <v>1445</v>
+        <v>1458</v>
       </c>
       <c r="D10" t="s">
-        <v>1446</v>
+        <v>1459</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>1447</v>
+        <v>1460</v>
       </c>
       <c r="H10" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I10" t="s">
-        <v>1262</v>
+        <v>1297</v>
       </c>
       <c r="J10" t="s">
-        <v>1331</v>
+        <v>1461</v>
       </c>
       <c r="K10" t="s">
-        <v>1448</v>
-[...11 lines deleted...]
-        <v>1452</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>1453</v>
+        <v>1463</v>
       </c>
       <c r="C11" t="s">
-        <v>1454</v>
+        <v>1464</v>
       </c>
       <c r="D11" t="s">
-        <v>1393</v>
+        <v>1420</v>
       </c>
       <c r="E11" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="G11" t="s">
-        <v>1457</v>
+        <v>1467</v>
       </c>
       <c r="H11" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="I11" t="s">
-        <v>1458</v>
-[...11 lines deleted...]
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="N11" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="O11" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -16100,552 +16329,591 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1345</v>
+        <v>1380</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1348</v>
+        <v>1383</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="C2" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="D2" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="C3" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="D3" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="C4" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="D4" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1072</v>
+        <v>1107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C2" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D2" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="E2" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="F2" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="C3" t="s">
-        <v>1089</v>
+        <v>1124</v>
       </c>
       <c r="D3" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="E3" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="F3" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C2" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
       <c r="D2" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="E2" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="F2" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="H2" t="s">
-        <v>1493</v>
+        <v>1499</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>1500</v>
       </c>
       <c r="J2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>1494</v>
+        <v>1501</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="J3" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
       <c r="J4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>1045</v>
+        <v>1063</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>1046</v>
+        <v>1064</v>
       </c>
       <c r="J5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
       <c r="J6" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
       <c r="J7" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C8" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="J8" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="J9" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C10" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="D10" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="E10" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="F10" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="H10" t="s">
-        <v>1506</v>
+        <v>1513</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>1514</v>
       </c>
       <c r="J10" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="C11" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="D11" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="E11" t="s">
-        <v>1509</v>
+        <v>1037</v>
       </c>
       <c r="F11" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="G11" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="H11" t="s">
-        <v>1512</v>
+        <v>1519</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>1046</v>
       </c>
       <c r="J11" t="s">
-        <v>134</v>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D12" t="s">
+        <v>123</v>
+      </c>
+      <c r="E12" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F12" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J12" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
-[...5 lines deleted...]
-    <hyperlink ref="I9" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>