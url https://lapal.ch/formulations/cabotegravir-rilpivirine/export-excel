--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1305">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -3787,66 +3787,60 @@
   <si>
     <t>Argentina, Brazil, China, Egypt, Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Malaysia, Philippines, Thailand, Viet Nam, Sri Lanka, Venezuela (Bolivarian Republic of), World Intellectual Property Organization (WIPO), Albania, North Macedonia, Jordan, Lebanon, Pakistan, Indonesia</t>
   </si>
   <si>
     <t>Canada, Germany, Hong Kong, Croatia, Japan, Luxembourg, Norway, New Zealand, Panama, Poland, Slovenia, Taiwan, Province of China, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, World Intellectual Property Organization (WIPO), Romania, Latvia, Lithuania, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
@@ -3880,63 +3874,63 @@
   <si>
     <t>Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Malta</t>
   </si>
   <si>
     <t>Spain, Cyprus, Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, World Intellectual Property Organization (WIPO), India, Egypt, Viet Nam, Indonesia</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Chile</t>
   </si>
   <si>
     <t>WO2007147882</t>
   </si>
   <si>
     <t>Aqueous suspensions of rilpivirine micro- or nanoparticles</t>
   </si>
   <si>
     <t>2027-06-22</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the NNRTI compound TMC278, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of HIV infection.</t>
   </si>
   <si>
-    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, India, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
+    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
   </si>
   <si>
     <t>Canada, Australia, Chile, Cyprus, Denmark, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>North Macedonia, Pakistan, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Denmark, Spain, Portugal, Finland, Hungary, Poland, Croatia, Romania, Lithuania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
   </si>
   <si>
-    <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), Indonesia, Egypt, South Africa, Viet Nam</t>
+    <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), India, Indonesia, Egypt, South Africa, Viet Nam</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>CA3060290</t>
   </si>
   <si>
     <t>Cabotegravir in combination with RPV</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>A combination comprising cabotegraviror a pharmaceutically acceptable salt thereof, and one or more therapeutic agents selected from the group consisting of rilpivirine (TMC-278), or a pharmaceutically acceptable salt thereof, when administered simultaneously or sequentially.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
@@ -4003,51 +3997,51 @@
   <si>
     <t>Argentina, China, Morocco, Tunisia, Albania, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Australia, Chile, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012140220</t>
   </si>
   <si>
     <t>Rilpivirine freeze dried nanosuspension</t>
   </si>
   <si>
     <t>Beirowski, Jakob Andreas</t>
   </si>
   <si>
     <t>2032-04-13</t>
   </si>
   <si>
     <t>The present invention relates to a freeze-dried (also called lyophilized) drug nanosuspension. The present freeze-dried drug nanosuspension composition has an acceptable stability of the particle size distribution during storage, including long term storage.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Albania, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Mexico, India</t>
+    <t>Albania, Montenegro, Türkiye, North Macedonia, Mexico, India</t>
   </si>
   <si>
     <t>Canada, Liechtenstein, Italy, Malta, Denmark, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Norway, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, San Marino, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
@@ -13994,369 +13988,366 @@
       </c>
       <c r="D4" t="s">
         <v>1169</v>
       </c>
       <c r="E4" t="s">
         <v>1191</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="G4" t="s">
         <v>1193</v>
       </c>
       <c r="H4" t="s">
         <v>175</v>
       </c>
       <c r="I4" t="s">
         <v>1194</v>
       </c>
       <c r="J4" t="s">
         <v>1195</v>
       </c>
       <c r="K4" t="s">
         <v>1196</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="N4" t="s">
         <v>1197</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>1198</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D5" t="s">
         <v>1201</v>
-      </c>
-[...4 lines deleted...]
-        <v>1203</v>
       </c>
       <c r="E5" t="s">
         <v>1191</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
       <c r="G5" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="H5" t="s">
         <v>175</v>
       </c>
       <c r="I5" t="s">
+        <v>1204</v>
+      </c>
+      <c r="J5" t="s">
+        <v>1205</v>
+      </c>
+      <c r="K5" t="s">
         <v>1206</v>
       </c>
-      <c r="J5" t="s">
+      <c r="N5" t="s">
         <v>1207</v>
       </c>
-      <c r="K5" t="s">
+      <c r="O5" t="s">
         <v>1208</v>
-      </c>
-[...4 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D6" t="s">
         <v>1211</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>1212</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" s="5" t="s">
         <v>1213</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>1214</v>
-      </c>
-[...4 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="H6" t="s">
         <v>175</v>
       </c>
       <c r="I6" t="s">
         <v>1076</v>
       </c>
       <c r="J6" t="s">
+        <v>1215</v>
+      </c>
+      <c r="K6" t="s">
+        <v>1216</v>
+      </c>
+      <c r="M6" t="s">
         <v>1217</v>
       </c>
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>1218</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>1219</v>
-      </c>
-[...4 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F7" s="5" t="s">
         <v>1222</v>
       </c>
-      <c r="C7" t="s">
+      <c r="G7" t="s">
         <v>1223</v>
-      </c>
-[...10 lines deleted...]
-        <v>1225</v>
       </c>
       <c r="H7" t="s">
         <v>175</v>
       </c>
       <c r="I7" t="s">
         <v>1076</v>
       </c>
       <c r="J7" t="s">
+        <v>1224</v>
+      </c>
+      <c r="K7" t="s">
+        <v>1225</v>
+      </c>
+      <c r="L7" t="s">
         <v>1226</v>
       </c>
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>1227</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
         <v>1228</v>
       </c>
-      <c r="M7" t="s">
+      <c r="O7" t="s">
         <v>1229</v>
-      </c>
-[...4 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D8" t="s">
         <v>1232</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>1233</v>
       </c>
-      <c r="D8" t="s">
+      <c r="F8" s="5" t="s">
         <v>1234</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" t="s">
         <v>1235</v>
-      </c>
-[...4 lines deleted...]
-        <v>1237</v>
       </c>
       <c r="H8" t="s">
         <v>175</v>
       </c>
       <c r="I8" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="J8" t="s">
         <v>1137</v>
       </c>
       <c r="K8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="L8" t="s">
+        <v>1238</v>
+      </c>
+      <c r="M8" t="s">
         <v>1239</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
         <v>1240</v>
       </c>
-      <c r="M8" t="s">
+      <c r="O8" t="s">
         <v>1241</v>
-      </c>
-[...4 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D9" t="s">
         <v>1244</v>
-      </c>
-[...4 lines deleted...]
-        <v>1246</v>
       </c>
       <c r="E9" t="s">
         <v>1191</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="G9" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="H9" t="s">
         <v>175</v>
       </c>
       <c r="I9" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J9" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K9" t="s">
         <v>1249</v>
       </c>
-      <c r="J9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
       <c r="O9" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D10" t="s">
         <v>1252</v>
       </c>
-      <c r="C10" t="s">
+      <c r="F10" s="5" t="s">
         <v>1253</v>
-      </c>
-[...4 lines deleted...]
-        <v>1255</v>
       </c>
       <c r="H10" t="s">
         <v>175</v>
       </c>
       <c r="I10" t="s">
         <v>1076</v>
       </c>
       <c r="J10" t="s">
         <v>1137</v>
       </c>
       <c r="K10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="L10" t="s">
+        <v>1255</v>
+      </c>
+      <c r="M10" t="s">
         <v>1256</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>1257</v>
       </c>
-      <c r="M10" t="s">
+      <c r="O10" t="s">
         <v>1258</v>
-      </c>
-[...4 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E11" t="s">
         <v>1261</v>
       </c>
-      <c r="C11" t="s">
+      <c r="F11" s="5" t="s">
         <v>1262</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>1263</v>
-      </c>
-[...4 lines deleted...]
-        <v>1265</v>
       </c>
       <c r="H11" t="s">
         <v>175</v>
       </c>
       <c r="I11" t="s">
+        <v>1264</v>
+      </c>
+      <c r="J11" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K11" t="s">
         <v>1266</v>
       </c>
-      <c r="J11" t="s">
+      <c r="L11" t="s">
         <v>1267</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" t="s">
         <v>1268</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
         <v>1269</v>
       </c>
-      <c r="M11" t="s">
+      <c r="O11" t="s">
         <v>1270</v>
-      </c>
-[...4 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -14372,265 +14363,265 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>830</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D2" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="C3" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="D3" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D4" t="s">
         <v>1285</v>
-      </c>
-[...4 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>914</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>1289</v>
-      </c>
-[...4 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>112</v>
       </c>
       <c r="C2" t="s">
         <v>929</v>
       </c>
       <c r="D2" t="s">
-        <v>1292</v>
+        <v>1290</v>
       </c>
       <c r="E2" t="s">
         <v>456</v>
       </c>
       <c r="F2" t="s">
-        <v>1293</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1294</v>
+        <v>1292</v>
       </c>
       <c r="C3" t="s">
         <v>929</v>
       </c>
       <c r="D3" t="s">
-        <v>1295</v>
+        <v>1293</v>
       </c>
       <c r="E3" t="s">
         <v>688</v>
       </c>
       <c r="F3" t="s">
-        <v>1296</v>
+        <v>1294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E49"/>
   <sheetViews>
@@ -14650,82 +14641,82 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>831</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>830</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>832</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>850</v>
       </c>
       <c r="C2" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="D2" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>1300</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>1301</v>
+        <v>1299</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>833</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
         <v>835</v>
@@ -15252,68 +15243,68 @@
         <v>623</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>850</v>
       </c>
       <c r="C44" t="s">
         <v>852</v>
       </c>
       <c r="D44" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>59</v>
       </c>
       <c r="C45" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>59</v>
       </c>
       <c r="C46" t="s">
-        <v>1305</v>
+        <v>1303</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>850</v>
       </c>
       <c r="C47" t="s">
         <v>908</v>
       </c>
       <c r="D47" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>59</v>
       </c>
       <c r="C48" t="s">
         <v>872</v>