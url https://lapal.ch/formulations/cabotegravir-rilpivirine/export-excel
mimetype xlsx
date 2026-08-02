--- v1 (2026-06-23)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1391">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -2678,50 +2678,210 @@
   <si>
     <t>OBILART</t>
   </si>
   <si>
     <t>NCT06728917</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06728917</t>
   </si>
   <si>
     <t>The primary objective of the present project will be to investigate the risk of HBV reactivation (from virological reactivation to overt HBV infection) in HIV-1 carriers with occult HBV infection (OBI, is characterized by the absence of surface antigenemia, HBsAg negativity, with the presence of HBV-core antibody, HBcAb) and switching from antiretroviral therapy (ART) including nucleos(t)ides to long-acting formulation.</t>
   </si>
   <si>
     <t>Occult Hepatitis B Virus Infection and HBV Reactivation After Switching to Long Acting Therapy in Patients With HIV-1</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
+    <t>NCT07637942</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07637942</t>
+  </si>
+  <si>
+    <t>International Maternal Pediatric Adolescent AIDS Clinical Trials Group</t>
+  </si>
+  <si>
+    <t>Phase IV, multi-site, open-label, non-randomized study of the pharmacokinetics (PK) of long-acting injectable cabotegravir and rilpivirine (CAB LA + RPV LA) during pregnancy and postpartum.</t>
+  </si>
+  <si>
+    <t>Cabotegravir &amp; Rilpivirine Antiretroviral Therapy in Pregnancy</t>
+  </si>
+  <si>
+    <t>Every 4-week long-acting injectable cabotegravir and rilpivirine</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>2028-02-15</t>
+  </si>
+  <si>
+    <t>Pregnant women with HIV viral suppression in the United States, age 18 years and older, who initiated CAB LA + RPV LA pre- or post-conception</t>
+  </si>
+  <si>
+    <t>CUATRO (222794)</t>
+  </si>
+  <si>
+    <t>NCT07650916</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07650916</t>
+  </si>
+  <si>
+    <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
+  </si>
+  <si>
+    <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
+  </si>
+  <si>
+    <t>Spain, United States of America</t>
+  </si>
+  <si>
+    <t>CAB ULA</t>
+  </si>
+  <si>
+    <t>RPV ULA</t>
+  </si>
+  <si>
+    <t>CAB LA</t>
+  </si>
+  <si>
+    <t>RPV LA</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2029-09-04</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+Patient Study Participant (PSP) Inclusion criteria:
+* Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
+* Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
+* HIV-1 RNA \&lt;50 copies/mL at screening assessment.
+* Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
+* Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
+Exclusion criteria:
+Patient Study Participant (PSP) Exclusion criteria:
+* Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
+  </si>
+  <si>
+    <t>GS-US-536-5938</t>
+  </si>
+  <si>
+    <t>NCT07682961</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07682961</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
+The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
+  </si>
+  <si>
+    <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>Lenacapavir</t>
+  </si>
+  <si>
+    <t>Lenacapavir Tablet</t>
+  </si>
+  <si>
+    <t>Teropavimab</t>
+  </si>
+  <si>
+    <t>Zinlirvimab</t>
+  </si>
+  <si>
+    <t>Cabotegravir</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2029-03-01</t>
+  </si>
+  <si>
+    <t>2033-03-01</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
+  1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
+* At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
+* A plasma HIV-1</t>
+  </si>
+  <si>
+    <t>FBIS-RELATIVITY</t>
+  </si>
+  <si>
+    <t>NCT07703748</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07703748</t>
+  </si>
+  <si>
+    <t>FUNDACIÓN HOSPITAL UNIVERSITARIO INFANTA LEONOR Y DEL HOSPITAL UNIVERSITARIO DEL SURESTE</t>
+  </si>
+  <si>
+    <t>The RELATIVITY study is a nationwide, multicenter, ambispective observational cohort evaluating the long-term effectiveness, safety, persistence, and tolerability of long-acting injectable cabotegravir plus rilpivirine (CAB+RPV LA) in people living with HIV in Spain.
+The study includes adults with HIV-1 infection who achieved virological suppression on oral antiretroviral therapy and switched to long-acting CAB+RPV as part of routine clinical care. No study-specific treatment or interventions are performed. Clinical information is collected retrospectively from treatment initiation and prospectively during routine follow-up.
+The primary objectives are to evaluate long-term virological effectiveness, treatment persistence, and confirmed virological failure over five years. Secondary objec</t>
+  </si>
+  <si>
+    <t>Long-Term Real-World Evidence Study to Evaluate Effectiveness, Persistence, Adherence, Safety and Tolerability of Long-acting Cabotegravir Plus Rilpivirine.</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2029-04-30</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine for HIV-1 suppression: switch to 2-monthly dosing after 5 years of daily oral therapy</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003085</t>
   </si>
   <si>
     <t>Perspectives of people living with HIV-1 on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.26006</t>
   </si>
   <si>
     <t>Perspectives of healthcare providers on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings from a Hybrid III Implementation-effectiveness study (CUSTOMIZE)</t>
@@ -2807,60 +2967,66 @@
   <si>
     <t>Initiation of long-acting cabotegravir plus rilpivirine as direct-to-injection or with an oral lead-in in adults with HIV-1 infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(21)00184-3</t>
   </si>
   <si>
     <t>Long-acting cabotegravir plus rilpivirine for treatment in adults with HIV-1 infection: 96-week results of the randomised, open-label, phase 3 FLAIR study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(20)30340-4</t>
   </si>
   <si>
     <t>Top Practices for Implementing Cabotegravir (CAB) and Rilpivirine (RPV) Long-Acting (LA) in European Clinics</t>
   </si>
   <si>
     <t>https://www.bhiva.org/file/62a1ceca806ef/P008.pdf</t>
   </si>
   <si>
     <t>Overcoming Barriers and Achieving Optimal Implementation of Cabotegravir and Rilpivirine Long-Acting (CAB + RPV LA): Staff Study Participant (SSP) Results From the CAB + RPV Implementation Study in Eu</t>
   </si>
   <si>
     <t>https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf</t>
   </si>
   <si>
+    <t>&lt;p&gt;Anena D, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41512916/"&gt;Trial design and enrolment characteristics of LATA (Long-Acting Treatment in Adolescents): A randomised, open-label, non-inferiority, 96-week trial evaluating the virological efficacy, safety, acceptability and quality-of-life of the dual long-acting injectable regimen cabotegravir/ rilpivirine compared to daily oral therapy in virologically suppressed adolescents with HIV-1 infection, aged 12 to &amp;lt;20&amp;nbsp;years, in Sub-Saharan Africa.&lt;/a&gt; Contemp Clin Trials. 2026 Mar&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background: Alternatives to daily oral antiretroviral therapy (ART) are important for adolescents with HIV (AHIV) to improve adherence and outcomes. Long-Acting-injectable (LAI) cabotegravir/rilpivirine (CAB/RPV) has demonstrated excellent efficacy and safety and strong patient preference in adults.&lt;/p&gt;&lt;p&gt;Methods: LATA is an ongoing randomised, open-label, 96-week, non-inferiority trial evaluating the efficacy, safety and acceptability of LAI CAB/RPV vs. daily oral therapy with tenofovir (disoproxil fumarate or alafenamide)/lamivudine/dolutegravir (TLD). Participants are virologically suppressed AHIV aged 12- &amp;lt; 20 years in Kenya/South Africa/Uganda/Zimbabwe. Randomisation was 1:1 to LAI CAB/RPV given once every 8 weeks (after optional oral lead-in) or daily oral TLD. The primary outcome is viral rebound (two consecutive viral loads ≥50 copies/mL by 96-weeks). Viral loads are measured every 24 weeks. The trial employs the Smooth Away From the Expected (SAFE) non-inferiority frontier, where the non-inferiority margin depends on the observed event rate in the control arm. Secondary outcomes include confirmed viral load ≥200 copies/mL by 96-weeks, HIV resistance, safety, patient-reported outcomes and cost-effectiveness. LAI participants return to oral ART at confirmed viral load ≥200 copies/mL; LAI participants who become pregnant are given the choice to continue on LAI or to switch back to daily oral ART, with optional pharmacokinetic sampling during pregnancy and post-partum in both groups. Enrolment of 476 AHIV completed in April 2024. Results will be reported in 2026.&lt;/p&gt;&lt;p&gt;Conclusion: LATA is the first trial comparing the efficacy, safety and acceptability of LAI CAB/RPV to oral ART in AHIV, enrolled in Sub-Saharan Africa, using a programmatic approach to viral load testing.&lt;/p&gt;&lt;p&gt;Trial registration: This trial has been registered with ClinicalTrials.gov (NCT05154747).&lt;/p&gt;&lt;p&gt;Keywords: Adolescents; Antiretroviral therapy; Cabotegravir and rilpivirine; Clinical trial; HIV; Injectable.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>LONG-ACTING CABENUVA (CABOTEGRAVIR + RILPIVIRINE) FOR HIV DEMONSTRATES SUPERIOR EFFICACY COMPARED TO DAILY ORAL THERAPY FOR PEOPLE WITH ADHERENCE CHALLENGES</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1</t>
   </si>
   <si>
-    <t>&lt;p&gt;Rana AI, Zheng L, Castillo-Mancilla J, Bao Y, Sieczkarski S, Brooks KM, Lake JE, Fichtenbaum C, Heath SL, Belaunzaran-Zamudio PF, Klingman K, Fox L, Morton T, Stirratt M, Li JZ, Acosta EP, Venuto C, Galáarraga O, Shoptaw S, Wohl D, Green M, Beijer C, Ferbas K, Jennings C, Shin K, Collahua R, Dorosh M, Wannamaker P, D'Amico R, Smith K, Spreen W, Vandermeulen K, Van Solingen-Ristea R, Wimbish C, Tashima KT, Landovitz RJ; ACTG A5359 LATITUDE Trial Team. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;. N Engl J Med. 2026 Feb 18:10.1056/NEJMoa2508228. doi: 10.1056/NEJMoa2508228. Epub ahead of print. PMID: 41707171; PMCID: PMC12919640.&lt;/p&gt;</t>
-[...2 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Randomized trials of long-acting injectable antiretroviral therapy (ART) in persons with human immunodeficiency virus (HIV) who face challenges with adherence to oral medication are lacking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;We conducted an open-label, randomized trial involving persons with HIV who had inadequate adherence to ART (a persistent HIV-1 RNA level of &amp;gt;200 copies per milliliter or loss to follow-up). Participants received up to 24 weeks of adherence support, conditional economic incentives, and standard care with oral ART (step 1). Participants who had an HIV-1 RNA level of 200 copies per milliliter or lower in step 1 were randomly assigned in a 1:1 ratio to either continue standard care or switch to monthly injections of long-acting cabotegravir plus rilpivirine with or without oral lead-in therapy (step 2). The primary outcome was regimen failure, defined as confirmed virologic failure (two consecutive HIV-1 RNA measurements of &amp;gt;200 copies per milliliter) or treatment discontinuation during step 2.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;In step 1 of the trial, we enrolled 453 participants; the median age was 40 years, 63% were Black, and 29% had been assigned female sex at birth. In step 2, a total of 306 participants underwent randomization; 152 were assigned to receive cabotegravir-rilpivirine and 154 to receive standard care. Step 2 randomization was stopped early on the basis of the superiority of cabotegravir-rilpivirine to standard care in secondary outcomes at a prespecified analysis performed after a median follow-up of 48 weeks. The cumulative incidence of regimen failure by week 48 was 22.8% in the cabotegravir-rilpivirine group and 41.2% in the standard-care group (difference, -18.4 percentage points; 98.4% confidence interval [CI], -32.4 to -4.3; P = 0.002). The cumulative incidence of an adverse event was 43.5% in the cabotegravir-rilpivirine group and 42.4% in the standard-care group (difference, 1.1 percentage points; 95% CI, -12.7 to 15.0). Resistance-associated mutations developed in 2 participants with confirmed virologic failure in each group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;Monthly injections of long-acting cabotegravir-rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges. (Funded by the National Institute of Allergy and Infectious Diseases; LATITUDE &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; number, &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT03635788"&gt;NCT03635788&lt;/a&gt;.).&lt;/p&gt;</t>
+    <t>&lt;p&gt;Rana AI, et al. for the ACTG A5359 LATITUDE Trial Team. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;. N Engl J Med. 2026&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background: Randomized trials of long-acting injectable antiretroviral therapy (ART) in persons with human immunodeficiency virus (HIV) who face challenges with adherence to oral medication are lacking.&lt;/p&gt;&lt;p&gt;Methods: We conducted an open-label, randomized trial involving persons with HIV who had inadequate adherence to ART (a persistent HIV-1 RNA level of &amp;gt;200 copies per milliliter or loss to follow-up). Participants received up to 24 weeks of adherence support, conditional economic incentives, and standard care with oral ART (step 1). Participants who had an HIV-1 RNA level of 200 copies per milliliter or lower in step 1 were randomly assigned in a 1:1 ratio to either continue standard care or switch to monthly injections of long-acting cabotegravir plus rilpivirine with or without oral lead-in therapy (step 2). The primary outcome was regimen failure, defined as confirmed virologic failure (two consecutive HIV-1 RNA measurements of &amp;gt;200 copies per milliliter) or treatment discontinuation during step 2.&lt;/p&gt;&lt;p&gt;Results: In step 1 of the trial, we enrolled 453 participants; the median age was 40 years, 63% were Black, and 29% had been assigned female sex at birth. In step 2, a total of 306 participants underwent randomization; 152 were assigned to receive cabotegravir-rilpivirine and 154 to receive standard care. Step 2 randomization was stopped early on the basis of the superiority of cabotegravir-rilpivirine to standard care in secondary outcomes at a prespecified analysis performed after a median follow-up of 48 weeks. The cumulative incidence of regimen failure by week 48 was 22.8% in the cabotegravir-rilpivirine group and 41.2% in the standard-care group (difference, -18.4 percentage points; 98.4% confidence interval [CI], -32.4 to -4.3; P = 0.002). The cumulative incidence of an adverse event was 43.5% in the cabotegravir-rilpivirine group and 42.4% in the standard-care group (difference, 1.1 percentage points; 95% CI, -12.7 to 15.0). Resistance-associated mutations developed in 2 participants with confirmed virologic failure in each group.&lt;/p&gt;&lt;p&gt;Conclusions: Monthly injections of long-acting cabotegravir-rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges. (Funded by the National Institute of Allergy and Infectious Diseases; LATITUDE ClinicalTrials.gov number, NCT03635788.).&lt;/p&gt;</t>
   </si>
   <si>
     <t>Experiences with long acting injectable ART: A qualitative study among PLHIV participating in a Phase II study of cabotegravir + rilpivirine (LATTE-2) in the United States and Spain.</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0190487</t>
   </si>
   <si>
     <t>Efficacy, Safety, and Durability of Long-Acting Cabotegravir and Rilpivirine in Adults With Human Immunodeficiency Virus Type 1 Infection: 5-Year Results From the LATTE-2 Study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/ofid/ofab439</t>
   </si>
   <si>
     <t>Pharmacokinetics and antiviral activity of cabotegravir and rilpivirine in cerebrospinal fluid following long-acting injectable administration in HIV-infected adults.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/jac/dkz504</t>
   </si>
   <si>
     <t>Patient-reported tolerability and acceptability of cabotegravir + rilpivirine long-acting injections for the treatment of HIV-1 infection: 96-week results from the randomized LATTE-2 study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1080/25787489.2019.1661696</t>
   </si>
@@ -2957,117 +3123,123 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
+    <t>GSK / ViiV Healthcare</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
-    <t>Not provided</t>
-[...2 lines deleted...]
-    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1monthCAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml either as 2mL each or 3mL each</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2021/212888s000lbl.pdf</t>
   </si>
   <si>
-    <t>ViiV Healthcare(Vocabria) / Janssen-Cilag Ltd (Rekambys)</t>
-[...2 lines deleted...]
-    <t>Vocabria/ Rekambys</t>
+    <t>GSK / ViiV Healthcare + J&amp;J / Janssen</t>
+  </si>
+  <si>
+    <t>Vocabria / Rekambys</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) Q1month, then continue with CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg) Q1month</t>
   </si>
   <si>
     <t>MHRA</t>
   </si>
   <si>
     <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>https://www.medicines.org.uk/emc/product/12950/smpc
 https://www.medicines.org.uk/emc/product/12957/smpc</t>
   </si>
   <si>
+    <t>Product sales in the UK since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) Q1month</t>
   </si>
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>https://www.fda.gov.tw/eng/searchin.aspx?q=cabetogravir</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg)</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>https://www.swissmedic.ch/dam/swissmedic/en/dokumente/marktueberwachung/rmp/rilpivirine-rekambys-rmp-summary.pdf.download.pdf/Rilpivirine_Rekambys_RMPSummary.pdf
@@ -3077,92 +3249,90 @@
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month
  CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
   </si>
   <si>
     <t>EMA/LV-SMPA</t>
   </si>
   <si>
     <t>European Medicines Agency (Medical Product Agency (Läkemedelsverket))</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>EMA/ AEMPS</t>
   </si>
   <si>
     <t>European Medicines Agency/ Spanish Agency of Medicines and Medical Devices</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
-    <t>Vocabria/ Rilpivirine</t>
-[...1 lines deleted...]
-  <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>GlaxoSmithKline South Africa (Pty) Ltd</t>
-[...5 lines deleted...]
-    <t>CAB- 200mg/ml (400mg, 600mg) for Q1M and Q2M</t>
+    <t>cabotegravir 200mg/ml (400mg, 600mg) ; rilpivirine 300 mg/ml (600mg; 900 mg)</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://allafrica.com/view/group/main/main/id/00084037.html
 https://medapps.sahpra.org.za:6006/
 https://pi-pil-repository.sahpra.org.za/
 https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2023/11/Final_PI_VocabriaInjTab_Applicant.pdf</t>
   </si>
   <si>
+    <t>https://medapps.sahpra.org.za:6006/
+products filed separately : Vocabria injectable approved 04 July 2023 and Rekambys injectable approved 31 January 2023</t>
+  </si>
+  <si>
     <t>EMA/JAZMP</t>
   </si>
   <si>
     <t>European Medicines Agency/ Agency for Medicinal Products and Medical Devices</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>EMA/SUKL-CZE</t>
   </si>
   <si>
     <t>European Medicines Agency/ State Institute for Drug Control</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>CAB- 200mg/ml(400mg, 600mg); RPV - 300mg/ml (600-mg/900-mg) Q1month</t>
@@ -3233,475 +3403,589 @@
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month/CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
   </si>
   <si>
     <t>EMA/CBG-MEB</t>
   </si>
   <si>
     <t>European Medicines Agency/Healthcare and Youth Care Inspectorate, Ministry of Health, Welfare and Sport/ Medicines Evaluation Board</t>
   </si>
   <si>
     <t>NLD</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>MLT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
+  </si>
+  <si>
+    <t>EMA/SanteSecu</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Ministry of Health and Social Security / SanteSecu</t>
+  </si>
+  <si>
     <t>LUX</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
+    <t>https://cesas.lu/acteur/service-national-des-maladies-infectieuses-chl/</t>
+  </si>
+  <si>
+    <t>Sales in Luxembourg are confirmed since 2024 (MIDAS)</t>
+  </si>
+  <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LIE</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LVA</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>Vocabria/Rekambys</t>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month (2mL each) &amp; (600-mg/900-mg Kit) Q2month (3ml each)</t>
   </si>
   <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2022/may/viiv-healthcare-announces-marketing-approval-by-japan/</t>
+  </si>
+  <si>
+    <t>Sales in Japan are confirmed since 2023 (MIDAS)</t>
+  </si>
+  <si>
     <t>EMA/AIFA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Italian Medicines Agency</t>
   </si>
   <si>
     <t>ITA</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/news/first-long-acting-injectable-antiretroviral-therapy-hiv-recommended-approval
+https://viivexchange.com/content/dam/cf-viiv/viivexchange/en_GB/pdf/vocabria-and-rekambys-formulary-pack-uk.pdf
+https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/january/long-acting-injectable-vocabria-rekambys-for-hiv-treatment/</t>
+  </si>
+  <si>
+    <t>Sales in Italy since 2023 are confirmed for Vocabria and Rekambys (MIDAS)</t>
+  </si>
+  <si>
+    <t>Vocabria</t>
   </si>
   <si>
     <t>CAB- 200mg/ml</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>https://israeldrugs.health.gov.il/#!/medDetails/169%2081%2036948%2099
 https://www.gov.il/BlobFolder/dynamiccollectorresultitem/new-israeli-drugs-05072022/he/files_databases_drugs_new_israeli_drugs_05072022.xlsx</t>
   </si>
   <si>
+    <t>Vocabria / Edurant</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml (3mL); RPV - 300mg/ml (3mL)</t>
+  </si>
+  <si>
     <t>EMA/HPRA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Health Products Regulatory Authority (HPRA)</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
+    <t>https://hospitalprofessionalnews.ie/2022/06/13/gsk-on-behalf-of-viiv-healthcare-launches-vocabria-%E2%96%BC-and-rekambys-%E2%96%BC-in-ireland-the-first-complete-long-acting-injectable-hiv-medicine/</t>
+  </si>
+  <si>
+    <t>Sales in Ireland are confirmed since 2023 (MIDAS)</t>
+  </si>
+  <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>EMA/NNK-NCPHP</t>
   </si>
   <si>
     <t>European Medicines Agency/National Public Health and Pharmaceutical Centre</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>Vocabria/ Rilprivine</t>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) (3ml each)</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
+    <t>https://www.hivtest.gov.hk/en/hiv_treatment_and_care/antiretroviral_therapy.html</t>
+  </si>
+  <si>
+    <t>Sales since 2023 are confirmed in Hong Kong (MIDAS)</t>
+  </si>
+  <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
+    <t>EMA/BAM</t>
+  </si>
+  <si>
+    <t>Bundesinstitut für Arzneimittel und Medizinprodukte-European Medicines Evaluation Agency/ Federal Institute for Drugs and Medical Devices/ Paul Ehrlich Institute</t>
+  </si>
+  <si>
     <t>DEU</t>
   </si>
   <si>
+    <t>https://www.g-ba.de/downloads/40-1465-7954/2021-10-21_AM-RL-XII_Rilpivirin_D-680_TrG_EN.pdf
+https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-announces-chmp-positive-opinion-for-vocabria-plus-rekambys-the-first-and-only-complete-long-acting-hiv-treatment-for-adolescents-in-europe/
+https://www.ema.europa.eu/en/medicines/human/EPAR/rekambys
+https://www.ema.europa.eu/en/search?keywords=allwords&amp;search_api_fulltext=vocabria&amp;f%5B0%5D=ema_search_entity_is_document%3ADocument
+https://www.bfarm.de/EN/BfArM/EU-and-International/CHMP-Committee/Meeting-Highlights/2024-12.html</t>
+  </si>
+  <si>
+    <t>Sales in Germany since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>EMA/ANSM</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
+    <t>https://ansm.sante.fr/tableau-marr/cabotegravir
+https://ansm.sante.fr/tableau-acces-derogatoire/rilpivirine-600-mg-2-ml-suspension-injectable</t>
+  </si>
+  <si>
+    <t>Sales in France confirmed since 2023 (MIDAS)</t>
+  </si>
+  <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
+    <t>https://www.positiiviset.fi/en/about-hiv/information-for-people-living-with-hiv/hiv-treatment-and-care/#Injectable-HIV-medicine</t>
+  </si>
+  <si>
+    <t>Sales since 2024 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>EST</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>DNK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
     <t>Czechia</t>
   </si>
   <si>
+    <t>https://prehledy.sukl.cz/prehled_leciv.html#/</t>
+  </si>
+  <si>
+    <t>Product sales since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>EMA/HALMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Agency for medicinal products and medical devices of Croatia</t>
   </si>
   <si>
     <t>HRV</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-receives-approval-from-nmpa-for-vocabria-in-combination-with-rekambys/</t>
   </si>
   <si>
+    <t>Product sales since 2024 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) KIT CONTAINS 3 ML VIAL OF CABOTEGRAVIR AND 3 ML VIAL OF RILPIVIRINE</t>
   </si>
   <si>
     <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=98709</t>
   </si>
   <si>
     <t>BGR</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>Glaxosmithkline Brasil Ltda. (Vocabria)</t>
-[...1 lines deleted...]
-  <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/vocabria-r-cabotegravir-novo-registro#:~:text=Vocabria%C2%AE%20comprimidos%20revestidos,dose%20planejada%20de%20cabotegravir%20injet%C3%A1vel.
 https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/rekambys-r-rilpivirina-novo-registro</t>
   </si>
   <si>
-    <t>Vocabria® injectable suspension is indicated, in combination with rilpivirine injection, for the treatment of HIV-1 infection in virologically suppressed adults (HIV-1 RNA &lt;50 copies/mL), on a stable antiretroviral regimen, with no evidence of virological failure and no known or suspected resistance</t>
-[...2 lines deleted...]
-    <t>Glaxosmithkline South Africa (PTY) Ltd.</t>
+    <t>products filed separately : Vocabria approved 15 December 2023 and Rekambys injectable approved 20 May 2024</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml (400mg, 600mg) for Q1M and Q2M</t>
   </si>
   <si>
     <t>BoMRA</t>
   </si>
   <si>
     <t>Botswana Medicines Regulatory Authority</t>
   </si>
   <si>
     <t>BWA</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://www.bomra.co.bw/download/129/registered-medicines/33574/human-medicines-register-blue-book-30-11-2023.xlsx</t>
   </si>
   <si>
     <t>EMA/FAMHP</t>
   </si>
   <si>
     <t>European Medicines Agency/Federal Agency for Medicines and Health Products</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/january/long-acting-injectable-vocabria-rekambys-for-hiv-treatment/
+https://www.cbip.be/fr/chapters/12?frag=8901951&amp;trade_family=43950
+https://viivexchange.com/content/dam/cf-viiv/viivexchange/en_BE/our-medicines/cabenuva/files__cabenuva/FR_2021-06-18-be-spc-fr-Vocabria-h4976-IB05-v3-Master.pdf</t>
+  </si>
+  <si>
     <t>EMA/AGES</t>
   </si>
   <si>
     <t>European Medicines Agency/ Austrian Agency for Health and Food Safety</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
+    <t>https://www.medmedia.at/aerzte-krone/langwirksame-injizierbare-hiv-therapie-in-der-gelben-box/
+https://www.ema.europa.eu/en/news/first-long-acting-injectable-antiretroviral-therapy-hiv-recommended-approval
+https://www.ema.europa.eu/en/medicines/human/EPAR/vocabria
+https://www.ema.europa.eu/en/documents/product-information/rekambys-epar-product-information_en.pdf
+https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/january/long-acting-injectable-vocabria-rekambys-for-hiv-treatment/</t>
+  </si>
+  <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>VOCABRIA/REKAMBYS</t>
+    <t>https://www.tga.gov.au/resources/artg/323784</t>
+  </si>
+  <si>
+    <t>Product sales in Australia since 2023 are confirmed (MIDAS)</t>
   </si>
   <si>
     <t>200mg/ml</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://boletin.anmat.gob.ar/Mayo_2022/Dispo_3619-22.pdf
 https://boletin.anmat.gob.ar/Mayo_2022/Dispo_3379-22.pdf</t>
   </si>
   <si>
     <t>VOCABRIA 600 mg/3 mL (CABOTEGRAVIR) REKAMBYS 600 mg/ 2 mL and 900 mg/ 3 mL(RILPIVIRINE)</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
+    <t>https://www.ispch.gob.cl/wp-content/uploads/2022/09/F_26404.pdf</t>
+  </si>
+  <si>
+    <t>Product sales in 2024 (20) and 2025 (25) are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>200mg/ml ; 300 mg/ml</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
+    <t>https://minzdrav.gov.ru/en</t>
+  </si>
+  <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
-[...1 lines deleted...]
-  <si>
     <t>INVIMA</t>
   </si>
   <si>
     <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
+    <t>https://www.invima.gov.co/</t>
+  </si>
+  <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
-    <t>VOCABRIA</t>
-[...1 lines deleted...]
-  <si>
     <t>600mg/3ml</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
+    <t>official communication not found</t>
+  </si>
+  <si>
     <t>As communicated by ViiV</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
+  </si>
+  <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>30 mg film coated tablets</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>MOHAP</t>
   </si>
   <si>
     <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://www.tamm.abudhabi/wb/doh/search-approved-drugs?lang=en</t>
   </si>
   <si>
+    <t>30 mg and 25 mg film coated tablets</t>
+  </si>
+  <si>
     <t>https://pi-pil-repository.sahpra.org.za/
-https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2023/11/Final_PI_VocabriaInjTab_Applicant.pdf</t>
+https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2023/11/Final_PI_VocabriaInjTab_Applicant.pdf
+https://medapps.sahpra.org.za:6006/Home/Details/?id=CfDJ8FYgFSxPhp9BjZ4XIDlHL-j9lcugkt4n1j4ahQIwwFAg5TU8h6fQIABF9TO2U6Xaj6yxV5XEpmzKqBvKBsIFZaxTGCQTmmu9xpS4PrMMap4KbWNvJhnrR-tyNx0kj9DfSA</t>
+  </si>
+  <si>
+    <t>https://medapps.sahpra.org.za:6006/
+products filed separately : Vocabria oral approved 04 July 2023 and Rekambys injectable approved 12 May 2013</t>
   </si>
   <si>
     <t>cabotegravir sodium 30 mg film coated tablets</t>
   </si>
   <si>
-    <t>GlaxoSmithKline Brazil Ltda.</t>
-[...14 lines deleted...]
-    <t>Edurant</t>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/vocabria-r-cabotegravir-novo-registro#:~:text=Vocabria%C2%AE%20comprimidos%20revestidos,dose%20planejada%20de%20cabotegravir%20injet%C3%A1vel.</t>
+  </si>
+  <si>
+    <t>There was no record found of rilpvirine tablets registration on ANVISA.</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
@@ -3738,51 +4022,51 @@
   <si>
     <t>2021-02-26</t>
   </si>
   <si>
     <t>Pyrimidine derivatives of formula (I) wherein Q1, Q2, G and R&lt;1&gt; are as defined within; and pharmaceutically acceptable salts and in vivo hydrolysable esters thereof are described. Processes for their manufacture, pharmaceutical compositions and their use as cyclin-dependent serine/threonine kinase (CDK) and focal adhesion kinase (FAK) inhibitors are also described.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
     <t>Austria, Belgium, Denmark, Finland, France, Greece, Ireland, Italy, Luxembourg, Sweden</t>
   </si>
   <si>
     <t>Norway, Cyprus, France</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, South Africa, Türkiye, Albania, North Macedonia</t>
   </si>
   <si>
     <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Switzerland, Cyprus, Germany, Spain, Liechtenstein, Monaco, Netherlands, Portugal, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO03016306</t>
   </si>
   <si>
-    <t>Rilpivirine compound and analogues and their use in HIV</t>
+    <t>Rilpivirine compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>The present invention is concerned with pyrimidine derivatives having HIV (Human
 Immunodeficiency Virus) replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them.  The invention also relates to the use of said compounds for the manufacture of a medicament for the prevention or the treatment of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, Ukraine, Kazakhstan, Albania</t>
   </si>
   <si>
     <t>Australia, Germany, Hungary, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Poland, Slovenia, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, Russian Federation, Chile, Romania, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Hungary, Slovenia, Cyprus, France, Lithuania</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Egypt, Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Malaysia, Philippines, Thailand, Viet Nam, Sri Lanka, Venezuela (Bolivarian Republic of), World Intellectual Property Organization (WIPO), Albania, North Macedonia, Jordan, Lebanon, Pakistan, Indonesia</t>
@@ -3853,81 +4137,81 @@
   <si>
     <t>WO2007082922</t>
   </si>
   <si>
     <t>Rilpivine parenteral formulation</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals Ltd</t>
   </si>
   <si>
     <t>2027-01-19</t>
   </si>
   <si>
     <t>This invention relates to the use of a parenteral formulation comprising an anti-virally effective amount of TMC278 or a pharmaceutically acceptable acid-addition salt thereof, and a carrier, for the manufacture of a medicament for the treatment of a subject being infected with HIV, wherein the formulation is to be administered intermittently at a time interval of at least one week.</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Malaysia, Ukraine, Philippines, Thailand, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Mexico, Nigeria, South Africa</t>
   </si>
   <si>
     <t>Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Malta</t>
   </si>
   <si>
-    <t>Spain, Cyprus, Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
+    <t>Cyprus, Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, World Intellectual Property Organization (WIPO), India, Egypt, Viet Nam, Indonesia</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Chile</t>
   </si>
   <si>
     <t>WO2007147882</t>
   </si>
   <si>
     <t>Aqueous suspensions of rilpivirine micro- or nanoparticles</t>
   </si>
   <si>
     <t>2027-06-22</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the NNRTI compound TMC278, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
   </si>
   <si>
-    <t>Canada, Australia, Chile, Cyprus, Denmark, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Canada, Australia, Chile, Cyprus, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>North Macedonia, Pakistan, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Portugal, Finland, Hungary, Poland, Croatia, Romania, Lithuania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
+    <t>Cyprus, Hungary, Croatia, Romania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), India, Indonesia, Egypt, South Africa, Viet Nam</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>CA3060290</t>
   </si>
   <si>
     <t>Cabotegravir in combination with RPV</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>A combination comprising cabotegraviror a pharmaceutically acceptable salt thereof, and one or more therapeutic agents selected from the group consisting of rilpivirine (TMC-278), or a pharmaceutically acceptable salt thereof, when administered simultaneously or sequentially.</t>
   </si>
@@ -4078,87 +4362,93 @@
   <si>
     <t>CAB and RPV Chemical Structures</t>
   </si>
   <si>
     <t>Constituent Images Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
-    <t>Janssen/Johnson &amp; Johnson</t>
-[...2 lines deleted...]
-    <t>https://www.janssen.com/</t>
+    <t>Johnson &amp; Johnson</t>
+  </si>
+  <si>
+    <t>https://www.jnj.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They manufacture and develop pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Bares SH, Scarsi KK. A new paradigm for antiretroviral delivery: long-acting cabotegravir and rilpivirine for the treatment and prevention of HIV. Curr Opin HIV AIDS. 2022 Jan 1;17(1):22-31. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1097/COH.0000000000000708" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1097/COH.0000000000000708&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 34871188; PMCID: PMC8694245.&lt;/span&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;Bares SH, Scarsi KK. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097/COH.0000000000000708"&gt;A new paradigm for antiretroviral delivery: long-acting cabotegravir and rilpivirine for the treatment and prevention of HIV.&lt;/a&gt; Curr Opin HIV AIDS. 2022&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose of review&lt;/p&gt;&lt;p&gt;Cabotegravir (CAB) and rilpivirine (RPV) is the first long-acting injectable antiretroviral therapy (ART) option approved for virologically suppressed adults with HIV-1. In addition, long-acting CAB is a promising agent for HIV preexposure prophylaxis (PrEP). This review focuses on phase 3 clinical trial results and implementation considerations for these long-acting ART and PrEP strategies.&lt;/p&gt;&lt;p&gt;Recent findings&lt;/p&gt;&lt;p&gt;Long-acting CAB and RPV administered every 4 weeks demonstrated noninferiority to oral ART through week 96 in both the ATLAS and FLAIR studies, whereas ATLAS-2M found similar efficacy through 96 weeks when the long-acting injectable ART was administered every 8 weeks instead of every 4 weeks. For prevention, two phase 3 trials were stopped early due to fewer incident HIV infections in participants receiving long-acting CAB every 8 weeks compared with daily oral tenofovir disoproxil fumarate–emtricitabine for PrEP. The long-acting therapies were well tolerated across all clinical trials.&lt;/p&gt;&lt;p&gt;Summary&lt;/p&gt;&lt;p&gt;Clinical trial results support the use of long-acting CAB for HIV PrEP and long-acting CAB and RPV as a switch strategy for adults with HIV-1 who are first virologically suppressed with oral ART. Implementation challenges persist, and data are urgently needed in populations who may benefit most from long-acting therapy, including adolescents, pregnant individuals, and those with barriers to medication adherence.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA Approves Cabenuva and Vocabria for the Treatment of HIV-1 Infection</t>
   </si>
   <si>
     <t>https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection</t>
   </si>
   <si>
     <t>CABENUVA FDA Highlights of Prescribing Information</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf</t>
   </si>
   <si>
     <t>Real-World Use of Long-Acting Cabotegravir Plus Rilpivirine in Virologically Suppressed People Living With HIV</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Use of Long-Acting Cabotegravir/Rilpivirine in PWH With or Without Initial Viremia - Carlos del Rio - April 2025</t>
   </si>
   <si>
     <t>https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Rial-Crestelo D, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC13371753/"&gt;Effect of Non-nucleoside Resistance-Associated Mutations on the Effectiveness of Long-Acting Cabotegravir + Rilpivirine Therapy: Insights From the Real-World RELATIVITY Cohort&lt;/a&gt;. Open Forum Infect Dis. 2026&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;The impact of pre-existing non-nucleoside reverse transcriptase inhibitor (NNRTI) resistance-associated mutations (RAMs) on the effectiveness of long-acting (LA) cabotegravir (CAB) and rilpivirine (RPV) remains poorly defined, particularly for mutations like K103N that do not directly compromise RPV susceptibility (non-RPV NNRTI RAMs).&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;This observational substudy within the Spanish RELATIVITY cohort included people with HIV (PWH) who switched to CAB + RPV LA before 2025. We compared virologic outcomes between those with non-RPV NNRTI RAMs and a reference group without NNRTI/INSTI-RAMs or prior NNRTI-based virologic failure (VF). An additional subgroup with RPV-associated RAMs was also analyzed. Confirmed virologic failure (CVF) was defined as 2 consecutive viral loads ≥ 200 copies/mL or 1 ≥500 copies/mL.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Among 1358 participants, 83 (6.1%) harbored non-RPV NNRTI RAMs (47 with K103N) and 1247 served as the reference group. After a median follow-up of 16.7 months, CVF rates were similar between the non-RPV NNRTI RAMs group and the reference group (1.2% vs 0.8%; HR: 1.39; 95% CI: 0.18–10.84; P = .755). No significant differences were observed in viral blips (6% vs 8.2%; P = .481). Notably, in the subgroup of 28 participants with RPV-associated RAMs (including 5 with high-level resistance), no CVFs occurred over a median of 13.5 months.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;In a real-world setting, CAB + RPV LA demonstrated high effectiveness in PWH with pre-existing NNRTI RAMs that do not compromise RPV susceptibility, including K103N. While no failures were seen in those with RPV-associated RAMs, these results should be interpreted with caution due to the small sample size.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -4491,63 +4781,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06185452" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/opera-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/beyond-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06704204" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06646562" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06643897" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06518408" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06451341" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06424964" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06411223" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06403865" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06405464" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05991622" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06159894" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05663580" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05152953" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05044962" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04863261" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01467531" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07131826" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06728917" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06185452" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/opera-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/beyond-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06704204" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06646562" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06643897" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06518408" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06451341" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06424964" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06411223" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06403865" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06405464" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05991622" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06159894" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05663580" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05152953" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05044962" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04863261" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01467531" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07131826" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06728917" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07637942" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07703748" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2012037320A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070920&amp;CC=WO&amp;NR=2007082922A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080619&amp;CC=WO&amp;NR=2007147882A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3060290A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190124&amp;CC=WO&amp;NR=2019016732A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121018&amp;CC=WO&amp;NR=2012140220A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070726&amp;CC=WO&amp;NR=2007082922A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20071227&amp;CC=WO&amp;NR=2007147882A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3060290A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190124&amp;CC=WO&amp;NR=2019016732A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121018&amp;CC=WO&amp;NR=2012140220A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/dWyaxDHnWq0I3MC2wX0Xi0mDBtpvCQenkWUldWNs.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Pi5ut2kI3cRjkqBSoNlEDhMsYuPlhltJcR5G86jL.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/rVIv4RYiZbyOnT5g1YdM5GvvfRKwnMEeFw5S1rqo.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -4771,54 +5061,54 @@
       <c r="AG2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ55"/>
+  <dimension ref="A1:AZ59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D55" sqref="D55"/>
+      <selection activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -10199,50 +10489,409 @@
       <c r="AP55" t="s">
         <v>449</v>
       </c>
       <c r="AQ55">
         <v>50</v>
       </c>
       <c r="AR55" t="s">
         <v>134</v>
       </c>
       <c r="AU55" t="s">
         <v>137</v>
       </c>
       <c r="AW55" t="s">
         <v>139</v>
       </c>
       <c r="AX55" t="s">
         <v>181</v>
       </c>
       <c r="AY55" t="s">
         <v>141</v>
       </c>
       <c r="AZ55" t="s">
         <v>52</v>
       </c>
     </row>
+    <row r="56" spans="1:52">
+      <c r="A56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B56" t="s">
+        <v>563</v>
+      </c>
+      <c r="C56" t="s">
+        <v>829</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>830</v>
+      </c>
+      <c r="E56" t="s">
+        <v>438</v>
+      </c>
+      <c r="F56" t="s">
+        <v>504</v>
+      </c>
+      <c r="G56" t="s">
+        <v>831</v>
+      </c>
+      <c r="H56" t="s">
+        <v>832</v>
+      </c>
+      <c r="I56" t="s">
+        <v>833</v>
+      </c>
+      <c r="J56" t="s">
+        <v>147</v>
+      </c>
+      <c r="M56" t="s">
+        <v>834</v>
+      </c>
+      <c r="W56" t="s">
+        <v>835</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>836</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>837</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>837</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>446</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>447</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>130</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>51</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>838</v>
+      </c>
+      <c r="AQ56">
+        <v>40</v>
+      </c>
+      <c r="AW56" t="s">
+        <v>159</v>
+      </c>
+      <c r="AX56" t="s">
+        <v>181</v>
+      </c>
+      <c r="AY56" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ56" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="57" spans="1:52">
+      <c r="A57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" t="s">
+        <v>839</v>
+      </c>
+      <c r="C57" t="s">
+        <v>840</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="E57" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57" t="s">
+        <v>411</v>
+      </c>
+      <c r="G57" t="s">
+        <v>112</v>
+      </c>
+      <c r="H57" t="s">
+        <v>842</v>
+      </c>
+      <c r="I57" t="s">
+        <v>843</v>
+      </c>
+      <c r="J57" t="s">
+        <v>844</v>
+      </c>
+      <c r="M57" t="s">
+        <v>845</v>
+      </c>
+      <c r="O57" t="s">
+        <v>846</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>847</v>
+      </c>
+      <c r="S57" t="s">
+        <v>848</v>
+      </c>
+      <c r="W57" t="s">
+        <v>849</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>850</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>851</v>
+      </c>
+      <c r="AA57" t="s">
+        <v>851</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>433</v>
+      </c>
+      <c r="AF57" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH57" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI57" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>852</v>
+      </c>
+      <c r="AP57" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ57">
+        <v>564</v>
+      </c>
+      <c r="AR57" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS57" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU57" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW57" t="s">
+        <v>201</v>
+      </c>
+      <c r="AX57" t="s">
+        <v>181</v>
+      </c>
+      <c r="AY57" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ57" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="58" spans="1:52">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>853</v>
+      </c>
+      <c r="C58" t="s">
+        <v>854</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="E58" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" t="s">
+        <v>411</v>
+      </c>
+      <c r="G58" t="s">
+        <v>538</v>
+      </c>
+      <c r="H58" t="s">
+        <v>856</v>
+      </c>
+      <c r="I58" t="s">
+        <v>857</v>
+      </c>
+      <c r="J58" t="s">
+        <v>147</v>
+      </c>
+      <c r="M58" t="s">
+        <v>858</v>
+      </c>
+      <c r="O58" t="s">
+        <v>859</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>860</v>
+      </c>
+      <c r="S58" t="s">
+        <v>861</v>
+      </c>
+      <c r="U58" t="s">
+        <v>862</v>
+      </c>
+      <c r="X58" t="s">
+        <v>863</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>864</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>865</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>866</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF58" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH58" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ58" t="s">
+        <v>867</v>
+      </c>
+      <c r="AP58" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ58">
+        <v>590</v>
+      </c>
+      <c r="AR58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS58" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU58" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW58" t="s">
+        <v>201</v>
+      </c>
+      <c r="AX58" t="s">
+        <v>181</v>
+      </c>
+      <c r="AY58" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ58" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="59" spans="1:52">
+      <c r="A59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B59" t="s">
+        <v>868</v>
+      </c>
+      <c r="C59" t="s">
+        <v>869</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="E59" t="s">
+        <v>438</v>
+      </c>
+      <c r="F59" t="s">
+        <v>411</v>
+      </c>
+      <c r="G59" t="s">
+        <v>871</v>
+      </c>
+      <c r="H59" t="s">
+        <v>872</v>
+      </c>
+      <c r="I59" t="s">
+        <v>873</v>
+      </c>
+      <c r="J59" t="s">
+        <v>602</v>
+      </c>
+      <c r="X59" t="s">
+        <v>874</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>875</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>876</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>876</v>
+      </c>
+      <c r="AG59" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>174</v>
+      </c>
+      <c r="AQ59">
+        <v>3346</v>
+      </c>
+      <c r="AW59" t="s">
+        <v>201</v>
+      </c>
+      <c r="AX59" t="s">
+        <v>181</v>
+      </c>
+      <c r="AY59" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ59" t="s">
+        <v>52</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
@@ -10255,3566 +10904,3597 @@
     <hyperlink ref="D31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:E48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E47" sqref="E47"/>
+      <selection activeCell="E48" sqref="E48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>829</v>
+        <v>877</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>830</v>
+        <v>878</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>831</v>
+        <v>879</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>832</v>
+        <v>880</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>108</v>
       </c>
       <c r="B2" t="s">
-        <v>833</v>
+        <v>881</v>
       </c>
       <c r="C2" t="s">
         <v>59</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>834</v>
+        <v>882</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>143</v>
       </c>
       <c r="B3" t="s">
-        <v>835</v>
+        <v>883</v>
       </c>
       <c r="C3" t="s">
         <v>59</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>836</v>
+        <v>884</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>143</v>
       </c>
       <c r="B4" t="s">
-        <v>837</v>
+        <v>885</v>
       </c>
       <c r="C4" t="s">
         <v>59</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>838</v>
+        <v>886</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>183</v>
       </c>
       <c r="B5" t="s">
-        <v>839</v>
+        <v>887</v>
       </c>
       <c r="C5" t="s">
         <v>59</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>840</v>
+        <v>888</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6" t="s">
-        <v>841</v>
+        <v>889</v>
       </c>
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>842</v>
+        <v>890</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>183</v>
       </c>
       <c r="B7" t="s">
-        <v>843</v>
+        <v>891</v>
       </c>
       <c r="C7" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>183</v>
       </c>
       <c r="B8" t="s">
-        <v>845</v>
+        <v>893</v>
       </c>
       <c r="C8" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>846</v>
+        <v>894</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>183</v>
       </c>
       <c r="B9" t="s">
-        <v>847</v>
+        <v>895</v>
       </c>
       <c r="C9" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>848</v>
+        <v>896</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>183</v>
       </c>
       <c r="B10" t="s">
-        <v>849</v>
+        <v>897</v>
       </c>
       <c r="C10" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D10" t="s">
-        <v>851</v>
+        <v>899</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>183</v>
       </c>
       <c r="B11" t="s">
-        <v>852</v>
+        <v>900</v>
       </c>
       <c r="C11" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D11" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>203</v>
       </c>
       <c r="B12" t="s">
-        <v>854</v>
+        <v>902</v>
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>855</v>
+        <v>903</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>183</v>
       </c>
       <c r="B13" t="s">
-        <v>839</v>
+        <v>887</v>
       </c>
       <c r="C13" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>840</v>
+        <v>888</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>183</v>
       </c>
       <c r="B14" t="s">
-        <v>843</v>
+        <v>891</v>
       </c>
       <c r="C14" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>216</v>
       </c>
       <c r="B15" t="s">
-        <v>856</v>
+        <v>904</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>857</v>
+        <v>905</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>216</v>
       </c>
       <c r="B16" t="s">
-        <v>858</v>
+        <v>906</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>859</v>
+        <v>907</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>183</v>
       </c>
       <c r="B17" t="s">
-        <v>839</v>
+        <v>887</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>840</v>
+        <v>888</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>216</v>
       </c>
       <c r="B18" t="s">
-        <v>856</v>
+        <v>904</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>857</v>
+        <v>905</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>230</v>
       </c>
       <c r="B19" t="s">
-        <v>860</v>
+        <v>908</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>861</v>
+        <v>909</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>230</v>
       </c>
       <c r="B20" t="s">
-        <v>862</v>
+        <v>910</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>863</v>
+        <v>911</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>230</v>
       </c>
       <c r="B21" t="s">
-        <v>864</v>
+        <v>912</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>865</v>
+        <v>913</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>230</v>
       </c>
       <c r="B22" t="s">
-        <v>866</v>
+        <v>914</v>
       </c>
       <c r="C22" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>867</v>
+        <v>915</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>183</v>
       </c>
       <c r="B23" t="s">
-        <v>849</v>
+        <v>897</v>
       </c>
       <c r="C23" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D23" t="s">
-        <v>851</v>
+        <v>899</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>245</v>
       </c>
       <c r="B24" t="s">
-        <v>868</v>
+        <v>916</v>
       </c>
       <c r="C24" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>869</v>
+        <v>917</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>245</v>
       </c>
       <c r="B25" t="s">
-        <v>870</v>
+        <v>918</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>871</v>
+        <v>919</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="B26" t="s">
-        <v>872</v>
+        <v>920</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>898</v>
+      </c>
+      <c r="D26" t="s">
+        <v>921</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>299</v>
       </c>
       <c r="B27" t="s">
-        <v>874</v>
+        <v>922</v>
       </c>
       <c r="C27" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>59</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>923</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
       <c r="B28" t="s">
-        <v>876</v>
+        <v>924</v>
       </c>
       <c r="C28" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>877</v>
+        <v>898</v>
+      </c>
+      <c r="D28" t="s">
+        <v>925</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>319</v>
       </c>
       <c r="B29" t="s">
-        <v>878</v>
+        <v>926</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>879</v>
+        <v>927</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>319</v>
       </c>
       <c r="B30" t="s">
-        <v>880</v>
+        <v>928</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>881</v>
+        <v>929</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>319</v>
       </c>
       <c r="B31" t="s">
-        <v>882</v>
+        <v>930</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>883</v>
+        <v>931</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>319</v>
       </c>
       <c r="B32" t="s">
-        <v>884</v>
+        <v>932</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>885</v>
+        <v>933</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="B33" t="s">
-        <v>886</v>
+        <v>934</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>887</v>
+        <v>935</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>375</v>
+        <v>331</v>
       </c>
       <c r="B34" t="s">
-        <v>888</v>
+        <v>936</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>889</v>
+        <v>937</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>375</v>
       </c>
       <c r="B35" t="s">
-        <v>890</v>
+        <v>938</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>891</v>
+        <v>939</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>375</v>
       </c>
       <c r="B36" t="s">
-        <v>892</v>
+        <v>940</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>893</v>
+        <v>941</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>451</v>
+        <v>375</v>
       </c>
       <c r="B37" t="s">
-        <v>894</v>
+        <v>942</v>
       </c>
       <c r="C37" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>895</v>
+        <v>59</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>943</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>451</v>
       </c>
       <c r="B38" t="s">
-        <v>896</v>
+        <v>944</v>
       </c>
       <c r="C38" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D38" t="s">
-        <v>897</v>
+        <v>945</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>451</v>
       </c>
       <c r="B39" t="s">
+        <v>946</v>
+      </c>
+      <c r="C39" t="s">
         <v>898</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>899</v>
+        <v>947</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>525</v>
+        <v>451</v>
       </c>
       <c r="B40" t="s">
-        <v>900</v>
+        <v>948</v>
       </c>
       <c r="C40" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D40" t="s">
-        <v>901</v>
+        <v>949</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>549</v>
+        <v>525</v>
       </c>
       <c r="B41" t="s">
-        <v>902</v>
+        <v>950</v>
       </c>
       <c r="C41" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>903</v>
+        <v>898</v>
+      </c>
+      <c r="D41" t="s">
+        <v>951</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>549</v>
       </c>
       <c r="B42" t="s">
-        <v>904</v>
+        <v>952</v>
       </c>
       <c r="C42" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>905</v>
+        <v>953</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>584</v>
+        <v>549</v>
       </c>
       <c r="B43" t="s">
-        <v>906</v>
+        <v>954</v>
       </c>
       <c r="C43" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>59</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>955</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>584</v>
       </c>
       <c r="B44" t="s">
-        <v>908</v>
+        <v>956</v>
       </c>
       <c r="C44" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D44" t="s">
-        <v>909</v>
+        <v>957</v>
       </c>
     </row>
     <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>584</v>
+      </c>
       <c r="B45" t="s">
-        <v>910</v>
+        <v>958</v>
       </c>
       <c r="C45" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D45" t="s">
-        <v>911</v>
+        <v>959</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="B46" t="s">
-        <v>910</v>
+        <v>960</v>
       </c>
       <c r="C46" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="D46" t="s">
-        <v>911</v>
+        <v>961</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="B47" t="s">
-        <v>912</v>
+        <v>960</v>
       </c>
       <c r="C47" t="s">
+        <v>898</v>
+      </c>
+      <c r="D47" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="B48" t="s">
+        <v>962</v>
+      </c>
+      <c r="C48" t="s">
         <v>59</v>
       </c>
-      <c r="E47" s="4" t="s">
+      <c r="E48" s="4" t="s">
         <v>623</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="E26" r:id="rId_hyperlink_22"/>
-[...11 lines deleted...]
-    <hyperlink ref="E47" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="E27" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="E29" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="E30" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="E31" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="E32" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="E33" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="E34" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="E35" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="E36" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="E37" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="E42" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="E43" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="E48" r:id="rId_hyperlink_34"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q58"/>
+  <dimension ref="A1:R56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>913</v>
+        <v>963</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>914</v>
+        <v>964</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>915</v>
+        <v>965</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>916</v>
+        <v>966</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>917</v>
+        <v>967</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>918</v>
+        <v>968</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>919</v>
+        <v>969</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>920</v>
+        <v>970</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>921</v>
+        <v>971</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>922</v>
+        <v>972</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>923</v>
+        <v>973</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>924</v>
+        <v>974</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>925</v>
+        <v>975</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>926</v>
+        <v>976</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>927</v>
+        <v>977</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>978</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>980</v>
       </c>
       <c r="C2" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D2" t="s">
         <v>481</v>
       </c>
       <c r="E2" t="s">
         <v>52</v>
       </c>
       <c r="F2" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G2" t="s">
-        <v>931</v>
+        <v>982</v>
       </c>
       <c r="H2" t="s">
         <v>181</v>
       </c>
       <c r="I2" t="s">
-        <v>932</v>
+        <v>983</v>
       </c>
       <c r="J2" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>984</v>
       </c>
       <c r="L2" t="s">
+        <v>985</v>
+      </c>
+      <c r="M2" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="M2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N2" s="5">
+      <c r="N2" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O2">
         <v>45343.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2021.0</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C3" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D3" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E3" t="s">
         <v>52</v>
       </c>
       <c r="F3" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G3" t="s">
-        <v>939</v>
+        <v>990</v>
       </c>
       <c r="H3" t="s">
         <v>181</v>
       </c>
       <c r="I3" t="s">
-        <v>940</v>
+        <v>991</v>
       </c>
       <c r="J3" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>992</v>
       </c>
       <c r="L3" t="s">
+        <v>993</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="5">
+      <c r="N3" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O3">
         <v>43999.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>44508.0</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="Q3" t="s">
+        <v>994</v>
+      </c>
+      <c r="R3" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C4" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D4" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G4" t="s">
-        <v>944</v>
+        <v>996</v>
       </c>
       <c r="H4" t="s">
         <v>181</v>
       </c>
       <c r="I4" t="s">
-        <v>945</v>
+        <v>997</v>
       </c>
       <c r="J4" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-        <v>947</v>
+        <v>998</v>
       </c>
       <c r="L4" t="s">
+        <v>999</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O4">
+      <c r="N4" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P4">
         <v>44223.0</v>
       </c>
-      <c r="P4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:17">
+      <c r="Q4" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C5" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D5" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>949</v>
+        <v>1001</v>
       </c>
       <c r="H5" t="s">
         <v>181</v>
       </c>
       <c r="I5" t="s">
-        <v>950</v>
+        <v>1002</v>
       </c>
       <c r="J5" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>1002</v>
       </c>
       <c r="L5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O5">
+      <c r="N5" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P5">
         <v>44523.0</v>
       </c>
-      <c r="P5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="Q5" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C6" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D6" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G6" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H6" t="s">
         <v>181</v>
       </c>
       <c r="I6" t="s">
-        <v>954</v>
+        <v>1006</v>
       </c>
       <c r="J6" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>956</v>
+        <v>1007</v>
       </c>
       <c r="L6" t="s">
-        <v>957</v>
+        <v>1008</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N6" s="5">
+        <v>1009</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O6">
         <v>43675.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C7" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D7" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H7" t="s">
         <v>181</v>
       </c>
       <c r="I7" t="s">
-        <v>958</v>
+        <v>1010</v>
       </c>
       <c r="J7" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>1011</v>
       </c>
       <c r="L7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="5">
+      <c r="N7" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O7">
         <v>43675.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C8" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D8" t="s">
-        <v>961</v>
+        <v>989</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s">
-        <v>944</v>
+        <v>996</v>
       </c>
       <c r="H8" t="s">
         <v>181</v>
       </c>
       <c r="I8" t="s">
-        <v>962</v>
+        <v>1013</v>
       </c>
       <c r="J8" t="s">
-        <v>963</v>
+        <v>1014</v>
       </c>
       <c r="K8" t="s">
-        <v>964</v>
+        <v>1015</v>
       </c>
       <c r="L8" t="s">
-        <v>965</v>
+        <v>1016</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O8">
+        <v>1017</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P8">
         <v>44595.0</v>
       </c>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>966</v>
+        <v>988</v>
       </c>
       <c r="C9" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D9" t="s">
-        <v>967</v>
+        <v>989</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9" t="s">
-        <v>968</v>
+        <v>1018</v>
       </c>
       <c r="H9" t="s">
         <v>181</v>
       </c>
       <c r="I9" t="s">
-        <v>969</v>
+        <v>1019</v>
       </c>
       <c r="J9" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>1020</v>
       </c>
       <c r="L9" t="s">
-        <v>972</v>
+        <v>1021</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O9">
+        <v>1022</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P9">
         <v>45023.0</v>
       </c>
-      <c r="P9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17">
+      <c r="Q9" t="s">
+        <v>1023</v>
+      </c>
+      <c r="R9" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C10" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D10" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G10" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H10" t="s">
         <v>181</v>
       </c>
       <c r="I10" t="s">
-        <v>974</v>
+        <v>1025</v>
       </c>
       <c r="J10" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-        <v>976</v>
+        <v>1026</v>
       </c>
       <c r="L10" t="s">
-        <v>977</v>
+        <v>1027</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N10" s="5">
+        <v>1028</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O10">
         <v>43675.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C11" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D11" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H11" t="s">
         <v>181</v>
       </c>
       <c r="I11" t="s">
-        <v>978</v>
+        <v>1029</v>
       </c>
       <c r="J11" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1030</v>
       </c>
       <c r="L11" t="s">
+        <v>1031</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O11">
+        <v>43675.0</v>
+      </c>
+      <c r="P11">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>988</v>
+      </c>
+      <c r="C12" t="s">
         <v>981</v>
       </c>
-      <c r="M11" s="5" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>961</v>
+        <v>989</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G12" t="s">
-        <v>982</v>
+        <v>1033</v>
       </c>
       <c r="H12" t="s">
         <v>181</v>
       </c>
       <c r="I12" t="s">
-        <v>983</v>
+        <v>1034</v>
       </c>
       <c r="J12" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>985</v>
+        <v>1035</v>
       </c>
       <c r="L12" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="N12" s="5" t="s">
         <v>986</v>
       </c>
-      <c r="M12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="5">
+      <c r="O12">
         <v>25569.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45311.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C13" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D13" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G13" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H13" t="s">
         <v>181</v>
       </c>
       <c r="I13" t="s">
-        <v>987</v>
+        <v>1038</v>
       </c>
       <c r="J13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L13" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O13">
+        <v>43675.0</v>
+      </c>
+      <c r="P13">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
         <v>988</v>
       </c>
-      <c r="K13" t="s">
+      <c r="C14" t="s">
+        <v>981</v>
+      </c>
+      <c r="D14" t="s">
         <v>989</v>
-      </c>
-[...24 lines deleted...]
-        <v>938</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G14" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H14" t="s">
         <v>181</v>
       </c>
       <c r="I14" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J14" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>1043</v>
       </c>
       <c r="L14" t="s">
-        <v>994</v>
+        <v>1044</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N14" s="5">
+        <v>1045</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O14">
         <v>43675.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C15" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D15" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G15" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H15" t="s">
         <v>181</v>
       </c>
       <c r="I15" t="s">
-        <v>995</v>
+        <v>1046</v>
       </c>
       <c r="J15" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>1047</v>
       </c>
       <c r="L15" t="s">
-        <v>998</v>
+        <v>1048</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N15" s="5">
+        <v>1049</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O15">
         <v>43675.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C16" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D16" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E16" t="s">
         <v>52</v>
       </c>
       <c r="F16" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G16" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H16" t="s">
         <v>181</v>
       </c>
       <c r="I16" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J16" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>1043</v>
       </c>
       <c r="L16" t="s">
-        <v>1000</v>
+        <v>1050</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N16" s="5">
+        <v>1051</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O16">
         <v>43675.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C17" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D17" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G17" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H17" t="s">
         <v>181</v>
       </c>
       <c r="I17" t="s">
-        <v>1001</v>
+        <v>1052</v>
       </c>
       <c r="J17" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>1053</v>
       </c>
       <c r="L17" t="s">
-        <v>1004</v>
+        <v>1054</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N17" s="5">
+        <v>1055</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O17">
         <v>43675.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C18" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D18" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G18" t="s">
-        <v>1005</v>
+        <v>1056</v>
       </c>
       <c r="H18" t="s">
         <v>181</v>
       </c>
       <c r="I18" t="s">
-        <v>1006</v>
+        <v>1057</v>
       </c>
       <c r="J18" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>1008</v>
+        <v>1058</v>
       </c>
       <c r="L18" t="s">
-        <v>1009</v>
+        <v>1059</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N18" s="5">
+        <v>1060</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O18">
         <v>43675.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C19" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D19" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G19" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H19" t="s">
         <v>181</v>
       </c>
       <c r="I19" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J19" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1010</v>
+        <v>1043</v>
       </c>
       <c r="L19" t="s">
-        <v>1011</v>
+        <v>1061</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N19" s="5">
+        <v>1062</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O19">
         <v>43675.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C20" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D20" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G20" t="s">
-        <v>953</v>
+        <v>1063</v>
       </c>
       <c r="H20" t="s">
         <v>181</v>
       </c>
       <c r="I20" t="s">
-        <v>991</v>
+        <v>1064</v>
       </c>
       <c r="J20" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>1065</v>
       </c>
       <c r="L20" t="s">
-        <v>1013</v>
+        <v>1066</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N20" s="5">
+        <v>1067</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O20">
         <v>43675.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="Q20" t="s">
+        <v>1068</v>
+      </c>
+      <c r="R20" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C21" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D21" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G21" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H21" t="s">
         <v>181</v>
       </c>
       <c r="I21" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J21" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="L21" t="s">
-        <v>1015</v>
+        <v>1070</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N21" s="5">
+        <v>1071</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O21">
         <v>43675.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C22" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D22" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G22" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H22" t="s">
         <v>181</v>
       </c>
       <c r="I22" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J22" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1016</v>
+        <v>1043</v>
       </c>
       <c r="L22" t="s">
-        <v>1017</v>
+        <v>1072</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N22" s="5">
+        <v>1073</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O22">
         <v>43675.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C23" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D23" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G23" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H23" t="s">
         <v>181</v>
       </c>
       <c r="I23" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J23" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1018</v>
+        <v>1043</v>
       </c>
       <c r="L23" t="s">
-        <v>1019</v>
+        <v>1074</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N23" s="5">
+        <v>1075</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O23">
         <v>43675.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C24" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D24" t="s">
-        <v>1020</v>
+        <v>989</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G24" t="s">
-        <v>939</v>
+        <v>1076</v>
       </c>
       <c r="H24" t="s">
         <v>181</v>
       </c>
       <c r="I24" t="s">
-        <v>1021</v>
+        <v>1077</v>
       </c>
       <c r="J24" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1078</v>
       </c>
       <c r="L24" t="s">
-        <v>1024</v>
+        <v>1079</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N24" s="5">
+        <v>1080</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O24">
         <v>25569.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>44712.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="Q24" t="s">
+        <v>1081</v>
+      </c>
+      <c r="R24" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C25" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D25" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G25" t="s">
-        <v>953</v>
+        <v>1076</v>
       </c>
       <c r="H25" t="s">
         <v>181</v>
       </c>
       <c r="I25" t="s">
-        <v>1025</v>
+        <v>1083</v>
       </c>
       <c r="J25" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>1027</v>
+        <v>1084</v>
       </c>
       <c r="L25" t="s">
+        <v>1085</v>
+      </c>
+      <c r="M25" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="M25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="5">
+      <c r="N25" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O25">
         <v>43675.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="Q25" t="s">
+        <v>1086</v>
+      </c>
+      <c r="R25" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>980</v>
       </c>
       <c r="C26" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D26" t="s">
-        <v>967</v>
+        <v>1088</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
       <c r="G26" t="s">
-        <v>1028</v>
+        <v>1089</v>
       </c>
       <c r="H26" t="s">
         <v>181</v>
       </c>
       <c r="I26" t="s">
-        <v>1029</v>
+        <v>1090</v>
       </c>
       <c r="J26" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>1031</v>
+        <v>1091</v>
       </c>
       <c r="L26" t="s">
-        <v>1032</v>
+        <v>1092</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N26" s="5">
+        <v>1093</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O26">
         <v>44317.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>44595.0</v>
       </c>
-      <c r="P26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C27" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D27" t="s">
-        <v>938</v>
+        <v>1095</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G27" t="s">
-        <v>953</v>
+        <v>1096</v>
       </c>
       <c r="H27" t="s">
         <v>181</v>
       </c>
       <c r="I27" t="s">
-        <v>1034</v>
+        <v>1097</v>
       </c>
       <c r="J27" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1036</v>
+        <v>1098</v>
       </c>
       <c r="L27" t="s">
-        <v>1037</v>
+        <v>1099</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N27" s="5">
+        <v>1100</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O27">
         <v>43675.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="Q27" t="s">
+        <v>1101</v>
+      </c>
+      <c r="R27" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C28" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D28" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G28" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H28" t="s">
         <v>181</v>
       </c>
       <c r="I28" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J28" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="L28" t="s">
-        <v>1039</v>
+        <v>1103</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N28" s="5">
+        <v>1104</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O28">
         <v>43675.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C29" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D29" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G29" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H29" t="s">
         <v>181</v>
       </c>
       <c r="I29" t="s">
-        <v>1040</v>
+        <v>1105</v>
       </c>
       <c r="J29" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>1042</v>
+        <v>1106</v>
       </c>
       <c r="L29" t="s">
-        <v>1043</v>
+        <v>1107</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N29" s="5">
+        <v>1108</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O29">
         <v>43675.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C30" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D30" t="s">
-        <v>1044</v>
+        <v>989</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G30" t="s">
-        <v>944</v>
+        <v>1109</v>
       </c>
       <c r="H30" t="s">
         <v>181</v>
       </c>
       <c r="I30" t="s">
-        <v>1045</v>
+        <v>1110</v>
       </c>
       <c r="J30" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-        <v>1047</v>
+        <v>1111</v>
       </c>
       <c r="L30" t="s">
-        <v>1048</v>
+        <v>1112</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O30">
+        <v>1113</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P30">
         <v>44545.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="Q30" t="s">
+        <v>1114</v>
+      </c>
+      <c r="R30" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C31" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D31" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G31" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H31" t="s">
         <v>181</v>
       </c>
       <c r="I31" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J31" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="L31" t="s">
-        <v>1050</v>
+        <v>1116</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N31" s="5">
+        <v>1117</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O31">
         <v>43675.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C32" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D32" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G32" t="s">
-        <v>953</v>
+        <v>1076</v>
       </c>
       <c r="H32" t="s">
         <v>181</v>
       </c>
       <c r="I32" t="s">
-        <v>991</v>
+        <v>1118</v>
       </c>
       <c r="J32" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1051</v>
+        <v>1119</v>
       </c>
       <c r="L32" t="s">
+        <v>1120</v>
+      </c>
+      <c r="M32" s="5" t="s">
         <v>625</v>
       </c>
-      <c r="M32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="5">
+      <c r="N32" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O32">
         <v>43675.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="Q32" t="s">
+        <v>1121</v>
+      </c>
+      <c r="R32" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C33" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D33" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G33" t="s">
-        <v>953</v>
+        <v>1076</v>
       </c>
       <c r="H33" t="s">
         <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>1052</v>
+        <v>1123</v>
       </c>
       <c r="J33" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>1124</v>
       </c>
       <c r="L33" t="s">
+        <v>1125</v>
+      </c>
+      <c r="M33" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="M33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N33" s="5">
+      <c r="N33" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O33">
         <v>43675.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="Q33" t="s">
+        <v>1126</v>
+      </c>
+      <c r="R33" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C34" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D34" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G34" t="s">
-        <v>953</v>
+        <v>1076</v>
       </c>
       <c r="H34" t="s">
         <v>181</v>
       </c>
       <c r="I34" t="s">
-        <v>1055</v>
+        <v>1128</v>
       </c>
       <c r="J34" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1129</v>
       </c>
       <c r="L34" t="s">
-        <v>1058</v>
+        <v>1130</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N34" s="5">
+        <v>1131</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O34">
         <v>43675.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="Q34" t="s">
+        <v>1132</v>
+      </c>
+      <c r="R34" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C35" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D35" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G35" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H35" t="s">
         <v>181</v>
       </c>
       <c r="I35" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J35" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>1043</v>
       </c>
       <c r="L35" t="s">
-        <v>1060</v>
+        <v>1134</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N35" s="5">
+        <v>1135</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O35">
         <v>43675.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C36" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D36" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G36" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H36" t="s">
         <v>181</v>
       </c>
       <c r="I36" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J36" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>1043</v>
       </c>
       <c r="L36" t="s">
-        <v>1062</v>
+        <v>1136</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N36" s="5">
+        <v>1137</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O36">
         <v>43675.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C37" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D37" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G37" t="s">
-        <v>953</v>
+        <v>1063</v>
       </c>
       <c r="H37" t="s">
         <v>181</v>
       </c>
       <c r="I37" t="s">
-        <v>978</v>
+        <v>1029</v>
       </c>
       <c r="J37" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>1063</v>
+        <v>1030</v>
       </c>
       <c r="L37" t="s">
-        <v>1064</v>
+        <v>1138</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N37" s="5">
+        <v>1139</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O37">
         <v>43675.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="Q37" t="s">
+        <v>1140</v>
+      </c>
+      <c r="R37" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C38" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D38" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E38" t="s">
         <v>52</v>
       </c>
       <c r="F38" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G38" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H38" t="s">
         <v>181</v>
       </c>
       <c r="I38" t="s">
-        <v>1065</v>
+        <v>1142</v>
       </c>
       <c r="J38" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-        <v>1067</v>
+        <v>1143</v>
       </c>
       <c r="L38" t="s">
-        <v>1068</v>
+        <v>1144</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N38" s="5">
+        <v>1145</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O38">
         <v>43675.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C39" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D39" t="s">
-        <v>1020</v>
+        <v>989</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
       <c r="F39" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G39" t="s">
-        <v>939</v>
+        <v>1076</v>
       </c>
       <c r="H39" t="s">
         <v>181</v>
       </c>
       <c r="I39" t="s">
-        <v>1069</v>
+        <v>1146</v>
       </c>
       <c r="J39" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1147</v>
       </c>
       <c r="L39" t="s">
-        <v>1072</v>
+        <v>1148</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O39">
+        <v>1149</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P39">
         <v>45225.0</v>
       </c>
-      <c r="P39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="Q39" t="s">
+        <v>1150</v>
+      </c>
+      <c r="R39" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>980</v>
       </c>
       <c r="C40" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D40" t="s">
         <v>481</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G40" t="s">
-        <v>1074</v>
+        <v>1152</v>
       </c>
       <c r="H40" t="s">
         <v>181</v>
       </c>
       <c r="I40" t="s">
-        <v>1075</v>
+        <v>1153</v>
       </c>
       <c r="J40" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>1077</v>
+        <v>1154</v>
       </c>
       <c r="L40" t="s">
+        <v>1155</v>
+      </c>
+      <c r="M40" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="M40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N40" s="5">
+      <c r="N40" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O40">
         <v>43584.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>43908.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C41" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D41" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G41" t="s">
-        <v>953</v>
+        <v>1005</v>
       </c>
       <c r="H41" t="s">
         <v>181</v>
       </c>
       <c r="I41" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="J41" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>1079</v>
+        <v>1043</v>
       </c>
       <c r="L41" t="s">
-        <v>1080</v>
+        <v>1157</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N41" s="5">
+        <v>1158</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O41">
         <v>43675.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>44182.0</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>1081</v>
+        <v>988</v>
       </c>
       <c r="C42" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D42" t="s">
-        <v>967</v>
+        <v>989</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>51</v>
       </c>
       <c r="G42" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="H42" t="s">
         <v>181</v>
       </c>
       <c r="I42" t="s">
-        <v>1082</v>
+        <v>1159</v>
       </c>
       <c r="J42" t="s">
-        <v>1083</v>
+        <v>1160</v>
       </c>
       <c r="K42" t="s">
-        <v>1084</v>
+        <v>1161</v>
       </c>
       <c r="L42" t="s">
-        <v>1085</v>
+        <v>1162</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O42">
+        <v>1163</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P42">
         <v>45275.0</v>
       </c>
-      <c r="P42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q42" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:17">
+        <v>1164</v>
+      </c>
+      <c r="R42" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
+        <v>980</v>
+      </c>
+      <c r="C43" t="s">
+        <v>981</v>
+      </c>
+      <c r="D43" t="s">
         <v>1088</v>
-      </c>
-[...4 lines deleted...]
-        <v>967</v>
       </c>
       <c r="E43" t="s">
         <v>52</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43" t="s">
-        <v>968</v>
+        <v>1166</v>
       </c>
       <c r="H43" t="s">
         <v>181</v>
       </c>
       <c r="I43" t="s">
-        <v>1089</v>
+        <v>1167</v>
       </c>
       <c r="J43" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1168</v>
       </c>
       <c r="L43" t="s">
-        <v>1092</v>
+        <v>1169</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O43">
+        <v>1170</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P43">
         <v>44658.0</v>
       </c>
-      <c r="P43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:17">
+      <c r="Q43" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C44" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D44" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G44" t="s">
-        <v>953</v>
+        <v>1063</v>
       </c>
       <c r="H44" t="s">
         <v>181</v>
       </c>
       <c r="I44" t="s">
-        <v>1094</v>
+        <v>1172</v>
       </c>
       <c r="J44" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-        <v>1096</v>
+        <v>1173</v>
       </c>
       <c r="L44" t="s">
+        <v>1174</v>
+      </c>
+      <c r="M44" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="M44" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N44" s="5">
+      <c r="N44" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O44">
         <v>43675.0</v>
       </c>
-      <c r="O44">
+      <c r="P44">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="Q44" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C45" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D45" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G45" t="s">
-        <v>953</v>
+        <v>1076</v>
       </c>
       <c r="H45" t="s">
         <v>181</v>
       </c>
       <c r="I45" t="s">
-        <v>1097</v>
+        <v>1176</v>
       </c>
       <c r="J45" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>1099</v>
+        <v>1177</v>
       </c>
       <c r="L45" t="s">
-        <v>1100</v>
+        <v>1178</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N45" s="5">
+        <v>1179</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O45">
         <v>43675.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>44182.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="Q45" t="s">
+        <v>1180</v>
+      </c>
+      <c r="R45" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>112</v>
+        <v>980</v>
       </c>
       <c r="C46" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D46" t="s">
         <v>481</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G46" t="s">
-        <v>1005</v>
+        <v>1056</v>
       </c>
       <c r="H46" t="s">
         <v>181</v>
       </c>
       <c r="I46" t="s">
-        <v>1101</v>
+        <v>1181</v>
       </c>
       <c r="J46" t="s">
-        <v>1102</v>
-[...2 lines deleted...]
-        <v>1103</v>
+        <v>1182</v>
       </c>
       <c r="L46" t="s">
-        <v>1104</v>
+        <v>1183</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="N46" s="5">
+        <v>1184</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="O46">
         <v>43769.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>44245.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="Q46" t="s">
+        <v>1185</v>
+      </c>
+      <c r="R46" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C47" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D47" t="s">
-        <v>1105</v>
+        <v>989</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G47" t="s">
-        <v>1106</v>
+        <v>1187</v>
       </c>
       <c r="H47" t="s">
         <v>181</v>
       </c>
       <c r="I47" t="s">
-        <v>1107</v>
+        <v>1188</v>
       </c>
       <c r="J47" t="s">
-        <v>1108</v>
+        <v>1189</v>
       </c>
       <c r="K47" t="s">
-        <v>1109</v>
+        <v>1190</v>
       </c>
       <c r="L47" t="s">
-        <v>1110</v>
+        <v>1191</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O47">
+        <v>1192</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P47">
         <v>44692.0</v>
       </c>
-      <c r="P47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:17">
+      <c r="Q47" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C48" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D48" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>51</v>
       </c>
       <c r="G48" t="s">
-        <v>1112</v>
+        <v>1194</v>
       </c>
       <c r="H48" t="s">
         <v>181</v>
       </c>
       <c r="I48" t="s">
-        <v>1113</v>
+        <v>1195</v>
       </c>
       <c r="J48" t="s">
-        <v>1114</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>1196</v>
       </c>
       <c r="L48" t="s">
-        <v>1116</v>
+        <v>1197</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O48">
+        <v>1198</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P48">
         <v>44468.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="Q48" t="s">
+        <v>1199</v>
+      </c>
+      <c r="R48" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C49" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D49" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
         <v>51</v>
       </c>
       <c r="G49" t="s">
-        <v>1117</v>
+        <v>1201</v>
       </c>
       <c r="H49" t="s">
         <v>181</v>
       </c>
       <c r="I49" t="s">
-        <v>1118</v>
+        <v>1202</v>
       </c>
       <c r="J49" t="s">
-        <v>1119</v>
+        <v>1203</v>
       </c>
       <c r="K49" t="s">
-        <v>1120</v>
+        <v>1204</v>
       </c>
       <c r="L49" t="s">
-        <v>1121</v>
+        <v>1205</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O49">
+        <v>1206</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P49">
         <v>45495.0</v>
       </c>
     </row>
-    <row r="50" spans="1:17">
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>937</v>
+        <v>988</v>
       </c>
       <c r="C50" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D50" t="s">
-        <v>938</v>
+        <v>989</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G50" t="s">
-        <v>1122</v>
+        <v>1063</v>
       </c>
       <c r="H50" t="s">
         <v>181</v>
       </c>
       <c r="I50" t="s">
-        <v>1123</v>
+        <v>1207</v>
       </c>
       <c r="J50" t="s">
-        <v>1124</v>
+        <v>1208</v>
       </c>
       <c r="K50" t="s">
-        <v>1125</v>
+        <v>1209</v>
       </c>
       <c r="L50" t="s">
-        <v>1126</v>
+        <v>1210</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O50">
+        <v>1211</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P50">
         <v>45354.0</v>
       </c>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>112</v>
+        <v>980</v>
       </c>
       <c r="C51" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D51" t="s">
-        <v>1127</v>
+        <v>1088</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G51" t="s">
-        <v>1128</v>
+        <v>1212</v>
       </c>
       <c r="H51" t="s">
         <v>181</v>
       </c>
       <c r="I51" t="s">
-        <v>1129</v>
+        <v>1213</v>
       </c>
       <c r="J51" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>1214</v>
       </c>
       <c r="L51" t="s">
-        <v>1132</v>
+        <v>1215</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O51">
+        <v>1216</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P51">
         <v>45778.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1133</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:17">
+        <v>1217</v>
+      </c>
+      <c r="R51" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>112</v>
+        <v>980</v>
       </c>
       <c r="C52" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D52" t="s">
-        <v>1127</v>
+        <v>1088</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G52" t="s">
-        <v>1128</v>
+        <v>1212</v>
       </c>
       <c r="H52" t="s">
         <v>181</v>
       </c>
       <c r="I52" t="s">
-        <v>1134</v>
+        <v>1219</v>
       </c>
       <c r="J52" t="s">
-        <v>1135</v>
+        <v>1220</v>
       </c>
       <c r="K52" t="s">
-        <v>1136</v>
+        <v>1221</v>
       </c>
       <c r="L52" t="s">
-        <v>1137</v>
+        <v>1222</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O52">
+        <v>1223</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P52">
         <v>45778.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1133</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:17">
+        <v>1217</v>
+      </c>
+      <c r="R52" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>112</v>
+        <v>980</v>
       </c>
       <c r="C53" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D53" t="s">
-        <v>1127</v>
+        <v>1088</v>
       </c>
       <c r="E53" t="s">
         <v>52</v>
       </c>
       <c r="F53" t="s">
-        <v>930</v>
+        <v>51</v>
       </c>
       <c r="G53" t="s">
-        <v>1138</v>
+        <v>1224</v>
       </c>
       <c r="H53" t="s">
-        <v>1139</v>
+        <v>1225</v>
       </c>
       <c r="I53" t="s">
-        <v>1140</v>
+        <v>1226</v>
       </c>
       <c r="J53" t="s">
-        <v>1141</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>1227</v>
       </c>
       <c r="L53" t="s">
-        <v>1143</v>
+        <v>1228</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O53">
+        <v>1229</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P53">
         <v>45741.0</v>
       </c>
-      <c r="P53" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:17">
+      <c r="Q53" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>1088</v>
+        <v>988</v>
       </c>
       <c r="C54" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D54" t="s">
-        <v>967</v>
+        <v>1095</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>51</v>
       </c>
       <c r="G54" t="s">
-        <v>1138</v>
+        <v>1231</v>
       </c>
       <c r="H54" t="s">
-        <v>1139</v>
+        <v>1225</v>
       </c>
       <c r="I54" t="s">
-        <v>969</v>
+        <v>1019</v>
       </c>
       <c r="J54" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>1020</v>
       </c>
       <c r="L54" t="s">
-        <v>972</v>
+        <v>1021</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O54">
+        <v>1022</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P54">
         <v>45111.0</v>
       </c>
-      <c r="P54" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:17">
+      <c r="Q54" t="s">
+        <v>1232</v>
+      </c>
+      <c r="R54" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
+        <v>980</v>
+      </c>
+      <c r="C55" t="s">
+        <v>981</v>
+      </c>
+      <c r="D55" t="s">
         <v>1088</v>
-      </c>
-[...4 lines deleted...]
-        <v>967</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>51</v>
       </c>
       <c r="G55" t="s">
-        <v>1146</v>
+        <v>1234</v>
       </c>
       <c r="H55" t="s">
-        <v>1139</v>
+        <v>1225</v>
       </c>
       <c r="I55" t="s">
-        <v>1089</v>
+        <v>1167</v>
       </c>
       <c r="J55" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>1091</v>
+        <v>1168</v>
       </c>
       <c r="L55" t="s">
-        <v>1092</v>
+        <v>1169</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O55">
+        <v>1170</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P55">
         <v>44658.0</v>
       </c>
-      <c r="P55" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="1:17">
+      <c r="Q55" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>1147</v>
+        <v>980</v>
       </c>
       <c r="C56" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D56" t="s">
-        <v>967</v>
+        <v>1088</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
         <v>51</v>
       </c>
       <c r="G56" t="s">
-        <v>1138</v>
+        <v>1224</v>
       </c>
       <c r="H56" t="s">
-        <v>1139</v>
+        <v>1225</v>
       </c>
       <c r="I56" t="s">
-        <v>1082</v>
+        <v>1159</v>
       </c>
       <c r="J56" t="s">
-        <v>1083</v>
+        <v>1160</v>
       </c>
       <c r="K56" t="s">
-        <v>1084</v>
+        <v>1161</v>
       </c>
       <c r="L56" t="s">
-        <v>1085</v>
+        <v>1162</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-      <c r="O56">
+        <v>1163</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="P56">
         <v>45243.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1148</v>
-[...89 lines deleted...]
-        <v>41406.0</v>
+        <v>1235</v>
+      </c>
+      <c r="R56" t="s">
+        <v>1236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O11"/>
   <sheetViews>
@@ -13824,530 +14504,530 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1153</v>
+        <v>1237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1154</v>
+        <v>1238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1155</v>
+        <v>1239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1156</v>
+        <v>1240</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1157</v>
+        <v>1241</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1158</v>
+        <v>1242</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1159</v>
+        <v>1243</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1160</v>
+        <v>1244</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1161</v>
+        <v>1245</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1162</v>
+        <v>1246</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1163</v>
+        <v>1247</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1164</v>
+        <v>1248</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1165</v>
+        <v>1249</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1166</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1167</v>
+        <v>1251</v>
       </c>
       <c r="C2" t="s">
-        <v>1168</v>
+        <v>1252</v>
       </c>
       <c r="D2" t="s">
-        <v>1169</v>
+        <v>1253</v>
       </c>
       <c r="E2" t="s">
-        <v>1170</v>
+        <v>1254</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1171</v>
+        <v>1255</v>
       </c>
       <c r="G2" t="s">
-        <v>1172</v>
+        <v>1256</v>
       </c>
       <c r="H2" t="s">
         <v>175</v>
       </c>
       <c r="I2" t="s">
-        <v>1173</v>
+        <v>1257</v>
       </c>
       <c r="K2" t="s">
-        <v>1174</v>
+        <v>1258</v>
       </c>
       <c r="M2" t="s">
-        <v>1175</v>
+        <v>1259</v>
       </c>
       <c r="N2" t="s">
-        <v>1176</v>
+        <v>1260</v>
       </c>
       <c r="O2" t="s">
-        <v>1177</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1178</v>
+        <v>1262</v>
       </c>
       <c r="C3" t="s">
-        <v>1179</v>
+        <v>1263</v>
       </c>
       <c r="D3" t="s">
-        <v>1169</v>
+        <v>1253</v>
       </c>
       <c r="E3" t="s">
-        <v>1180</v>
+        <v>1264</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1181</v>
+        <v>1265</v>
       </c>
       <c r="G3" t="s">
-        <v>1182</v>
+        <v>1266</v>
       </c>
       <c r="H3" t="s">
         <v>175</v>
       </c>
       <c r="I3" t="s">
-        <v>1173</v>
+        <v>1257</v>
       </c>
       <c r="J3" t="s">
-        <v>1183</v>
+        <v>1267</v>
       </c>
       <c r="K3" t="s">
-        <v>1184</v>
+        <v>1268</v>
       </c>
       <c r="L3" t="s">
-        <v>1185</v>
+        <v>1269</v>
       </c>
       <c r="M3" t="s">
-        <v>1186</v>
+        <v>1270</v>
       </c>
       <c r="N3" t="s">
-        <v>1187</v>
+        <v>1271</v>
       </c>
       <c r="O3" t="s">
-        <v>1188</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1189</v>
+        <v>1273</v>
       </c>
       <c r="C4" t="s">
-        <v>1190</v>
+        <v>1274</v>
       </c>
       <c r="D4" t="s">
-        <v>1169</v>
+        <v>1253</v>
       </c>
       <c r="E4" t="s">
-        <v>1191</v>
+        <v>1275</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1192</v>
+        <v>1276</v>
       </c>
       <c r="G4" t="s">
-        <v>1193</v>
+        <v>1277</v>
       </c>
       <c r="H4" t="s">
         <v>175</v>
       </c>
       <c r="I4" t="s">
-        <v>1194</v>
+        <v>1278</v>
       </c>
       <c r="J4" t="s">
-        <v>1195</v>
+        <v>1279</v>
       </c>
       <c r="K4" t="s">
-        <v>1196</v>
+        <v>1280</v>
       </c>
       <c r="M4" t="s">
-        <v>1004</v>
+        <v>1055</v>
       </c>
       <c r="N4" t="s">
-        <v>1197</v>
+        <v>1281</v>
       </c>
       <c r="O4" t="s">
-        <v>1198</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1199</v>
+        <v>1283</v>
       </c>
       <c r="C5" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="D5" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="E5" t="s">
-        <v>1191</v>
+        <v>1275</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1202</v>
+        <v>1286</v>
       </c>
       <c r="G5" t="s">
-        <v>1203</v>
+        <v>1287</v>
       </c>
       <c r="H5" t="s">
         <v>175</v>
       </c>
       <c r="I5" t="s">
-        <v>1204</v>
+        <v>1288</v>
       </c>
       <c r="J5" t="s">
-        <v>1205</v>
+        <v>1289</v>
       </c>
       <c r="K5" t="s">
-        <v>1206</v>
+        <v>1290</v>
       </c>
       <c r="N5" t="s">
-        <v>1207</v>
+        <v>1291</v>
       </c>
       <c r="O5" t="s">
-        <v>1208</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1209</v>
+        <v>1293</v>
       </c>
       <c r="C6" t="s">
-        <v>1210</v>
+        <v>1294</v>
       </c>
       <c r="D6" t="s">
-        <v>1211</v>
+        <v>1295</v>
       </c>
       <c r="E6" t="s">
-        <v>1212</v>
+        <v>1296</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1213</v>
+        <v>1297</v>
       </c>
       <c r="G6" t="s">
-        <v>1214</v>
+        <v>1298</v>
       </c>
       <c r="H6" t="s">
         <v>175</v>
       </c>
       <c r="I6" t="s">
-        <v>1076</v>
+        <v>1154</v>
       </c>
       <c r="J6" t="s">
-        <v>1215</v>
+        <v>1299</v>
       </c>
       <c r="K6" t="s">
-        <v>1216</v>
+        <v>1300</v>
       </c>
       <c r="M6" t="s">
-        <v>1217</v>
+        <v>1301</v>
       </c>
       <c r="N6" t="s">
-        <v>1218</v>
+        <v>1302</v>
       </c>
       <c r="O6" t="s">
-        <v>1219</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1220</v>
+        <v>1304</v>
       </c>
       <c r="C7" t="s">
-        <v>1221</v>
+        <v>1305</v>
       </c>
       <c r="D7" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="E7" t="s">
-        <v>1212</v>
+        <v>1296</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1222</v>
+        <v>1306</v>
       </c>
       <c r="G7" t="s">
-        <v>1223</v>
+        <v>1307</v>
       </c>
       <c r="H7" t="s">
         <v>175</v>
       </c>
       <c r="I7" t="s">
-        <v>1076</v>
+        <v>1154</v>
       </c>
       <c r="J7" t="s">
-        <v>1224</v>
+        <v>1308</v>
       </c>
       <c r="K7" t="s">
-        <v>1225</v>
+        <v>1309</v>
       </c>
       <c r="L7" t="s">
-        <v>1226</v>
+        <v>1310</v>
       </c>
       <c r="M7" t="s">
-        <v>1227</v>
+        <v>1311</v>
       </c>
       <c r="N7" t="s">
-        <v>1228</v>
+        <v>1312</v>
       </c>
       <c r="O7" t="s">
-        <v>1229</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>1230</v>
+        <v>1314</v>
       </c>
       <c r="C8" t="s">
-        <v>1231</v>
+        <v>1315</v>
       </c>
       <c r="D8" t="s">
-        <v>1232</v>
+        <v>1316</v>
       </c>
       <c r="E8" t="s">
-        <v>1233</v>
+        <v>1317</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>1234</v>
+        <v>1318</v>
       </c>
       <c r="G8" t="s">
-        <v>1235</v>
+        <v>1319</v>
       </c>
       <c r="H8" t="s">
         <v>175</v>
       </c>
       <c r="I8" t="s">
-        <v>1236</v>
+        <v>1320</v>
       </c>
       <c r="J8" t="s">
-        <v>1137</v>
+        <v>1223</v>
       </c>
       <c r="K8" t="s">
-        <v>1237</v>
+        <v>1321</v>
       </c>
       <c r="L8" t="s">
-        <v>1238</v>
+        <v>1322</v>
       </c>
       <c r="M8" t="s">
-        <v>1239</v>
+        <v>1323</v>
       </c>
       <c r="N8" t="s">
-        <v>1240</v>
+        <v>1324</v>
       </c>
       <c r="O8" t="s">
-        <v>1241</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>1242</v>
+        <v>1326</v>
       </c>
       <c r="C9" t="s">
-        <v>1243</v>
+        <v>1327</v>
       </c>
       <c r="D9" t="s">
-        <v>1244</v>
+        <v>1328</v>
       </c>
       <c r="E9" t="s">
-        <v>1191</v>
+        <v>1275</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1245</v>
+        <v>1329</v>
       </c>
       <c r="G9" t="s">
-        <v>1246</v>
+        <v>1330</v>
       </c>
       <c r="H9" t="s">
         <v>175</v>
       </c>
       <c r="I9" t="s">
-        <v>1247</v>
+        <v>1331</v>
       </c>
       <c r="J9" t="s">
-        <v>1248</v>
+        <v>1332</v>
       </c>
       <c r="K9" t="s">
-        <v>1249</v>
+        <v>1333</v>
       </c>
       <c r="N9" t="s">
-        <v>1207</v>
+        <v>1291</v>
       </c>
       <c r="O9" t="s">
-        <v>1207</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>1250</v>
+        <v>1334</v>
       </c>
       <c r="C10" t="s">
-        <v>1251</v>
+        <v>1335</v>
       </c>
       <c r="D10" t="s">
-        <v>1252</v>
+        <v>1336</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>1253</v>
+        <v>1337</v>
       </c>
       <c r="H10" t="s">
         <v>175</v>
       </c>
       <c r="I10" t="s">
-        <v>1076</v>
+        <v>1154</v>
       </c>
       <c r="J10" t="s">
-        <v>1137</v>
+        <v>1223</v>
       </c>
       <c r="K10" t="s">
-        <v>1254</v>
+        <v>1338</v>
       </c>
       <c r="L10" t="s">
-        <v>1255</v>
+        <v>1339</v>
       </c>
       <c r="M10" t="s">
-        <v>1256</v>
+        <v>1340</v>
       </c>
       <c r="N10" t="s">
-        <v>1257</v>
+        <v>1341</v>
       </c>
       <c r="O10" t="s">
-        <v>1258</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>1259</v>
+        <v>1343</v>
       </c>
       <c r="C11" t="s">
-        <v>1260</v>
+        <v>1344</v>
       </c>
       <c r="D11" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="E11" t="s">
-        <v>1261</v>
+        <v>1345</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>1262</v>
+        <v>1346</v>
       </c>
       <c r="G11" t="s">
-        <v>1263</v>
+        <v>1347</v>
       </c>
       <c r="H11" t="s">
         <v>175</v>
       </c>
       <c r="I11" t="s">
-        <v>1264</v>
+        <v>1348</v>
       </c>
       <c r="J11" t="s">
-        <v>1265</v>
+        <v>1349</v>
       </c>
       <c r="K11" t="s">
-        <v>1266</v>
+        <v>1350</v>
       </c>
       <c r="L11" t="s">
-        <v>1267</v>
+        <v>1351</v>
       </c>
       <c r="M11" t="s">
-        <v>1268</v>
+        <v>1352</v>
       </c>
       <c r="N11" t="s">
-        <v>1269</v>
+        <v>1353</v>
       </c>
       <c r="O11" t="s">
-        <v>1270</v>
+        <v>1354</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -14363,990 +15043,1018 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1271</v>
+        <v>1355</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1272</v>
+        <v>1356</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1153</v>
+        <v>1237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1273</v>
+        <v>1357</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1156</v>
+        <v>1240</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1274</v>
+        <v>1358</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1275</v>
+        <v>1359</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1276</v>
+        <v>1360</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>830</v>
+        <v>878</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1277</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1278</v>
+        <v>1362</v>
       </c>
       <c r="C2" t="s">
-        <v>1279</v>
+        <v>1363</v>
       </c>
       <c r="D2" t="s">
-        <v>1280</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1281</v>
+        <v>1365</v>
       </c>
       <c r="C3" t="s">
-        <v>1282</v>
+        <v>1366</v>
       </c>
       <c r="D3" t="s">
-        <v>1280</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1283</v>
+        <v>1367</v>
       </c>
       <c r="C4" t="s">
-        <v>1284</v>
+        <v>1368</v>
       </c>
       <c r="D4" t="s">
-        <v>1285</v>
+        <v>1369</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1286</v>
+        <v>1370</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>914</v>
+        <v>964</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1287</v>
+        <v>1371</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1288</v>
+        <v>1372</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1289</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D2" t="s">
-        <v>1290</v>
+        <v>1374</v>
       </c>
       <c r="E2" t="s">
         <v>456</v>
       </c>
       <c r="F2" t="s">
-        <v>1291</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1292</v>
+        <v>1376</v>
       </c>
       <c r="C3" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
       <c r="D3" t="s">
-        <v>1293</v>
+        <v>1377</v>
       </c>
       <c r="E3" t="s">
         <v>688</v>
       </c>
       <c r="F3" t="s">
-        <v>1294</v>
+        <v>1378</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E49"/>
+  <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E48" sqref="E48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>831</v>
+        <v>879</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>830</v>
+        <v>878</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>832</v>
+        <v>880</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C2" t="s">
-        <v>1295</v>
+        <v>1379</v>
       </c>
       <c r="D2" t="s">
-        <v>1296</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>1297</v>
+        <v>1381</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>1298</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>1299</v>
+        <v>1383</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1300</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>833</v>
+        <v>881</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>834</v>
+        <v>882</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>835</v>
+        <v>883</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>836</v>
+        <v>884</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>837</v>
+        <v>885</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>838</v>
+        <v>886</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="s">
-        <v>839</v>
+        <v>887</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>840</v>
+        <v>888</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="s">
-        <v>841</v>
+        <v>889</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>842</v>
+        <v>890</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>843</v>
+        <v>891</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>844</v>
+        <v>892</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
-        <v>845</v>
+        <v>893</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>846</v>
+        <v>894</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
-        <v>847</v>
+        <v>895</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>848</v>
+        <v>896</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>854</v>
+        <v>902</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>855</v>
+        <v>903</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>856</v>
+        <v>904</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>857</v>
+        <v>905</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>858</v>
+        <v>906</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>859</v>
+        <v>907</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>860</v>
+        <v>908</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>861</v>
+        <v>909</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>862</v>
+        <v>910</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>863</v>
+        <v>911</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>864</v>
+        <v>912</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>865</v>
+        <v>913</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>866</v>
+        <v>914</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>867</v>
+        <v>915</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>868</v>
+        <v>916</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>869</v>
+        <v>917</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>876</v>
+        <v>926</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>877</v>
+        <v>927</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>878</v>
+        <v>928</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>879</v>
+        <v>929</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>880</v>
+        <v>930</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>881</v>
+        <v>931</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
-        <v>882</v>
+        <v>932</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>883</v>
+        <v>933</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>59</v>
       </c>
       <c r="C25" t="s">
-        <v>884</v>
+        <v>934</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>885</v>
+        <v>935</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>59</v>
       </c>
       <c r="C26" t="s">
-        <v>886</v>
+        <v>936</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>887</v>
+        <v>937</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27" t="s">
-        <v>888</v>
+        <v>938</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>889</v>
+        <v>939</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>59</v>
       </c>
       <c r="C28" t="s">
-        <v>890</v>
+        <v>940</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>891</v>
+        <v>941</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C29" t="s">
-        <v>894</v>
+        <v>944</v>
       </c>
       <c r="D29" t="s">
-        <v>895</v>
+        <v>945</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C30" t="s">
-        <v>896</v>
+        <v>946</v>
       </c>
       <c r="D30" t="s">
-        <v>897</v>
+        <v>947</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C31" t="s">
-        <v>898</v>
+        <v>948</v>
       </c>
       <c r="D31" t="s">
-        <v>899</v>
+        <v>949</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>59</v>
       </c>
       <c r="C32" t="s">
-        <v>892</v>
+        <v>942</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>893</v>
+        <v>943</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>59</v>
       </c>
       <c r="C33" t="s">
-        <v>892</v>
+        <v>942</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>893</v>
+        <v>943</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C34" t="s">
-        <v>900</v>
+        <v>950</v>
       </c>
       <c r="D34" t="s">
-        <v>901</v>
+        <v>951</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>59</v>
       </c>
       <c r="C35" t="s">
-        <v>902</v>
+        <v>952</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>903</v>
+        <v>953</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>59</v>
       </c>
       <c r="C36" t="s">
-        <v>904</v>
+        <v>954</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>905</v>
+        <v>955</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C37" t="s">
-        <v>906</v>
+        <v>956</v>
       </c>
       <c r="D37" t="s">
-        <v>907</v>
+        <v>957</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C38" t="s">
-        <v>849</v>
+        <v>897</v>
       </c>
       <c r="D38" t="s">
-        <v>851</v>
+        <v>899</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>59</v>
       </c>
       <c r="C39" t="s">
-        <v>870</v>
+        <v>918</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>871</v>
+        <v>919</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>59</v>
       </c>
       <c r="C40" t="s">
-        <v>870</v>
+        <v>918</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>871</v>
+        <v>919</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>59</v>
       </c>
       <c r="C41" t="s">
-        <v>870</v>
+        <v>918</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>871</v>
+        <v>919</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C42" t="s">
-        <v>910</v>
+        <v>960</v>
       </c>
       <c r="D42" t="s">
-        <v>911</v>
+        <v>961</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>59</v>
       </c>
       <c r="C43" t="s">
-        <v>912</v>
+        <v>962</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C44" t="s">
-        <v>852</v>
+        <v>900</v>
       </c>
       <c r="D44" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>59</v>
       </c>
       <c r="C45" t="s">
-        <v>1301</v>
+        <v>1385</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>1302</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>59</v>
       </c>
       <c r="C46" t="s">
-        <v>1303</v>
+        <v>1387</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>1304</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C47" t="s">
-        <v>908</v>
+        <v>958</v>
       </c>
       <c r="D47" t="s">
-        <v>909</v>
+        <v>959</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>59</v>
       </c>
       <c r="C48" t="s">
-        <v>872</v>
+        <v>922</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>873</v>
+        <v>923</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>850</v>
+        <v>898</v>
       </c>
       <c r="C49" t="s">
-        <v>874</v>
+        <v>924</v>
       </c>
       <c r="D49" t="s">
-        <v>875</v>
+        <v>925</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" t="s">
+        <v>898</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" t="s">
+        <v>898</v>
+      </c>
+      <c r="C51" t="s">
+        <v>920</v>
+      </c>
+      <c r="D51" t="s">
+        <v>921</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_21"/>