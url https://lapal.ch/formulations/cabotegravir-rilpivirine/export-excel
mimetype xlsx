--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1415">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir + Rilpivirine</t>
   </si>
   <si>
     <t>Cabenuva (Cabotegravir and Rilpivirine co-packaged medication) and Vocabria (Cabotegravir) co-administered with Rekambys (Rilpivirine)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>INSTI+NNRTI</t>
   </si>
   <si>
     <t>Long-acting injectable Cabotegravir and Rilpivirine (CAB/RPV-LA) is a complete treatment regimen for HIV-1 infection consisting of two components: (1) Cabotegravir a HIV-1 integrase strand transfer inhibitor (INSTI) developed by ViiV Healthcare and (2) Rilpivirine a second-generation non-nucleoside reverse transcriptase inhibitor (NNRTI) manufactured by Janssen. CAB/RPV-LA is designated for the treatment of HIV-1 infection.</t>
   </si>
   <si>
     <t>Cabotegravir and Rilpivirine extended-release injectable suspensions co-packaged as CABENUVA is approved by several Stringent Regulatory Authorities. Individually packaged extended-release Cabotegravir (VOCABRIA) and extended-release Rilpivirine (REKAMBYS) are approved for co-administration by various regulatory authorities for the treatment of HIV-1 infection. Oral and injectable versions are available.</t>
   </si>
@@ -537,66 +546,66 @@
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>CR109089</t>
   </si>
   <si>
     <t>NCT05112939</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05112939</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Janssen Research &amp; Development, LLC</t>
   </si>
   <si>
     <t>Characterize the single dose pharmacokinetics and evaluate the safety and tolerability of subcutaneous administration of RPV LA in combination with CAB LA in different conditions in healthy adults.</t>
   </si>
   <si>
-    <t>United States of America, Netherlands</t>
+    <t>Netherlands, United States of America</t>
   </si>
   <si>
     <t>Drug: RPV LA subcutaneous injection</t>
   </si>
   <si>
     <t>Drug: CAB LA injection</t>
   </si>
   <si>
-    <t>2021-11-16</t>
-[...5 lines deleted...]
-    <t>2024-05-23</t>
+    <t>2021-11-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-02-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-05-23 00:00:00</t>
   </si>
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Participant must be healthy on the basis of physical examination, clinical laboratory tests, medical history, vital signs, and 12-lead electrocardiogram (ECG).</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Single (Participant)</t>
   </si>
@@ -1252,75 +1261,75 @@
   <si>
     <t>Children, Adolescents</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Children 12-17yo</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>VOLITION</t>
   </si>
   <si>
     <t>NCT05917509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05917509</t>
   </si>
   <si>
     <t>Evaluate the efficacy, safety, implementation effectiveness, and patient-reported outcomes of once-daily oral DTG/3TC followed by an optional participant-determined switch to CAB/RPV-LA.</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Canada, Chile, France, Germany, Italy, Puerto Rico, Spain</t>
+    <t>Argentina, Canada, Chile, France, Germany, Italy, Puerto Rico, Spain, United States of America</t>
   </si>
   <si>
     <t>Drug: DTG/3TC</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (CAB) LA</t>
   </si>
   <si>
     <t>Drug: Rilpivirine (RPV) LA</t>
   </si>
   <si>
-    <t>2023-07-06</t>
-[...11 lines deleted...]
-    <t>2025-09-16</t>
+    <t>2023-07-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-05-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-09-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-01-30 00:00:00</t>
   </si>
   <si>
     <t>Antiretroviral-naïve participants (defined as no prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection) prior to enrolment with plasma HIV-1 RNA ≥1,000 c/mL at screening.
 Participants enrolled in France must be affiliated to, or a beneficiary of, a social security category.</t>
   </si>
   <si>
     <t>ALADDIN</t>
   </si>
   <si>
     <t>NCT06468995</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06468995</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>IRCCS San Raffaele</t>
   </si>
   <si>
     <t>This is a monocentric, prospective, double-arm, randomized, open-label, implementation-effectiveness hybrid type III study aimed at comparing hospital-based and home-based administration of CAB LA + RPV LA treatment for HIV-1-infected patients.
 Study participants receiving IM CAB + RPV will complete various questionnaires and scales, including FIM, AIM, IAM, EQ-5D-5L, HAT-QoL, and HIVTSQ, throughout the study. HCPs will also complete FIM, AIM, IAM, and a Likert scale.</t>
   </si>
   <si>
@@ -1357,272 +1366,272 @@
     <t>Inclusion Criteria:
 - People living with HIV-1 infection that could, according to clinical practice, switch current ART to IM CAB + RPV;
 - Aged 18 years or older at the time of signing the informed consent.
 - People willing to switch to long-acting therapy
 - On a stable (≥6 months) antiretroviral regimen and virologically suppressed (HIV-1 RNA \&lt;50 copies/ml):
 - Documented evidence of plasma HIV-1 RNA measurements \&lt;50 c/mL in the 6 months prior to Screening.
 - Plasma HIV-1 RNA \&lt;50 c/mL at Screening.
 - Ability to understand informed consent form and other relevant regulatory documents.</t>
   </si>
   <si>
     <t>CROWN</t>
   </si>
   <si>
     <t>NCT06694805</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06694805</t>
   </si>
   <si>
     <t>This study will assess how effective, safe, and long-lasting a long-acting antiretroviral therapy (ART) using CAB LA + RPV LA is for people with HIV who still have detectable virus levels despite being on oral ART. The study will also consider feedback from patients on their experience with this treatment.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Effectiveness of Long-acting (LA) Cabotegravir (CAB) + Rilpivirine (RPV) LA When Given to Participants With Detectable HIV-1</t>
   </si>
   <si>
-    <t>2025-02-18</t>
-[...5 lines deleted...]
-    <t>2027-12-08</t>
+    <t>2024-12-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-02-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2027-12-08 00:00:00</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age
   1. Aged \&gt;=12 years and \&gt;=35 kg (at the time of obtaining informed consent).
 * Type of Participant and Disease Characteristics 2.HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by a licensed Western blot or a second antibody test by a method other than the initial rapid HIV and/or E/CIA, or by HIV-1 antigen, plasma HIV-1 RNA VL.
   3.Plasma HIV-1 RNA \&gt;1 000 c/mL and greater than (\&lt;) 100 000 c/mL at Screening. 4.Evidence of insufficient virologic response to participant's current oral ART regimen within 18 months prior to study entry according to at least 1 of the following criteria: i.\&lt;1 log10 decrease in HIV-1 RNA or HIV-1 RNA \&gt;200 c/</t>
   </si>
   <si>
     <t>PANNA</t>
   </si>
   <si>
     <t>NCT00825929</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00825929</t>
   </si>
   <si>
     <t>Marketed</t>
   </si>
   <si>
     <t>Radboud University Medical Center</t>
   </si>
   <si>
     <t>Due to the potential for pregnancy-induced changes in the pharmacokinetics of medication, one cannot assume that the currently licensed doses of the medication to be tested under this protocol lead to adequate exposure in an HIV-infected pregnant woman. For the agents under study no or limited pharmacokinetic data during pregnancy are available. As the changes in pharmacokinetics during pregnancy are most prominent in the third trimester a pharmacokinetic curve will be recorded in the third trimester after attaining steady state.</t>
   </si>
   <si>
     <t>Pharmacokinetics of Antiretroviral Agents in HIV-infected Pregnant Women.</t>
   </si>
   <si>
-    <t>Belgium, Germany, Ireland, Italy, Netherlands, Spain, United Kingdom</t>
-[...11 lines deleted...]
-    <t>Adults, Pregnant individuals</t>
+    <t>Germany, Belgium, Ireland, Italy, Netherlands, Spain, United Kingdom</t>
+  </si>
+  <si>
+    <t>2009-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-01-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-12-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Pregnant individuals, Adults</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>HIV-infected pregnant women using at least one of the following antiretroverial agents: Etravirine, Intelence, TMC125; Emtricitabine, Emtriva or FTC; Tenofovir, Viread, TDF; Atazanavir, Reyataz; Fosamprenavir, Telzir, FPV; Darunavir, Prezista, TMC114; Tipranavir, Aptivus, TPV; Indinavir, Crixivan; abacavir; raltegravir, Isentress; Enfuvirtide, Fuzeon; Maraviroc, Celsentri; dolutegravir; elvitegravir/cobicistat; rilpivirine, TAF, darunavir/cobicistat; doravirine; bictegravir; cabotegravir/rilpivirine LA</t>
   </si>
   <si>
     <t>Observational studies (incl. patient registries)</t>
   </si>
   <si>
     <t>ILANA</t>
   </si>
   <si>
     <t>NCT05294159</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05294159</t>
   </si>
   <si>
     <t>Queen Mary University of London</t>
   </si>
   <si>
     <t>This is a 12-month, dual arm, phase 4, open-label, multi-centre study examining the implementation of LA intra-muscular (IM) drugs in clinics and decentralised community-based settings in the UK.</t>
   </si>
   <si>
     <t>Implementing Long-Acting Novel Antiretrovirals</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>2022-07-18</t>
-[...8 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
+    <t>2022-07-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-07-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-12-22 00:00:00</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male</t>
   </si>
   <si>
     <t>SUPLA</t>
   </si>
   <si>
     <t>NCT06507059</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06507059</t>
   </si>
   <si>
     <t>Chang Gung Memorial Hospital</t>
   </si>
   <si>
     <t>This study aims to determine whether people living with HIV (PLHIV) with suboptimal medical adherence can achieve better viral suppression with long-acting antiretrovirals (LA) compared to all-oral antiretrovirals.</t>
   </si>
   <si>
     <t>Outcomes of the PLHIV With Suboptimal Viral Suppression to Injectable Long-acting Antiretrovirals</t>
   </si>
   <si>
-    <t>Taiwan, Province of China</t>
-[...1 lines deleted...]
-  <si>
     <t>cabotegravir/rilpivirine (600mg/ 900mg)</t>
   </si>
   <si>
     <t>Antiretroviral Combinations</t>
   </si>
   <si>
-    <t>2024-07-19</t>
-[...8 lines deleted...]
-    <t>2026-12-31</t>
+    <t>2024-07-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-08-21 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-12-31 00:00:00</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Willing to sign the written informed consent form for male and female participants aged 18 and above.
 * At the time of enrollment, diagnosed with HIV infection for a minimum of 12 months.
 * Under oral antiretroviral treatment (ART), which can be irregular or interrupted, with the most recent viral load ≥ 200 copies/mL.
 * Body weight ≥ 35Kg.
 * Willing to maintain contact with the research team throughout the study (provide accurate and reachable phone numbers, social accounts like Line, or reliable contact information of family or friends).
 * Willing to receive gluteal (buttocks) drug injections.
 * Willing to transition back to oral medication or follow the recommended treatment prescription according to the then-current national treatment guidelines after discontinua</t>
   </si>
   <si>
     <t>GLACIER</t>
   </si>
   <si>
     <t>NCT04982445</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04982445</t>
   </si>
   <si>
     <t>GLACIER (Giving Long Acting CABENUVA in an Infusion center/ASA) is an interventional study examining the administration of CABENUVA (Cabotegravir long acting \[LA\] plus Rilpivirine LA) intramuscular (IM) in infusion centers/ASAs in United States. In this study, the intervention is the process of using an infusion center/ASA as the location to receive the CABENUVA IM injections. The acceptability and feasibility of the IC/ASA to deliver CABENUVA IM injections will be assessed from the perspectives of the participants, HIV care providers and IC/ASA staff. In this study, Month 1 is the Baseline visit. CABENUVA is a registered trademark of ViiV Healthcare.</t>
   </si>
   <si>
     <t>Study Using CABENUVA™ for the Treatment of Human Immunodeficiency Virus (HIV)-1, Administered in Infusion Centers (IC) or Alternate Sites of Administration (ASA) in the United States (U.S.)</t>
   </si>
   <si>
     <t>CABENUVA</t>
   </si>
   <si>
-    <t>2021-11-18</t>
-[...5 lines deleted...]
-    <t>2024-01-31</t>
+    <t>2021-11-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-01-31 00:00:00</t>
   </si>
   <si>
     <t>Inclusion criteria
 * Adults (greater than or equal to \[\&gt;=\]18 years old) at the time of signing the informed consent.
 * HIV-1 infected and have been prescribed CABNEUVA per the United States Prescribing information (USPI).
 * Participants can be enrolled
 * If they have been taking oral VOCABRIA + EDURANT or other ART for approximately 1 month (at least 28 days) prior to Baseline/Month 1, or
 * Already taking CABENUVA prior to Baseline/Month 1 and the last injections were within a 1 month +/- 7-day window or for every 2-month injections, the timing will vary if they are receiving the initiation injections (1 month +/- 7-day) or the continuation injections (2 months +/- 7 days) per the USPI, or
 * Prescribed direct to inject and receive their 1st injection without an oral lead in at the Infu</t>
   </si>
   <si>
     <t>The Cheeky Study</t>
   </si>
   <si>
     <t>NCT05979714</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05979714</t>
   </si>
   <si>
     <t>Public Health Foundation Enterprises, Inc.</t>
   </si>
   <si>
     <t>This is a single-arm implementation study of a novel integrated delivery model of CAB-RPV LA for transwomen living with HIV.</t>
   </si>
   <si>
     <t>The Cheeky Study: A Novel Delivery System for CAB-RPV LA</t>
   </si>
   <si>
     <t>Patient-centered injection site</t>
   </si>
   <si>
     <t>Patient-centered adherence support</t>
   </si>
   <si>
     <t>Provider education</t>
   </si>
   <si>
     <t>Improved clinic communication strategies</t>
   </si>
   <si>
-    <t>2023-05-31</t>
-[...5 lines deleted...]
-    <t>2024-12-01</t>
+    <t>2023-05-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-12-01 00:00:00</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age 18 years or older
 * Male sex at birth and gender identity other than male
 * Willing and able to provide written informed consent
 * HIV-infected, confirmed by laboratory testing (can be via medical record)
 * Eligible to receive CAB-RPV LA per FDA-approved label
 * Virologically suppressed at the last visit within the last 6 months (HIV RNA \&lt;50 copies/ml)
 * Interested in initiating CAB-RPV LA for HIV treatment and willing to receive injections at Bridge HIV
 * Currently receiving HIV care by a care provider at one of the collaborating primary care clinics.
 * Has a cell phone and active service
 * Able to understand, read, and speak English
 Exclusion Criteria:
 * Unable to receive gluteal injections
 * Plans to move away from the site area within the next 9 months.
 *</t>
   </si>
   <si>
     <t>CHEERS</t>
   </si>
   <si>
@@ -1635,159 +1644,162 @@
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>Clinique Médicale L'Actuel</t>
   </si>
   <si>
     <t>CHEERS is an observational cohort for people living with HIV who are actively practicing chemsex and who are switching to CAB + RPV LA after being virologically suppressed on a stable oral ART regimen. This study aim to assess the impact of increased patient engagement associated with this LA regimen on linkage to psychosocial care and on global health outcomes, such as quality of life, substance use, treatment satisfaction and virological control.
 Eligible participants will need to be currently out of care for psychosocial counselling and will need to express the wish to switch to CAB + RPV LA. The participants will be followed in this study for 11 months from their first LA administration, according to the schedule of injections. In addition to standard of care procedures, such as blood</t>
   </si>
   <si>
     <t>Chemsex Health Evaluation With Extended Release System for HIV Treatment</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Cabenuva 600/900</t>
   </si>
   <si>
     <t>Self administered questionnaires</t>
   </si>
   <si>
     <t>Semi-directed interview</t>
   </si>
   <si>
-    <t>2024-08-19</t>
-[...2 lines deleted...]
-    <t>2026-02-01</t>
+    <t>2024-08-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-02-01 00:00:00</t>
   </si>
   <si>
     <t>CARLA</t>
   </si>
   <si>
     <t>NCT05156658</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05156658</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Advancing Clinical Therapeutics Globally for HIV/AIDS and Other Infections</t>
   </si>
   <si>
     <t>The purpose of this pharmacokinetic (PK) trial is to evaluate whether the ENG implant, a long-acting birth control method, is tolerable and effective for adults with HIV who are taking long-acting cabotegravir (CAB-LA) and long-acting rilpivirine (RPV-LA). Access to safe and effective birth control for adults with HIV is important because it may result in fewer infants exposed to HIV in the womb or born with HIV. Researchers believe that people of childbearing potential need access to birth control options that do not need to be negotiated with a partner.</t>
   </si>
   <si>
     <t>Pharmacokinetic Interactions of ENG Subdermal Implants with Long-Acting Cabotegravir (CAB-LA) and LA Rilpivirine (RPV-LA) (CARLA)</t>
   </si>
   <si>
-    <t>2024-01-01</t>
-[...2 lines deleted...]
-    <t>2024-08-02</t>
+    <t>2024-01-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-12-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-08-02 00:00:00</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Last menstrual period started ≤35 days prior to study entry. If the start of the last menstrual period was \&gt;35 days prior to study entry, and the individual has been using hormonal contraception for at least 30 days prior to study entry, individual is eligible. If the start of the last menstrual period was \&gt;35 days prior to study entry, and the individual has not been using hormonal contraception for at least 30 days prior to study entry, serum follicle-stimulating hormone (FSH) must be ≤40 mIU/mL.
 * Negative serum or urine pregnancy test (urine test must have a sensitivity of ≤25 mIU/mL) within 48 hours prior to study entry by any US clinic or laboratory that has a Clinical Laboratory Improvement Amendments (CLIA) certification or its equivalent, or is using a poi</t>
   </si>
   <si>
     <t>JABS</t>
   </si>
   <si>
     <t>ACTRN12622000105741</t>
   </si>
   <si>
     <t>https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336</t>
   </si>
   <si>
     <t>Open label, single arm interventional clinical trial of long acting cabotegravir 600mg and long acting rilpivirine 900mg administered by intramuscular injections every two months for a total of 12 months in subjects on standard of care oral regimens, including those with complex medical and social vulnerability factors. Adherence with treatment will be monitored using records of clinic attendance and administration of injections.</t>
   </si>
   <si>
     <t>Feasibility and effectiveness of long acting cabotegravir and rilpivirine for treatment of HIV infection in patients with complex needs.</t>
   </si>
   <si>
-    <t>New Zealand, Australia</t>
-[...8 lines deleted...]
-    <t>Adults, Non-pregnant individuals</t>
+    <t>Australia, New Zealand</t>
+  </si>
+  <si>
+    <t>2022-02-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-05-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Non-pregnant individuals, Adults</t>
   </si>
   <si>
     <t>Male, Female</t>
   </si>
   <si>
     <t>• Aged 18 years or older at the time of signing the informed consent.
 • Have HIV infection treated with a standard combination antiretroviral regimen for at least 6 months prior to screening.
 • Documented evidence of at least one plasma HIV-1 RNA measurement &lt;40 cps/mL in the 24 weeks prior to screening and within 4 weeks of enrolment.
 • A female participant with reproductive potential but using acceptable forms of contraception is eligible to participate</t>
   </si>
   <si>
     <t>EMPOWER (GS-US-380-6738)</t>
   </si>
   <si>
     <t>NCT06104306</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06104306</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn how safe and effective it is to switch to an oral therapy of Bictegravir/Emtricitabine/Tenofovir (B/F/TAF) from Cabotegravir + Rilpivirine (CAB+RPV) in participants living with virologically suppressed human immunodeficiency virus type 1 (HIV-1), meaning participants with HIV RNA levels below detectable levels.
 The primary objective of this study is to assess the safety of switching to B/F/TAF in virologically suppressed participants unable/unwilling to continue on CAB+RPV intramuscular (IM) injections or wishing to switch to oral therapy through Week 12.</t>
   </si>
   <si>
     <t>Study of B/F/TAF in Participants Switching From CAB + RPV to B/F/TAF for HIV-1 Infection (EMPOWER)</t>
   </si>
   <si>
-    <t>United States of America, Canada, France</t>
+    <t>Canada, France, United States of America</t>
   </si>
   <si>
     <t>B/F/TAF</t>
   </si>
   <si>
-    <t>2023-12-13</t>
-[...8 lines deleted...]
-    <t>2025-04-23</t>
+    <t>2023-12-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-05-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-01-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-04-23 00:00:00</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * People with HIV-1 (PWH) or provider decision to switch off CAB+RPV IM injections due to intolerance, inconvenience, adverse events (AEs), or willing to switch to (and intention to remain on) daily B/F/TAF
 * Currently virologically suppressed (HIV-1 RNA \&lt; 50 copies/mL) on CAB+RPV IM injections every 2 months
 * Currently on CAB+RPV IM injections every 2 months and received at least one dose of CAB+RPV IM injection; no missed CAB+RPV injections
 * Ability to receive B/F/TAF up to 7 days prior to the next scheduled dose of CAB+RPV
 * Documented plasma HIV-1 RNA \&lt; 50 copies/mL during treatment for ≥ 6 months preceding the screening visit
 * No documented or suspected resistance to BIC, emtricitabine (FTC), or tenofovir (TFV).
 Key Exclusion Criteria:
 * History of B/F/</t>
   </si>
   <si>
     <t>CRAYON - IMPAACT 2036</t>
   </si>
   <si>
     <t>NCT05660980</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05660980</t>
   </si>
   <si>
     <t>The purpose of the study is to evaluate the pharmacokinetics (PK), safety, tolerability, and acceptability of a long-acting injectable Cabotegravir and Rilpivirine in Virologically Suppressed Children Living with HIV-1, Two to Less Than 12 Years of Age</t>
   </si>
   <si>
@@ -1832,123 +1844,123 @@
   <si>
     <t>CREATE</t>
   </si>
   <si>
     <t>NCT06062979</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06062979</t>
   </si>
   <si>
     <t>Enrolling by invitation</t>
   </si>
   <si>
     <t>Whitman-Walker Institute</t>
   </si>
   <si>
     <t>The purpose of this study is to assess adherence to home-delivered long-acting injectable rilpivirine/cabotegravir (Cabenuva) among people living with HIV enrolled in the Mobile Outreach Retention and Engagement (MORE) program at Whitman-Walker Health due to significant barriers to being retained in care; the MORE program provides supportive services including dedicated care navigation, transportation assistance, and mobile/home-delivered care. The investigators will examine the equivalence of treatment outcomes among patients receiving injectable treatment within the MORE program as compared to those of patients receiving Cabenuva in standard care at Whitman-Walker Health.</t>
   </si>
   <si>
     <t>Clinical Effectiveness-Implementation Hybrid Type 2 Study on Home-Delivered Cabenuva for People Living With HIV Who Are Not Retained in Care</t>
   </si>
   <si>
     <t>rilpivirine/cabotegravir</t>
   </si>
   <si>
-    <t>2023-11-01</t>
-[...5 lines deleted...]
-    <t>2025-06-30</t>
+    <t>2023-11-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-04-23 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-06-30 00:00:00</t>
   </si>
   <si>
     <t>EXPAND</t>
   </si>
   <si>
     <t>NCT06635421</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06635421</t>
   </si>
   <si>
     <t>MetroHealth Medical Center</t>
   </si>
   <si>
     <t>The purpose of The EXPAND study is to develop and pilot a pharmacist led model of medication delivery. Following a co-design phase, patients may receive injections at satellite pharmacies by a licensed pharmacist. The acceptability, appropriateness, and feasibility of this approach and standard in clinic administration by a nurse will be assessed.</t>
   </si>
   <si>
     <t>The Expand Study-Pharmacist Administered Long Acting Cabotegravir + Rilpivirine to Expand Access for People With HIV</t>
   </si>
   <si>
-    <t>2024-11-01</t>
-[...2 lines deleted...]
-    <t>2024-10-08</t>
+    <t>2024-11-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-10-08 00:00:00</t>
   </si>
   <si>
     <t>Non-Probability Sample</t>
   </si>
   <si>
     <t>CARES</t>
   </si>
   <si>
     <t>PACTR202104874490818</t>
   </si>
   <si>
     <t>https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757</t>
   </si>
   <si>
     <t>Joint Clinical Research Centre, Kampala, Uganda</t>
   </si>
   <si>
     <t>Primary objective: To demonstrate the non-inferior antiviral activity of switching to IM RPV LA+CAB LA administered every 2 months compared with continuation of cART administered daily over 12 months in HIV-1 infected participants in a resource limited setting Secondary objectives: 1. To demonstrate the antiviral and immunologic activity of switching to IM RPV LA+CAB LA every 2 months compared to continuation of cART over 12 and 24 months of follow-up. 2. To evaluate the safety and tolerability of switching to RPV LA+CAB LA every 2 months compared to continuation of cART. 3. To assess viral resistance in participants experiencing protocol-defined confirmed virologic failure(plasma HIV-1 RNA ≥200 c/mL). 4. To assess the incidence of on-treatment genotypic resistance to CAB, RPV and other on</t>
   </si>
   <si>
     <t>Cabotegravir And Rilpivirine: Efficacy and Safety Study (CARES)</t>
   </si>
   <si>
     <t>Kenya, Uganda, South Africa</t>
   </si>
   <si>
     <t>cART</t>
   </si>
   <si>
     <t>2 NRTIs (tenofovir [TDF] plus either 3TC or FTC) plus an INI (DTG) or a NNRTI (EFV or NVP) single tablet or FDC</t>
   </si>
   <si>
     <t>RPV LA and CAB LA</t>
   </si>
   <si>
     <t>2021-09-15</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
-    <t>Adults, Non-lactating individuals, Non-pregnant individuals</t>
+    <t>Non-lactating individuals, Non-pregnant individuals, Adults</t>
   </si>
   <si>
     <t>HOLA</t>
   </si>
   <si>
     <t>NCT06185452</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06185452</t>
   </si>
   <si>
     <t>Fundación FLS de Lucha Contra el Sida, las Enfermedades Infecciosas y la Promoción de la Salud y la Ciencia</t>
   </si>
   <si>
     <t>HOLA is a prospective, randomized (1:1), hybrid type (implementation-effectiveness), phase IV, double arm, open label, multicentric study including virologically suppressed HIVinfected subjects who start or are currently under treatment with the LA antiretroviral combination CAB+RPV, to evaluate the out-of-hospital administration of this combination in terms of acceptability, appropriateness, feasibility and satisfaction.</t>
   </si>
   <si>
     <t>Implementation of Out-of-HOspital Administration of the Long-Acting Cabotegravir+Rilpivirine</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Hospital long-acting Vocabria (cabotegravir) 600 mg and long-acting Rekambys (rilpivirine) 900 mg administration</t>
   </si>
@@ -2093,50 +2105,53 @@
 * Plasma HIV-1 RNA \&lt;50 copies/mL at screening.
 * A female subject is eligible to participate if she is not pregnant (as confirmed b</t>
   </si>
   <si>
     <t>HOLA 2</t>
   </si>
   <si>
     <t>NCT06643897</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06643897</t>
   </si>
   <si>
     <t>The study will identify the barriers and facilitators of implementation of the out-of-hospital administration of CAB+RPV LA from the point of view of staff participating in the study.</t>
   </si>
   <si>
     <t>Identification of Barriers and Facilitators of Implementation of the Out-of-Hospital Administration of the Long- Acting Combination Cabotegravir+Rilpivirina.</t>
   </si>
   <si>
     <t>Qualitative Interview</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
+    <t>2025-01-29</t>
+  </si>
+  <si>
     <t>2024-10-23</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Participation throughout the HOLA study until the moment of conducting the interviews and direct involvement in the study procedures in a significant way.
 2. Homogeneous sample between the different roles participating in the study.
 3. Participants who agree to participate in the substudy and sign the informed consent.
 Exclusion Criteria: NONE</t>
   </si>
   <si>
     <t>CABO-CHANCE</t>
   </si>
   <si>
     <t>NCT06518408</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06518408</t>
   </si>
   <si>
     <t>University Hospital Virgen de las Nieves</t>
   </si>
   <si>
     <t>The CABOTEGRAVIR Long Acting + RILPIVIRENE Long Acting regimen was currently endorsed by guidelines worldwide as an option for the Treatment of HIV-1 Infection, however collecting real-world data closer to clinical practice use is still necessary. This study also registers some immunological, metabolic,anti-inflammatory parameters and fat distribution analysis to observe a hypothetical improvement on these parameters.
 Psychosocial aspects are also very important in these patients as these patients may suffer social stigma, and therefore suffer certain psychological disorders. Patient experience data will be assessed through PROs and bespoke single-item questions to collect patient perception of treatment and register psychosocial aspects related to their health status.</t>
   </si>
@@ -2216,72 +2231,78 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT06424964</t>
   </si>
   <si>
     <t>Belgian Research on AIDS and HIV Consortium</t>
   </si>
   <si>
     <t>This will be a multi-center, single arm observational cohort study with an assessment of patient-reported outcomes (PROs) and of clinical and virologic outcomes.
 Primary outcome • Evaluate patient perception of, and satisfaction with, long-acting injectable (LAI) cabotegravir/rilpivirine (CAB/RPV) for the treatment of HIV
 Secondary outcomes
 • Description of the demographic, HIV-, and non-HIV-related characteristics of participants included in this analysis</t>
   </si>
   <si>
     <t>Use of Long-Acting Injectable Cabotegravir/Rilpivirine for the Treatment of HIV in Belgium</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>2025-02-04</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
     <t>Project Tara</t>
   </si>
   <si>
     <t>NCT06411223</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06411223</t>
   </si>
   <si>
     <t>Yale University</t>
   </si>
   <si>
     <t>This study addresses real-world use of long-acting injectable cabotegravir/rilpivirine (CAB/RPV LA) by evaluating implementation and clinical outcomes of a pharmacist-led collaborative drug therapy management model (CDTM+) that will be expanded for telehealth outreach to women with health-related social needs (HRSN).</t>
   </si>
   <si>
     <t>Pharmacist-led Intervention for Injectable HIV Treatment for Women With Health-related Social Needs</t>
   </si>
   <si>
     <t>Collaborative drug therapy management model</t>
   </si>
   <si>
     <t>Cabotegravir/Rilpivirine</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
   </si>
   <si>
     <t>2024-08-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Living with diagnosed HIV
 * Receiving HIV care-related services from Yale New Haven Health (YNHH)
 * Currently on oral ART and virally suppressed for at least 6 months (from electronic health review).
 * Have experienced at least one HRSN: a) homelessness or housing insecurity; b) food insecurity; c) criminal legal system involvement; OR d) substance use in the past 6 months (from self-report at screening).
 * Able to converse comfortably in English or Spanish
 Exclusion Criteria:
 * Unable or unwilling to complete informed consent (e.g., have a conservator of person)
 * Have initiated CAB/RPV oral lead-in prior to enrollment.
 * Have a contraindication to CAB/RPV LA per label.
 * Have known or suspected resistance to CAB/RPV
 * Pregnant or breast-feeding</t>
   </si>
   <si>
     <t>PANTER</t>
   </si>
   <si>
     <t>NCT06403865</t>
   </si>
   <si>
@@ -2450,50 +2471,53 @@
   <si>
     <t>NCT05663580</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05663580</t>
   </si>
   <si>
     <t>Castagna Antonella</t>
   </si>
   <si>
     <t>Systematic, continuative collection of clinical and laboratory data on patients followed at lnfectious Diseases Unit of the IRCCS San Raffaele Hospital in Milan, receiving long-acting ART (Phase IV, single-center, prospective, cohort study)
 PRIMARY ENDOPOINT: Treatment failure over 48 weeks, defined as virological failure (VF) or therapy discontinuation for any reason (TD)
 SECONDARY ENDPOINTS:
 Clinical and pharmacological determinants of efficacy, tolerability, toxicity Modifications in risk and incidence of comorbidities Description of drug-resistance in case of VR Efficacy of rescue regimens in case of VF Quality of life and patient's satisfaction</t>
   </si>
   <si>
     <t>Cohort Study of HIV-positive People, Treated With Long Acting Antiretroviral Therapy</t>
   </si>
   <si>
     <t>Cabotegravir 600mg/3mL, Rilpivirine 900mg/3mL</t>
   </si>
   <si>
     <t>2022-07-17</t>
   </si>
   <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
     <t>2027-07-17</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>NCT05152953</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05152953</t>
   </si>
   <si>
     <t>University of California, San Francisco</t>
   </si>
   <si>
     <t>BACKGROUND: Long-acting injectable antiretroviral therapy (LAI-ART) is poised to revolutionize HIV treatment and prevention. Community pharmacies could serve as another place for people with HIV to get their ART injections. However, pharmacist and healthcare practitioner attitudes towards pharmacist administration of LAI-ART are understudied. Financial and human resources, pharmacist training, or changes in workflow have not been outlined. Little is known about whether patients will accept ART injections given in pharmacies.
 OBJECTIVE: The purpose of this project is to address the above knowledge gaps. The information generated can assist in the development of tools that can help scale community pharmacy-based delivery of LAI-ART.
 METHODS: Using a mixed-methods approach to better underst</t>
   </si>
   <si>
     <t>Preparing for Pharmacy-based Delivery of Long-acting Injectable Antiretroviral Therapy (LAI-ART)</t>
   </si>
   <si>
     <t>2022-06-08</t>
   </si>
@@ -2642,57 +2666,63 @@
     <t>Inclusion Criteria:
 * AST, ALT, alkaline phosphatase and bilirubin less than or equal to 1.5xULN (isolated bilirubin \&gt;1.5xULN is acceptable if bilirubin is fractionated and direct bilirubin \&lt;35%).
 * Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring. A subject with a clinical abnormality or laboratory parameters outside the reference range for the population being studied may be included only if the Investigator feels that the finding is unlikely to introduce additional risk factors and will not interfere with the study procedures.
 * Male or female between 18 and 55 years of age inclusive, at the time of signing the informed consent.
 * A female subject is</t>
   </si>
   <si>
     <t>202503037RINA</t>
   </si>
   <si>
     <t>NCT07131826</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07131826</t>
   </si>
   <si>
     <t>National Taiwan University Clinical Trial Center</t>
   </si>
   <si>
     <t>"AIDS" was once regarded as the Black Death of the 20th century. However, with the advent of cocktail therapy, the survival rate of infected people has been greatly improved and the average life expectancy has been increased. Today, AIDS is considered a chronic disease, just like hypertension and diabetes. As long as you have regular checkups and take medication on time every day, you can complete the treatment, just like a normal person. However, there is still a risk of missing medication when taking it every day, and long-term missed medications can easily lead to drug resistance and increase the risk of treatment failure. After the HIV-infected person has stabilized the viral load, their mobility, self-care and daily activities are no different from those of normal people. However, the</t>
   </si>
   <si>
     <t>The Quality of Life and Viral Control Effect of AIDS Patients After Long-acting Injection of Cabotegravir and Rilpivirine</t>
   </si>
   <si>
+    <t>Taiwan, Province of China</t>
+  </si>
+  <si>
     <t>Observational study, non-interventional</t>
   </si>
   <si>
     <t>2025-08-15</t>
   </si>
   <si>
     <t>2025-08-17</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
   </si>
   <si>
     <t>Every 2 weeks</t>
   </si>
   <si>
     <t>OBILART</t>
   </si>
   <si>
     <t>NCT06728917</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06728917</t>
   </si>
   <si>
     <t>The primary objective of the present project will be to investigate the risk of HBV reactivation (from virological reactivation to overt HBV infection) in HIV-1 carriers with occult HBV infection (OBI, is characterized by the absence of surface antigenemia, HBsAg negativity, with the presence of HBV-core antibody, HBcAb) and switching from antiretroviral therapy (ART) including nucleos(t)ides to long-acting formulation.</t>
   </si>
   <si>
     <t>Occult Hepatitis B Virus Infection and HBV Reactivation After Switching to Long Acting Therapy in Patients With HIV-1</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
@@ -2790,105 +2820,120 @@
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
 The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
   </si>
   <si>
     <t>Lenacapavir</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Teropavimab</t>
   </si>
   <si>
     <t>Zinlirvimab</t>
   </si>
   <si>
     <t>Cabotegravir</t>
   </si>
   <si>
-    <t>2026-07-14</t>
-[...2 lines deleted...]
-    <t>2026-07-20</t>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
   </si>
   <si>
     <t>2029-03-01</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
 * A plasma HIV-1</t>
   </si>
   <si>
+    <t>Monthly, Every 2 months, Every 6 months</t>
+  </si>
+  <si>
+    <t>Subcutaneous, Intramuscular, Intravenous</t>
+  </si>
+  <si>
     <t>FBIS-RELATIVITY</t>
   </si>
   <si>
     <t>NCT07703748</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07703748</t>
   </si>
   <si>
     <t>FUNDACIÓN HOSPITAL UNIVERSITARIO INFANTA LEONOR Y DEL HOSPITAL UNIVERSITARIO DEL SURESTE</t>
   </si>
   <si>
     <t>The RELATIVITY study is a nationwide, multicenter, ambispective observational cohort evaluating the long-term effectiveness, safety, persistence, and tolerability of long-acting injectable cabotegravir plus rilpivirine (CAB+RPV LA) in people living with HIV in Spain.
 The study includes adults with HIV-1 infection who achieved virological suppression on oral antiretroviral therapy and switched to long-acting CAB+RPV as part of routine clinical care. No study-specific treatment or interventions are performed. Clinical information is collected retrospectively from treatment initiation and prospectively during routine follow-up.
 The primary objectives are to evaluate long-term virological effectiveness, treatment persistence, and confirmed virological failure over five years. Secondary objec</t>
   </si>
   <si>
     <t>Long-Term Real-World Evidence Study to Evaluate Effectiveness, Persistence, Adherence, Safety and Tolerability of Long-acting Cabotegravir Plus Rilpivirine.</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2026-07-09</t>
   </si>
   <si>
     <t>2029-04-30</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine for HIV-1 suppression: switch to 2-monthly dosing after 5 years of daily oral therapy</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003085</t>
   </si>
   <si>
     <t>Perspectives of people living with HIV-1 on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.26006</t>
   </si>
   <si>
     <t>Perspectives of healthcare providers on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings from a Hybrid III Implementation-effectiveness study (CUSTOMIZE)</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.26003</t>
   </si>
   <si>
     <t>Indirect comparison of 48-week efficacy and safety of long-acting cabotegravir and rilpivirine maintenance every 8 weeks with daily oral standard of care antiretroviral therapy in participants</t>
   </si>
@@ -2898,59 +2943,65 @@
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 96-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(21)00185-5</t>
   </si>
   <si>
     <t>Week 96 extension results of a Phase 3 study evaluating long-acting cabotegravir with rilpivirine for HIV-1 treatment</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003025</t>
   </si>
   <si>
     <t>Patient-Reported Outcomes Through 1 Year of an HIV-1 Clinical Trial Evaluating Long-Acting Cabotegravir and Rilpivirine Administered Every 4 or 8 Weeks (ATLAS-2M)</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s40271-021-00524-0</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 48-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s0140-6736(20)32666-0</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
     <t>Oka S, Holohan V, Shirasaka T, et al. Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588</t>
   </si>
   <si>
-    <t>Publication</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;Objectives: &lt;/p&gt;&lt;p&gt;Cabotegravir + rilpivirine (CAB + RPV) dosed monthly or every 2 months is the first complete long-acting (LA) regimen recommended by treatment guidelines for the maintenance of HIV-1 virological suppression. This post hoc analysis summarizes outcomes for Asian participants through week 96. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods: &lt;/p&gt;&lt;p&gt;Data from Asian participants naive to CAB + RPV randomized to receive dosing every 4 weeks (Q4W) or every 8 weeks (Q8W) in the FLAIR (NCT02938520) and ATLAS-2M (NCT03299049) phase 3/3b studies were pooled. The proportion of participants with plasma HIV-1 RNA ≥50 and &amp;lt;50 copies/mL (per FDA Snapshot algorithm), incidence of confirmed virological failure (CVF; two consecutive HIV-1 RNA ≥200 copies/mL), pharmacokinetics, safety, and tolerability through week 96 were assessed. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Results: &lt;/p&gt;&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective proteinadjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;Oka S, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/38147871/"&gt;Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96&lt;/a&gt;. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective protein-adjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ford SL, Felizarta F, Han K, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39878031/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Thigh Injections of Cabotegravir + Rilpivirine in Virally Suppressed Adults With Human Immunodeficiency Virus Type 1: A Substudy of the Phase 3b ATLAS-2M Study&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clin Infect Dis&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online January 29, 2025. doi:10.1093/cid/ciae620&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Cabotegravir + rilpivirine (CAB + RPV) administered via intramuscular gluteal injections is the first complete long-acting regimen for maintaining human immunodeficiency virus type 1 (HIV-1) virologic suppression. We present substudy results on short-term repeat intramuscular CAB + RPV long-acting thigh injections in participants with ≥3 years of experience with gluteal administration during the ATLAS-2M study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Substudy phases included screening, thigh injection (day 1-week 16), and return to gluteal injection (week 16-week 24). The injection schedule was unchanged from the main study. Outcomes included pharmacokinetics, safety, tolerability, efficacy, and patient-reported outcomes. Pharmacokinetic parameters were determined using noncompartmental analysis and mixed-effects modeling. Population pharmacokinetic simulations were performed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;There were 118 participants. In the arm that received injections every 2 months (Q2M), first CAB thigh injection including area under the concentration-time curve and maximum observed concentration (Cmax) and first RPV thigh injection Cmax and all last RPV thigh injection parameters were statistically higher vs gluteal injections (paired comparison). No significant differences occurred with once-monthly (QM) dosing. No participants had HIV-1 RNA ≥50 copies/mL after thigh injections. Overall, 4%-7% of injection site reactions (ISRs) were grade 3. Five participants withdrew due to an ISR or injection intolerability. Overall, 30% preferred thigh vs gluteal injections. Simulations demonstrated the potential for chronic/continuous QM or ≤2 consecutive Q2M thigh injections.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;These data demonstrate the potential use of chronic/continuous QM and rotational/short-term QM or Q2M (≤4 months of continuous dosing), CAB + RPV long-acting intramuscular thigh administration for HIV-1 treatment.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Factors Associated with Health Care Providers' Preference for Forgoing an Oral Lead-In Phase When Initiating Long-Acting Injectable Cabotegravir and Rilpivirine in the SOLAR Clinical Trial</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/apc.2022.0168</t>
   </si>
   <si>
     <t>Long-Acting Injectable Cabotegravir + Rilpivirine for HIV Maintenance Therapy: Week 48 Pooled Analysis of Phase 3 ATLAS and FLAIR Trials</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qai.0000000000002466</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine for Maintenance of HIV-1 Suppression</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1904398</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine after Oral Induction for HIV-1 Infection</t>
@@ -3055,50 +3106,65 @@
     <t>https://doi.org/10.1016/s2352-3018(23)00301-6</t>
   </si>
   <si>
     <t>US FDA supplemental approval</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/19664226/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Damschroder LJ, Aron DC, Keith RE, Kirsh SR, Alexander JA, Lowery JC. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Implement Sci&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Many interventions found to be effective in health services research studies fail to translate into meaningful patient care outcomes across multiple contexts. Health services researchers recognize the need to evaluate not only summative outcomes but also formative outcomes to assess the extent to which implementation is effective in a specific setting, prolongs sustainability, and promotes dissemination into other settings. Many implementation theories have been published to help promote effective implementation. However, they overlap considerably in the constructs included in individual theories, and a comparison of theories reveals that each is missing important constructs included in other theories. In addition, terminology and definitions are not consistent across theories. We describe the Consolidated Framework For Implementation Research (CFIR) that offers an overarching typology to promote implementation theory development and verification about what works where and why across multiple contexts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We used a snowball sampling approach to identify published theories that were evaluated to identify constructs based on strength of conceptual or empirical support for influence on implementation, consistency in definitions, alignment with our own findings, and potential for measurement. We combined constructs across published theories that had different labels but were redundant or overlapping in definition, and we parsed apart constructs that conflated underlying concepts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The CFIR is composed of five major domains: intervention characteristics, outer setting, inner setting, characteristics of the individuals involved, and the process of implementation. Eight constructs were identified related to the intervention (e.g., evidence strength and quality), four constructs were identified related to outer setting (e.g., patient needs and resources), 12 constructs were identified related to inner setting (e.g., culture, leadership engagement), five constructs were identified related to individual characteristics, and eight constructs were identified related to process (e.g., plan, evaluate, and reflect). We present explicit definitions for each construct.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/20957426/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Proctor E, Silmere H, Raghavan R, et al. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Adm Policy Ment Health&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An unresolved issue in the field of implementation research is how to conceptualize and evaluate successful implementation. This paper advances the concept of "implementation outcomes" distinct from service system and clinical treatment outcomes. This paper proposes a heuristic, working "taxonomy" of eight conceptually distinct implementation outcomes-acceptability, adoption, appropriateness, feasibility, fidelity, implementation cost, penetration, and sustainability-along with their nominal definitions. We propose a two-pronged agenda for research on implementation outcomes. Conceptualizing and measuring implementation outcomes will advance understanding of implementation processes, enhance efficiency in implementation research, and pave the way for studies of the comparative effectiveness of implementation strategies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;Chloe Orkin, Rosalie Hayes, Joanne Haviland, Yuk Lam Wong, Kyle Ring, Vanessa Apea, Bakita Kasadha, Emily Clarke, Ruth Byrne, Julie Fox, Tristan J Barber, Amanda Clarke, Sara Paparini, For the ILANA study Group (Sadna Ullah, Nishat Halim, Chikondi Mwendera, James Hand), &lt;/span&gt;&lt;strong style="color: rgb(42, 42, 42);"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/strong&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;Clinical Infectious Diseases&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1093/cid/ciae523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1093/cid/ciae523&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Damschroder LJ. et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/19664226/"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;. &lt;em&gt;Implement Sci&lt;/em&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Proctor E, et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/20957426/"&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda&lt;/a&gt;. Adm Policy Ment Health. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Orkin C., et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1093/cid/ciae523"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/a&gt;,&amp;nbsp;Clinical Infectious Diseases, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Introduction&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;John&amp;nbsp;M,&amp;nbsp;Williams&amp;nbsp;L,&amp;nbsp;Nolan&amp;nbsp;G,&amp;nbsp;Bonnett&amp;nbsp;M,&amp;nbsp;Castley&amp;nbsp;A,&amp;nbsp;Nolan&amp;nbsp;D.&amp;nbsp;&lt;/span&gt;&lt;a href="https://onlinelibrary.wiley.com/doi/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(28, 29, 30);"&gt;&lt;strong&gt;Real-world use of long-acting cabotegravir and rilpivirine: 12-month results of the inJectable Antiretroviral therapy feasiBility Study (JABS)&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;HIV Med&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;2024;&amp;nbsp;25(8):&amp;nbsp;935-945. doi:&lt;/span&gt;&lt;a href="https://doi.org/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(18, 61, 128); background-color: rgb(255, 255, 255);"&gt;10.1111/hiv.13647&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objectives&lt;/p&gt;&lt;p&gt;The inJectable Antiretroviral feasiBility Study (JABS) aimed to evaluate the implementation of long-acting regimens in a ‘real world’ Australian setting, with inclusion of participants with complex medical needs, social vulnerability and/or historical non-adherence.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;JABS was a 12-month, single-centre, single-arm, open-label phase IV study of long-acting cabotegravir 600 mg plus rilpivirine 900 mg administered intramuscularly every 2 months to adults with treated HIV-1 infection. The primary endpoint was the proportion of attendances and administration of injections within a 14-day dosing window over 12 months, out of the total prescribed doses. Secondary endpoints included proportions of missed appointments, use of oral bridging, discontinuations, virological failures, adverse events and participant-reported outcomes. A multidisciplinary adherence programme embedded in the clinical service known as REACH provided support to JABS participants.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Of 60 participants enrolled by May 2022, 60% had one or more complexity or vulnerability factors identified, including absence of social supports (50%), mental health issues, alcohol or drug use (30%) and financial hardship or instability (13%), among others. Twenty-seven per cent of participants had historical non-adherence to antiretroviral therapy. Out of 395 prescribed doses, 97.2% of injections were administered within correct dosing windows at clinic visits. Two courses of short-term oral bridging were required. The rate of injection site reactions was 29%, the majority being grade 1–2. There were no virological failures, no serious adverse events and only one injection-related study discontinuation. High baseline treatment satisfaction and acceptability of injections increased by month 12. Those with vulnerability factors had similar adherence to injections as those without such factors. Ninety-eight per cent of the participants who completed 12 months on the study have maintained long-acting therapy, virological suppression and retention in care.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine was associated with very high adherence, maintenance of virological suppression, safety and treatment satisfaction in a diverse Australian clinic population, comparable to results of phase III randomized clinical trials. Individuals with vulnerability factors can achieve adherence to injections with individualized support. Long-acting therapies in this group can increase the subsequent engagement in clinical care.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/3736-2025/</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025 - Poster</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Switch to long-acting cabotegravir and rilpivirine in virologically suppressed adults with HIV in Africa (CARES): week 48 results from a randomised, multicentre, open-label, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;. Kityo Cissy, Mugerwa Henry et al. The Lancet Infectious Diseases, Volume 24, Issue 10, 1083 - 1092&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting injectable cabotegravir and rilpivirine is licensed for individualised treatment of HIV-1 infection in resource-rich settings. Additional evidence is required to support use in African treatment programmes where demographic factors, viral subtypes, previous treatment, and delivery and monitoring approaches differ. The aim of this study was to determine whether switching to long-acting therapy with injections every 8 weeks is non-inferior to daily oral therapy in Africa.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;CARES is a randomised, open-label, non-inferiority trial being conducted at eight sites in Uganda, Kenya, and South Africa. Participants with HIV viral load below 50 copies per mL on oral antiretroviral therapy and no history of virological failure were randomly assigned (1:1; web-based, permuted blocks) to receive cabotegravir (600 mg) and rilpivirine (900 mg) by intramuscular injection every 8 weeks, or to continue oral therapy. Viral load was monitored every 24 weeks. The primary outcome was week 48 viral load below 50 copies per mL, assessed with the Food and Drug Administration snapshot algorithm (non-inferiority margin 10 percentage points) in the intention-to-treat exposed population. This trial is registered with the Pan African Clinical Trials Registry (202104874490818) and is ongoing up to 96 weeks.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Sept 1, 2021, and Aug 31, 2022, we enrolled 512 participants (295 [58%] female; 380 [74%] previous non-nucleoside reverse transcriptase inhibitor exposure). Week 48 viral load was below 50 copies per mL in 246 (96%) of 255 participants in the long-acting therapy group and 250 (97%) of 257 in the oral therapy group (difference –0·8 percentage points; 95% CI –3·7 to 2·3), demonstrating non-inferiority (confirmed in per-protocol analysis). Two participants had virological failure in the long-acting therapy group, both with drug resistance; none had virological failure in the oral therapy group. Adverse events of grade 3 or greater severity occurred in 24 (9%) participants on long-acting therapy and ten (4%) on oral therapy; one participant discontinued long-acting therapy (for injection-site reaction).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Long-acting therapy had non-inferior efficacy compared with oral therapy, with a good safety profile, and can be considered for African treatment programmes.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
@@ -4197,63 +4263,66 @@
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>CA3060290</t>
   </si>
   <si>
     <t>Cabotegravir in combination with RPV</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>A combination comprising cabotegraviror a pharmaceutically acceptable salt thereof, and one or more therapeutic agents selected from the group consisting of rilpivirine (TMC-278), or a pharmaceutically acceptable salt thereof, when administered simultaneously or sequentially.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
+    <t>Mexico, Viet Nam</t>
+  </si>
+  <si>
     <t>New Zealand, Korea, Republic of, Australia, Israel</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Malaysia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
@@ -4320,99 +4389,102 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Norway, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, San Marino, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/dWyaxDHnWq0I3MC2wX0Xi0mDBtpvCQenkWUldWNs.png</t>
+    <t>https://lapal.ch/storage/illustrations/jOi28da4jhHFTwYZpCKUxmWahsqEadg0nVd51CQo.png</t>
   </si>
   <si>
     <t>Cabotegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/Pi5ut2kI3cRjkqBSoNlEDhMsYuPlhltJcR5G86jL.png</t>
+    <t>https://lapal.ch/storage/illustrations/ESmBk5kuYb7ZQQPxZ9h3tyvCwjSaA8P9iIGw5Cw2.png</t>
   </si>
   <si>
     <t>Rilpivirine Chemical Structure</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/rVIv4RYiZbyOnT5g1YdM5GvvfRKwnMEeFw5S1rqo.png</t>
+    <t>https://lapal.ch/storage/illustrations/BzEozjE75wSLRGs1IlHaS1aktvABH89erVvlwlHE.png</t>
   </si>
   <si>
     <t>CAB and RPV Chemical Structures</t>
   </si>
   <si>
     <t>Constituent Images Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.jnj.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They manufacture and develop pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;Bares SH, Scarsi KK. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097/COH.0000000000000708"&gt;A new paradigm for antiretroviral delivery: long-acting cabotegravir and rilpivirine for the treatment and prevention of HIV.&lt;/a&gt; Curr Opin HIV AIDS. 2022&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose of review&lt;/p&gt;&lt;p&gt;Cabotegravir (CAB) and rilpivirine (RPV) is the first long-acting injectable antiretroviral therapy (ART) option approved for virologically suppressed adults with HIV-1. In addition, long-acting CAB is a promising agent for HIV preexposure prophylaxis (PrEP). This review focuses on phase 3 clinical trial results and implementation considerations for these long-acting ART and PrEP strategies.&lt;/p&gt;&lt;p&gt;Recent findings&lt;/p&gt;&lt;p&gt;Long-acting CAB and RPV administered every 4 weeks demonstrated noninferiority to oral ART through week 96 in both the ATLAS and FLAIR studies, whereas ATLAS-2M found similar efficacy through 96 weeks when the long-acting injectable ART was administered every 8 weeks instead of every 4 weeks. For prevention, two phase 3 trials were stopped early due to fewer incident HIV infections in participants receiving long-acting CAB every 8 weeks compared with daily oral tenofovir disoproxil fumarate–emtricitabine for PrEP. The long-acting therapies were well tolerated across all clinical trials.&lt;/p&gt;&lt;p&gt;Summary&lt;/p&gt;&lt;p&gt;Clinical trial results support the use of long-acting CAB for HIV PrEP and long-acting CAB and RPV as a switch strategy for adults with HIV-1 who are first virologically suppressed with oral ART. Implementation challenges persist, and data are urgently needed in populations who may benefit most from long-acting therapy, including adolescents, pregnant individuals, and those with barriers to medication adherence.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA Approves Cabenuva and Vocabria for the Treatment of HIV-1 Infection</t>
   </si>
   <si>
     <t>https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection</t>
   </si>
   <si>
     <t>CABENUVA FDA Highlights of Prescribing Information</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf</t>
   </si>
   <si>
     <t>Real-World Use of Long-Acting Cabotegravir Plus Rilpivirine in Virologically Suppressed People Living With HIV</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf</t>
   </si>
@@ -4785,126 +4857,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06185452" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/opera-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabenuvahcp.com/real-world-evidence/beyond-efficacy-and-safety/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06704204" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06646562" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06643897" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06518408" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06451341" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06424964" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06411223" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06403865" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06405464" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05991622" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06159894" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05663580" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05152953" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05044962" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04863261" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01467531" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07131826" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06728917" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07637942" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07703748" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070726&amp;CC=WO&amp;NR=2007082922A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20071227&amp;CC=WO&amp;NR=2007147882A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3060290A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190124&amp;CC=WO&amp;NR=2019016732A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121018&amp;CC=WO&amp;NR=2012140220A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/dWyaxDHnWq0I3MC2wX0Xi0mDBtpvCQenkWUldWNs.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Pi5ut2kI3cRjkqBSoNlEDhMsYuPlhltJcR5G86jL.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/rVIv4RYiZbyOnT5g1YdM5GvvfRKwnMEeFw5S1rqo.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/jOi28da4jhHFTwYZpCKUxmWahsqEadg0nVd51CQo.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ESmBk5kuYb7ZQQPxZ9h3tyvCwjSaA8P9iIGw5Cw2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/BzEozjE75wSLRGs1IlHaS1aktvABH89erVvlwlHE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/543bb60f-36ea-4795-978f-fc77dc7cc6ca/543bb60f-36ea-4795-978f-fc77dc7cc6ca_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/human-immunodeficiency-virus-hiv/fda-approves-cabenuva-and-vocabria-treatment-hiv-1-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/212888s005s006lbl.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/899d4bb0-1b61-434f-a39f-a43ec0054f75/899d4bb0-1b61-434f-a39f-a43ec0054f75_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jwatch.org/na58554/2025/04/14/use-long-acting-cabotegravir-rilpivirine-pwh-with-or" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4960,128 +5035,135 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>56</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ59"/>
   <sheetViews>
@@ -5125,5771 +5207,5768 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="J2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="P2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Q2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="R2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="S2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="T2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AC2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AD2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AK2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ2">
         <v>97</v>
       </c>
       <c r="AR2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AT2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AU2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AW2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="J3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="O3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="P3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="Q3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="R3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="S3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="T3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="X3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Y3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AB3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AC3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AD3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AK3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ3">
         <v>115</v>
       </c>
       <c r="AS3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AX3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="O4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="X4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="Y4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="Z4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AA4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AB4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AC4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AD4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AF4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AP4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ4">
         <v>126</v>
       </c>
       <c r="AR4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AV4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AW4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AX4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="J5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="M5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="N5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="P5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Q5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="R5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="S5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="T5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="X5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="Y5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="AA5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AB5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AD5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AK5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ5">
         <v>1049</v>
       </c>
       <c r="AR5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AT5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AU5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AW5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="M6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="N6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O6" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="P6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Q6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="R6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="S6" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="T6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="U6" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="V6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X6" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="Y6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AB6" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AC6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AD6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AK6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ6">
         <v>687</v>
       </c>
       <c r="AR6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G7" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I7" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="J7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="M7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="N7" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O7" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="P7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Q7" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="R7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="S7" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="T7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="U7" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="X7" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Y7" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AA7" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AB7" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="AD7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ7" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AK7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ7">
         <v>618</v>
       </c>
       <c r="AR7" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV7" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW7" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AX7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY7" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C8" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E8" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F8" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I8" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J8" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M8" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="N8" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O8" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="P8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Q8" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="R8" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="S8" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="T8" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="U8" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="V8" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="X8" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="Y8" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="AA8" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AB8" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AD8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ8" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AK8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP8" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ8">
         <v>631</v>
       </c>
       <c r="AR8" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU8" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV8" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW8" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AX8" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY8" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C9" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G9" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I9" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J9" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="M9" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="N9" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O9" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="P9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Q9" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="R9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S9" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="T9" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="U9" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="X9" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="Y9" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AB9" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="AC9" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AD9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE9" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ9" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="AK9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM9" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AP9" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ9">
         <v>437</v>
       </c>
       <c r="AR9" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS9" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU9" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV9" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="AW9" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX9" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY9" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C10" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="E10" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F10" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G10" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="I10" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="J10" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M10" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="N10" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="O10" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="P10" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="Q10" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="R10" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="S10" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="T10" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="X10" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Y10" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="Z10" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="AA10" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="AD10" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AE10" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AF10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ10" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="AK10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ10">
         <v>476</v>
       </c>
       <c r="AR10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU10" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV10" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW10" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX10" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY10" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C11" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E11" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F11" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G11" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I11" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="J11" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="M11" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="N11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O11" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="P11" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="Q11" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="X11" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="Y11" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="Z11" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="AA11" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="AD11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF11" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ11" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="AK11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM11" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="AP11" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ11">
         <v>540</v>
       </c>
       <c r="AR11" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS11" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AT11" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="AU11" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV11" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW11" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX11" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY11" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C12" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E12" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F12" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G12" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="I12" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="J12" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="M12" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="N12" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="O12" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="P12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Q12" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="R12" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="S12" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="T12" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="U12" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="V12" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="X12" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="Y12" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="Z12" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AA12" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AB12" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="AD12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE12" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ12" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="AK12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ12">
         <v>456</v>
       </c>
       <c r="AR12" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU12" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV12" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW12" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AX12" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY12" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C13" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I13" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="J13" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N13" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="O13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="P13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="Q13" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="R13" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="S13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="T13" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="U13" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="V13" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="X13" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="Y13" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="AB13" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="AC13" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="AD13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ13" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="AK13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ13">
         <v>309</v>
       </c>
       <c r="AR13" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU13" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV13" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW13" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX13" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY13" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C14" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E14" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F14" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G14" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I14" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="J14" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M14" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="N14" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O14" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="P14" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="Q14" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="R14" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="S14" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="T14" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="X14" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="Y14" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="AB14" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AC14" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AD14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE14" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AF14" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI14" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ14" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="AM14" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="AP14" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ14">
         <v>15</v>
       </c>
       <c r="AS14" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AT14" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AU14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV14" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="AW14" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="AX14" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY14" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C15" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E15" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G15" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I15" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="J15" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M15" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="N15" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O15" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="P15" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="Q15" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="R15" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="S15" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="T15" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="U15" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="V15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="X15" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="Y15" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="AB15" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="AC15" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="AD15" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AE15" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AF15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH15" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI15" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ15" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="AL15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM15" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="AP15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ15">
         <v>43</v>
       </c>
       <c r="AR15" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU15" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV15" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW15" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AX15" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY15" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ15" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C16" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F16" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G16" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="I16" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="J16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M16" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="N16" t="s">
+        <v>154</v>
+      </c>
+      <c r="O16" t="s">
+        <v>309</v>
+      </c>
+      <c r="P16" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>254</v>
+      </c>
+      <c r="R16" t="s">
         <v>151</v>
       </c>
-      <c r="O16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S16" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="T16" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="X16" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="Y16" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="Z16" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="AA16" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AD16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AE16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ16" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="AK16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ16">
         <v>12</v>
       </c>
       <c r="AS16" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV16" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW16" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX16" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY16" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C17" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E17" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F17" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G17" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="I17" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="J17" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M17" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="N17" t="s">
+        <v>154</v>
+      </c>
+      <c r="O17" t="s">
+        <v>384</v>
+      </c>
+      <c r="P17" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>385</v>
+      </c>
+      <c r="R17" t="s">
         <v>151</v>
       </c>
-      <c r="O17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S17" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="T17" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="U17" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="X17" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="Y17" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AA17" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="AB17" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="AC17" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="AD17" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="AE17" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AF17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AK17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM17" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="AO17" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="AP17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ17">
         <v>168</v>
       </c>
       <c r="AR17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS17" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="AU17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV17" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW17" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C18" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E18" t="s">
-        <v>145</v>
+        <v>148</v>
+      </c>
+      <c r="F18" t="s">
+        <v>188</v>
       </c>
       <c r="G18" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I18" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="J18" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="M18" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="O18" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="Q18" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="X18" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="Y18" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="Z18" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="AA18" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="AB18" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="AE18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ18" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="AK18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM18" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AP18" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ18">
         <v>171</v>
       </c>
       <c r="AR18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU18" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV18" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX18" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C19" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E19" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F19" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G19" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="H19" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="I19" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="J19" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M19" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="O19" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="P19" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="Q19" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="R19" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="W19" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="X19" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="Y19" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="Z19" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="AA19" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="AE19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI19" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ19" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="AK19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP19" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ19">
         <v>120</v>
       </c>
       <c r="AR19" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU19" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV19" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX19" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY19" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C20" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="E20" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F20" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G20" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H20" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="I20" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="X20" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="Y20" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Z20" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="AA20" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="AE20" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="AF20" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG20" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH20" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ20" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="AP20" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ20">
         <v>332</v>
       </c>
       <c r="AR20" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS20" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU20" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C21" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="E21" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F21" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G21" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="H21" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="I21" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="J21" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="X21" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="Y21" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="Z21" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="AA21" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="AD21" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="AE21" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF21" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="AG21" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AH21" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ21" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="AK21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP21" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AQ21">
         <v>176</v>
       </c>
       <c r="AR21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS21" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU21" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW21" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX21" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY21" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C22" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E22" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G22" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="H22" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="I22" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="J22" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="X22" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="Y22" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="AB22" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="AC22" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="AD22" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="AE22" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF22" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="AG22" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH22" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AK22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AQ22">
         <v>114</v>
       </c>
       <c r="AW22" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX22" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY22" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C23" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E23" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F23" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G23" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="H23" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="I23" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="M23" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="O23" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="X23" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="Y23" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="Z23" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="AA23" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="AE23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI23" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ23" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="AP23" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ23">
         <v>40</v>
       </c>
       <c r="AR23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU23" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW23" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX23" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY23" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C24" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E24" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G24" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H24" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="I24" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="J24" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M24" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="X24" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="Y24" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="AB24" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="AC24" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="AD24" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AE24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG24" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH24" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ24" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="AK24" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ24">
         <v>44</v>
       </c>
       <c r="AS24" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX24" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY24" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C25" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="E25" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F25" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G25" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H25" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="I25" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="J25" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M25" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="O25" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="Q25" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="S25" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="X25" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="Y25" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="Z25" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="AA25" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="AE25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF25" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="AG25" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH25" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ25" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="AK25" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP25" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ25">
         <v>50</v>
       </c>
       <c r="AS25" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C26" t="s">
+        <v>505</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="E26" t="s">
+        <v>442</v>
+      </c>
+      <c r="F26" t="s">
+        <v>507</v>
+      </c>
+      <c r="G26" t="s">
+        <v>508</v>
+      </c>
+      <c r="H26" t="s">
+        <v>509</v>
+      </c>
+      <c r="I26" t="s">
+        <v>510</v>
+      </c>
+      <c r="J26" t="s">
+        <v>511</v>
+      </c>
+      <c r="M26" t="s">
+        <v>512</v>
+      </c>
+      <c r="O26" t="s">
+        <v>513</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>514</v>
+      </c>
+      <c r="W26" t="s">
+        <v>500</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>515</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>516</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>516</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF26" t="s">
         <v>502</v>
       </c>
-      <c r="D26" s="4" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AG26" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH26" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI26" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AK26" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AQ26">
         <v>50</v>
       </c>
       <c r="AW26" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX26" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY26" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C27" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E27" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F27" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="G27" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="H27" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="I27" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="W27" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="Y27" t="s">
-        <v>195</v>
+        <v>525</v>
       </c>
       <c r="Z27" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="AA27" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="AE27" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF27" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="AG27" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH27" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI27" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ27" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="AP27" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS27" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C28" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="E28" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F28" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G28" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="I28" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="J28" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="X28" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="AB28" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="AD28" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="AE28" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF28" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="AG28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ28" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="AK28" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AW28" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX28" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C29" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E29" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F29" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G29" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="H29" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="I29" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="J29" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="M29" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="X29" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="Y29" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="AB29" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="AC29" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="AE29" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF29" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG29" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH29" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ29" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="AP29" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ29">
         <v>33</v>
       </c>
       <c r="AS29" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU29" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW29" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX29" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY29" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C30" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="E30" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F30" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G30" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="H30" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="I30" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="J30" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="M30" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="O30" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="Q30" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="X30" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="Y30" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="Z30" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="AA30" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="AE30" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="AF30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG30" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH30" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ30" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="AO30" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="AP30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ30">
         <v>90</v>
       </c>
       <c r="AS30" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="AU30" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW30" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX30" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY30" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C31" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="E31" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F31" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="G31" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="H31" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="I31" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="J31" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M31" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="X31" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="Y31" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="Z31" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="AA31" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="AG31" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH31" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI31" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AQ31">
         <v>180</v>
       </c>
       <c r="AW31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX31" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY31" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="C32" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E32" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F32" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="G32" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="H32" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="I32" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="W32" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="Y32" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="Z32" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="AA32" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="AE32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AG32" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH32" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI32" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ32">
         <v>164</v>
       </c>
       <c r="AT32" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="AW32" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX32" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY32" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="C33" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E33" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F33" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G33" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="H33" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="I33" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="J33" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="M33" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="N33" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="O33" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="X33" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="AA33" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="AD33" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="AE33" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF33" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AK33" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP33" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ33">
         <v>512</v>
       </c>
       <c r="AR33" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS33" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW33" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX33" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY33" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C34" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="E34" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F34" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G34" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="H34" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="I34" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="J34" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M34" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="O34" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="X34" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="Y34" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="AB34" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="AC34" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="AE34" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF34" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG34" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH34" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI34" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ34" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="AP34" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ34">
         <v>103</v>
       </c>
       <c r="AR34" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS34" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU34" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW34" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX34" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY34" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="E35" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F35" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G35" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H35" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="I35" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="J35" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="X35" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="AC35" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="AE35" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AF35" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG35" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH35" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI35" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AJ35" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="AK35" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AQ35">
         <v>3300</v>
       </c>
       <c r="AT35" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="AW35" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX35" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY35" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="E36" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F36" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G36" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I36" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="J36" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="X36" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="Y36" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="AA36" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="AD36" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AE36" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AG36" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH36" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI36" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AK36" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP36" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AR36" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU36" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW36" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX36" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY36" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E37" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F37" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G37" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I37" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="J37" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="W37" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="Z37" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="AC37" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="AE37" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AG37" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH37" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI37" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AK37" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AW37" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX37" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY37" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38">
         <v>20241441</v>
       </c>
       <c r="C38" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E38" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F38" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="G38" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="H38" t="s">
+        <v>636</v>
+      </c>
+      <c r="I38" t="s">
+        <v>637</v>
+      </c>
+      <c r="J38" t="s">
+        <v>150</v>
+      </c>
+      <c r="W38" t="s">
         <v>632</v>
       </c>
-      <c r="I38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y38" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="Z38" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="AA38" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="AG38" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH38" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI38" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AQ38">
         <v>20</v>
       </c>
       <c r="AW38" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX38" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY38" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="C39" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="E39" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F39" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G39" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="H39" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="I39" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="J39" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="X39" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="Y39" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="Z39" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="AA39" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="AE39" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF39" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG39" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH39" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ39" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="AP39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ39">
         <v>120</v>
       </c>
       <c r="AS39" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW39" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX39" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY39" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C40" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="E40" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F40" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G40" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="H40" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="I40" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="J40" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M40" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="X40" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="Y40" t="s">
-        <v>545</v>
+        <v>658</v>
       </c>
       <c r="AB40" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="AC40" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="AE40" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF40" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG40" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH40" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI40" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ40" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="AP40" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ40">
         <v>13</v>
       </c>
       <c r="AS40" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU40" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX40" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY40" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="C41" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="E41" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F41" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G41" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="H41" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="I41" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="J41" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M41" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="O41" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="X41" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="Y41" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="Z41" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="AA41" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
       <c r="AG41" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH41" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI41" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AQ41">
         <v>287</v>
       </c>
       <c r="AW41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX41" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY41" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="C42" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="E42" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F42" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G42" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="H42" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="I42" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="J42" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M42" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="O42" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="Q42" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="S42" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="U42" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="X42" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="Y42" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="Z42" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="AA42" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="AG42" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH42" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI42" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AQ42">
         <v>55</v>
       </c>
       <c r="AW42" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX42" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="C43" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E43" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F43" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G43" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="H43" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="I43" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="J43" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="X43" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="Y43" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="Z43" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="AA43" t="s">
-        <v>473</v>
+        <v>696</v>
       </c>
       <c r="AG43" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH43" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI43" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AQ43">
         <v>600</v>
       </c>
       <c r="AW43" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX43" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY43" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="C44" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="E44" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F44" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G44" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="H44" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="I44" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="J44" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M44" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="O44" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="X44" t="s">
-        <v>497</v>
+        <v>705</v>
       </c>
       <c r="Y44" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="Z44" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="AA44" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="AE44" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF44" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG44" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH44" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI44" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ44" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="AP44" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ44">
         <v>50</v>
       </c>
       <c r="AS44" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU44" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW44" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX44" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY44" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="C45" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E45" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F45" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="G45" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="H45" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="I45" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="J45" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="M45" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="W45" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="Y45" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="Z45" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="AA45" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="AG45" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH45" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI45" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AP45" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AQ45">
         <v>280</v>
       </c>
       <c r="AR45" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS45" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU45" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW45" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX45" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY45" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="C46" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="E46" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F46" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G46" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="H46" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="I46" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="J46" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="M46" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="O46" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="Q46" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="S46" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="U46" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="X46" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="Y46" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="Z46" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AA46" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="AG46" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH46" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI46" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AQ46">
         <v>600</v>
       </c>
       <c r="AW46" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX46" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY46" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="C47" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="E47" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F47" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G47" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="H47" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="I47" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="J47" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M47" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="X47" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="Y47" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="Z47" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="AA47" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="AE47" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF47" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG47" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH47" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI47" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ47" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="AP47" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ47">
         <v>40</v>
       </c>
       <c r="AS47" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU47" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW47" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX47" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY47" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="C48" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="E48" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="G48" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="H48" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="I48" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="J48" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M48" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="O48" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="X48" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="Y48" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="AA48" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="AB48" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="AE48" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF48" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG48" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH48" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ48" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="AP48" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ48">
         <v>90</v>
       </c>
       <c r="AR48" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS48" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU48" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW48" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX48" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY48" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="C49" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="E49" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F49" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G49" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="H49" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="I49" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="J49" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M49" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="X49" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="Y49" t="s">
-        <v>544</v>
+        <v>767</v>
       </c>
       <c r="AA49" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="AB49" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="AD49" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AE49" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AF49" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG49" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH49" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI49" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AP49" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AQ49">
         <v>1500</v>
       </c>
       <c r="AR49" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS49" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU49" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV49" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="AW49" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX49" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY49" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50">
         <v>2179</v>
       </c>
       <c r="C50" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="E50" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F50" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G50" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="H50" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="I50" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="J50" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="X50" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="Y50" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="AB50" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="AC50" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="AG50" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH50" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI50" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AP50" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AQ50">
         <v>63</v>
       </c>
       <c r="AR50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU50" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW50" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX50" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY50" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="C51" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="E51" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F51" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G51" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="H51" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="I51" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="J51" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="M51" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="O51" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="Q51" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="S51" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="U51" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="X51" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="Y51" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="Z51" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="AA51" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="AD51" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="AE51" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="AF51" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="AG51" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH51" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI51" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ51" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="AK51" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP51" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ51">
         <v>700</v>
       </c>
       <c r="AR51" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS51" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AT51" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="AU51" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="AW51" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX51" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY51" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="C52" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="E52" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F52" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G52" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="H52" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="I52" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="J52" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M52" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="X52" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="Y52" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="AB52" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="AC52" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="AE52" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="AF52" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG52" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH52" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI52" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ52" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="AP52" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ52">
         <v>37</v>
       </c>
       <c r="AR52" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS52" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU52" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW52" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX52" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY52" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53">
         <v>116181</v>
       </c>
       <c r="C53" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="E53" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F53" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G53" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H53" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="I53" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="J53" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M53" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="O53" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="Q53" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="X53" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="Y53" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="AB53" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="AC53" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="AE53" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AF53" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG53" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH53" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI53" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AJ53" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="AP53" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ53">
         <v>28</v>
       </c>
       <c r="AS53" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU53" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AX53" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY53" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="C54" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="E54" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F54" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="G54" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="H54" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="I54" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="J54" t="s">
-        <v>468</v>
+        <v>825</v>
       </c>
       <c r="M54" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="W54" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="Y54" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="Z54" t="s">
-        <v>474</v>
+        <v>829</v>
       </c>
       <c r="AA54" t="s">
-        <v>474</v>
+        <v>829</v>
       </c>
       <c r="AG54" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH54" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI54" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AP54" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AQ54">
         <v>200</v>
       </c>
       <c r="AW54" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="AX54" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY54" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="C55" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="E55" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F55" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="G55" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="H55" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="I55" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="J55" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="W55" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="Y55" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="Z55" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="AA55" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="AG55" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH55" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI55" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AP55" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AQ55">
         <v>50</v>
       </c>
       <c r="AR55" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU55" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW55" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX55" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY55" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C56" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="E56" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F56" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="G56" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="H56" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="I56" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="J56" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M56" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="W56" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="Y56" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="Z56" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="AA56" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="AD56" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="AE56" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AF56" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="AG56" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AH56" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI56" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AK56" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AO56" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="AQ56">
         <v>40</v>
       </c>
       <c r="AW56" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AX56" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY56" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="C57" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="E57" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F57" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G57" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H57" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="I57" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="J57" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="M57" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
       <c r="O57" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="Q57" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="S57" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="W57" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="Y57" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="Z57" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="AA57" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="AE57" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="AF57" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG57" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH57" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI57" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ57" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="AP57" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ57">
         <v>564</v>
       </c>
       <c r="AR57" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS57" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU57" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW57" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX57" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY57" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="C58" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="E58" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="F58" t="s">
-        <v>411</v>
+        <v>507</v>
       </c>
       <c r="G58" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="H58" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="I58" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>867</v>
       </c>
       <c r="M58" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="O58" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="Q58" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="S58" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="U58" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>872</v>
+      </c>
+      <c r="W58" t="s">
+        <v>873</v>
       </c>
       <c r="Y58" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="Z58" t="s">
-        <v>865</v>
+        <v>875</v>
       </c>
       <c r="AA58" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="AE58" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF58" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG58" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH58" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI58" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ58" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="AP58" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ58">
         <v>590</v>
       </c>
       <c r="AR58" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AS58" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU58" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AW58" t="s">
-        <v>201</v>
+        <v>878</v>
       </c>
       <c r="AX58" t="s">
-        <v>181</v>
+        <v>879</v>
       </c>
       <c r="AY58" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ58" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>868</v>
+        <v>880</v>
       </c>
       <c r="C59" t="s">
-        <v>869</v>
+        <v>881</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>870</v>
+        <v>882</v>
       </c>
       <c r="E59" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="F59" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="G59" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="H59" t="s">
-        <v>872</v>
+        <v>884</v>
       </c>
       <c r="I59" t="s">
-        <v>873</v>
+        <v>885</v>
       </c>
       <c r="J59" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="X59" t="s">
-        <v>874</v>
+        <v>886</v>
       </c>
       <c r="Y59" t="s">
-        <v>875</v>
+        <v>887</v>
       </c>
       <c r="Z59" t="s">
-        <v>876</v>
+        <v>888</v>
       </c>
       <c r="AA59" t="s">
-        <v>876</v>
+        <v>888</v>
       </c>
       <c r="AG59" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AH59" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AI59" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AQ59">
         <v>3346</v>
       </c>
       <c r="AW59" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX59" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AY59" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AZ59" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -10929,767 +11008,754 @@
     <hyperlink ref="D56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E48"/>
+  <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E48" sqref="E48"/>
+      <selection activeCell="I46" sqref="I46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>877</v>
+        <v>889</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>878</v>
+        <v>890</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>893</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B2" t="s">
-        <v>881</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>896</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B3" t="s">
-        <v>883</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>898</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B4" t="s">
-        <v>885</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>900</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B5" t="s">
-        <v>887</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>902</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B6" t="s">
-        <v>889</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>904</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B7" t="s">
-        <v>891</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>906</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B8" t="s">
-        <v>893</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>908</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B9" t="s">
-        <v>895</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>910</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B10" t="s">
-        <v>897</v>
+        <v>912</v>
       </c>
       <c r="C10" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>913</v>
+      </c>
+      <c r="H10" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B11" t="s">
-        <v>900</v>
+        <v>912</v>
       </c>
       <c r="C11" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>915</v>
+      </c>
+      <c r="H11" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="B12" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>917</v>
+      </c>
+      <c r="H12" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="B13" t="s">
-        <v>887</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>919</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>219</v>
       </c>
       <c r="B14" t="s">
-        <v>891</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>921</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B15" t="s">
-        <v>904</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>923</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="B16" t="s">
-        <v>906</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>925</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
       <c r="B17" t="s">
-        <v>887</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>927</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="B18" t="s">
-        <v>904</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>929</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B19" t="s">
-        <v>908</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>931</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="B20" t="s">
-        <v>910</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>933</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="B21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" t="s">
+        <v>935</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>265</v>
+      </c>
+      <c r="B22" t="s">
         <v>912</v>
       </c>
-      <c r="C21" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C22" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>937</v>
+      </c>
+      <c r="H22" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>302</v>
       </c>
       <c r="B23" t="s">
-        <v>897</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>939</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>245</v>
+        <v>302</v>
       </c>
       <c r="B24" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>941</v>
+      </c>
+      <c r="H24" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>322</v>
       </c>
       <c r="B25" t="s">
-        <v>918</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>943</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>262</v>
+        <v>322</v>
       </c>
       <c r="B26" t="s">
-        <v>920</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>945</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="B27" t="s">
-        <v>922</v>
+        <v>62</v>
       </c>
       <c r="C27" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>947</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="B28" t="s">
-        <v>924</v>
+        <v>62</v>
       </c>
       <c r="C28" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>949</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B29" t="s">
-        <v>926</v>
+        <v>62</v>
       </c>
       <c r="C29" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>951</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="B30" t="s">
-        <v>928</v>
+        <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>953</v>
+      </c>
+      <c r="I30" s="4" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>319</v>
+        <v>378</v>
       </c>
       <c r="B31" t="s">
-        <v>930</v>
+        <v>62</v>
       </c>
       <c r="C31" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>955</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>319</v>
+        <v>378</v>
       </c>
       <c r="B32" t="s">
-        <v>932</v>
+        <v>62</v>
       </c>
       <c r="C32" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>957</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>319</v>
+        <v>378</v>
       </c>
       <c r="B33" t="s">
-        <v>934</v>
+        <v>62</v>
       </c>
       <c r="C33" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>959</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>331</v>
+        <v>455</v>
       </c>
       <c r="B34" t="s">
-        <v>936</v>
+        <v>912</v>
       </c>
       <c r="C34" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>961</v>
+      </c>
+      <c r="H34" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>375</v>
+        <v>455</v>
       </c>
       <c r="B35" t="s">
-        <v>938</v>
+        <v>912</v>
       </c>
       <c r="C35" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>963</v>
+      </c>
+      <c r="H35" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>375</v>
+        <v>455</v>
       </c>
       <c r="B36" t="s">
-        <v>940</v>
+        <v>912</v>
       </c>
       <c r="C36" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>965</v>
+      </c>
+      <c r="H36" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>375</v>
+        <v>455</v>
       </c>
       <c r="B37" t="s">
-        <v>942</v>
+        <v>912</v>
       </c>
       <c r="C37" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>967</v>
+      </c>
+      <c r="H37" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B38" t="s">
-        <v>944</v>
+        <v>912</v>
       </c>
       <c r="C38" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>969</v>
+      </c>
+      <c r="H38" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B39" t="s">
-        <v>946</v>
+        <v>912</v>
       </c>
       <c r="C39" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>970</v>
+      </c>
+      <c r="H39" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>451</v>
+        <v>529</v>
       </c>
       <c r="B40" t="s">
-        <v>948</v>
+        <v>912</v>
       </c>
       <c r="C40" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>972</v>
+      </c>
+      <c r="H40" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>525</v>
+        <v>553</v>
       </c>
       <c r="B41" t="s">
-        <v>950</v>
+        <v>62</v>
       </c>
       <c r="C41" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>974</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B42" t="s">
-        <v>952</v>
+        <v>62</v>
       </c>
       <c r="C42" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>976</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>549</v>
+        <v>588</v>
       </c>
       <c r="B43" t="s">
-        <v>954</v>
+        <v>912</v>
       </c>
       <c r="C43" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>978</v>
+      </c>
+      <c r="H43" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="B44" t="s">
-        <v>956</v>
+        <v>912</v>
       </c>
       <c r="C44" t="s">
-        <v>898</v>
-[...8 lines deleted...]
-      </c>
+        <v>980</v>
+      </c>
+      <c r="H44" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
       <c r="B45" t="s">
-        <v>958</v>
+        <v>912</v>
       </c>
       <c r="C45" t="s">
-        <v>898</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>982</v>
+      </c>
+      <c r="H45" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="B46" t="s">
-        <v>960</v>
+        <v>62</v>
       </c>
       <c r="C46" t="s">
-        <v>898</v>
-[...24 lines deleted...]
-        <v>623</v>
+        <v>984</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>627</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...32 lines deleted...]
-    <hyperlink ref="E48" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="I21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I23" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="I25" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="I26" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="I27" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="I28" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I29" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="I30" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="I31" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="I32" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="I33" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="I41" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="I42" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="I46" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -11697,3337 +11763,3337 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>963</v>
+        <v>985</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>964</v>
+        <v>986</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>965</v>
+        <v>987</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>966</v>
+        <v>988</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>967</v>
+        <v>989</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>968</v>
+        <v>990</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>969</v>
+        <v>991</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>970</v>
+        <v>992</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>971</v>
+        <v>993</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>972</v>
+        <v>994</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>973</v>
+        <v>995</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>974</v>
+        <v>996</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>975</v>
+        <v>997</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>976</v>
+        <v>998</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>977</v>
+        <v>999</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>978</v>
+        <v>1000</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>979</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C2" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D2" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G2" t="s">
-        <v>982</v>
+        <v>1004</v>
       </c>
       <c r="H2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I2" t="s">
-        <v>983</v>
+        <v>1005</v>
       </c>
       <c r="J2" t="s">
-        <v>984</v>
+        <v>1006</v>
       </c>
       <c r="L2" t="s">
-        <v>985</v>
+        <v>1007</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O2">
         <v>45343.0</v>
       </c>
       <c r="P2">
         <v>2021.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>987</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C3" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D3" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G3" t="s">
-        <v>990</v>
+        <v>1012</v>
       </c>
       <c r="H3" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I3" t="s">
-        <v>991</v>
+        <v>1013</v>
       </c>
       <c r="J3" t="s">
-        <v>992</v>
+        <v>1014</v>
       </c>
       <c r="L3" t="s">
-        <v>993</v>
+        <v>1015</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O3">
         <v>43999.0</v>
       </c>
       <c r="P3">
         <v>44508.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>994</v>
+        <v>1016</v>
       </c>
       <c r="R3" t="s">
-        <v>995</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C4" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D4" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G4" t="s">
-        <v>996</v>
+        <v>1018</v>
       </c>
       <c r="H4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I4" t="s">
-        <v>997</v>
+        <v>1019</v>
       </c>
       <c r="J4" t="s">
-        <v>998</v>
+        <v>1020</v>
       </c>
       <c r="L4" t="s">
-        <v>999</v>
+        <v>1021</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>468</v>
+        <v>825</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P4">
         <v>44223.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>1000</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C5" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D5" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G5" t="s">
-        <v>1001</v>
+        <v>1023</v>
       </c>
       <c r="H5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I5" t="s">
-        <v>1002</v>
+        <v>1024</v>
       </c>
       <c r="J5" t="s">
-        <v>1002</v>
+        <v>1024</v>
       </c>
       <c r="L5" t="s">
-        <v>1003</v>
+        <v>1025</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P5">
         <v>44523.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>1004</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C6" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D6" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G6" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I6" t="s">
-        <v>1006</v>
+        <v>1028</v>
       </c>
       <c r="J6" t="s">
-        <v>1007</v>
+        <v>1029</v>
       </c>
       <c r="L6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>1008</v>
-      </c>
-[...4 lines deleted...]
-        <v>986</v>
       </c>
       <c r="O6">
         <v>43675.0</v>
       </c>
       <c r="P6">
         <v>44182.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C7" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D7" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G7" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I7" t="s">
-        <v>1010</v>
+        <v>1032</v>
       </c>
       <c r="J7" t="s">
-        <v>1011</v>
+        <v>1033</v>
       </c>
       <c r="L7" t="s">
-        <v>1012</v>
+        <v>1034</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O7">
         <v>43675.0</v>
       </c>
       <c r="P7">
         <v>44182.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C8" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D8" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>996</v>
+        <v>1018</v>
       </c>
       <c r="H8" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I8" t="s">
-        <v>1013</v>
+        <v>1035</v>
       </c>
       <c r="J8" t="s">
-        <v>1014</v>
+        <v>1036</v>
       </c>
       <c r="K8" t="s">
-        <v>1015</v>
+        <v>1037</v>
       </c>
       <c r="L8" t="s">
-        <v>1016</v>
+        <v>1038</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1017</v>
+        <v>1039</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P8">
         <v>44595.0</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C9" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D9" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>1018</v>
+        <v>1040</v>
       </c>
       <c r="H9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I9" t="s">
-        <v>1019</v>
+        <v>1041</v>
       </c>
       <c r="J9" t="s">
-        <v>1020</v>
+        <v>1042</v>
       </c>
       <c r="L9" t="s">
-        <v>1021</v>
+        <v>1043</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1022</v>
+        <v>1044</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P9">
         <v>45023.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>1023</v>
+        <v>1045</v>
       </c>
       <c r="R9" t="s">
-        <v>1024</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C10" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D10" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G10" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H10" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I10" t="s">
-        <v>1025</v>
+        <v>1047</v>
       </c>
       <c r="J10" t="s">
-        <v>1026</v>
+        <v>1048</v>
       </c>
       <c r="L10" t="s">
-        <v>1027</v>
+        <v>1049</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1028</v>
+        <v>1050</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O10">
         <v>43675.0</v>
       </c>
       <c r="P10">
         <v>44182.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C11" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D11" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G11" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H11" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I11" t="s">
-        <v>1029</v>
+        <v>1051</v>
       </c>
       <c r="J11" t="s">
-        <v>1030</v>
+        <v>1052</v>
       </c>
       <c r="L11" t="s">
-        <v>1031</v>
+        <v>1053</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1032</v>
+        <v>1054</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O11">
         <v>43675.0</v>
       </c>
       <c r="P11">
         <v>44182.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C12" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D12" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>1033</v>
+        <v>1055</v>
       </c>
       <c r="H12" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I12" t="s">
-        <v>1034</v>
+        <v>1056</v>
       </c>
       <c r="J12" t="s">
-        <v>1035</v>
+        <v>1057</v>
       </c>
       <c r="L12" t="s">
-        <v>1036</v>
+        <v>1058</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1037</v>
+        <v>1059</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O12">
         <v>25569.0</v>
       </c>
       <c r="P12">
         <v>45311.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C13" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D13" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G13" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H13" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I13" t="s">
-        <v>1038</v>
+        <v>1060</v>
       </c>
       <c r="J13" t="s">
-        <v>1039</v>
+        <v>1061</v>
       </c>
       <c r="L13" t="s">
-        <v>1040</v>
+        <v>1062</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1041</v>
+        <v>1063</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O13">
         <v>43675.0</v>
       </c>
       <c r="P13">
         <v>44182.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C14" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D14" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G14" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H14" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I14" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J14" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L14" t="s">
-        <v>1044</v>
+        <v>1066</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1045</v>
+        <v>1067</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O14">
         <v>43675.0</v>
       </c>
       <c r="P14">
         <v>44182.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C15" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D15" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H15" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I15" t="s">
-        <v>1046</v>
+        <v>1068</v>
       </c>
       <c r="J15" t="s">
-        <v>1047</v>
+        <v>1069</v>
       </c>
       <c r="L15" t="s">
-        <v>1048</v>
+        <v>1070</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1049</v>
+        <v>1071</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O15">
         <v>43675.0</v>
       </c>
       <c r="P15">
         <v>44182.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C16" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D16" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H16" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I16" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J16" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L16" t="s">
-        <v>1050</v>
+        <v>1072</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1051</v>
+        <v>1073</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O16">
         <v>43675.0</v>
       </c>
       <c r="P16">
         <v>44182.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C17" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D17" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G17" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H17" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I17" t="s">
-        <v>1052</v>
+        <v>1074</v>
       </c>
       <c r="J17" t="s">
-        <v>1053</v>
+        <v>1075</v>
       </c>
       <c r="L17" t="s">
-        <v>1054</v>
+        <v>1076</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1055</v>
+        <v>1077</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O17">
         <v>43675.0</v>
       </c>
       <c r="P17">
         <v>44182.0</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C18" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D18" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G18" t="s">
-        <v>1056</v>
+        <v>1078</v>
       </c>
       <c r="H18" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I18" t="s">
-        <v>1057</v>
+        <v>1079</v>
       </c>
       <c r="J18" t="s">
-        <v>1058</v>
+        <v>1080</v>
       </c>
       <c r="L18" t="s">
-        <v>1059</v>
+        <v>1081</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1060</v>
+        <v>1082</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O18">
         <v>43675.0</v>
       </c>
       <c r="P18">
         <v>44182.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C19" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D19" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G19" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H19" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I19" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J19" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L19" t="s">
-        <v>1061</v>
+        <v>1083</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1062</v>
+        <v>1084</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O19">
         <v>43675.0</v>
       </c>
       <c r="P19">
         <v>44182.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C20" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D20" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>1063</v>
+        <v>1085</v>
       </c>
       <c r="H20" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I20" t="s">
-        <v>1064</v>
+        <v>1086</v>
       </c>
       <c r="J20" t="s">
-        <v>1065</v>
+        <v>1087</v>
       </c>
       <c r="L20" t="s">
-        <v>1066</v>
+        <v>1088</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1067</v>
+        <v>1089</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O20">
         <v>43675.0</v>
       </c>
       <c r="P20">
         <v>44182.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>1068</v>
+        <v>1090</v>
       </c>
       <c r="R20" t="s">
-        <v>1069</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C21" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D21" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H21" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I21" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J21" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L21" t="s">
-        <v>1070</v>
+        <v>1092</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1071</v>
+        <v>1093</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O21">
         <v>43675.0</v>
       </c>
       <c r="P21">
         <v>44182.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C22" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D22" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G22" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H22" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I22" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J22" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L22" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1073</v>
+        <v>1095</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O22">
         <v>43675.0</v>
       </c>
       <c r="P22">
         <v>44182.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C23" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D23" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G23" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H23" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I23" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J23" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L23" t="s">
-        <v>1074</v>
+        <v>1096</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1075</v>
+        <v>1097</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O23">
         <v>43675.0</v>
       </c>
       <c r="P23">
         <v>44182.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C24" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D24" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
       <c r="H24" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I24" t="s">
-        <v>1077</v>
+        <v>1099</v>
       </c>
       <c r="J24" t="s">
-        <v>1078</v>
+        <v>1100</v>
       </c>
       <c r="L24" t="s">
-        <v>1079</v>
+        <v>1101</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1080</v>
+        <v>1102</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O24">
         <v>25569.0</v>
       </c>
       <c r="P24">
         <v>44712.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>1081</v>
+        <v>1103</v>
       </c>
       <c r="R24" t="s">
-        <v>1082</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C25" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D25" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G25" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
       <c r="H25" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I25" t="s">
-        <v>1083</v>
+        <v>1105</v>
       </c>
       <c r="J25" t="s">
-        <v>1084</v>
+        <v>1106</v>
       </c>
       <c r="L25" t="s">
-        <v>1085</v>
+        <v>1107</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O25">
         <v>43675.0</v>
       </c>
       <c r="P25">
         <v>44182.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>1086</v>
+        <v>1108</v>
       </c>
       <c r="R25" t="s">
-        <v>1087</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C26" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D26" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G26" t="s">
-        <v>1089</v>
+        <v>1111</v>
       </c>
       <c r="H26" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I26" t="s">
-        <v>1090</v>
+        <v>1112</v>
       </c>
       <c r="J26" t="s">
-        <v>1091</v>
+        <v>1113</v>
       </c>
       <c r="L26" t="s">
-        <v>1092</v>
+        <v>1114</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1093</v>
+        <v>1115</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O26">
         <v>44317.0</v>
       </c>
       <c r="P26">
         <v>44595.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>1094</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C27" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D27" t="s">
-        <v>1095</v>
+        <v>1117</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F27" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G27" t="s">
-        <v>1096</v>
+        <v>1118</v>
       </c>
       <c r="H27" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I27" t="s">
-        <v>1097</v>
+        <v>1119</v>
       </c>
       <c r="J27" t="s">
-        <v>1098</v>
+        <v>1120</v>
       </c>
       <c r="L27" t="s">
-        <v>1099</v>
+        <v>1121</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1100</v>
+        <v>1122</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O27">
         <v>43675.0</v>
       </c>
       <c r="P27">
         <v>44182.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>1101</v>
+        <v>1123</v>
       </c>
       <c r="R27" t="s">
-        <v>1102</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C28" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D28" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F28" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G28" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H28" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I28" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J28" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L28" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1104</v>
+        <v>1126</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O28">
         <v>43675.0</v>
       </c>
       <c r="P28">
         <v>44182.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C29" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D29" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G29" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H29" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I29" t="s">
-        <v>1105</v>
+        <v>1127</v>
       </c>
       <c r="J29" t="s">
-        <v>1106</v>
+        <v>1128</v>
       </c>
       <c r="L29" t="s">
-        <v>1107</v>
+        <v>1129</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1108</v>
+        <v>1130</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O29">
         <v>43675.0</v>
       </c>
       <c r="P29">
         <v>44182.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C30" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D30" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G30" t="s">
-        <v>1109</v>
+        <v>1131</v>
       </c>
       <c r="H30" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I30" t="s">
-        <v>1110</v>
+        <v>1132</v>
       </c>
       <c r="J30" t="s">
-        <v>1111</v>
+        <v>1133</v>
       </c>
       <c r="L30" t="s">
-        <v>1112</v>
+        <v>1134</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1113</v>
+        <v>1135</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P30">
         <v>44545.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>1114</v>
+        <v>1136</v>
       </c>
       <c r="R30" t="s">
-        <v>1115</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C31" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D31" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G31" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H31" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I31" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J31" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L31" t="s">
-        <v>1116</v>
+        <v>1138</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1117</v>
+        <v>1139</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O31">
         <v>43675.0</v>
       </c>
       <c r="P31">
         <v>44182.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C32" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D32" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G32" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
       <c r="H32" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I32" t="s">
-        <v>1118</v>
+        <v>1140</v>
       </c>
       <c r="J32" t="s">
-        <v>1119</v>
+        <v>1141</v>
       </c>
       <c r="L32" t="s">
-        <v>1120</v>
+        <v>1142</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O32">
         <v>43675.0</v>
       </c>
       <c r="P32">
         <v>44182.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>1121</v>
+        <v>1143</v>
       </c>
       <c r="R32" t="s">
-        <v>1122</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C33" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D33" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F33" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G33" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
       <c r="H33" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I33" t="s">
-        <v>1123</v>
+        <v>1145</v>
       </c>
       <c r="J33" t="s">
-        <v>1124</v>
+        <v>1146</v>
       </c>
       <c r="L33" t="s">
-        <v>1125</v>
+        <v>1147</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O33">
         <v>43675.0</v>
       </c>
       <c r="P33">
         <v>44182.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>1126</v>
+        <v>1148</v>
       </c>
       <c r="R33" t="s">
-        <v>1127</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C34" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D34" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G34" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
       <c r="H34" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>1128</v>
+        <v>1150</v>
       </c>
       <c r="J34" t="s">
-        <v>1129</v>
+        <v>1151</v>
       </c>
       <c r="L34" t="s">
-        <v>1130</v>
+        <v>1152</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1131</v>
+        <v>1153</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O34">
         <v>43675.0</v>
       </c>
       <c r="P34">
         <v>44182.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>1132</v>
+        <v>1154</v>
       </c>
       <c r="R34" t="s">
-        <v>1133</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C35" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D35" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G35" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I35" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J35" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L35" t="s">
-        <v>1134</v>
+        <v>1156</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1135</v>
+        <v>1157</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O35">
         <v>43675.0</v>
       </c>
       <c r="P35">
         <v>44182.0</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C36" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D36" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F36" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G36" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H36" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I36" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J36" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L36" t="s">
-        <v>1136</v>
+        <v>1158</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1137</v>
+        <v>1159</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O36">
         <v>43675.0</v>
       </c>
       <c r="P36">
         <v>44182.0</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C37" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D37" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F37" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G37" t="s">
-        <v>1063</v>
+        <v>1085</v>
       </c>
       <c r="H37" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I37" t="s">
-        <v>1029</v>
+        <v>1051</v>
       </c>
       <c r="J37" t="s">
-        <v>1030</v>
+        <v>1052</v>
       </c>
       <c r="L37" t="s">
-        <v>1138</v>
+        <v>1160</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1139</v>
+        <v>1161</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O37">
         <v>43675.0</v>
       </c>
       <c r="P37">
         <v>44182.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>1140</v>
+        <v>1162</v>
       </c>
       <c r="R37" t="s">
-        <v>1141</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C38" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D38" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G38" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H38" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I38" t="s">
-        <v>1142</v>
+        <v>1164</v>
       </c>
       <c r="J38" t="s">
-        <v>1143</v>
+        <v>1165</v>
       </c>
       <c r="L38" t="s">
-        <v>1144</v>
+        <v>1166</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1145</v>
+        <v>1167</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O38">
         <v>43675.0</v>
       </c>
       <c r="P38">
         <v>44182.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C39" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D39" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F39" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G39" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
       <c r="H39" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I39" t="s">
-        <v>1146</v>
+        <v>1168</v>
       </c>
       <c r="J39" t="s">
-        <v>1147</v>
+        <v>1169</v>
       </c>
       <c r="L39" t="s">
-        <v>1148</v>
+        <v>1170</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1149</v>
+        <v>1171</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P39">
         <v>45225.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>1150</v>
+        <v>1172</v>
       </c>
       <c r="R39" t="s">
-        <v>1151</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C40" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D40" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F40" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G40" t="s">
-        <v>1152</v>
+        <v>1174</v>
       </c>
       <c r="H40" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I40" t="s">
-        <v>1153</v>
+        <v>1175</v>
       </c>
       <c r="J40" t="s">
-        <v>1154</v>
+        <v>1176</v>
       </c>
       <c r="L40" t="s">
-        <v>1155</v>
+        <v>1177</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O40">
         <v>43584.0</v>
       </c>
       <c r="P40">
         <v>43908.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>1156</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C41" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D41" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F41" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G41" t="s">
-        <v>1005</v>
+        <v>1027</v>
       </c>
       <c r="H41" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I41" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J41" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="L41" t="s">
-        <v>1157</v>
+        <v>1179</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1158</v>
+        <v>1180</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O41">
         <v>43675.0</v>
       </c>
       <c r="P41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C42" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D42" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F42" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G42" t="s">
-        <v>1018</v>
+        <v>1040</v>
       </c>
       <c r="H42" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I42" t="s">
-        <v>1159</v>
+        <v>1181</v>
       </c>
       <c r="J42" t="s">
-        <v>1160</v>
+        <v>1182</v>
       </c>
       <c r="K42" t="s">
-        <v>1161</v>
+        <v>1183</v>
       </c>
       <c r="L42" t="s">
-        <v>1162</v>
+        <v>1184</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1163</v>
+        <v>1185</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P42">
         <v>45275.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>1164</v>
+        <v>1186</v>
       </c>
       <c r="R42" t="s">
-        <v>1165</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C43" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D43" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="E43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F43" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G43" t="s">
-        <v>1166</v>
+        <v>1188</v>
       </c>
       <c r="H43" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I43" t="s">
-        <v>1167</v>
+        <v>1189</v>
       </c>
       <c r="J43" t="s">
-        <v>1168</v>
+        <v>1190</v>
       </c>
       <c r="L43" t="s">
-        <v>1169</v>
+        <v>1191</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1170</v>
+        <v>1192</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P43">
         <v>44658.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>1171</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C44" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D44" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F44" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G44" t="s">
-        <v>1063</v>
+        <v>1085</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I44" t="s">
-        <v>1172</v>
+        <v>1194</v>
       </c>
       <c r="J44" t="s">
-        <v>1173</v>
+        <v>1195</v>
       </c>
       <c r="L44" t="s">
-        <v>1174</v>
+        <v>1196</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O44">
         <v>43675.0</v>
       </c>
       <c r="P44">
         <v>44182.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>1175</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C45" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D45" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F45" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G45" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
       <c r="H45" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I45" t="s">
-        <v>1176</v>
+        <v>1198</v>
       </c>
       <c r="J45" t="s">
-        <v>1177</v>
+        <v>1199</v>
       </c>
       <c r="L45" t="s">
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O45">
         <v>43675.0</v>
       </c>
       <c r="P45">
         <v>44182.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>1180</v>
+        <v>1202</v>
       </c>
       <c r="R45" t="s">
-        <v>1141</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C46" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D46" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F46" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G46" t="s">
-        <v>1056</v>
+        <v>1078</v>
       </c>
       <c r="H46" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I46" t="s">
-        <v>1181</v>
+        <v>1203</v>
       </c>
       <c r="J46" t="s">
-        <v>1182</v>
+        <v>1204</v>
       </c>
       <c r="L46" t="s">
-        <v>1183</v>
+        <v>1205</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1184</v>
+        <v>1206</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="O46">
         <v>43769.0</v>
       </c>
       <c r="P46">
         <v>44245.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>1185</v>
+        <v>1207</v>
       </c>
       <c r="R46" t="s">
-        <v>1186</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C47" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D47" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F47" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G47" t="s">
-        <v>1187</v>
+        <v>1209</v>
       </c>
       <c r="H47" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I47" t="s">
-        <v>1188</v>
+        <v>1210</v>
       </c>
       <c r="J47" t="s">
-        <v>1189</v>
+        <v>1211</v>
       </c>
       <c r="K47" t="s">
-        <v>1190</v>
+        <v>1212</v>
       </c>
       <c r="L47" t="s">
-        <v>1191</v>
+        <v>1213</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1192</v>
+        <v>1214</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P47">
         <v>44692.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>1193</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C48" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D48" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F48" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G48" t="s">
-        <v>1194</v>
+        <v>1216</v>
       </c>
       <c r="H48" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I48" t="s">
-        <v>1195</v>
+        <v>1217</v>
       </c>
       <c r="J48" t="s">
-        <v>1196</v>
+        <v>1218</v>
       </c>
       <c r="L48" t="s">
-        <v>1197</v>
+        <v>1219</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1198</v>
+        <v>1220</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P48">
         <v>44468.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>1199</v>
+        <v>1221</v>
       </c>
       <c r="R48" t="s">
-        <v>1200</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C49" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D49" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F49" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G49" t="s">
-        <v>1201</v>
+        <v>1223</v>
       </c>
       <c r="H49" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I49" t="s">
-        <v>1202</v>
+        <v>1224</v>
       </c>
       <c r="J49" t="s">
-        <v>1203</v>
+        <v>1225</v>
       </c>
       <c r="K49" t="s">
-        <v>1204</v>
+        <v>1226</v>
       </c>
       <c r="L49" t="s">
-        <v>1205</v>
+        <v>1227</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1206</v>
+        <v>1228</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C50" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D50" t="s">
-        <v>989</v>
+        <v>1011</v>
       </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F50" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G50" t="s">
-        <v>1063</v>
+        <v>1085</v>
       </c>
       <c r="H50" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I50" t="s">
-        <v>1207</v>
+        <v>1229</v>
       </c>
       <c r="J50" t="s">
-        <v>1208</v>
+        <v>1230</v>
       </c>
       <c r="K50" t="s">
-        <v>1209</v>
+        <v>1231</v>
       </c>
       <c r="L50" t="s">
-        <v>1210</v>
+        <v>1232</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1211</v>
+        <v>1233</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C51" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D51" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F51" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G51" t="s">
-        <v>1212</v>
+        <v>1234</v>
       </c>
       <c r="H51" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I51" t="s">
-        <v>1213</v>
+        <v>1235</v>
       </c>
       <c r="J51" t="s">
-        <v>1214</v>
+        <v>1236</v>
       </c>
       <c r="L51" t="s">
-        <v>1215</v>
+        <v>1237</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1216</v>
+        <v>1238</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P51">
         <v>45778.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1217</v>
+        <v>1239</v>
       </c>
       <c r="R51" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C52" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D52" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F52" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G52" t="s">
-        <v>1212</v>
+        <v>1234</v>
       </c>
       <c r="H52" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I52" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="J52" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="K52" t="s">
-        <v>1221</v>
+        <v>1243</v>
       </c>
       <c r="L52" t="s">
-        <v>1222</v>
+        <v>1244</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1223</v>
+        <v>1245</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P52">
         <v>45778.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1217</v>
+        <v>1239</v>
       </c>
       <c r="R52" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C53" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D53" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F53" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G53" t="s">
-        <v>1224</v>
+        <v>1246</v>
       </c>
       <c r="H53" t="s">
-        <v>1225</v>
+        <v>1247</v>
       </c>
       <c r="I53" t="s">
-        <v>1226</v>
+        <v>1248</v>
       </c>
       <c r="J53" t="s">
-        <v>1227</v>
+        <v>1249</v>
       </c>
       <c r="L53" t="s">
-        <v>1228</v>
+        <v>1250</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1229</v>
+        <v>1251</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P53">
         <v>45741.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>1230</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>988</v>
+        <v>1010</v>
       </c>
       <c r="C54" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D54" t="s">
-        <v>1095</v>
+        <v>1117</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F54" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G54" t="s">
-        <v>1231</v>
+        <v>1253</v>
       </c>
       <c r="H54" t="s">
-        <v>1225</v>
+        <v>1247</v>
       </c>
       <c r="I54" t="s">
-        <v>1019</v>
+        <v>1041</v>
       </c>
       <c r="J54" t="s">
-        <v>1020</v>
+        <v>1042</v>
       </c>
       <c r="L54" t="s">
-        <v>1021</v>
+        <v>1043</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1022</v>
+        <v>1044</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P54">
         <v>45111.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>1232</v>
+        <v>1254</v>
       </c>
       <c r="R54" t="s">
-        <v>1233</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C55" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D55" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F55" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G55" t="s">
-        <v>1234</v>
+        <v>1256</v>
       </c>
       <c r="H55" t="s">
-        <v>1225</v>
+        <v>1247</v>
       </c>
       <c r="I55" t="s">
-        <v>1167</v>
+        <v>1189</v>
       </c>
       <c r="J55" t="s">
-        <v>1168</v>
+        <v>1190</v>
       </c>
       <c r="L55" t="s">
-        <v>1169</v>
+        <v>1191</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1170</v>
+        <v>1192</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P55">
         <v>44658.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>1171</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>980</v>
+        <v>1002</v>
       </c>
       <c r="C56" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D56" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="E56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G56" t="s">
-        <v>1224</v>
+        <v>1246</v>
       </c>
       <c r="H56" t="s">
-        <v>1225</v>
+        <v>1247</v>
       </c>
       <c r="I56" t="s">
-        <v>1159</v>
+        <v>1181</v>
       </c>
       <c r="J56" t="s">
-        <v>1160</v>
+        <v>1182</v>
       </c>
       <c r="K56" t="s">
-        <v>1161</v>
+        <v>1183</v>
       </c>
       <c r="L56" t="s">
-        <v>1162</v>
+        <v>1184</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1163</v>
+        <v>1185</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>986</v>
+        <v>1008</v>
       </c>
       <c r="P56">
         <v>45243.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1235</v>
+        <v>1257</v>
       </c>
       <c r="R56" t="s">
-        <v>1236</v>
+        <v>1258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1237</v>
+        <v>1259</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1238</v>
+        <v>1260</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1239</v>
+        <v>1261</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1240</v>
+        <v>1262</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1241</v>
+        <v>1263</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1242</v>
+        <v>1264</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1243</v>
+        <v>1265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1244</v>
+        <v>1266</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1245</v>
+        <v>1267</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1246</v>
+        <v>1268</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1247</v>
+        <v>1269</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1248</v>
+        <v>1270</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1249</v>
+        <v>1271</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1250</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1251</v>
+        <v>1273</v>
       </c>
       <c r="C2" t="s">
-        <v>1252</v>
+        <v>1274</v>
       </c>
       <c r="D2" t="s">
-        <v>1253</v>
+        <v>1275</v>
       </c>
       <c r="E2" t="s">
-        <v>1254</v>
+        <v>1276</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1255</v>
+        <v>1277</v>
       </c>
       <c r="G2" t="s">
-        <v>1256</v>
+        <v>1278</v>
       </c>
       <c r="H2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I2" t="s">
-        <v>1257</v>
+        <v>1279</v>
       </c>
       <c r="K2" t="s">
-        <v>1258</v>
+        <v>1280</v>
       </c>
       <c r="M2" t="s">
-        <v>1259</v>
+        <v>1281</v>
       </c>
       <c r="N2" t="s">
-        <v>1260</v>
+        <v>1282</v>
       </c>
       <c r="O2" t="s">
-        <v>1261</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1262</v>
+        <v>1284</v>
       </c>
       <c r="C3" t="s">
-        <v>1263</v>
+        <v>1285</v>
       </c>
       <c r="D3" t="s">
-        <v>1253</v>
+        <v>1275</v>
       </c>
       <c r="E3" t="s">
-        <v>1264</v>
+        <v>1286</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1265</v>
+        <v>1287</v>
       </c>
       <c r="G3" t="s">
-        <v>1266</v>
+        <v>1288</v>
       </c>
       <c r="H3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I3" t="s">
-        <v>1257</v>
+        <v>1279</v>
       </c>
       <c r="J3" t="s">
-        <v>1267</v>
+        <v>1289</v>
       </c>
       <c r="K3" t="s">
-        <v>1268</v>
+        <v>1290</v>
       </c>
       <c r="L3" t="s">
-        <v>1269</v>
+        <v>1291</v>
       </c>
       <c r="M3" t="s">
-        <v>1270</v>
+        <v>1292</v>
       </c>
       <c r="N3" t="s">
-        <v>1271</v>
+        <v>1293</v>
       </c>
       <c r="O3" t="s">
-        <v>1272</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1273</v>
+        <v>1295</v>
       </c>
       <c r="C4" t="s">
-        <v>1274</v>
+        <v>1296</v>
       </c>
       <c r="D4" t="s">
-        <v>1253</v>
+        <v>1275</v>
       </c>
       <c r="E4" t="s">
-        <v>1275</v>
+        <v>1297</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1276</v>
+        <v>1298</v>
       </c>
       <c r="G4" t="s">
-        <v>1277</v>
+        <v>1299</v>
       </c>
       <c r="H4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I4" t="s">
-        <v>1278</v>
+        <v>1300</v>
       </c>
       <c r="J4" t="s">
-        <v>1279</v>
+        <v>1301</v>
       </c>
       <c r="K4" t="s">
-        <v>1280</v>
+        <v>1302</v>
       </c>
       <c r="M4" t="s">
-        <v>1055</v>
+        <v>1077</v>
       </c>
       <c r="N4" t="s">
-        <v>1281</v>
+        <v>1303</v>
       </c>
       <c r="O4" t="s">
-        <v>1282</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1283</v>
+        <v>1305</v>
       </c>
       <c r="C5" t="s">
-        <v>1284</v>
+        <v>1306</v>
       </c>
       <c r="D5" t="s">
-        <v>1285</v>
+        <v>1307</v>
       </c>
       <c r="E5" t="s">
-        <v>1275</v>
+        <v>1297</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1286</v>
+        <v>1308</v>
       </c>
       <c r="G5" t="s">
-        <v>1287</v>
+        <v>1309</v>
       </c>
       <c r="H5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I5" t="s">
-        <v>1288</v>
+        <v>1310</v>
       </c>
       <c r="J5" t="s">
-        <v>1289</v>
+        <v>1311</v>
       </c>
       <c r="K5" t="s">
-        <v>1290</v>
+        <v>1312</v>
       </c>
       <c r="N5" t="s">
-        <v>1291</v>
+        <v>1313</v>
       </c>
       <c r="O5" t="s">
-        <v>1292</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1293</v>
+        <v>1315</v>
       </c>
       <c r="C6" t="s">
-        <v>1294</v>
+        <v>1316</v>
       </c>
       <c r="D6" t="s">
-        <v>1295</v>
+        <v>1317</v>
       </c>
       <c r="E6" t="s">
-        <v>1296</v>
+        <v>1318</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1297</v>
+        <v>1319</v>
       </c>
       <c r="G6" t="s">
-        <v>1298</v>
+        <v>1320</v>
       </c>
       <c r="H6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I6" t="s">
-        <v>1154</v>
+        <v>1176</v>
       </c>
       <c r="J6" t="s">
-        <v>1299</v>
+        <v>1321</v>
       </c>
       <c r="K6" t="s">
-        <v>1300</v>
+        <v>1322</v>
       </c>
       <c r="M6" t="s">
-        <v>1301</v>
+        <v>1323</v>
       </c>
       <c r="N6" t="s">
-        <v>1302</v>
+        <v>1324</v>
       </c>
       <c r="O6" t="s">
-        <v>1303</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1304</v>
+        <v>1326</v>
       </c>
       <c r="C7" t="s">
-        <v>1305</v>
+        <v>1327</v>
       </c>
       <c r="D7" t="s">
-        <v>1285</v>
+        <v>1307</v>
       </c>
       <c r="E7" t="s">
-        <v>1296</v>
+        <v>1318</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1306</v>
+        <v>1328</v>
       </c>
       <c r="G7" t="s">
-        <v>1307</v>
+        <v>1329</v>
       </c>
       <c r="H7" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I7" t="s">
-        <v>1154</v>
+        <v>1176</v>
       </c>
       <c r="J7" t="s">
-        <v>1308</v>
+        <v>1330</v>
       </c>
       <c r="K7" t="s">
-        <v>1309</v>
+        <v>1331</v>
       </c>
       <c r="L7" t="s">
-        <v>1310</v>
+        <v>1332</v>
       </c>
       <c r="M7" t="s">
-        <v>1311</v>
+        <v>1333</v>
       </c>
       <c r="N7" t="s">
-        <v>1312</v>
+        <v>1334</v>
       </c>
       <c r="O7" t="s">
-        <v>1313</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>1314</v>
+        <v>1336</v>
       </c>
       <c r="C8" t="s">
-        <v>1315</v>
+        <v>1337</v>
       </c>
       <c r="D8" t="s">
-        <v>1316</v>
+        <v>1338</v>
       </c>
       <c r="E8" t="s">
-        <v>1317</v>
+        <v>1339</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>1318</v>
+        <v>1340</v>
       </c>
       <c r="G8" t="s">
-        <v>1319</v>
+        <v>1341</v>
       </c>
       <c r="H8" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I8" t="s">
-        <v>1320</v>
+        <v>1342</v>
       </c>
       <c r="J8" t="s">
-        <v>1223</v>
+        <v>1343</v>
       </c>
       <c r="K8" t="s">
-        <v>1321</v>
+        <v>1344</v>
       </c>
       <c r="L8" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="M8" t="s">
-        <v>1323</v>
+        <v>1346</v>
       </c>
       <c r="N8" t="s">
-        <v>1324</v>
+        <v>1347</v>
       </c>
       <c r="O8" t="s">
-        <v>1325</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>1326</v>
+        <v>1349</v>
       </c>
       <c r="C9" t="s">
-        <v>1327</v>
+        <v>1350</v>
       </c>
       <c r="D9" t="s">
-        <v>1328</v>
+        <v>1351</v>
       </c>
       <c r="E9" t="s">
-        <v>1275</v>
+        <v>1297</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1329</v>
+        <v>1352</v>
       </c>
       <c r="G9" t="s">
-        <v>1330</v>
+        <v>1353</v>
       </c>
       <c r="H9" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I9" t="s">
-        <v>1331</v>
+        <v>1354</v>
       </c>
       <c r="J9" t="s">
-        <v>1332</v>
+        <v>1355</v>
       </c>
       <c r="K9" t="s">
-        <v>1333</v>
+        <v>1356</v>
       </c>
       <c r="N9" t="s">
-        <v>1291</v>
+        <v>1313</v>
       </c>
       <c r="O9" t="s">
-        <v>1291</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>1334</v>
+        <v>1357</v>
       </c>
       <c r="C10" t="s">
-        <v>1335</v>
+        <v>1358</v>
       </c>
       <c r="D10" t="s">
-        <v>1336</v>
+        <v>1359</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>1337</v>
+        <v>1360</v>
       </c>
       <c r="H10" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I10" t="s">
-        <v>1154</v>
+        <v>1176</v>
       </c>
       <c r="J10" t="s">
-        <v>1223</v>
+        <v>1245</v>
       </c>
       <c r="K10" t="s">
-        <v>1338</v>
+        <v>1361</v>
       </c>
       <c r="L10" t="s">
-        <v>1339</v>
+        <v>1362</v>
       </c>
       <c r="M10" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
       <c r="N10" t="s">
-        <v>1341</v>
+        <v>1364</v>
       </c>
       <c r="O10" t="s">
-        <v>1342</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>1343</v>
+        <v>1366</v>
       </c>
       <c r="C11" t="s">
-        <v>1344</v>
+        <v>1367</v>
       </c>
       <c r="D11" t="s">
-        <v>1285</v>
+        <v>1307</v>
       </c>
       <c r="E11" t="s">
-        <v>1345</v>
+        <v>1368</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>1346</v>
+        <v>1369</v>
       </c>
       <c r="G11" t="s">
-        <v>1347</v>
+        <v>1370</v>
       </c>
       <c r="H11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I11" t="s">
-        <v>1348</v>
+        <v>1371</v>
       </c>
       <c r="J11" t="s">
-        <v>1349</v>
+        <v>1372</v>
       </c>
       <c r="K11" t="s">
-        <v>1350</v>
+        <v>1373</v>
       </c>
       <c r="L11" t="s">
-        <v>1351</v>
+        <v>1374</v>
       </c>
       <c r="M11" t="s">
-        <v>1352</v>
+        <v>1375</v>
       </c>
       <c r="N11" t="s">
-        <v>1353</v>
+        <v>1376</v>
       </c>
       <c r="O11" t="s">
-        <v>1354</v>
+        <v>1377</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -15040,1098 +15106,541 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1355</v>
+        <v>1378</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1356</v>
+        <v>1379</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1237</v>
+        <v>1259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1357</v>
+        <v>1380</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1240</v>
+        <v>1262</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1358</v>
+        <v>1381</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1359</v>
+        <v>1382</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1360</v>
+        <v>1383</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1361</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1362</v>
+        <v>1385</v>
       </c>
       <c r="C2" t="s">
-        <v>1363</v>
+        <v>1386</v>
       </c>
       <c r="D2" t="s">
-        <v>1364</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1365</v>
+        <v>1388</v>
       </c>
       <c r="C3" t="s">
-        <v>1366</v>
+        <v>1389</v>
       </c>
       <c r="D3" t="s">
-        <v>1364</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1367</v>
+        <v>1390</v>
       </c>
       <c r="C4" t="s">
-        <v>1368</v>
+        <v>1391</v>
       </c>
       <c r="D4" t="s">
-        <v>1369</v>
+        <v>1392</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1370</v>
+        <v>1393</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>964</v>
+        <v>986</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1371</v>
+        <v>1394</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1372</v>
+        <v>1395</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1373</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D2" t="s">
-        <v>1374</v>
+        <v>1397</v>
       </c>
       <c r="E2" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="F2" t="s">
-        <v>1375</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1376</v>
+        <v>1399</v>
       </c>
       <c r="C3" t="s">
-        <v>981</v>
+        <v>1003</v>
       </c>
       <c r="D3" t="s">
-        <v>1377</v>
+        <v>1400</v>
       </c>
       <c r="E3" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F3" t="s">
-        <v>1378</v>
+        <v>1401</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E51"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E48" sqref="E48"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>893</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>898</v>
+        <v>912</v>
       </c>
       <c r="C2" t="s">
-        <v>1379</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>1403</v>
+      </c>
+      <c r="H2" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>1381</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>1405</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J3" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>1383</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>1407</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J4" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>959</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>960</v>
+      </c>
+      <c r="J5" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>883</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>935</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="J6" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>885</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>935</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="J7" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>1409</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J8" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>889</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>1411</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>1412</v>
+      </c>
+      <c r="J9" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>912</v>
       </c>
       <c r="C10" t="s">
-        <v>891</v>
-[...576 lines deleted...]
-        <v>921</v>
+        <v>1413</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J10" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-[...35 lines deleted...]
-    <hyperlink ref="E48" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>