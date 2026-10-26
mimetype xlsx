--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,80 +132,92 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir + Rilpivirine 3 times a year (CAB4M + RPV4M)</t>
   </si>
   <si>
     <t>Cabotegravir ultra long-acting formulation, CAB4M, CAB ULA, CAB 3 times a year) + rilpivirine ultra long-acting formulation, RPV4M, RPV ULA, RPV 3 times a year)</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor), NNRTI (Non-Nucleoside Reverse Transcriptase Inhibitor)</t>
+  </si>
+  <si>
     <t>INSTI (cabotegravir) + NNRTI (rilpivirine)</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>Investigational complete long-acting injectable regimen designed to extend the dosing interval of cabotegravir plus rilpivirine from every one or two months (approved CAB LA + RPV LA) to every four months, that is three administrations per year. CAB ULA is a higher-concentration cabotegravir formulation with at least double the half-life of the approved 200 mg/mL product; RPV ULA is a new rilpivirine formulation from Johnson &amp; Johnson for which no clinical data have been disclosed. The combination is being evaluated against CAB LA + RPV LA in a phase III registrational study (NCT07650916) in virologically suppressed adults and adolescents.</t>
   </si>
   <si>
     <t>Investigational. Not approved in any jurisdiction. The approved Q1M and Q2M regimens (Cabenuva; Vocabria + Rekambys) use different formulations.</t>
   </si>
   <si>
     <t>Not applicable (no regulatory submission yet).</t>
   </si>
   <si>
     <t>CAB ULA (phase I, healthy adults, CROI 2024): favourable tolerability and safety; IM better tolerated than SC. RPV ULA: no public safety data identified as of 1 October 2026.</t>
   </si>
   <si>
     <t>No efficacy data for the ULA combination yet. Phase III NCT07650916 began recruiting in June 2026 (primary completion estimated September 2029).</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
@@ -300,53 +321,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -366,138 +384,144 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>CUATRO (222794)</t>
   </si>
   <si>
     <t>NCT07650916</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07650916</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
   </si>
   <si>
-    <t>Spain, United States of America</t>
+    <t>Spain, United States of America, Argentina, Australia, Brazil, Canada, Japan, Mexico, Puerto Rico, United Kingdom</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
     <t>2026-09-25</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
-    <t>Children, Adults, Older Adults</t>
+    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
+    <t>12 Years and older</t>
+  </si>
+  <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
-    <t>Monthly, Every 2 months</t>
+    <t>Monthly, Every 2 months, Every 4 months</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -1036,97 +1060,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/7E2hUxsIuZlDkdIqIivlOKLMNbaXG64b7X1oXt0B.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1155,180 +1184,201 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>49</v>
+      </c>
+      <c r="L2" t="s">
+        <v>50</v>
+      </c>
+      <c r="M2" t="s">
+        <v>51</v>
       </c>
       <c r="N2" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>57</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AE2" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="AF2" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>63</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1372,380 +1422,389 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="Q2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="S2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="W2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="X2" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="Y2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="Z2" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AA2" t="s">
-        <v>128</v>
+        <v>135</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>136</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="AQ2">
+        <v>58</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AP2">
         <v>564</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>143</v>
+      </c>
       <c r="AR2" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>144</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>146</v>
       </c>
       <c r="AW2" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="AX2" t="s">
-        <v>46</v>
+        <v>147</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>59</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1755,485 +1814,485 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="C2" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="C3" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="D3" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">