--- v3 (2026-08-22)
+++ v4 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -436,50 +436,108 @@
   <si>
     <t>rHuPH20</t>
   </si>
   <si>
     <t>2022-06-14</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
     <t>2027-06-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * At the time of obtaining informed consent, participants age should be greater than or equal to (\&gt;=)18 years and less than or equal to (\&lt;=) 55 years.
 * Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Body weight \&gt;=40 kilogram (kg) and body mass index (BMI) within the range \&gt;=18 to \&lt;=32 kilogram per meter square (kg/m\^2).
 * Participants who are negative on a single test for severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2) (approved molecular polymerase chain reaction \[PCR\] laboratory or point of care test), performed on the day of admission. A negative result is required prior to the administration of study intervention on Day 1.
 * C</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>NCT04484337</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04484337</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>This is an active control, randomized study to investigate the safety, tolerability and PK of repeat dose administration of long-acting CAB 400 mg/mL formulation intramuscular (IM) (gluteus medius and vastus lateralis) and subcutaneous (SC) (abdominal) injections in healthy adult participants.</t>
+  </si>
+  <si>
+    <t>Study to Evaluate Pharmacokinetic (PK), Safety and Tolerability of Cabotegravir (CAB) 400 Milligrams Per Milliliter (mg/mL) Formulation in Healthy Adult Participants</t>
+  </si>
+  <si>
+    <t>United States of America, New Zealand</t>
+  </si>
+  <si>
+    <t>Cabotegravir sodium (Oral Lead In)</t>
+  </si>
+  <si>
+    <t>Cabotegravir 400 mg/mL</t>
+  </si>
+  <si>
+    <t>Topical Non-steroidal anti-inflammatory drug (NSAID)</t>
+  </si>
+  <si>
+    <t>Topical steroid</t>
+  </si>
+  <si>
+    <t>2020-07-31</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2023-05-05</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Participant must be 18 to 50 years of age inclusive, at the time of signing the informed consent.
+* Participants who are overtly healthy as determined by medical evaluation.
+* A participant with a clinical abnormality or laboratory parameters which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional risk factors and will not interfere with the study procedures.
+* Participants who are negative on two consecutive tests for Severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2), performed at Screening and within 5 days of admission to the Phase I unit, using an approved mol</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Double-blind masking</t>
+  </si>
+  <si>
+    <t>Prevention</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -998,51 +1056,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06033547" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05418868" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06033547" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05418868" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04484337" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/iuyoE8RxJCHpdLwzOrHPt2gilBhefX6csGYbbdiE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1264,54 +1322,54 @@
       <c r="AJ2" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ3"/>
+  <dimension ref="A1:AZ4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1656,118 +1714,220 @@
       <c r="AJ3" t="s">
         <v>130</v>
       </c>
       <c r="AP3" t="s">
         <v>113</v>
       </c>
       <c r="AQ3">
         <v>214</v>
       </c>
       <c r="AS3" t="s">
         <v>114</v>
       </c>
       <c r="AU3" t="s">
         <v>115</v>
       </c>
       <c r="AX3" t="s">
         <v>131</v>
       </c>
       <c r="AY3" t="s">
         <v>132</v>
       </c>
       <c r="AZ3" t="s">
         <v>40</v>
       </c>
     </row>
+    <row r="4" spans="1:52">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4">
+        <v>212482</v>
+      </c>
+      <c r="C4" t="s">
+        <v>133</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="E4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F4" t="s">
+        <v>135</v>
+      </c>
+      <c r="G4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H4" t="s">
+        <v>136</v>
+      </c>
+      <c r="I4" t="s">
+        <v>137</v>
+      </c>
+      <c r="J4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O4" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>122</v>
+      </c>
+      <c r="S4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U4" t="s">
+        <v>142</v>
+      </c>
+      <c r="X4" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>144</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>145</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>146</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>147</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>113</v>
+      </c>
+      <c r="AQ4">
+        <v>138</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>148</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>149</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>150</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1783,99 +1943,99 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1885,395 +2045,395 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="C2" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="D2" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="E2" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="F2" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="I2" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>101</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="E2" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">