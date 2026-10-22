--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,50 +132,56 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>cabotegravir PH20</t>
   </si>
   <si>
     <t>long-acting cabotegravir coadministered with recombinant human hyaluronidase PH20 (rHuPH20)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
@@ -258,53 +273,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -322,50 +334,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>NCT06033547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06033547</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>The primary purpose of the study is to investigate the safety, tolerability, and pharmacokinetic (PK) profiles of two different cabotegravir formulations in healthy adult participants. The study will initially start with the assessment of Cabotegravir Formulation F. Once the clinical batch of Cabotegravir Formulation G is available, this formulation will be assessed.</t>
   </si>
   <si>
     <t>A Study to Investigate the Pharmacokinetics, Safety, and Tolerability of Two Different Formulations of Long-acting Cabotegravir in Healthy Adult Participants</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>2023-09-12</t>
   </si>
@@ -475,53 +490,50 @@
     <t>Study to Evaluate Pharmacokinetic (PK), Safety and Tolerability of Cabotegravir (CAB) 400 Milligrams Per Milliliter (mg/mL) Formulation in Healthy Adult Participants</t>
   </si>
   <si>
     <t>United States of America, New Zealand</t>
   </si>
   <si>
     <t>Cabotegravir sodium (Oral Lead In)</t>
   </si>
   <si>
     <t>Cabotegravir 400 mg/mL</t>
   </si>
   <si>
     <t>Topical Non-steroidal anti-inflammatory drug (NSAID)</t>
   </si>
   <si>
     <t>Topical steroid</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2026-05-04</t>
   </si>
   <si>
     <t>2023-05-05</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must be 18 to 50 years of age inclusive, at the time of signing the informed consent.
 * Participants who are overtly healthy as determined by medical evaluation.
 * A participant with a clinical abnormality or laboratory parameters which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional risk factors and will not interfere with the study procedures.
 * Participants who are negative on two consecutive tests for Severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2), performed at Screening and within 5 days of admission to the Phase I unit, using an approved mol</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Prevention</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
@@ -1092,97 +1104,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/iuyoE8RxJCHpdLwzOrHPt2gilBhefX6csGYbbdiE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1211,138 +1228,153 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...17 lines deleted...]
-        <v>40</v>
+        <v>43</v>
+      </c>
+      <c r="G2" t="s">
+        <v>44</v>
+      </c>
+      <c r="K2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" t="s">
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AI2" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="T2" t="s">
+        <v>45</v>
+      </c>
+      <c r="U2" t="s">
+        <v>45</v>
+      </c>
+      <c r="V2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1386,551 +1418,554 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2">
         <v>219406</v>
       </c>
       <c r="C2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="J2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="X2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="Y2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="Z2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AA2" t="s">
-        <v>107</v>
+        <v>112</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>113</v>
       </c>
       <c r="AE2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="AF2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="AG2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="AH2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="AI2" t="s">
-        <v>111</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>117</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP2">
         <v>56</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="AR2" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>121</v>
       </c>
       <c r="AZ2" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3">
         <v>218012</v>
       </c>
       <c r="C3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D3" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G3" t="s">
+        <v>106</v>
+      </c>
+      <c r="H3" t="s">
+        <v>125</v>
+      </c>
+      <c r="I3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J3" t="s">
+        <v>109</v>
+      </c>
+      <c r="M3" t="s">
+        <v>127</v>
+      </c>
+      <c r="O3" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>129</v>
+      </c>
+      <c r="S3" t="s">
+        <v>130</v>
+      </c>
+      <c r="U3" t="s">
+        <v>131</v>
+      </c>
+      <c r="X3" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AO3" t="s">
         <v>118</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="AP3">
+        <v>214</v>
+      </c>
+      <c r="AR3" t="s">
         <v>119</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="AT3" t="s">
         <v>120</v>
       </c>
-      <c r="I3" t="s">
-[...60 lines deleted...]
-        <v>115</v>
+      <c r="AW3" t="s">
+        <v>136</v>
       </c>
       <c r="AX3" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="AZ3" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4">
         <v>212482</v>
       </c>
       <c r="C4" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="G4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I4" t="s">
+        <v>142</v>
+      </c>
+      <c r="J4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O4" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>127</v>
+      </c>
+      <c r="S4" t="s">
+        <v>146</v>
+      </c>
+      <c r="U4" t="s">
+        <v>147</v>
+      </c>
+      <c r="X4" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>151</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP4">
+        <v>138</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>152</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX4" t="s">
         <v>137</v>
       </c>
-      <c r="J4" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AY4" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="AZ4" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1940,500 +1975,500 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="I2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D2" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">