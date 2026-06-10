--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -787,66 +787,63 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
@@ -856,51 +853,51 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>WO2014134566</t>
   </si>
   <si>
     <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
     <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
@@ -2894,419 +2891,416 @@
       </c>
       <c r="D2" t="s">
         <v>239</v>
       </c>
       <c r="E2" t="s">
         <v>240</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>241</v>
       </c>
       <c r="G2" t="s">
         <v>242</v>
       </c>
       <c r="H2" t="s">
         <v>132</v>
       </c>
       <c r="I2" t="s">
         <v>243</v>
       </c>
       <c r="J2" t="s">
         <v>244</v>
       </c>
       <c r="K2" t="s">
         <v>245</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>246</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>247</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C3" t="s">
         <v>250</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E3" t="s">
         <v>240</v>
       </c>
       <c r="F3" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="G3" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="H3" t="s">
         <v>132</v>
       </c>
       <c r="I3" t="s">
+        <v>254</v>
+      </c>
+      <c r="J3" t="s">
         <v>255</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>256</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
         <v>257</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C4" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D4" t="s">
         <v>239</v>
       </c>
       <c r="E4" t="s">
+        <v>261</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="H4" t="s">
         <v>132</v>
       </c>
       <c r="I4" t="s">
+        <v>264</v>
+      </c>
+      <c r="J4" t="s">
         <v>265</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>266</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>267</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>268</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>269</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C5" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D5" t="s">
         <v>239</v>
       </c>
       <c r="E5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F5" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="G5" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H5" t="s">
         <v>132</v>
       </c>
       <c r="I5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="J5" t="s">
+        <v>275</v>
+      </c>
+      <c r="K5" t="s">
         <v>276</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>277</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>278</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>279</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C6" t="s">
         <v>282</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>283</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>261</v>
+      </c>
+      <c r="F6" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="G6" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="H6" t="s">
         <v>132</v>
       </c>
       <c r="I6" t="s">
+        <v>286</v>
+      </c>
+      <c r="J6" t="s">
         <v>287</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>288</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>289</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>290</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>291</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C7" t="s">
         <v>294</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E7" t="s">
         <v>240</v>
       </c>
       <c r="F7" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="G7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="H7" t="s">
         <v>132</v>
       </c>
       <c r="I7" t="s">
+        <v>298</v>
+      </c>
+      <c r="J7" t="s">
         <v>299</v>
       </c>
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>300</v>
       </c>
-      <c r="K7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="O7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C8" t="s">
         <v>302</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>303</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>261</v>
+      </c>
+      <c r="F8" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="G8" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="H8" t="s">
         <v>132</v>
       </c>
       <c r="I8" t="s">
+        <v>306</v>
+      </c>
+      <c r="K8" t="s">
         <v>307</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>308</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>309</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>310</v>
       </c>
-      <c r="N8" t="s">
+      <c r="O8" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C9" t="s">
         <v>313</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>295</v>
+      </c>
+      <c r="E9" t="s">
+        <v>261</v>
+      </c>
+      <c r="F9" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="G9" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="H9" t="s">
         <v>132</v>
       </c>
       <c r="I9" t="s">
+        <v>316</v>
+      </c>
+      <c r="J9" t="s">
         <v>317</v>
       </c>
-      <c r="J9" t="s">
+      <c r="K9" t="s">
         <v>318</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>319</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>320</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>321</v>
       </c>
-      <c r="N9" t="s">
+      <c r="O9" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C10" t="s">
         <v>324</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>303</v>
+      </c>
+      <c r="E10" t="s">
+        <v>261</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="5" t="s">
+      <c r="G10" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="H10" t="s">
         <v>132</v>
       </c>
       <c r="I10" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="K10" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="L10" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="M10" t="s">
+        <v>327</v>
+      </c>
+      <c r="N10" t="s">
+        <v>310</v>
+      </c>
+      <c r="O10" t="s">
         <v>328</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -3321,265 +3315,265 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="H1" s="6" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="C2" t="s">
         <v>337</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C3" t="s">
         <v>340</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C4" t="s">
         <v>342</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>146</v>
       </c>
       <c r="C2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D2" t="s">
         <v>349</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>350</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D3" t="s">
         <v>353</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>354</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <sheetViews>
@@ -3596,197 +3590,197 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C2" t="s">
         <v>357</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
+        <v>359</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C4" t="s">
+        <v>361</v>
+      </c>
+      <c r="D4" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>205</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
+        <v>363</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="s">
+        <v>367</v>
+      </c>
+      <c r="E8" s="4" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="s">
+        <v>369</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
+        <v>371</v>
+      </c>
+      <c r="E10" s="4" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C11" t="s">
+        <v>373</v>
+      </c>
+      <c r="D11" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C12" t="s">
+        <v>375</v>
+      </c>
+      <c r="D12" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>