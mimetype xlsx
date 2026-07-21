--- v1 (2026-06-10)
+++ v2 (2026-07-21)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -144,103 +144,112 @@
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir + Lenacapavir</t>
   </si>
   <si>
     <t>Cabotegravir and Lenacapavir</t>
   </si>
   <si>
     <t>Apretude (CAB), Vocabria (CAB), Sunlenca (LEN)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>INSTI+capsid inhibitor</t>
   </si>
   <si>
-    <t>Cabotegravir and Lenacapavir (CAB/LEN) is an investigational drug combination in clinical development for the treatment of HIV-1. Currently, the only approved complete long-acting ART therapy regimen in both the U.S. and Europe is a combination of intramuscular CAB and rilpivirine (CAB/RPV). This regimen is approved for individuals with prior viral suppression on oral ART. LEN is a novel HIV-1 capsid inhibitor administered via subcutaneous injection every 26 weeks and has recently been approved for the treatment of multidrug-resistant (MDR) HIV. While it has been studied in both treatment-naïve (CALIBRATE study) and MDR individuals (CAPELLA), the use of LEN in combination with CAB LA for individuals with NNRTI resistance and/or oral ART adherence challenges is currently being evaluated.</t>
-[...5 lines deleted...]
-    <t>Unknown</t>
+    <t>The use of cabotegravir and lenacapavir (CAB/LEN) for HIV treatment is investigated as an asynchronous co-administration of the two separately approved medicines. Currently, the only approved complete long-acting ART therapy regimen is a combination of intramuscular CAB and rilpivirine (CAB/RPV). On the other hand, LEN is approved for the treatment of multidrug-resistant (MDR) HIV in combination with an orally administered background regimen. The co-administration of CAB LA plus LEN (± RPV LA), has not been studied in large multisite randomized, controlled clinical trials. However, multiple case series have reported high rates of viral suppression with use of CAB LA plus LEN, ± RPV, in real-life situations.</t>
+  </si>
+  <si>
+    <t>Use of CAB LA plus LEN (± RPV LA) is not approved in any jurisdiction.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751, https://go.drugbank.com/drugs/DB15673</t>
   </si>
   <si>
-    <t>Subcutaneous, Intramuscular</t>
-[...2 lines deleted...]
-    <t>Aqueous drug particle suspension, Aqueous solution</t>
+    <t>Subcutaneous, Intramuscular, Oral</t>
+  </si>
+  <si>
+    <t>Aqueous drug particle suspension, Aqueous solution, Oral solid form</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Cabotegravir is commercially manufactured by the innovator (ViiV Healthcare) and three generic manufacturers have received a licence through the Medicines Patent Pool to manufacture generic versions by 2026/2027.
-Lenacapavir is commercially manufactured by Gilead Sciences Inc.</t>
+Lenacapavir is commercially manufactured by Gilead Sciences Inc. and 6 generic manufacturers have received a licence through Gilead for manufacturing of LEN.</t>
   </si>
   <si>
     <t>Cabotegravir: Conventional wet-bead milling (ball mill), depyrogenated glass vials.
 Lenacapavir: Equipment: Stainless steel pharmaceutical reactors, glass-lined reactors, rotary evaporator (rotovap), flash chromatography columns, stainless steel autoclave, cooling bath, silica gel chromatography columns, vacuum distillation apparatus, simulated moving bed chromatography system, Chiralpak columns.</t>
   </si>
   <si>
     <t>Cabotegravir is subject to a gamma-irradiation pre-sterilization step prior to a conventional wet-bead milling manufacturing procedure. The Cabotegravir milling process is initiated alongside pharmaceutical excipients (polyethylene glycol 3350, water for injection, polysorbate 20 and mannitol) for an overall 200nm drug particle size.
 Storage of injectable lenacapavir in borosilicate vials is contraindicated due to issues with chemical compatibility. Instead, it is recommended that vials are made from aluminosilicate glass.</t>
   </si>
   <si>
     <t>Cabotegravir: PANalytical X’Pert PRO diffractometer equipped with a theta/theta coupled goniometer (or equivalent x-ray powder diffractor) to determine drug particle size, Mettler TGA/DSC 1 instrument for thermal analysis, HPLC to evaluate drug content, impurities and dissolution, HPLC UV-Vis Detector for drug identification.
 Lenacapavir: Proton nuclear magnetic resonance (1H NMR), High-performance liquid chromatography (HPLC), Ultra-Performance Liquid Chromatography (UPLC).</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
-    <t>Administered by a community health worker, Administered by a nurse</t>
+    <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
+  </si>
+  <si>
+    <t>Monthly, Every 2 months, Other/Variable/Unknown: To be determined based on clinical data and regulatory approvals, Every 6 weeks</t>
+  </si>
+  <si>
+    <t>CAB, LEN and RPV are commercially available in various presentations. However CAB/LEN+-RPV is not yet approved for HIV treatment.</t>
+  </si>
+  <si>
+    <t>Co-administration of long-acting cabotegravir (CAB LA) and lenacapavir (LEN), with or without long-acting rilpivirine (± RPV LA) has not been studied in randomized, controlled clinical trials.  Use of CAB LA plus LEN (± RPV LA) is not approved in any jurisdiction.  Dosing, schedule and specific use would need to be determined and sublited for approval.</t>
+  </si>
+  <si>
+    <t>Co-administration of long-acting cabotegravir (CAB LA) and lenacapavir (LEN), with or without long-acting rilpivirine (± RPV LA) has not been studied in randomized, controlled clinical trials yet. Use of CAB LA plus LEN (± RPV LA) is not approved in any jurisdiction. Multiple case series have reported high rates of viral suppression with use of CAB LA plus LEN, ± RPV, in patients with adherence challenges.</t>
   </si>
   <si>
     <t>2025-06-12 14:32:16</t>
   </si>
   <si>
     <t>2025-07-09 08:51:19</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -355,60 +364,60 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>CALENDULA</t>
+    <t>(CALENDULA-Withdrawn)</t>
   </si>
   <si>
     <t>NCT06657885</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06657885</t>
   </si>
   <si>
-    <t>Marketed</t>
+    <t>Phase II</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Institut de Médecine et d'Epidémiologie Appliquée - Fondation Internationale Léon M'Ba</t>
   </si>
   <si>
     <t>This study is a Phase II, prospective, single-arm, multicenter, non-randomized pilot study designed to evaluate the antiretroviral efficacy of lenacapavir in combination with cabotegravir injection over 48 weeks of follow-up in participants who meet the study inclusion criteria. Efficacy is defined as the absence of virologic failure at S48. Virologic success is defined as maintaining or achieving CV \&lt; 50 copies/mL without interruption of long-acting dual therapy with cabotegravir/lenacapavir at the end of 48 weeks. The study will be conducted at several sites in France in adults 18 years of age and older.
 The study stopped early, before enrolling its first participant. Reason stated as of 14 Jan. 2026 is "No response regarding coverage of treatments by social security and the DGOS"</t>
   </si>
   <si>
     <t>CAbotégravir LENacapavir DUal Long Acting</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (Initiation) Oral Tablet</t>
   </si>
   <si>
     <t>30 mg</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (Maintenance) Intramuscular Injection</t>
@@ -464,289 +473,255 @@
 - Undetectable patients with CV \&lt; 50 copies/mL in the last 6 months (a single blip between 50 and 200 copies/mL in the last 6 months is allowed) and eligible to switch to the lenacapavir/cabotegravir strategy on the basis of a collegial decision by clinicians, virologists and pharmacologists following a multidisciplinary meeting due to the presence of resistance mutations, including to NNRTIs, oral drug intolerance or drug-drug interactions
 - Detectable, virologically uncontrolled HIV viral load ≥ 200 c/mL in the last 12 months who is eligible to switch to the lenacapavir/cabotegravir strategy</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Every 6 months, Every 2 months</t>
   </si>
   <si>
+    <t>Subcutaneous, Intramuscular</t>
+  </si>
+  <si>
     <t>Injectable</t>
   </si>
   <si>
-    <t>CLARITY</t>
-[...17 lines deleted...]
-    <t>A Study to Investigate if Long Acting Cabotegravir (CAB) and Lenacapavir (LEN) Injections Are Tolerable and Acceptable When Administered to Healthy Adults Without HIV</t>
+    <t>(A5433-LANCET-Planned)</t>
+  </si>
+  <si>
+    <t>Phase III</t>
+  </si>
+  <si>
+    <t>ACTG - NIH</t>
+  </si>
+  <si>
+    <t>Communicated by study investigators. Record not yet public. In those failing TLD due to adherence difficulties without suspicion for resistance (superiority study). To be conducted in LMICs</t>
+  </si>
+  <si>
+    <t>Randomised study using injectable LEN+CAB vs.  daily oral TLD with enhanced adherence counselling</t>
+  </si>
+  <si>
+    <t>Brazil, Botswana, South Africa</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>2028-02-01</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
+  </si>
+  <si>
+    <t>Every 2 months, Every 6 months</t>
+  </si>
+  <si>
+    <t>(A5431-PALACE-Planned)</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>ACTG-NIH</t>
+  </si>
+  <si>
+    <t>Communicated by study investigators. No public record available yet.</t>
   </si>
   <si>
     <t>United States of America</t>
-  </si>
-[...75 lines deleted...]
-    <t>ACTG-NIH</t>
   </si>
   <si>
     <t>Inclusion criteria:
 •NNRTI resistance
 •Vireamic
 •Experiencing adherence challenges with oral ART</t>
   </si>
   <si>
-    <t>POA</t>
+    <t>(POA-Planned)</t>
   </si>
   <si>
     <t>EDCTP</t>
   </si>
   <si>
-    <t>Objectives:
+    <t>Communicated by study investigators. No public record found yet. 
+Objectives:
 1- Determine the non-inferiority of injectable LEN/CAB compared to daily oral TLD (standard of care) in 2 populations:
 - population 1: for the maintenance of first-line ART in adult PLHIV at risk of failure
 - population 2: in treatment naive PLHIV starting first-line ART (leading with TLD is discussed for the LEN/CAB arm)
 2- describe the implementation context and fidelity of implementing injectable LA ART
 3- understand pharmacokinetics
 4-  describe cost-effectiveness</t>
   </si>
   <si>
     <t>Pragmatic Use of long-acting Antiretrovirals in Africa (POA)</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Infectious Diseases Institute  - College of Health Sciences, Makerere University, Uganda - Dr Christine Sekaggya</t>
   </si>
   <si>
     <t>CAB + LEN</t>
   </si>
   <si>
     <t>daily orl TLD</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>2028-06-01</t>
   </si>
   <si>
     <t>Adults, Adolescents, Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Adolescents</t>
   </si>
   <si>
+    <t>Yes</t>
+  </si>
+  <si>
     <t>Age &gt; 12 years</t>
   </si>
   <si>
+    <t>Randomized</t>
+  </si>
+  <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
-    <t>CALENDULA bis</t>
+    <t>COHORT IMEA 074</t>
   </si>
   <si>
     <t>NCT07402044</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07402044</t>
   </si>
   <si>
     <t>The main objective of this national study is to evaluate the virological success of long-acting antiretroviral therapy combining cabotegravir and lenacapavir. The study involves patients who have been receiving this treatment for one year or those for whom the physician decides to initiate it. It also aims to evaluate the tolerability of the treatment and changes in the participants' immunovirological profile during follow-up.</t>
   </si>
   <si>
     <t>CABOTEGRAVIR/LENACAPAVIR DUAL LONG ACTING THERAPY (COHORT IMEA 074)</t>
   </si>
   <si>
     <t>cabotegravir (2M IM) + lenacapavir (6M IM)</t>
   </si>
   <si>
-    <t>2026-02-15</t>
-[...5 lines deleted...]
-    <t>2028-02-15</t>
+    <t>2026-03-15</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2028-03-15</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Observational studies (incl. patient registries)</t>
   </si>
   <si>
     <t>Every 6 weeks, Every 2 months</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Rapport d'activité IMEA</t>
   </si>
   <si>
     <t>https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf</t>
   </si>
   <si>
+    <t>Study on Long-Acting Cabotegravir and Lenacapavir for HIV Patients: Evaluating Dual Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -835,87 +810,87 @@
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>WO2014134566</t>
   </si>
   <si>
-    <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
+    <t>Lenacapavir and analogues (Markush formula) and their use to treat HIV</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
-    <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
+    <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
     <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Morocco, Argentina, China, Jordan, Philippines, India, Uganda, Egypt, Guatemala, Indonesia, Nigeria, Thailand, Ukraine, Viet Nam</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Colombia, Dominican Republic, Ecuador, Peru, Rwanda, Uganda, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Paraguay, El Salvador, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
   </si>
@@ -1009,77 +984,80 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>WO2019161280</t>
   </si>
   <si>
     <t>Lenacapavir manufacturing processess and intermediates</t>
   </si>
   <si>
     <t>2039-02-15</t>
   </si>
   <si>
     <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
   </si>
   <si>
     <t>Bilateral Licence</t>
   </si>
   <si>
     <t>China, Türkiye, India</t>
   </si>
   <si>
-    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong, Macao</t>
+  </si>
+  <si>
+    <t>Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2021108544</t>
+  </si>
+  <si>
+    <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
+  </si>
+  <si>
+    <t>2040-11-25</t>
+  </si>
+  <si>
+    <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
   </si>
   <si>
-    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
-[...19 lines deleted...]
-  <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -1099,135 +1077,174 @@
   <si>
     <t>Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/QtDED6IdFlHhUiHkLOZzyidpqpQeluluN5BMaiux.png</t>
   </si>
   <si>
     <t>Cabotegravir and Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>Composite adapted from individual chemical structures sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
+    <t>ViiV Healthcare</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
-    <t>Gilead Sciences, Inc.</t>
+    <t>Gilead</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Gandhi M, Hill L, Grochowski J, Nelson A, Koss CA, Mayorga-Munoz F, Oskarsson J, Shiels M, Avery A, Bamford L, Baron J, Short WR, Hileman CO. &lt;/span&gt;&lt;a href="https://doi.org10.1093/ofid/ofae125" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;&lt;strong&gt;Case Series of People With HIV on the Long-Acting Combination of Lenacapavir and Cabotegravir: Call for a Trial&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. Open Forum Infect Dis. 2024 Apr 16;11(4):ofae125. DOI: &lt;/span&gt;&lt;a href="https://doi.org10.1093/ofid/ofae125" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;10.1093/ofid/ofae125&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. PMID: 38628952; PMCID: PMC11020301.&lt;/span&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Injectable cabotegravir (CAB)/rilpivirine (RPV) is the only combination long-acting (LA) antiretroviral regimen approved for HIV. RPV may not be effective among individuals with non-nucleoside reverse transcriptase inhibitor (NNRTI) resistance, which has &amp;gt;10% prevalence in many countries. Lenacapavir (LEN) is an LA capsid inhibitor given every 6 months, but has not been studied in combination with other LA agents.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We assembled a case series from 4 US academic medical centers where patients with adherence challenges were prescribed LEN subcutaneously every 26 weeks/CAB (+/− RPV) intramuscularly every 4 or 8 weeks. Descriptive statistics, including viral load (VL) outcomes, were summarized.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;All patients (n = 34: 76% male; 24% cis/trans female; 41% Black; 38% Latino/a; median age [range], 47 [28–75] years; 29% and 71% on CAB every 4 or 8 weeks) reported challenges adhering to oral ART. The reasons for using LEN/CAB with or without RPV were documented or suspected NNRTI mutations (n = 21, 59%), integrase mutations (n = 5, 15%), high VL (n = 6, 18%), or continued viremia on CAB/RPV alone (n = 4, 12%). Injection site reactions on LA LEN were reported in 44% (32% grade I, 12% grade 2). All patients but 2 (32/34; 94%) were suppressed (VL &amp;lt;75 copies/mL) after starting LEN at a median (range) of 8 (4–16) weeks, with 16/34 (47%) suppressed at baseline.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;In this case series of 34 patients on LEN/CAB, high rates of virologic suppression (94%) were observed. Reasons for using LEN/CAB included adherence challenges and underlying resistance, mostly to NNRTIs. These data support a clinical trial of LEN/CAB among persons with NNRTI resistance.&lt;/p&gt;</t>
+    <t>&lt;p&gt;Gandhi M. et al.  &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org10.1093/ofid/ofae125"&gt;&lt;strong&gt;Case Series of People With HIV on the Long-Acting Combination of Lenacapavir and Cabotegravir: Call for a Trial&lt;/strong&gt;&lt;/a&gt;. Open Forum Infect Dis. 2024 Apr 16;11(4):ofae125. DOI: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org10.1093/ofid/ofae125"&gt;10.1093/ofid/ofae125&lt;/a&gt;. PMID: 38628952; PMCID: PMC11020301.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A case series from 4 US academic medical centers (UCSF Ward 86, UCSD Owen Clinic, MetroHealth’s HIV Clinic [Cleveland, OH], and UPenn Clinic [Philadelphia, PA]) reported outcomes of patients receiving CAB LA + LEN (± RPV LA). All patients had oral antiretroviral therapy (ART) options available but reported challenges to taking oral ART which led to use of these off-label treatments. For inclusion in the case series, at least 1 viral load after starting LEN must have been available. &lt;/p&gt;&lt;p&gt;The primary outcome was the proportion of patients who achieved virologic suppression (HIV RNA &amp;lt; 75 copies/mL) after initiation of CAB LA + LEN (± RPV LA).  From February to October 2023, 34 patients were included; 76% were male, 24% cis/trans female, 41% Black, with median (range) age of 47 (28–75) years; 47% (16/34) had virologic suppression prior to initiating CAB LA + LEN (± RPV LA). Most patients received every-2-month CAB (71% [24/34]) and had RPV included in the regimen (68% [23/34]).  &lt;/p&gt;&lt;p&gt;Reported reasons for use of CAB LA + LEN were attributed to: documented or suspected non-nucleoside reverse transcriptase mutations (n = 21 [59%]), integrase strand transfer inhibitor (INSTI) mutations (n = 5 [15%]), high viral load (n = 6 [18%]), and continued viremia on CAB + RPV LA alone (n = 4 [12%]). One patient was started on CAB LA + RPV LA + LEN due to high body mass index; another patient was started on LEN due to intolerance to RPV LA (flu-like reaction).  &lt;/p&gt;&lt;p&gt;Overall, 94% (32/34) of patients had virologic suppression (HIV-1 RNA &amp;lt; 75 copies/mL) after a median (range) of 8 (4–16) weeks from starting CAB LA + LEN (± RPV LA). Among patients who were not suppressed at baseline, 89% (16/18) achieved virologic suppression. Virologic suppression was achieved or maintained in all patients with documented or suspected non-nucleoside reverse transcriptase inhibitor mutations (n = 21; 11 suppressed at baseline). &lt;/p&gt;&lt;p&gt;Injection site reactions (ISRs) on LEN were observed in 44% of patients (grade 1: 32%, grade 2: 12%); two patients discontinued LA LEN due to ISRs. Additional safety information was not reported.    &lt;/p&gt;</t>
   </si>
   <si>
     <t>Lenacapavir plus Cabotegravir real-world use cases from the National Clinician Consultation Center (EP0190 - IAS2025)</t>
   </si>
   <si>
     <t>https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Phillips, A., Smith, J., Bansi-Matharu, L.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;a href="https://www.nature.com/articles/s41467-025-60752-y" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;&lt;strong&gt;Potential impact and cost-effectiveness of long-acting injectable lenacapavir plus cabotegravir as HIV treatment in Africa&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Commun&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;16&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 5760 (2025). https://doi.org/10.1038/s41467-025-60752-y&lt;/span&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;Phillips, A.&amp;nbsp;&lt;em&gt;et al.&lt;/em&gt;&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nature.com/articles/s41467-025-60752-y"&gt;&lt;strong&gt;Potential impact and cost-effectiveness of long-acting injectable lenacapavir plus cabotegravir as HIV treatment in Africa&lt;/strong&gt;&lt;/a&gt;.&amp;nbsp;&lt;em&gt;Nat Commun&lt;/em&gt;&amp;nbsp;&lt;strong&gt;16&lt;/strong&gt;, 5760 (2025). https://doi.org/10.1038/s41467-025-60752-y&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Although viral suppression is attained for most adults living with diagnosed HIV in East, Central, Southern and West Africa&amp;nbsp;(ECSWA), challenges remain with sustained adherence to daily oral pill taking for some in the population. Here, we evaluate the potential effectiveness and cost-effectiveness of introduction of a new combination of long-acting injectable drugs of lenacapavir + cabotegravir to increase levels of sustained viral suppression. We find there is potential for a significant impact on HIV deaths and disability adjusted life years, including due to a decrease in mother to child transmission. If lenacapavir + cabotegravir can be sourced at a cost of around $ 80 per year or less, our analysis suggests there is potential for a policy to introduce it to be cost-effective in settings in ECSWA. Recognising the limitations of a modelling study, we suggest that implementation studies be conducted to confirm the viability of these approaches.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Long acting cabotegravir plus lenacapavir as a fully injectable maintenance antiretroviral regimen in people with HIV with adherence issues, Glasgow 2024 , Palich R. et al</t>
   </si>
   <si>
     <t>https://www.natap.org/2024/Glasgow/GLASGOW_66.htm</t>
   </si>
   <si>
     <t>LAI CAB/RPV plus SC LEN Effective in PWH with Poor Long-term Adherence and INSTI or NNRTI RAMs, IDWeek2024, Brock J. et al</t>
   </si>
   <si>
     <t>https://www.natap.org/2024/IDWeek/IDWeek_42.htm</t>
   </si>
   <si>
     <t>Eldib J, et al. Dual LA-ART in HIV-MDR Case Series. Presented at Fast-Track Cities, October 13-15, 2024, Paris, France. Poster</t>
   </si>
   <si>
     <t>https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf</t>
   </si>
   <si>
     <t>Lenacapavir plus Cabotegravir real-world use cases from the National Clinician Consultation Center-IAS2025 Kigali- EP0190</t>
   </si>
   <si>
     <t>https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio</t>
   </si>
   <si>
     <t>Long-acting ART (LEN/CAB and CAB/RPV) among viremic persons living with HIV - Chaudhuri et al - IAS2025-EP0199</t>
   </si>
   <si>
     <t>https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26370"&gt;&lt;strong&gt;Long-acting cabotegravir plus lenacapavir as a fully injectable maintenance antiretroviral regimen in people with HIV with adherence issues&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;. Glasgow 2024&lt;/strong&gt;, Abstract P058. Romain &lt;strong&gt;Palich&lt;/strong&gt;, Romain Manchon, Jérémy Zeggagh, Elisabete Gomes-Pires, Sophie Seang, Marc-Antoine Valantin, Marc Wirden, Marianne Burgard, Gilles Peytavin, Claudine Duvivier&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;: Long-acting injectable (LAI) antiretroviral therapy (ART) represents a breakthrough in managing HIV, providing an alternative to daily oral ART, especially for PLWH with adherence challenges. However, the use of LAI-cabotegravir (CAB) in association with LAI-rilpivirine (RPV) is contraindicated in PLWH with previous RPV-associated resistance mutations. LAI-lenacapavir (LEN) may help address barriers to treatment adherence among PLWH with RPV-resistant virus.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;:&amp;nbsp;In this series, we report on eight pretreated virally suppressed (plasma viral load [pVL] &amp;lt;50 copies/ml) adult PLWH with RPV-resistant virus, who started LAI-ART with CAB plus LEN between January 2021 and August 2023, after approval by a multidisciplinary committee in two French hospitals. CAB and LEN were started on the same day: oral loading dose of LEN 600 mg on day 1 and day 2, and subcutaneous LEN 927 mg on day 1 and then every 6 months, in combination with intramuscular CAB 600 mg on day 1, week 4, and then every 8 weeks. Antiretroviral plasma concentrations (Cpl) were routinely determined by UPLC-MS/MS at each visit.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;:&amp;nbsp;Patients were four women and four men; median age (IQR 25–75) 56 years (44–58); duration from ART initiation 25 years (18–32); duration of viral suppression 32 months (7–59); four had CD4 counts below 200/mm3. All had difficulty accepting their illness and had adherence problems. All patients were monitored for at least 6 months, and three for 12 months, with a median of 3 pVL measurements per patient (range 1–4). No virological failures were observed during follow-up, as all pVL remained below 50 copies/ml. No serious adverse events or discontinuations were reported. All LEN trough Cpl&amp;nbsp;were &amp;gt;15.5 ng/ml (4xPA-IC95 in MT-4 cells) and median (IQR 25–75) CAB Cpl&amp;nbsp;was 1829 ng/ml (1483–2166) approximately 58 days after the last intramuscular injection. Despite the expected moderate injection site reactions, all patients expressed a preference for this treatment over oral ART.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;:&amp;nbsp;CAB plus LEN maintained effective viral suppression with good tolerability. It holds great promise for vulnerable PLWH struggling with oral ART adherence, particularly when RPV is not an option anymore, and merits prospective evaluation in a large, randomized trial.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://clientfacingsa.blob.core.windows.net/programme/pagmaterials/IAS2025/PPT/27775_576/Delaugerre-IAS_poster.pdf"&gt;&lt;strong&gt;Capsid inhibition with lenacapavir in HIV-1 infection: real-life results from the French compassionate use program&lt;/strong&gt;.&lt;/a&gt; &lt;strong&gt;IAS2025&lt;/strong&gt;, Abstract No. EP0195; &lt;strong&gt;C. Delaugerre,&lt;/strong&gt; S. Mafi, A. Zenuni, K. Amat, S. Seang, C. Duvivier, D. Chirio, J.-P. Viard, L. Hocqueloux, E. Estrabaud, G. Peytavin, J. Ghosn, C. Charpentier, R. Landman, L. Assoumou, K. Lacombe&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;BACKGROUND:&lt;/strong&gt; Lenacapavir is a first-in-class capsid inhibitor that showed substantial antiviral activity in a phase 3 study among participants with multidrug-resistant HIV-1. We aimed to evaluate the efficacy and safety of lenacapavir with an optimised background regimen (OBR) received through the compassionate access in France.&lt;strong&gt;METHODS:&lt;/strong&gt; Participants with previous multidrug failure were prospectively enrolled between January 1st, 2021 and December 31st, 2023. Following a 2-week oral lenacapavir, they received subcutaneous lenacapavir every W26 with an OBR. A retrospective efficacy analysis was performed with the primary end point as the percentage of participants with HIV-1 viral load (VL) &amp;lt; 50copies/ml at W26. Secondary endpoints were virological outcomes at end of follow up, emergence of lenacapavir resistance in case of virological failure and tolerance.&lt;strong&gt;RESULTS:&lt;/strong&gt; Thirty-three participants (11/33 females) were analysed with a median (IQR) age of 56 (41-59) years. At lenacapavir initiation, median CD4 cells count was 330 (106-500) cells/µL with 11/27 (41%) participants having less than 200 cells per µL. VL was 2.54 (1.48-4.27) log10 copies/ml with 14/33 (42%) having VL below 50 copies/ml. OBR included mainly darunavir/r (n=13), dolutegravir (n=11), cabotegravir (n=10), fostemsavir (n=12), maraviroc (n=8), ibalizumab (n=7) and enfuvirtide (n=4). At W26 (W22 to W30), a VL &amp;lt; 50 copies/ml was reported in 66.7% (CI95% 48.2-82.0) of the participants with a mean increase in the CD4+ count of +92 cells/µL.HIV-1 capside sequencing was performed in 7 participants with virological failure and the Q67H mutation conferring resistance to lenacapavir was evidenced in one case. There were no grade 3 or 4 treatment-related adverse events (included two deaths). Injection site reactions were reported for 11/33 (33%) participants without treatment discontinuation.&lt;strong&gt;CONCLUSIONS:&lt;/strong&gt; In this real-life cohort of highly treatment-experienced HIV-1 participants, lenacapavir in combination with an OBR resulted in a high level of virological suppression up to 26 weeks, even increasing throughout the end of follow-up.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Document</t>
+  </si>
+  <si>
+    <t>Use of Long-Acting Cabotegravir and Lenacapavir, With or Without Long-Acting Rilpivirine (ViiV briefer)</t>
+  </si>
+  <si>
+    <t>Use of Long-Acting Cabotegravir and Lenacapavir, With or Without Long-Acting Rilpivirine .pdf</t>
+  </si>
+  <si>
+    <t>resources/YsZukLLjpnql_Use of Long-Acting Cabotegravir and Lenacapavir, With or Without Long-Acting Rilpivirine .pdf</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Seo L, Reilly-Evans B, Garland J. &lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC12856038/"&gt;Dual Long-Acting Cabotegravir/Rilpivirine Plus Lenacapavir in Integrase Strand Transfer Inhibitor Resistance: A Case Report and Review of the Literature&lt;/a&gt;. Open Forum Infect Dis. 2026 Jan 17;13(1):ofag013. doi: 10.1093/ofid/ofag013. PMID: 41626301; PMCID: PMC12856038.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Long-acting injectable (LAI) antiretroviral therapy (ART) is a promising option for people with HIV who face persistent adherence challenges, though literature to support its use in cases of integrase strand transfer inhibitor (INSTI) resistance remains limited. &lt;/p&gt;&lt;p&gt;We describe a 36-year-old man with advanced HIV-1, long-standing nonadherence to oral medications, and virologic failure who harbored both an INSTI major mutation (E92Q) and accessory mutation (E157Q). Given persistent nonadherence and viremia, he was started on dual LAI lenacapavir plus cabotegravir/rilpivirine. His viral load declined to 143 copies/mL within 6 weeks after initiation of injectable ART and has remained undetectable thereafter. &lt;/p&gt;&lt;p&gt;This case suggests that dual LAI ART may be effective in certain cases of underlying INSTI resistance and highlights the need for further study of this novel regimen in treatment-experienced individuals.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Brock JB, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.natap.org/2024/IDWeek/IDWeek_42.htm"&gt;LAI CAB/RPV Plus SC LEN Effective In PWH with Poor Long-term Adherence and INSTI or NNRTI RAMs&lt;/a&gt;. Presented at IDWeek 2024, October 16-19, 2024, Los Angeles, California. Poster. OFID abstract (ofae631.757)&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Case series from UMMC's Adult Special Care Clinic, presented alongside related multi-centre data.Rationale: Standard long-acting cabotegravir/rilpivirine (CAB/RPV) may fail in patients with NNRTI resistance-associated mutations (RAMs), which affect &amp;gt;10% prevalence in some populations, or with cabotegravir/INSTI resistance. This builds on an earlier 34-patient, 4-centre case series (Gandhi et al., OFID 2024) reporting 94% suppression with LEN/CAB, which called for a dedicated clinical trial in this population.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention: &lt;/strong&gt;PLHIV with viraemia and CAB or RPV RAMs, alongside chronic adherence challenges, were switched to combined long-acting therapy: intramuscular CAB/RPV plus subcutaneous lenacapavir (LEN, dosed every 26 weeks).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Rationale for LEN addition:&lt;/strong&gt; LEN is a capsid inhibitor with a distinct resistance profile, offering antiviral cover where NNRTI or INSTI activity is compromised.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Population characteristics:&lt;/strong&gt; Selected PLHIV had a history of poor long-term adherence to oral or standard injectable regimens.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Outcome: &lt;/strong&gt;The regimen achieved virologic suppression in this real-world population despite pre-existing resistance and adherence barriers.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Significance: &lt;/strong&gt;Supports LAI CAB/RPV + SC LEN as a viable "triple long-acting" salvage strategy for adherence-challenged people with HIV and dual-class resistance, reinforcing the need for prospective trial data.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Saberi P. et al.,. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41216420/"&gt;Lenacapavir Plus Cabotegravir as Combination Treatment: Real-world Use Cases From the National Clinician Consultation Center&lt;/a&gt;. Open Forum Infect Dis. 2025 Oct 17;12(11):ofaf651. doi: 10.1093/ofid/ofaf651. PMID: 41216420; PMCID: PMC12596407.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The National Clinician Consultation Center is a US-based clinical resource that offers provider-to-provider tele-consultation, education, and capacity-building. Calls received from December 1, 2022 through August 30, 2024 were identified in which providers were considering potential ART changes to LEN + CAB, LEN + CAB/RPV, or LEN + RPV.  Case providers were provided an 18-question survey to inquire about long-acting ART changes. Potential overlap between cases reported here and other cohorts cannot be ruled out.  &lt;/p&gt;&lt;p&gt;Overall, &lt;strong&gt;10 cases were identified in which ART was switched to LA LEN + CAB ± RPV&lt;/strong&gt; with follow-up information available. The mean age (standard deviation) was 51 (14) years, 60% were cisgender men, and 30% were Black/African American. Seven cases reported a history of NNRTI mutations and 6 reported INSTI mutations. &lt;/p&gt;&lt;p&gt;Six cases received CAB monthly and 4 were on every-2-month dosing. Reasons for ART change included: detectable viral load on oral ART (n = 6), documented/suspected NNRTI resistance (n = 3), inability/refusal to take oral ART (n = 3), documented/suspected INSTI mutations (n = 2), and persistent viremia on CAB + RPV LA alone (n = 2).  Within a median (range) of 56 (29–166) days, viral load decreased by a mean of 3.88 log10 copies/mL. Viral load was &amp;lt; 200 copies/mL in 8 individuals; the remaining 2 individuals’ viral loads decreased from 2,640,00 copies/mL to 313 copies/mL and 4,280,000 copies/mL to 210 copies/mL after 48 and 153 days, respectively. &lt;/p&gt;&lt;p&gt;Five individuals reported ISRs to either CAB + RPV, LEN, or all three; all were rated by the provider as “not at all” or “slightly” problematic. One individual had delayed/missed CAB/RPV injection and none had delayed/missed LEN injections. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;All individuals (except for one case due to patient death for unstated reason) reported wanting to continue with the LA regimen.  &lt;/strong&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Chaudhuri S, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.natap.org/2025/IAS/IAS_24.htm."&gt;Long-acting ART (LEN/CAB or CAB/RPV) Among Viremic Persons Living with HIV.&lt;/a&gt; Presented at the 13th IAS Conference on HIV Science, July 13-17, 2025, Kigali, Rwanda, and virtually. EP0199. &lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A retrospective case series described 27 viremic patients treated with LA ART, 7 of which received LA LEN + CAB ± RPV. Of the overall cohort, 52% were male, 67% Black, 41% had perinatal HIV, 56% had CD4 cell count &amp;lt; 200 cells/mm3 (26% had CD4 &amp;lt; 50 cells/mm3). At baseline, all patients receiving LA LEN + CAB ± RPV had  baseline NNRTI and/or INSTI mutations.  All patients in the LA LEN + CAB ± RPV achieved virologic suppression (HIV-1 RNA &amp;lt; 200 copies/mL); median time to suppression was 7.9 weeks. All 7 patients remained on treatment at 24 weeks.  &lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1560,79 +1577,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2012037320A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20141224&amp;CC=WO&amp;NR=2014134566A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140904&amp;CC=WO&amp;NR=2014134566A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4GHlAeW0TyOgSiOdJzx9QSopUGLhcB0G3DfefNJd.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3ZW3PY9ZnLWPLelu767hnMVPdhDuthCdGbFW49MP.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QtDED6IdFlHhUiHkLOZzyidpqpQeluluN5BMaiux.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/Glasgow/GLASGOW_66.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IDWeek/IDWeek_42.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/Glasgow/GLASGOW_66.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IDWeek/IDWeek_42.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/YsZukLLjpnql_Use of Long-Acting Cabotegravir and Lenacapavir, With or Without Long-Acting Rilpivirine .pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1763,128 +1780,139 @@
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
         <v>34</v>
       </c>
       <c r="D2" t="s">
         <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2" t="s">
         <v>37</v>
       </c>
       <c r="G2" t="s">
         <v>38</v>
       </c>
       <c r="H2" t="s">
         <v>39</v>
       </c>
       <c r="I2" t="s">
+        <v>39</v>
+      </c>
+      <c r="J2" t="s">
         <v>40</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>41</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>42</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>43</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>44</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>45</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>46</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>47</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>48</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>49</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>50</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>51</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>52</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>53</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>54</v>
       </c>
       <c r="Y2" s="1"/>
-      <c r="Z2" s="1"/>
+      <c r="Z2" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>57</v>
+      </c>
       <c r="AF2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AG2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ7"/>
+  <dimension ref="A1:AZ6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1901,1406 +1929,1332 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="O2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="P2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Q2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="R2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="S2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="T2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="U2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="V2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="W2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="Y2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="Z2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AA2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AG2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AK2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>143</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>144</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ2" t="s">
         <v>52</v>
-      </c>
-[...28 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="D3" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I3" t="s">
+        <v>150</v>
+      </c>
+      <c r="J3" t="s">
+        <v>151</v>
+      </c>
+      <c r="W3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AX3" t="s">
         <v>144</v>
       </c>
-      <c r="E3" t="s">
+      <c r="AY3" t="s">
         <v>145</v>
       </c>
-      <c r="G3" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F4" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" t="s">
+        <v>159</v>
+      </c>
+      <c r="H4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J4" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>155</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>155</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>155</v>
+      </c>
+      <c r="AJ4" t="s">
         <v>162</v>
       </c>
-      <c r="E4" t="s">
-[...29 lines deleted...]
-      <c r="AG4" t="s">
+      <c r="AK4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ4">
+        <v>38</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>140</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW4" t="s">
         <v>156</v>
       </c>
-      <c r="AH4" t="s">
-[...5 lines deleted...]
-      <c r="AK4" t="s">
+      <c r="AX4" t="s">
+        <v>144</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ4" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H5" t="s">
+        <v>165</v>
+      </c>
+      <c r="I5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J5" t="s">
+        <v>167</v>
+      </c>
+      <c r="L5" t="s">
+        <v>168</v>
+      </c>
+      <c r="M5" t="s">
+        <v>169</v>
+      </c>
+      <c r="O5" t="s">
+        <v>170</v>
+      </c>
+      <c r="W5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA5" t="s">
         <v>172</v>
       </c>
-      <c r="E5" t="s">
-[...5 lines deleted...]
-      <c r="G5" t="s">
+      <c r="AD5" t="s">
         <v>173</v>
       </c>
-      <c r="J5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AF5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AG5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW5" t="s">
         <v>156</v>
       </c>
-      <c r="AH5" t="s">
-[...8 lines deleted...]
-      <c r="AK5" t="s">
+      <c r="AX5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ5" t="s">
         <v>52</v>
-      </c>
-[...22 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>175</v>
+        <v>179</v>
+      </c>
+      <c r="C6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>181</v>
       </c>
       <c r="E6" t="s">
-        <v>163</v>
+        <v>113</v>
       </c>
       <c r="F6" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="G6" t="s">
-        <v>176</v>
+        <v>115</v>
       </c>
       <c r="H6" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="I6" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="J6" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>118</v>
       </c>
       <c r="M6" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="W6" t="s">
-        <v>183</v>
+        <v>185</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>186</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>187</v>
       </c>
       <c r="AA6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AD6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AE6" t="s">
-        <v>186</v>
+        <v>133</v>
       </c>
       <c r="AF6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AG6" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="AH6" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="AI6" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>135</v>
       </c>
       <c r="AK6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>189</v>
+      </c>
+      <c r="AQ6">
+        <v>50</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>140</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>144</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>52</v>
-      </c>
-[...117 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B2" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>206</v>
+        <v>196</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="J1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="M1" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="N1" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>215</v>
-      </c>
-[...19 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="M1" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>229</v>
-      </c>
-[...19 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G2" t="s">
+        <v>235</v>
+      </c>
+      <c r="H2" t="s">
+        <v>135</v>
+      </c>
+      <c r="I2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J2" t="s">
         <v>237</v>
       </c>
-      <c r="C2" t="s">
+      <c r="K2" t="s">
         <v>238</v>
       </c>
-      <c r="D2" t="s">
+      <c r="M2" t="s">
         <v>239</v>
       </c>
-      <c r="E2" t="s">
+      <c r="N2" t="s">
         <v>240</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="O2" t="s">
         <v>241</v>
-      </c>
-[...22 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="G3" t="s">
+        <v>246</v>
+      </c>
+      <c r="H3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I3" t="s">
+        <v>247</v>
+      </c>
+      <c r="J3" t="s">
+        <v>248</v>
+      </c>
+      <c r="K3" t="s">
         <v>249</v>
       </c>
-      <c r="C3" t="s">
+      <c r="N3" t="s">
         <v>250</v>
       </c>
-      <c r="D3" t="s">
+      <c r="O3" t="s">
         <v>251</v>
-      </c>
-[...25 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E4" t="s">
+        <v>254</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="G4" t="s">
+        <v>256</v>
+      </c>
+      <c r="H4" t="s">
+        <v>135</v>
+      </c>
+      <c r="I4" t="s">
+        <v>257</v>
+      </c>
+      <c r="J4" t="s">
+        <v>258</v>
+      </c>
+      <c r="K4" t="s">
         <v>259</v>
       </c>
-      <c r="C4" t="s">
+      <c r="L4" t="s">
         <v>260</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="M4" t="s">
         <v>261</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="N4" t="s">
         <v>262</v>
       </c>
-      <c r="G4" t="s">
+      <c r="O4" t="s">
         <v>263</v>
-      </c>
-[...22 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="G5" t="s">
+        <v>267</v>
+      </c>
+      <c r="H5" t="s">
+        <v>135</v>
+      </c>
+      <c r="I5" t="s">
+        <v>257</v>
+      </c>
+      <c r="J5" t="s">
+        <v>268</v>
+      </c>
+      <c r="K5" t="s">
+        <v>269</v>
+      </c>
+      <c r="L5" t="s">
+        <v>270</v>
+      </c>
+      <c r="M5" t="s">
         <v>271</v>
       </c>
-      <c r="C5" t="s">
+      <c r="N5" t="s">
         <v>272</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="O5" t="s">
         <v>273</v>
-      </c>
-[...25 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C6" t="s">
+        <v>275</v>
+      </c>
+      <c r="D6" t="s">
+        <v>276</v>
+      </c>
+      <c r="E6" t="s">
+        <v>254</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="G6" t="s">
+        <v>278</v>
+      </c>
+      <c r="H6" t="s">
+        <v>135</v>
+      </c>
+      <c r="I6" t="s">
+        <v>279</v>
+      </c>
+      <c r="J6" t="s">
+        <v>280</v>
+      </c>
+      <c r="K6" t="s">
         <v>281</v>
       </c>
-      <c r="C6" t="s">
+      <c r="L6" t="s">
         <v>282</v>
       </c>
-      <c r="D6" t="s">
+      <c r="M6" t="s">
         <v>283</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="5" t="s">
+      <c r="N6" t="s">
         <v>284</v>
       </c>
-      <c r="G6" t="s">
+      <c r="O6" t="s">
         <v>285</v>
-      </c>
-[...22 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E7" t="s">
+        <v>233</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="G7" t="s">
+        <v>290</v>
+      </c>
+      <c r="H7" t="s">
+        <v>135</v>
+      </c>
+      <c r="I7" t="s">
+        <v>291</v>
+      </c>
+      <c r="J7" t="s">
+        <v>292</v>
+      </c>
+      <c r="K7" t="s">
         <v>293</v>
       </c>
-      <c r="C7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="O7" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D8" t="s">
+        <v>296</v>
+      </c>
+      <c r="E8" t="s">
+        <v>254</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="G8" t="s">
+        <v>298</v>
+      </c>
+      <c r="H8" t="s">
+        <v>135</v>
+      </c>
+      <c r="I8" t="s">
+        <v>299</v>
+      </c>
+      <c r="K8" t="s">
+        <v>300</v>
+      </c>
+      <c r="L8" t="s">
         <v>301</v>
       </c>
-      <c r="C8" t="s">
+      <c r="M8" t="s">
         <v>302</v>
       </c>
-      <c r="D8" t="s">
+      <c r="N8" t="s">
         <v>303</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="O8" t="s">
         <v>304</v>
-      </c>
-[...22 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C9" t="s">
+        <v>306</v>
+      </c>
+      <c r="D9" t="s">
+        <v>288</v>
+      </c>
+      <c r="E9" t="s">
+        <v>254</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="G9" t="s">
+        <v>308</v>
+      </c>
+      <c r="H9" t="s">
+        <v>135</v>
+      </c>
+      <c r="I9" t="s">
+        <v>309</v>
+      </c>
+      <c r="J9" t="s">
+        <v>310</v>
+      </c>
+      <c r="K9" t="s">
+        <v>311</v>
+      </c>
+      <c r="L9" t="s">
         <v>312</v>
       </c>
-      <c r="C9" t="s">
+      <c r="M9" t="s">
         <v>313</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="5" t="s">
+      <c r="N9" t="s">
         <v>314</v>
       </c>
-      <c r="G9" t="s">
+      <c r="O9" t="s">
         <v>315</v>
-      </c>
-[...22 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="C10" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="D10" t="s">
+        <v>296</v>
+      </c>
+      <c r="E10" t="s">
+        <v>254</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="G10" t="s">
+        <v>319</v>
+      </c>
+      <c r="H10" t="s">
+        <v>135</v>
+      </c>
+      <c r="I10" t="s">
+        <v>309</v>
+      </c>
+      <c r="K10" t="s">
+        <v>300</v>
+      </c>
+      <c r="L10" t="s">
+        <v>320</v>
+      </c>
+      <c r="M10" t="s">
+        <v>321</v>
+      </c>
+      <c r="N10" t="s">
         <v>303</v>
       </c>
-      <c r="E10" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -3312,486 +3266,575 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="C2" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="D2" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C3" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="D3" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C4" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="D4" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>146</v>
+        <v>342</v>
       </c>
       <c r="C2" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D2" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E2" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F2" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="C3" t="s">
+        <v>343</v>
+      </c>
+      <c r="D3" t="s">
         <v>348</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="F3" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E10" sqref="E10"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C2" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="D2" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C4" t="s">
         <v>356</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C11" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="D11" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C12" t="s">
+        <v>370</v>
+      </c>
+      <c r="D12" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" t="s">
+        <v>197</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>372</v>
+      </c>
+      <c r="C14" t="s">
+        <v>373</v>
+      </c>
+      <c r="D14" t="s">
+        <v>374</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>375</v>
       </c>
-      <c r="D12" t="s">
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>351</v>
+      </c>
+      <c r="C15" t="s">
         <v>376</v>
+      </c>
+      <c r="D15" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>351</v>
+      </c>
+      <c r="C16" t="s">
+        <v>378</v>
+      </c>
+      <c r="D16" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>351</v>
+      </c>
+      <c r="C17" t="s">
+        <v>380</v>
+      </c>
+      <c r="D17" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>351</v>
+      </c>
+      <c r="C18" t="s">
+        <v>382</v>
+      </c>
+      <c r="D18" t="s">
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="E13" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="E14" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>