--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir + Lenacapavir</t>
   </si>
   <si>
     <t>Cabotegravir and Lenacapavir</t>
   </si>
   <si>
     <t>Apretude (CAB), Vocabria (CAB), Sunlenca (LEN)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>INSTI+capsid inhibitor</t>
   </si>
   <si>
     <t>The use of cabotegravir and lenacapavir (CAB/LEN) for HIV treatment is investigated as an asynchronous co-administration of the two separately approved medicines. Currently, the only approved complete long-acting ART therapy regimen is a combination of intramuscular CAB and rilpivirine (CAB/RPV). On the other hand, LEN is approved for the treatment of multidrug-resistant (MDR) HIV in combination with an orally administered background regimen. The co-administration of CAB LA plus LEN (± RPV LA), has not been studied in large multisite randomized, controlled clinical trials. However, multiple case series have reported high rates of viral suppression with use of CAB LA plus LEN, ± RPV, in real-life situations.</t>
   </si>
@@ -627,54 +636,63 @@
   <si>
     <t>cabotegravir (2M IM) + lenacapavir (6M IM)</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>2028-03-15</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Observational studies (incl. patient registries)</t>
   </si>
   <si>
     <t>Every 6 weeks, Every 2 months</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Rapport d'activité IMEA</t>
   </si>
   <si>
     <t>https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf</t>
   </si>
   <si>
     <t>Study on Long-Acting Cabotegravir and Lenacapavir for HIV Patients: Evaluating Dual Antiretroviral Therapy</t>
   </si>
   <si>
     <t>https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
@@ -765,51 +783,51 @@
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Cyprus, Czechia, Denmark, Estonia, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
@@ -894,51 +912,51 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2019035904</t>
   </si>
   <si>
     <t>Crystalline forms of Lenacapavir sodium salt</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>2038-08-16</t>
   </si>
   <si>
     <t>Lenacapavir solid forms, including pharmaceutically acceptable salts and cocrystals of the inhibitor, as well as crystalline forms of the salts and cocrystals, for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to pharmaceutical compositions containing the novel salts, cocrystals, and crystalline forms thereof, and methods of treating or preventing a Retroviridae viral infection.</t>
   </si>
   <si>
     <t>MPP Search, US FDA</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, China, India</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia, Cambodia, Argentina, Bangladesh</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Hungary, Iceland, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Japan, Taiwan, Province of China</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
@@ -1041,111 +1059,114 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/4GHlAeW0TyOgSiOdJzx9QSopUGLhcB0G3DfefNJd.png</t>
+    <t>https://lapal.ch/storage/illustrations/UyXVEyyoCYsZuuZEbU86tzm5erUafewew7n9esLa.png</t>
   </si>
   <si>
     <t>Cabotegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/3ZW3PY9ZnLWPLelu767hnMVPdhDuthCdGbFW49MP.png</t>
+    <t>https://lapal.ch/storage/illustrations/CFhyqXEjRw1bc0v4luuzu3s2mVgUtJf0gpfaYOQM.png</t>
   </si>
   <si>
     <t>Lenacapavir Chemical Structure</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/QtDED6IdFlHhUiHkLOZzyidpqpQeluluN5BMaiux.png</t>
+    <t>https://lapal.ch/storage/illustrations/5jwc8uIfFFKU1y8GumoQR761DyYV52MutQXZlK92.png</t>
   </si>
   <si>
     <t>Cabotegravir and Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>Composite adapted from individual chemical structures sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Gandhi M. et al.  &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org10.1093/ofid/ofae125"&gt;&lt;strong&gt;Case Series of People With HIV on the Long-Acting Combination of Lenacapavir and Cabotegravir: Call for a Trial&lt;/strong&gt;&lt;/a&gt;. Open Forum Infect Dis. 2024 Apr 16;11(4):ofae125. DOI: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org10.1093/ofid/ofae125"&gt;10.1093/ofid/ofae125&lt;/a&gt;. PMID: 38628952; PMCID: PMC11020301.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;A case series from 4 US academic medical centers (UCSF Ward 86, UCSD Owen Clinic, MetroHealth’s HIV Clinic [Cleveland, OH], and UPenn Clinic [Philadelphia, PA]) reported outcomes of patients receiving CAB LA + LEN (± RPV LA). All patients had oral antiretroviral therapy (ART) options available but reported challenges to taking oral ART which led to use of these off-label treatments. For inclusion in the case series, at least 1 viral load after starting LEN must have been available. &lt;/p&gt;&lt;p&gt;The primary outcome was the proportion of patients who achieved virologic suppression (HIV RNA &amp;lt; 75 copies/mL) after initiation of CAB LA + LEN (± RPV LA).  From February to October 2023, 34 patients were included; 76% were male, 24% cis/trans female, 41% Black, with median (range) age of 47 (28–75) years; 47% (16/34) had virologic suppression prior to initiating CAB LA + LEN (± RPV LA). Most patients received every-2-month CAB (71% [24/34]) and had RPV included in the regimen (68% [23/34]).  &lt;/p&gt;&lt;p&gt;Reported reasons for use of CAB LA + LEN were attributed to: documented or suspected non-nucleoside reverse transcriptase mutations (n = 21 [59%]), integrase strand transfer inhibitor (INSTI) mutations (n = 5 [15%]), high viral load (n = 6 [18%]), and continued viremia on CAB + RPV LA alone (n = 4 [12%]). One patient was started on CAB LA + RPV LA + LEN due to high body mass index; another patient was started on LEN due to intolerance to RPV LA (flu-like reaction).  &lt;/p&gt;&lt;p&gt;Overall, 94% (32/34) of patients had virologic suppression (HIV-1 RNA &amp;lt; 75 copies/mL) after a median (range) of 8 (4–16) weeks from starting CAB LA + LEN (± RPV LA). Among patients who were not suppressed at baseline, 89% (16/18) achieved virologic suppression. Virologic suppression was achieved or maintained in all patients with documented or suspected non-nucleoside reverse transcriptase inhibitor mutations (n = 21; 11 suppressed at baseline). &lt;/p&gt;&lt;p&gt;Injection site reactions (ISRs) on LEN were observed in 44% of patients (grade 1: 32%, grade 2: 12%); two patients discontinued LA LEN due to ISRs. Additional safety information was not reported.    &lt;/p&gt;</t>
   </si>
   <si>
     <t>Lenacapavir plus Cabotegravir real-world use cases from the National Clinician Consultation Center (EP0190 - IAS2025)</t>
   </si>
   <si>
     <t>https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47</t>
   </si>
   <si>
     <t>&lt;p&gt;Phillips, A.&amp;nbsp;&lt;em&gt;et al.&lt;/em&gt;&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nature.com/articles/s41467-025-60752-y"&gt;&lt;strong&gt;Potential impact and cost-effectiveness of long-acting injectable lenacapavir plus cabotegravir as HIV treatment in Africa&lt;/strong&gt;&lt;/a&gt;.&amp;nbsp;&lt;em&gt;Nat Commun&lt;/em&gt;&amp;nbsp;&lt;strong&gt;16&lt;/strong&gt;, 5760 (2025). https://doi.org/10.1038/s41467-025-60752-y&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Although viral suppression is attained for most adults living with diagnosed HIV in East, Central, Southern and West Africa&amp;nbsp;(ECSWA), challenges remain with sustained adherence to daily oral pill taking for some in the population. Here, we evaluate the potential effectiveness and cost-effectiveness of introduction of a new combination of long-acting injectable drugs of lenacapavir + cabotegravir to increase levels of sustained viral suppression. We find there is potential for a significant impact on HIV deaths and disability adjusted life years, including due to a decrease in mother to child transmission. If lenacapavir + cabotegravir can be sourced at a cost of around $ 80 per year or less, our analysis suggests there is potential for a policy to introduce it to be cost-effective in settings in ECSWA. Recognising the limitations of a modelling study, we suggest that implementation studies be conducted to confirm the viability of these approaches.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Long acting cabotegravir plus lenacapavir as a fully injectable maintenance antiretroviral regimen in people with HIV with adherence issues, Glasgow 2024 , Palich R. et al</t>
   </si>
@@ -1597,110 +1618,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140904&amp;CC=WO&amp;NR=2014134566A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4GHlAeW0TyOgSiOdJzx9QSopUGLhcB0G3DfefNJd.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3ZW3PY9ZnLWPLelu767hnMVPdhDuthCdGbFW49MP.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QtDED6IdFlHhUiHkLOZzyidpqpQeluluN5BMaiux.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UyXVEyyoCYsZuuZEbU86tzm5erUafewew7n9esLa.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CFhyqXEjRw1bc0v4luuzu3s2mVgUtJf0gpfaYOQM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5jwc8uIfFFKU1y8GumoQR761DyYV52MutQXZlK92.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/Glasgow/GLASGOW_66.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IDWeek/IDWeek_42.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/YsZukLLjpnql_Use of Long-Acting Cabotegravir and Lenacapavir, With or Without Long-Acting Rilpivirine .pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio?&amp;fartype=cat&amp;farval=47" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/Glasgow/GLASGOW_66.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IDWeek/IDWeek_42.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iapac.org/files/2023/12/FTC-2024-ePosters.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-70-lenacapavir-plus-cabotegravir-real-world-use-cases-from-the-national-clinician-consultatio" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conference.ias2025.org/media-397-long-acting-art-lencab-and-cabrpv-among-viremic-persons-living-with-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2353/YsZukLLjpnql_Use%20of%20Long-Acting%20Cabotegravir%20and%20Lenacapavir,%20With%20or%20Without%20Long-Acting%20Rilpivirine%20.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1756,136 +1780,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>56</v>
       </c>
+      <c r="AA2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>58</v>
+      </c>
       <c r="AE2" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="AG2" t="s">
         <v>59</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1929,734 +1961,750 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="N2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="P2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Q2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="R2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="S2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="T2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="U2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="V2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="W2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="Y2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="Z2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AA2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AE2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AF2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AG2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AK2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AP2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AR2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AV2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AW2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AX2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" t="s">
+        <v>151</v>
+      </c>
+      <c r="H3" t="s">
+        <v>152</v>
+      </c>
+      <c r="I3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J3" t="s">
+        <v>154</v>
+      </c>
+      <c r="W3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>54</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AX3" t="s">
         <v>147</v>
       </c>
-      <c r="G3" t="s">
+      <c r="AY3" t="s">
         <v>148</v>
       </c>
-      <c r="H3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E4" t="s">
+        <v>150</v>
+      </c>
+      <c r="F4" t="s">
+        <v>161</v>
+      </c>
+      <c r="G4" t="s">
+        <v>162</v>
+      </c>
+      <c r="H4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD4" t="s">
         <v>157</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="AE4" t="s">
+        <v>157</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG4" t="s">
         <v>158</v>
       </c>
-      <c r="G4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AH4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AI4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AJ4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AK4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AQ4">
         <v>38</v>
       </c>
       <c r="AR4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AW4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AX4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F5" t="s">
+        <v>161</v>
+      </c>
+      <c r="G5" t="s">
+        <v>167</v>
+      </c>
+      <c r="H5" t="s">
+        <v>168</v>
+      </c>
+      <c r="I5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J5" t="s">
+        <v>170</v>
+      </c>
+      <c r="L5" t="s">
+        <v>171</v>
+      </c>
+      <c r="M5" t="s">
+        <v>172</v>
+      </c>
+      <c r="O5" t="s">
+        <v>173</v>
+      </c>
+      <c r="W5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>54</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>159</v>
+      </c>
+      <c r="AX5" t="s">
         <v>147</v>
       </c>
-      <c r="F5" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F6" t="s">
+        <v>161</v>
+      </c>
+      <c r="G6" t="s">
+        <v>118</v>
+      </c>
+      <c r="H6" t="s">
+        <v>185</v>
+      </c>
+      <c r="I6" t="s">
+        <v>186</v>
+      </c>
+      <c r="J6" t="s">
+        <v>121</v>
+      </c>
+      <c r="M6" t="s">
+        <v>187</v>
+      </c>
+      <c r="W6" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>190</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG6" t="s">
         <v>158</v>
       </c>
-      <c r="G6" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AH6" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AI6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AK6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AQ6">
         <v>50</v>
       </c>
       <c r="AR6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AW6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AX6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>198</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B2" t="s">
-        <v>195</v>
+        <v>65</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>201</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B3" t="s">
-        <v>197</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>203</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2664,597 +2712,597 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="E2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="G2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="H2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="J2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="K2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="M2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="O2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C3" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D3" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="E3" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="G3" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="H3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I3" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="J3" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="K3" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N3" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="O3" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C4" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D4" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="E4" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="G4" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="H4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I4" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="J4" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="K4" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="L4" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="M4" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="N4" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="O4" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="E5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="G5" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="H5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="J5" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="K5" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="L5" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="M5" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="N5" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="O5" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C6" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D6" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E6" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="G6" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="H6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I6" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="J6" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="K6" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="L6" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="M6" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="N6" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="O6" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C7" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D7" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E7" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="G7" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="H7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I7" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="J7" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="K7" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="N7" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="O7" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C8" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D8" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E8" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="G8" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I8" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="K8" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="L8" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="M8" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="N8" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="O8" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C9" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D9" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E9" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="G9" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="H9" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I9" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="J9" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="K9" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="L9" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="M9" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="N9" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="O9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C10" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="D10" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E10" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="G10" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="H10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I10" t="s">
+        <v>315</v>
+      </c>
+      <c r="K10" t="s">
+        <v>306</v>
+      </c>
+      <c r="L10" t="s">
+        <v>326</v>
+      </c>
+      <c r="M10" t="s">
+        <v>327</v>
+      </c>
+      <c r="N10" t="s">
         <v>309</v>
       </c>
-      <c r="K10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
@@ -3266,611 +3314,646 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="C2" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="D2" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C3" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D3" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="C4" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="D4" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E2" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="F2" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="C3" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D3" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="E3" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="F3" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>198</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="C2" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>359</v>
+      </c>
+      <c r="H2" t="s">
+        <v>360</v>
+      </c>
+      <c r="J2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>361</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="J3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="C4" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>363</v>
+      </c>
+      <c r="H4" t="s">
+        <v>364</v>
+      </c>
+      <c r="J4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>365</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="J5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
+        <v>367</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="J6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
+        <v>369</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="J7" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>371</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="J8" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s">
+        <v>373</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="J9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>358</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...51 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>375</v>
+      </c>
+      <c r="H10" t="s">
+        <v>376</v>
+      </c>
+      <c r="J10" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="C11" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>377</v>
+      </c>
+      <c r="H11" t="s">
+        <v>378</v>
+      </c>
+      <c r="J11" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>351</v>
+        <v>379</v>
       </c>
       <c r="C12" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>380</v>
+      </c>
+      <c r="H12" t="s">
+        <v>381</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="J12" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>358</v>
       </c>
       <c r="C13" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>383</v>
+      </c>
+      <c r="H13" t="s">
+        <v>384</v>
+      </c>
+      <c r="J13" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="C14" t="s">
-        <v>373</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>385</v>
+      </c>
+      <c r="H14" t="s">
+        <v>386</v>
+      </c>
+      <c r="J14" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="C15" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>387</v>
+      </c>
+      <c r="H15" t="s">
+        <v>388</v>
+      </c>
+      <c r="J15" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="C16" t="s">
-        <v>378</v>
-[...30 lines deleted...]
-        <v>383</v>
+        <v>389</v>
+      </c>
+      <c r="H16" t="s">
+        <v>390</v>
+      </c>
+      <c r="J16" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-[...7 lines deleted...]
-    <hyperlink ref="E14" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>