--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -718,66 +718,63 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
@@ -2398,175 +2395,172 @@
       </c>
       <c r="D2" t="s">
         <v>216</v>
       </c>
       <c r="E2" t="s">
         <v>217</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>218</v>
       </c>
       <c r="G2" t="s">
         <v>219</v>
       </c>
       <c r="H2" t="s">
         <v>123</v>
       </c>
       <c r="I2" t="s">
         <v>220</v>
       </c>
       <c r="J2" t="s">
         <v>221</v>
       </c>
       <c r="K2" t="s">
         <v>222</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>223</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>224</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C3" t="s">
         <v>227</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E3" t="s">
         <v>217</v>
       </c>
       <c r="F3" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G3" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="H3" t="s">
         <v>123</v>
       </c>
       <c r="I3" t="s">
+        <v>231</v>
+      </c>
+      <c r="J3" t="s">
         <v>232</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>233</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
         <v>234</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C4" t="s">
         <v>236</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>237</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>238</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="H4" t="s">
         <v>123</v>
       </c>
       <c r="I4" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="L4" t="s">
+        <v>241</v>
+      </c>
+      <c r="M4" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="O4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="C5" t="s">
         <v>244</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="G5" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="H5" t="s">
         <v>123</v>
       </c>
       <c r="I5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="L5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="M5" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2576,215 +2570,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="H1" s="6" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C2" t="s">
         <v>255</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>110</v>
       </c>
       <c r="C2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D2" t="s">
         <v>262</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>263</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E7"/>
   <sheetViews>
@@ -2804,82 +2798,82 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>57</v>
       </c>
       <c r="C2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E2" s="4" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
       <c r="C5" t="s">
         <v>180</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>180</v>