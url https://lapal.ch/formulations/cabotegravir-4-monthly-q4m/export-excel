--- v1 (2026-06-10)
+++ v2 (2026-07-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -632,50 +632,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2188,128 +2191,132 @@
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>195</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>196</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>199</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -2319,248 +2326,248 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H2" t="s">
         <v>123</v>
       </c>
       <c r="I2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="N2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="O2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H3" t="s">
         <v>123</v>
       </c>
       <c r="I3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="K3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="N3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="O3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H4" t="s">
         <v>123</v>
       </c>
       <c r="I4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="O4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H5" t="s">
         <v>123</v>
       </c>
       <c r="I5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2570,215 +2577,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E7"/>
   <sheetViews>
@@ -2798,82 +2805,82 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
       <c r="C5" t="s">
         <v>180</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>180</v>