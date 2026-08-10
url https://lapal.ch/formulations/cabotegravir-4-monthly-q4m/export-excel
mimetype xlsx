--- v2 (2026-07-02)
+++ v3 (2026-08-10)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -129,51 +129,51 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>Cabotegravir 4-monthly (Q4M)</t>
+    <t>Cabotegravir 3 times a year (CAB 4M)</t>
   </si>
   <si>
     <t>Cabotegravir Ultra Long-Acting (CAB-ULA), Cabotegravir Once Four-Monthly (CAB Q4M); GSK1265744 (TBC)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
     <t>Cabotegravir ultra long-acting (CAB-ULA) is an investigational injectable formulation that exhibits potential as extended-interval HIV pre-exposure prophylaxis (PrEP) and treatment. A Phase I, open-label, dose-escalation study assessed CAB-ULA's pharmacokinetics and safety in healthy adults compared to the standard 200mg/mL long-acting injectable cabotegravir formulation (CAB-LA). The maximum observed plasma concentration of CAB-ULA, regardless of route of administration, was lower than intramuscular (IM) CAB-LA at the same dose level, indicating slower absorption of CAB-ULA and the potential for four-monthly (Q4M) dosing. The projected half-life of subcutaneous CAB-ULA and IM CAB-ULA was six times greater and two times greater, respectively, than the half-life of IM CAB-LA.</t>
   </si>
   <si>
     <t>CAB-ULA is not approved in any jurisdiction. ViiV Healthcare is currently conducting a registrational study of CAB-ULA that began in 2024 to further evaluate its use for HIV PrEP in adults. Future areas of study will include its potential use in combination with other medicines as a complete, ultra long-acting HIV treatment regimen. The 1st Half (Interim period) of Fiscal 2024 Financial Results Report (Page 31) from Shionogi indicated a preliminary 2026 file and launch date for single-agent CAB-ULA PrEP, and in combination with Rilpivirine for HIV treatment in 2027.</t>
   </si>
   <si>
     <t>Successful development of ultra long-acting formulations (e.g. CAB-ULA) may extend the patent protection period for cabotegravir for new LA medicines, formulations and regimens.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
@@ -581,50 +581,107 @@
   <si>
     <t>rHuPH20</t>
   </si>
   <si>
     <t>2022-06-14</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
     <t>2027-06-08</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * At the time of obtaining informed consent, participants age should be greater than or equal to (\&gt;=)18 years and less than or equal to (\&lt;=) 55 years.
 * Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Body weight \&gt;=40 kilogram (kg) and body mass index (BMI) within the range \&gt;=18 to \&lt;=32 kilogram per meter square (kg/m\^2).
 * Participants who are negative on a single test for severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2) (approved molecular polymerase chain reaction \[PCR\] laboratory or point of care test), performed on the day of admission. A negative result is required prior to the administration of study intervention on Day 1.
 * C</t>
   </si>
   <si>
     <t>Sequential assignment</t>
+  </si>
+  <si>
+    <t>CUATRO (222794)</t>
+  </si>
+  <si>
+    <t>NCT07650916</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07650916</t>
+  </si>
+  <si>
+    <t>Phase III</t>
+  </si>
+  <si>
+    <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
+  </si>
+  <si>
+    <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
+  </si>
+  <si>
+    <t>CAB ULA</t>
+  </si>
+  <si>
+    <t>RPV ULA</t>
+  </si>
+  <si>
+    <t>CAB LA</t>
+  </si>
+  <si>
+    <t>RPV LA</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2029-09-04</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+Patient Study Participant (PSP) Inclusion criteria:
+* Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
+* Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
+* HIV-1 RNA \&lt;50 copies/mL at screening assessment.
+* Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
+* Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
+Exclusion criteria:
+Patient Study Participant (PSP) Exclusion criteria:
+* Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
+  </si>
+  <si>
+    <t>Parallel Assignment</t>
+  </si>
+  <si>
+    <t>Treatment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>New formulation of cabotegravir for HIV treatment can be dosed at intervals of at least 4 months</t>
   </si>
   <si>
     <t>https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/</t>
   </si>
   <si>
     <t>Ultra-long-acting cabotegravir could be taken three times a year for HIV PrEP and treatment</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment</t>
   </si>
@@ -1245,51 +1302,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05418868" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05418868" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250403&amp;CC=WO&amp;NR=2025068912A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250403&amp;CC=WO&amp;NR=2025068743A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UIswmudAVwFYKMyIYBKfSErR8cYfLWGfqBTOWdfB.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1521,54 +1578,54 @@
       <c r="AG2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2065,148 +2122,247 @@
       <c r="AJ4" t="s">
         <v>174</v>
       </c>
       <c r="AP4" t="s">
         <v>128</v>
       </c>
       <c r="AQ4">
         <v>214</v>
       </c>
       <c r="AS4" t="s">
         <v>175</v>
       </c>
       <c r="AU4" t="s">
         <v>132</v>
       </c>
       <c r="AX4" t="s">
         <v>159</v>
       </c>
       <c r="AY4" t="s">
         <v>135</v>
       </c>
       <c r="AZ4" t="s">
         <v>43</v>
       </c>
     </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G5" t="s">
+        <v>110</v>
+      </c>
+      <c r="H5" t="s">
+        <v>180</v>
+      </c>
+      <c r="I5" t="s">
+        <v>181</v>
+      </c>
+      <c r="M5" t="s">
+        <v>182</v>
+      </c>
+      <c r="O5" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>184</v>
+      </c>
+      <c r="S5" t="s">
+        <v>185</v>
+      </c>
+      <c r="W5" t="s">
+        <v>186</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>187</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ5">
+        <v>564</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>191</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>106</v>
       </c>
       <c r="B2" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="C2" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>106</v>
       </c>
       <c r="B3" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>138</v>
       </c>
       <c r="B4" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2224,99 +2380,99 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -2326,248 +2482,248 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="E2" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="G2" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="H2" t="s">
         <v>123</v>
       </c>
       <c r="I2" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="J2" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="K2" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="M2" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="N2" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="O2" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="C3" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="D3" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="E3" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="G3" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="H3" t="s">
         <v>123</v>
       </c>
       <c r="I3" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="J3" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="K3" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="N3" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="O3" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C4" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="D4" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="E4" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="G4" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="H4" t="s">
         <v>123</v>
       </c>
       <c r="I4" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="L4" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="M4" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="O4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="C5" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="D5" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="E5" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="G5" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="H5" t="s">
         <v>123</v>
       </c>
       <c r="I5" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="L5" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="M5" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2577,352 +2733,352 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="E2" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="F2" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>