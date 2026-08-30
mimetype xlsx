--- v3 (2026-08-10)
+++ v4 (2026-08-30)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir 3 times a year (CAB 4M)</t>
   </si>
   <si>
     <t>Cabotegravir Ultra Long-Acting (CAB-ULA), Cabotegravir Once Four-Monthly (CAB Q4M); GSK1265744 (TBC)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
     <t>Cabotegravir ultra long-acting (CAB-ULA) is an investigational injectable formulation that exhibits potential as extended-interval HIV pre-exposure prophylaxis (PrEP) and treatment. A Phase I, open-label, dose-escalation study assessed CAB-ULA's pharmacokinetics and safety in healthy adults compared to the standard 200mg/mL long-acting injectable cabotegravir formulation (CAB-LA). The maximum observed plasma concentration of CAB-ULA, regardless of route of administration, was lower than intramuscular (IM) CAB-LA at the same dose level, indicating slower absorption of CAB-ULA and the potential for four-monthly (Q4M) dosing. The projected half-life of subcutaneous CAB-ULA and IM CAB-ULA was six times greater and two times greater, respectively, than the half-life of IM CAB-LA.</t>
   </si>
   <si>
     <t>CAB-ULA is not approved in any jurisdiction. ViiV Healthcare is currently conducting a registrational study of CAB-ULA that began in 2024 to further evaluate its use for HIV PrEP in adults. Future areas of study will include its potential use in combination with other medicines as a complete, ultra long-acting HIV treatment regimen. The 1st Half (Interim period) of Fiscal 2024 Financial Results Report (Page 31) from Shionogi indicated a preliminary 2026 file and launch date for single-agent CAB-ULA PrEP, and in combination with Rilpivirine for HIV treatment in 2027.</t>
   </si>
@@ -383,63 +392,63 @@
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetic profile,
 safety, and tolerability of a new formulation of cabotegravir LA injected
 intramuscularly Q4M in adolescent and adult participants at risk of HIV
 acquisition.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of a New Formulation of Cabotegravir Long-Acting Administered Intramuscularly in a 4-month Dosing Interval (Q4M)</t>
   </si>
   <si>
     <t>Puerto Rico, United States of America</t>
   </si>
   <si>
     <t>CAB LA administered IM gluteal</t>
   </si>
   <si>
     <t>New formulation of CAB LA (4M) administered IM gluteal</t>
   </si>
   <si>
-    <t>2024-12-20</t>
-[...11 lines deleted...]
-    <t>Adults, Adolescents</t>
+    <t>2024-12-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-06-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2029-01-10 00:00:00</t>
+  </si>
+  <si>
+    <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At the time of obtaining informed consent, adolescent and adult participants weighing at least 35 kg.
 2. Participants must have a nonreactive HIV test at Screening (rapid test, nonrapid HIV immunoassay, and HIV RNA) and enrollment (a rapid test, nonrapid HIV immunoassay, and HIV RNA).
 3. Participants who are at risk of acquiring HIV, defined as having had anal or vaginal sex in the past 6 months.
 4. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 5. No alcohol or substance use that, in the opinion of the study investigator and medical monitor, would interfere with the study.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
@@ -599,98 +608,113 @@
 * Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Body weight \&gt;=40 kilogram (kg) and body mass index (BMI) within the range \&gt;=18 to \&lt;=32 kilogram per meter square (kg/m\^2).
 * Participants who are negative on a single test for severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2) (approved molecular polymerase chain reaction \[PCR\] laboratory or point of care test), performed on the day of admission. A negative result is required prior to the administration of study intervention on Day 1.
 * C</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>CUATRO (222794)</t>
   </si>
   <si>
     <t>NCT07650916</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07650916</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
+  </si>
+  <si>
+    <t>Spain, United States of America</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
+    <t>Monthly, Every 2 months</t>
+  </si>
+  <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>New formulation of cabotegravir for HIV treatment can be dosed at intervals of at least 4 months</t>
   </si>
   <si>
     <t>https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/</t>
   </si>
   <si>
     <t>Ultra-long-acting cabotegravir could be taken three times a year for HIV PrEP and treatment</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
@@ -781,51 +805,51 @@
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Cyprus, Czechia, Denmark, Estonia, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
@@ -838,120 +862,138 @@
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2025068912</t>
   </si>
   <si>
     <t>Cabotegravir ultra-long acting formulations II</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>ViiV Healthcare Company</t>
   </si>
   <si>
     <t>2044-09-25</t>
   </si>
   <si>
     <t>The present invention relates to Human Immunodeficiency Virus (HIV) prevention and treatment. In particular, the invention relates to a pharmaceutical composition comprising: cabotegravir; a wetting agent; a stabilizer; and a tonicity adjuster; wherein cabotegravir is present in the form of particles having a mass median diameter (X50) of between (and including) 2.5 μm and 10 μm.</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Argentina</t>
-[...2 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Taiwan, Province of China</t>
+    <t>Argentina, Mexico, Türkiye, Serbia, North Macedonia, Montenegro, China, Albania, India</t>
+  </si>
+  <si>
+    <t>United States of America, Taiwan, Province of China, Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Israel, Korea, Republic of, Romania, Bulgaria, Chile</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Georgia, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>WO2025068743</t>
   </si>
   <si>
     <t>Cabotegravir ultra-long acting formulations I</t>
   </si>
   <si>
     <t>2043-09-27</t>
   </si>
   <si>
     <t>The present invention relates to Human Immunodeficiency Virus (HIV) prevention and treatment. In particular, the invention relates to a pharmaceutical composition comprising: cabotegravir; a wetting agent; a stabilizer; and a tonicity adjuster; wherein cabotegravir is present in the form of particles having a mass median diameter (X50) of between (and including) 2.5 µm and 10 µm.</t>
   </si>
   <si>
+    <t>Albania, Montenegro, North Macedonia, Serbia, Türkiye</t>
+  </si>
+  <si>
+    <t>Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Bulgaria, Romania</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Moldova, Republic of</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/UIswmudAVwFYKMyIYBKfSErR8cYfLWGfqBTOWdfB.png</t>
+    <t>https://lapal.ch/storage/illustrations/CSvPqvhOReYjjDm5YtousHgG6qouInsRDwDjpuZf.png</t>
   </si>
   <si>
     <t>Cabotegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>ViiV Healthcare presents phase I clinical trial findings of a  cabotegravir long-acting injectable investigational  formulation allowing at least four months between doses</t>
   </si>
   <si>
     <t>https://www.gsk.com/media/11016/gsk-cab-ula-4mar24_global.pdf</t>
   </si>
   <si>
     <t>Phase 1 Study of Cabotegravir Long-Acting Injectable Formulations Supports  ≥4-Monthly Dose Interval - Han et al. CROI2024 Denver</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>CAB ULA Q4M for PrEP - Are You PrEPared?! Innovations Shaping the Future of HIV Prevention – ViiV Medical Webinar</t>
   </si>
   <si>
     <t>https://viivhcmedinfo.com/on-demand/prep-innovations-future-of-hiv-prevention/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -1322,110 +1364,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05418868" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250403&amp;CC=WO&amp;NR=2025068912A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250403&amp;CC=WO&amp;NR=2025068743A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UIswmudAVwFYKMyIYBKfSErR8cYfLWGfqBTOWdfB.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CSvPqvhOReYjjDm5YtousHgG6qouInsRDwDjpuZf.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/media/11016/gsk-cab-ula-4mar24_global.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhcmedinfo.com/on-demand/prep-innovations-future-of-hiv-prevention/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/media/11016/gsk-cab-ula-4mar24_global.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhcmedinfo.com/on-demand/prep-innovations-future-of-hiv-prevention/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1481,124 +1526,132 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="U2" t="s">
         <v>46</v>
       </c>
-      <c r="V2" t="s">
+      <c r="R2" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2" t="s">
         <v>47</v>
       </c>
-      <c r="W2" t="s">
+      <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AA2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>52</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>53</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>54</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1642,734 +1695,753 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Y2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Z2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AA2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AD2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AM2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AO2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AP2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ2">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="AR2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AT2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AU2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AV2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="P3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="X3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="Y3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Z3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AA3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AD3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AE3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AL3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AO3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AP3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ3">
         <v>69</v>
       </c>
       <c r="AR3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AS3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AT3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AV3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AW3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AX3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4">
         <v>218012</v>
       </c>
       <c r="C4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="I4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="J4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="O4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="Q4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="S4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="U4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="X4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="Y4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="Z4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AA4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AF4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AH4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AI4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AP4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ4">
         <v>214</v>
       </c>
       <c r="AS4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AU4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AY4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
+        <v>179</v>
+      </c>
+      <c r="C5" t="s">
+        <v>180</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E5" t="s">
+        <v>182</v>
+      </c>
+      <c r="F5" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" t="s">
+        <v>113</v>
+      </c>
+      <c r="H5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J5" t="s">
+        <v>185</v>
+      </c>
+      <c r="M5" t="s">
+        <v>186</v>
+      </c>
+      <c r="O5" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>188</v>
+      </c>
+      <c r="S5" t="s">
+        <v>189</v>
+      </c>
+      <c r="W5" t="s">
+        <v>190</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>191</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG5" t="s">
         <v>176</v>
       </c>
-      <c r="C5" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AH5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AI5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AP5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ5">
         <v>564</v>
       </c>
       <c r="AR5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="AU5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AW5" t="s">
-        <v>49</v>
+        <v>195</v>
       </c>
       <c r="AX5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>201</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B2" t="s">
-        <v>196</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>204</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>205</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B3" t="s">
-        <v>198</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>206</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>207</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B4" t="s">
-        <v>196</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>204</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2377,754 +2449,747 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="E2" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="G2" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="H2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I2" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="J2" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="K2" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="M2" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="N2" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="O2" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C3" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="D3" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="E3" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="G3" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="H3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I3" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="J3" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="K3" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="N3" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="O3" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C4" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D4" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="E4" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="F4" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G4" t="s">
+        <v>265</v>
+      </c>
+      <c r="H4" t="s">
+        <v>126</v>
+      </c>
+      <c r="I4" t="s">
         <v>256</v>
       </c>
-      <c r="G4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="M4" t="s">
-        <v>259</v>
+        <v>267</v>
+      </c>
+      <c r="N4" t="s">
+        <v>268</v>
       </c>
       <c r="O4" t="s">
-        <v>143</v>
+        <v>269</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="C5" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="D5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="E5" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="G5" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="H5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I5" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="L5" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="M5" t="s">
-        <v>251</v>
+        <v>275</v>
+      </c>
+      <c r="N5" t="s">
+        <v>276</v>
+      </c>
+      <c r="O5" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="C2" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="D2" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D2" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="E2" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="F2" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>201</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>295</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>296</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="J2" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>298</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="J3" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>286</v>
-[...44 lines deleted...]
-        <v>199</v>
+        <v>300</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="J4" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...4 lines deleted...]
-    <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>