--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -805,51 +805,51 @@
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Cyprus, Czechia, Denmark, Estonia, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Belgium, Bulgaria, Cyprus, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Romania, Sweden, Slovenia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>