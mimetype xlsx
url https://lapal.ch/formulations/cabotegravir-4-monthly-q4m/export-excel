--- v5 (2026-09-19)
+++ v6 (2026-10-09)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir 3 times a year (CAB 4M)</t>
   </si>
   <si>
     <t>Cabotegravir Ultra Long-Acting (CAB-ULA), Cabotegravir Once Four-Monthly (CAB Q4M); GSK1265744 (TBC)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
@@ -365,87 +380,87 @@
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>EXTEND4M</t>
   </si>
   <si>
     <t>NCT06741397</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06741397</t>
   </si>
   <si>
-    <t>Phase II</t>
+    <t>Phase II/III</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetic profile,
 safety, and tolerability of a new formulation of cabotegravir LA injected
 intramuscularly Q4M in adolescent and adult participants at risk of HIV
 acquisition.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of a New Formulation of Cabotegravir Long-Acting Administered Intramuscularly in a 4-month Dosing Interval (Q4M)</t>
   </si>
   <si>
     <t>Puerto Rico, United States of America</t>
   </si>
   <si>
     <t>CAB LA administered IM gluteal</t>
   </si>
   <si>
     <t>New formulation of CAB LA (4M) administered IM gluteal</t>
   </si>
   <si>
-    <t>2024-12-20 00:00:00</t>
-[...8 lines deleted...]
-    <t>2029-01-10 00:00:00</t>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>2025-11-14</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2029-01-10</t>
   </si>
   <si>
     <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At the time of obtaining informed consent, adolescent and adult participants weighing at least 35 kg.
 2. Participants must have a nonreactive HIV test at Screening (rapid test, nonrapid HIV immunoassay, and HIV RNA) and enrollment (a rapid test, nonrapid HIV immunoassay, and HIV RNA).
 3. Participants who are at risk of acquiring HIV, defined as having had anal or vaginal sex in the past 6 months.
 4. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 5. No alcohol or substance use that, in the opinion of the study investigator and medical monitor, would interfere with the study.</t>
   </si>
   <si>
@@ -454,53 +469,50 @@
   <si>
     <t>The study enrolled healthy adolescent and adult participants</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Key end point: CAB trough concentrations
 Participants receive lead-in injections comprising cabotegravir LA during
 month one and injections of a new formulation of CAB LA at Month 3, Month 5
 and every 4 months thereafter to Month 29</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>This is an open label study.</t>
   </si>
   <si>
-    <t>Once Every Four Months</t>
-[...1 lines deleted...]
-  <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>Two-to-Four</t>
   </si>
   <si>
     <t>NCT06786520</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06786520</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetics, safety, and
 tolerability of switching to cabotegravir long-acting 4-monthly formulation (CAB Q4M) from cabotegravir long-acting (CAB LA 2M) in healthy adult volunteers</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of Cabotegravir Ultra Long-acting (CAB ULA) Following Switch From Cabotegravir Long-acting (CAB LA) in Healthy Adults</t>
   </si>
   <si>
@@ -534,50 +546,53 @@
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adult participants greater than or equal to (\&gt;=) 18 years old, weighing at least 35 kg.
 * Participants who are overtly healthy as determined by medical evaluation.
 * Assigned male sex at birth or assigned female sex at birth. Participants assigned female sex at birth are eligible to participate if they are of non-childbearing potential, or if they are of childbearing potential and are not pregnant (confirmed by test), not breastfeeding, and are using a highly effective contraceptive method.
 * Capable of giving written informed consent.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>The study enrolled healthy adults</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Participants will receive the CAB LA Q2M regimen up to Month 9 then will
 receive the CAB ULA Q4M regimen up to Month 23.
 Key end points are plasma concentration of CAB at the end of the CAB LA 2M phase compared to plasma concentration of CAB at the end of the CAB Q4M phase</t>
   </si>
   <si>
     <t>None (Open Label)</t>
+  </si>
+  <si>
+    <t>Once Every Four Months</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>NCT05418868</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05418868</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>This is an open-label, dose-escalation study to investigate the safety, tolerability and pharmacokinetics (PK) of single subcutaneous (SC) administration of long acting (LA) Cabotegravir (CAB) 200 milligrams per milliliter (mg/mL) with Recombinant Human Hyaluronidase PH20 (rHuPH20) (Part A), a single-dose or repeat-dose SC or intramuscular (IM) administration of LA CAB (greater than or equal to) \&gt;=400 mg/mL (Part C), single-dose IM administration of LA CAB Formulation I (Part C Cohort C8) and LA CAB Formulation J (Part C Cohort C11), and a single-dose or repeat-dose IM administration of rilpivirine (RPV) (Part E). Part A of the study (CAB 200 mg/mL with rHuPh20) has been closed to further enrolment based on preliminary results. Part D of the study (CAB \&gt;=400 mg/mL with rHuPH20) will not</t>
   </si>
   <si>
     <t>A Study to Investigate Pharmacokinetics, Safety and Tolerability of Long-Acting Cabotegravir Plus Recombinant Human Hyaluronidase PH20 in Healthy Adult Participants</t>
   </si>
   <si>
     <t>Cabotegravir 200 mg/mL</t>
   </si>
   <si>
     <t>Cabotegravir &gt;=400 mg/mL</t>
   </si>
@@ -628,51 +643,54 @@
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
   </si>
   <si>
     <t>Spain, United States of America</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
-    <t>2026-06-19</t>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Monthly, Every 2 months</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
@@ -686,50 +704,74 @@
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>New formulation of cabotegravir for HIV treatment can be dosed at intervals of at least 4 months</t>
   </si>
   <si>
     <t>https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/</t>
   </si>
   <si>
     <t>Ultra-long-acting cabotegravir could be taken three times a year for HIV PrEP and treatment</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment</t>
+  </si>
+  <si>
+    <t>Document</t>
+  </si>
+  <si>
+    <t>Baseline Demographics in the Phase 2b Registrational EXTEND 4M Trial: Evaluating a Novel Every-4-Month Cabotegravir Formulation in a Population Who Could Benefit From PrEP</t>
+  </si>
+  <si>
+    <t>Carolina Acuipil</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>000025 EXTEND 4M BL Demographics.pdf</t>
+  </si>
+  <si>
+    <t>resources/Y7sXJELLTepy_000025-extend-4m-bl-demographics.pdf</t>
+  </si>
+  <si>
+    <t>NATAP - AIDS2026</t>
+  </si>
+  <si>
+    <t>https://www.natap.org/2026/IAS/IAS_36.htm</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -1348,129 +1390,134 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05418868" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2451/Y7sXJELLTepy_000025-extend-4m-bl-demographics.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/IAS/IAS_36.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250403&amp;CC=WO&amp;NR=2025068912A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250403&amp;CC=WO&amp;NR=2025068743A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CSvPqvhOReYjjDm5YtousHgG6qouInsRDwDjpuZf.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/media/11016/gsk-cab-ula-4mar24_global.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e/ad2f2f0c-54c9-44a4-adfc-217f2d6a3c6e_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhcmedinfo.com/on-demand/prep-innovations-future-of-hiv-prevention/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1499,159 +1546,174 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="N2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="J2" t="s">
         <v>45</v>
       </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
-[...7 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="U2" t="s">
+        <v>51</v>
+      </c>
+      <c r="V2" t="s">
+        <v>52</v>
+      </c>
+      <c r="W2" t="s">
+        <v>53</v>
+      </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>55</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AD2" t="s">
-        <v>54</v>
-[...7 lines deleted...]
-      <c r="AJ2" t="s">
         <v>57</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1695,753 +1757,804 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="O2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="X2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="Y2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="Z2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="AA2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AD2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AM2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="AO2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AP2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="AQ2">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="AR2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="AS2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="AT2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="AU2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="AV2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AW2" t="s">
-        <v>137</v>
+        <v>57</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="AY2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="AZ2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C3" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E3" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G3" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="J3" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="M3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="O3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="P3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="X3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="Y3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="Z3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="AA3" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="AD3" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="AE3" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AG3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AI3" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AJ3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="AL3" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="AM3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="AO3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AP3" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="AQ3">
         <v>69</v>
       </c>
       <c r="AR3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="AS3" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="AT3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="AU3" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="AV3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AW3" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="AX3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="AY3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="AZ3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4">
         <v>218012</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E4" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F4" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H4" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="I4" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="J4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="M4" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="O4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="Q4" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="S4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="U4" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="X4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="Y4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="Z4" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AA4" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AE4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AG4" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="AH4" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="AI4" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AJ4" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="AP4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="AQ4">
         <v>214</v>
       </c>
       <c r="AS4" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AU4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="AX4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="AY4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="AZ4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G5" t="s">
+        <v>118</v>
+      </c>
+      <c r="H5" t="s">
+        <v>188</v>
+      </c>
+      <c r="I5" t="s">
+        <v>189</v>
+      </c>
+      <c r="J5" t="s">
+        <v>190</v>
+      </c>
+      <c r="M5" t="s">
+        <v>191</v>
+      </c>
+      <c r="O5" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>193</v>
+      </c>
+      <c r="S5" t="s">
+        <v>194</v>
+      </c>
+      <c r="W5" t="s">
+        <v>195</v>
+      </c>
+      <c r="X5" t="s">
+        <v>196</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>197</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG5" t="s">
         <v>181</v>
       </c>
-      <c r="E5" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AH5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="AI5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AJ5" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="AP5" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="AQ5">
         <v>564</v>
       </c>
       <c r="AR5" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="AS5" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="AU5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="AW5" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="AX5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="AY5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="AZ5" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>114</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>214</v>
       </c>
       <c r="C4" t="s">
-        <v>204</v>
+        <v>215</v>
+      </c>
+      <c r="D4" t="s">
+        <v>216</v>
+      </c>
+      <c r="E4" t="s">
+        <v>217</v>
+      </c>
+      <c r="H4" t="s">
+        <v>218</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>205</v>
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D5" t="s">
+        <v>216</v>
+      </c>
+      <c r="E5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F5" t="s">
+        <v>220</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
+        <v>210</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2449,704 +2562,704 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="C2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="D2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E2" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G2" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="H2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="I2" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="J2" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="K2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="M2" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="N2" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="O2" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="C3" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="D3" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="E3" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="G3" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="H3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="I3" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="J3" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="K3" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="N3" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="O3" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C4" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D4" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E4" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="G4" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="H4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="I4" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="L4" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="M4" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="N4" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="O4" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C5" t="s">
+        <v>285</v>
+      </c>
+      <c r="D5" t="s">
+        <v>276</v>
+      </c>
+      <c r="E5" t="s">
+        <v>277</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="G5" t="s">
+        <v>287</v>
+      </c>
+      <c r="H5" t="s">
+        <v>131</v>
+      </c>
+      <c r="I5" t="s">
         <v>270</v>
       </c>
-      <c r="C5" t="s">
-[...11 lines deleted...]
-      <c r="G5" t="s">
+      <c r="L5" t="s">
+        <v>288</v>
+      </c>
+      <c r="M5" t="s">
+        <v>289</v>
+      </c>
+      <c r="N5" t="s">
+        <v>290</v>
+      </c>
+      <c r="O5" t="s">
         <v>273</v>
-      </c>
-[...16 lines deleted...]
-        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="C2" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="D2" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="E2" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="F2" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C2" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="J2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="J3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="J4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">