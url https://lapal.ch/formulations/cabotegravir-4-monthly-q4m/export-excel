--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -162,51 +162,57 @@
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir 3 times a year (CAB 4M)</t>
   </si>
   <si>
     <t>Cabotegravir Ultra Long-Acting (CAB-ULA), Cabotegravir Once Four-Monthly (CAB Q4M); GSK1265744 (TBC)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor)</t>
+  </si>
+  <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Cabotegravir ultra long-acting (CAB-ULA) is an investigational injectable formulation that exhibits potential as extended-interval HIV pre-exposure prophylaxis (PrEP) and treatment. A Phase I, open-label, dose-escalation study assessed CAB-ULA's pharmacokinetics and safety in healthy adults compared to the standard 200mg/mL long-acting injectable cabotegravir formulation (CAB-LA). The maximum observed plasma concentration of CAB-ULA, regardless of route of administration, was lower than intramuscular (IM) CAB-LA at the same dose level, indicating slower absorption of CAB-ULA and the potential for four-monthly (Q4M) dosing. The projected half-life of subcutaneous CAB-ULA and IM CAB-ULA was six times greater and two times greater, respectively, than the half-life of IM CAB-LA.</t>
   </si>
   <si>
     <t>CAB-ULA is not approved in any jurisdiction. ViiV Healthcare is currently conducting a registrational study of CAB-ULA that began in 2024 to further evaluate its use for HIV PrEP in adults. Future areas of study will include its potential use in combination with other medicines as a complete, ultra long-acting HIV treatment regimen. The 1st Half (Interim period) of Fiscal 2024 Financial Results Report (Page 31) from Shionogi indicated a preliminary 2026 file and launch date for single-agent CAB-ULA PrEP, and in combination with Rilpivirine for HIV treatment in 2027.</t>
   </si>
   <si>
     <t>Successful development of ultra long-acting formulations (e.g. CAB-ULA) may extend the patent protection period for cabotegravir for new LA medicines, formulations and regimens.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
@@ -305,53 +311,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -369,104 +372,104 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>EXTEND4M</t>
   </si>
   <si>
     <t>NCT06741397</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06741397</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetic profile,
 safety, and tolerability of a new formulation of cabotegravir LA injected
 intramuscularly Q4M in adolescent and adult participants at risk of HIV
 acquisition.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of a New Formulation of Cabotegravir Long-Acting Administered Intramuscularly in a 4-month Dosing Interval (Q4M)</t>
   </si>
   <si>
     <t>Puerto Rico, United States of America</t>
   </si>
   <si>
     <t>CAB LA administered IM gluteal</t>
   </si>
   <si>
     <t>New formulation of CAB LA (4M) administered IM gluteal</t>
   </si>
   <si>
     <t>2024-12-20</t>
   </si>
   <si>
     <t>2025-11-14</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>2029-01-10</t>
   </si>
   <si>
-    <t>Adolescents, Adults</t>
-[...2 lines deleted...]
-    <t>Children, Adults, Older Adults</t>
+    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At the time of obtaining informed consent, adolescent and adult participants weighing at least 35 kg.
 2. Participants must have a nonreactive HIV test at Screening (rapid test, nonrapid HIV immunoassay, and HIV RNA) and enrollment (a rapid test, nonrapid HIV immunoassay, and HIV RNA).
 3. Participants who are at risk of acquiring HIV, defined as having had anal or vaginal sex in the past 6 months.
 4. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 5. No alcohol or substance use that, in the opinion of the study investigator and medical monitor, would interfere with the study.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>The study enrolled healthy adolescent and adult participants</t>
   </si>
   <si>
@@ -518,53 +521,50 @@
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Drug: CAB LA (2M)</t>
   </si>
   <si>
     <t>Drug: CAB LA (4M formulation)</t>
   </si>
   <si>
     <t>800 mg, 1200 mg, and 1600 mg</t>
   </si>
   <si>
     <t>2025-01-17</t>
   </si>
   <si>
     <t>2025-06-16</t>
   </si>
   <si>
     <t>2027-03-09</t>
   </si>
   <si>
     <t>2027-11-08</t>
   </si>
   <si>
-    <t>Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adult participants greater than or equal to (\&gt;=) 18 years old, weighing at least 35 kg.
 * Participants who are overtly healthy as determined by medical evaluation.
 * Assigned male sex at birth or assigned female sex at birth. Participants assigned female sex at birth are eligible to participate if they are of non-childbearing potential, or if they are of childbearing potential and are not pregnant (confirmed by test), not breastfeeding, and are using a highly effective contraceptive method.
 * Capable of giving written informed consent.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>The study enrolled healthy adults</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Participants will receive the CAB LA Q2M regimen up to Month 9 then will
 receive the CAB ULA Q4M regimen up to Month 23.
 Key end points are plasma concentration of CAB at the end of the CAB LA 2M phase compared to plasma concentration of CAB at the end of the CAB Q4M phase</t>
   </si>
   <si>
     <t>None (Open Label)</t>
@@ -591,127 +591,133 @@
     <t>A Study to Investigate Pharmacokinetics, Safety and Tolerability of Long-Acting Cabotegravir Plus Recombinant Human Hyaluronidase PH20 in Healthy Adult Participants</t>
   </si>
   <si>
     <t>Cabotegravir 200 mg/mL</t>
   </si>
   <si>
     <t>Cabotegravir &gt;=400 mg/mL</t>
   </si>
   <si>
     <t>Cabotegravir Formulation I</t>
   </si>
   <si>
     <t>CAB Formulation J</t>
   </si>
   <si>
     <t>rHuPH20</t>
   </si>
   <si>
     <t>2022-06-14</t>
   </si>
   <si>
     <t>2025-12-10</t>
   </si>
   <si>
     <t>2027-06-08</t>
+  </si>
+  <si>
+    <t>Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * At the time of obtaining informed consent, participants age should be greater than or equal to (\&gt;=)18 years and less than or equal to (\&lt;=) 55 years.
 * Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Body weight \&gt;=40 kilogram (kg) and body mass index (BMI) within the range \&gt;=18 to \&lt;=32 kilogram per meter square (kg/m\^2).
 * Participants who are negative on a single test for severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2) (approved molecular polymerase chain reaction \[PCR\] laboratory or point of care test), performed on the day of admission. A negative result is required prior to the administration of study intervention on Day 1.
 * C</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>CUATRO (222794)</t>
   </si>
   <si>
     <t>NCT07650916</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07650916</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
   </si>
   <si>
-    <t>Spain, United States of America</t>
+    <t>Spain, United States of America, Argentina, Australia, Brazil, Canada, Japan, Mexico, Puerto Rico, United Kingdom</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
     <t>2026-09-25</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
+    <t>12 Years and older</t>
+  </si>
+  <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
-    <t>Monthly, Every 2 months</t>
+    <t>Monthly, Every 2 months, Every 4 months</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -844,141 +850,120 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Malaysia</t>
-[...11 lines deleted...]
-    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Malaysia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Gibraltar, Guernsey, Jersey</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
-[...5 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO)</t>
+    <t>World Intellectual Property Organization (WIPO), China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2025068912</t>
   </si>
   <si>
     <t>Cabotegravir ultra-long acting formulations II</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>ViiV Healthcare Company</t>
   </si>
   <si>
     <t>2044-09-25</t>
   </si>
   <si>
     <t>The present invention relates to Human Immunodeficiency Virus (HIV) prevention and treatment. In particular, the invention relates to a pharmaceutical composition comprising: cabotegravir; a wetting agent; a stabilizer; and a tonicity adjuster; wherein cabotegravir is present in the form of particles having a mass median diameter (X50) of between (and including) 2.5 μm and 10 μm.</t>
   </si>
   <si>
-    <t>Argentina, Mexico, Türkiye, Serbia, North Macedonia, Montenegro, China, Albania, India</t>
-[...8 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Mexico, Türkiye, Serbia, North Macedonia, Montenegro, China, Albania, Georgia, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Moldova, Republic of, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), United States of America, Taiwan, Province of China, Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Israel, Korea, Republic of, Romania, Bulgaria, Chile</t>
   </si>
   <si>
     <t>WO2025068743</t>
   </si>
   <si>
     <t>Cabotegravir ultra-long acting formulations I</t>
   </si>
   <si>
     <t>2043-09-27</t>
   </si>
   <si>
     <t>The present invention relates to Human Immunodeficiency Virus (HIV) prevention and treatment. In particular, the invention relates to a pharmaceutical composition comprising: cabotegravir; a wetting agent; a stabilizer; and a tonicity adjuster; wherein cabotegravir is present in the form of particles having a mass median diameter (X50) of between (and including) 2.5 µm and 10 µm.</t>
   </si>
   <si>
-    <t>Albania, Montenegro, North Macedonia, Serbia, Türkiye</t>
-[...5 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Moldova, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), Albania, Montenegro, North Macedonia, Serbia, Türkiye, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Bulgaria, Romania</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/CSvPqvhOReYjjDm5YtousHgG6qouInsRDwDjpuZf.png</t>
   </si>
@@ -1608,112 +1593,118 @@
         <v>36</v>
       </c>
       <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="C2" t="s">
         <v>42</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
+      <c r="F2" t="s">
+        <v>44</v>
+      </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>45</v>
+      </c>
+      <c r="H2" t="s">
+        <v>46</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AB2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AF2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AG2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AH2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1757,795 +1748,804 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="Z2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="AD2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="AM2" t="s">
         <v>134</v>
       </c>
+      <c r="AL2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>136</v>
+      </c>
       <c r="AO2" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="AQ2">
+        <v>137</v>
+      </c>
+      <c r="AP2">
         <v>229</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>138</v>
+      </c>
       <c r="AR2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AS2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AT2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AU2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AV2" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="AW2" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="AX2" t="s">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="AY2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AZ2" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="E3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G3" t="s">
+        <v>120</v>
+      </c>
+      <c r="H3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I3" t="s">
+        <v>150</v>
+      </c>
+      <c r="J3" t="s">
+        <v>151</v>
+      </c>
+      <c r="M3" t="s">
+        <v>152</v>
+      </c>
+      <c r="O3" t="s">
+        <v>153</v>
+      </c>
+      <c r="P3" t="s">
+        <v>154</v>
+      </c>
+      <c r="X3" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP3">
+        <v>69</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>164</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>141</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>166</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>167</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY3" t="s">
         <v>144</v>
       </c>
-      <c r="C3" t="s">
-[...103 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4">
         <v>218012</v>
       </c>
       <c r="C4" t="s">
         <v>168</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>169</v>
       </c>
       <c r="E4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F4" t="s">
         <v>170</v>
       </c>
       <c r="G4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H4" t="s">
         <v>171</v>
       </c>
       <c r="I4" t="s">
         <v>172</v>
       </c>
       <c r="J4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M4" t="s">
         <v>173</v>
       </c>
       <c r="O4" t="s">
         <v>174</v>
       </c>
       <c r="Q4" t="s">
         <v>175</v>
       </c>
       <c r="S4" t="s">
         <v>176</v>
       </c>
       <c r="U4" t="s">
         <v>177</v>
       </c>
       <c r="X4" t="s">
         <v>178</v>
       </c>
       <c r="Y4" t="s">
         <v>179</v>
       </c>
       <c r="Z4" t="s">
         <v>180</v>
       </c>
       <c r="AA4" t="s">
         <v>180</v>
       </c>
+      <c r="AD4" t="s">
+        <v>181</v>
+      </c>
       <c r="AE4" t="s">
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="AF4" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="AG4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="AH4" t="s">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="AI4" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>183</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP4">
         <v>214</v>
       </c>
-      <c r="AS4" t="s">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="AR4" t="s">
+        <v>184</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>167</v>
       </c>
       <c r="AX4" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AZ4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F5" t="s">
         <v>170</v>
       </c>
       <c r="G5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="O5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="Q5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="S5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="W5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="X5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="Y5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Z5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AA5" t="s">
-        <v>198</v>
+        <v>199</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>130</v>
       </c>
       <c r="AE5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AF5" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="AG5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="AH5" t="s">
-        <v>181</v>
+        <v>132</v>
       </c>
       <c r="AI5" t="s">
-        <v>131</v>
+        <v>200</v>
       </c>
       <c r="AJ5" t="s">
-        <v>199</v>
-[...4 lines deleted...]
-      <c r="AQ5">
+        <v>56</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP5">
         <v>564</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>138</v>
+      </c>
       <c r="AR5" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>202</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>203</v>
       </c>
       <c r="AW5" t="s">
-        <v>201</v>
+        <v>51</v>
       </c>
       <c r="AX5" t="s">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="AY5" t="s">
-        <v>142</v>
+        <v>204</v>
       </c>
       <c r="AZ5" t="s">
-        <v>202</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2562,704 +2562,677 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="J2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="K2" t="s">
-        <v>261</v>
-[...4 lines deleted...]
-      <c r="N2" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C3" t="s">
         <v>265</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>266</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="G3" t="s">
         <v>268</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I3" t="s">
         <v>269</v>
       </c>
-      <c r="H3" t="s">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="N3" t="s">
         <v>270</v>
       </c>
-      <c r="J3" t="s">
+      <c r="O3" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C4" t="s">
+        <v>273</v>
+      </c>
+      <c r="D4" t="s">
         <v>274</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>275</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>277</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="H4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I4" t="s">
+        <v>269</v>
+      </c>
+      <c r="N4" t="s">
         <v>278</v>
       </c>
-      <c r="G4" t="s">
+      <c r="O4" t="s">
         <v>279</v>
-      </c>
-[...16 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D5" t="s">
+        <v>274</v>
+      </c>
+      <c r="E5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="G5" t="s">
+        <v>283</v>
+      </c>
+      <c r="H5" t="s">
+        <v>132</v>
+      </c>
+      <c r="I5" t="s">
+        <v>269</v>
+      </c>
+      <c r="N5" t="s">
         <v>284</v>
       </c>
-      <c r="C5" t="s">
+      <c r="O5" t="s">
         <v>285</v>
-      </c>
-[...28 lines deleted...]
-        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C2" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="D2" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C2" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D2" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E2" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F2" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="J2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="J3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="J4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">