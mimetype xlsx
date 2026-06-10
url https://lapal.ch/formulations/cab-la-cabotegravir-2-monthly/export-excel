--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1069">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -3244,66 +3244,57 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
@@ -15708,195 +15699,192 @@
       <c r="B2" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C2" t="s">
         <v>989</v>
       </c>
       <c r="D2" t="s">
         <v>990</v>
       </c>
       <c r="E2" t="s">
         <v>991</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>992</v>
       </c>
       <c r="G2" t="s">
         <v>993</v>
       </c>
       <c r="H2" t="s">
         <v>135</v>
       </c>
       <c r="I2" t="s">
         <v>994</v>
       </c>
       <c r="J2" t="s">
+        <v>693</v>
+      </c>
+      <c r="K2" t="s">
         <v>995</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
+        <v>837</v>
+      </c>
+      <c r="N2" t="s">
         <v>996</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>997</v>
-      </c>
-[...7 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="C3" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="D3" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E3" t="s">
         <v>991</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="G3" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="H3" t="s">
         <v>135</v>
       </c>
       <c r="I3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="K3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N3" t="s">
         <v>1006</v>
       </c>
-      <c r="J3" t="s">
+      <c r="O3" t="s">
         <v>1007</v>
-      </c>
-[...7 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="C4" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="D4" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="E4" t="s">
         <v>991</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="G4" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="H4" t="s">
         <v>135</v>
       </c>
       <c r="I4" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="J4" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="K4" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="N4" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="O4" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E5" t="s">
         <v>1019</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" s="5" t="s">
         <v>1020</v>
       </c>
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>1021</v>
-      </c>
-[...7 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="H5" t="s">
         <v>135</v>
       </c>
       <c r="I5" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="J5" t="s">
         <v>864</v>
       </c>
       <c r="K5" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="L5" t="s">
         <v>291</v>
       </c>
       <c r="M5" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="N5" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="O5" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15906,215 +15894,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>974</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>977</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="C2" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="D2" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>642</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>117</v>
       </c>
       <c r="C2" t="s">
         <v>657</v>
       </c>
       <c r="D2" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E2" t="s">
         <v>722</v>
       </c>
       <c r="F2" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
@@ -16134,189 +16122,189 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>633</v>
       </c>
       <c r="C2" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="D2" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>633</v>
       </c>
       <c r="C3" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="D3" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>633</v>
       </c>
       <c r="C6" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="D6" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>1060</v>
-      </c>
-[...7 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="C10" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="D10" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="C11" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="D11" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
       <c r="C12" t="s">
         <v>608</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" t="s">
         <v>610</v>
@@ -16381,54 +16369,54 @@
         <v>619</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>620</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>622</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>624</v>