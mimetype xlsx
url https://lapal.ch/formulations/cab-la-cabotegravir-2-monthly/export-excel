--- v1 (2026-06-10)
+++ v2 (2026-07-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1069">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1100">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -2175,108 +2175,117 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Apretude</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751
 https://www.accessdata.fda.gov/drugsatfda_docs/label/2021/215499s000lbl.pdf
 https://www.fda.gov/news-events/press-announcements/fda-approves-first-injectable-treatment-hiv-pre-exposure-prevention
 https://classic.clinicaltrials.gov/ct2/show/NCT03164564?term=NCT03164564&amp;draw=2&amp;rank=1</t>
   </si>
   <si>
+    <t>Product sales in the USA since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>tga.gov.au/sites/default/files/2022-12/auspar-apretude-221123.pdf</t>
+  </si>
+  <si>
+    <t>Injectable Cabotegravir is also approved for treatment, sold as CABENUVA (co-packed with rilpivirine). Product sales for Apretude (since 2025) and Cabenuva (since 2023) are confirmed in Australia (MIDAS)</t>
   </si>
   <si>
     <t>BoMRA</t>
   </si>
   <si>
     <t>Botswana Medicines Regulatory Authority</t>
   </si>
   <si>
     <t>BWA</t>
   </si>
   <si>
     <t>https://classic.clinicaltrials.gov/ct2/show/NCT03164564
 https://www.voanews.com/a/botswana-introduces-injectable-antiretrovirals-for-hiv-treatment/6845496.html</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>MEDIA-RELEASE-New-HIV-HIV-pre-exposure-prophylaxis-2-Dec-2022.pdf (sahpra.org.za)</t>
@@ -2287,340 +2296,391 @@
   <si>
     <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>MWI</t>
   </si>
   <si>
     <t>https://www.hptn.org/research/studies/hptn084
 https://viivhealthcare.com/hiv-news-and-media/news/company-statements/progress-in-our-commitment-to-enabling-access/</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC10157454/?report=printable
  https://www.freyrsolutions.com/blog/anvisa-approves-new-hiv-prevention-medication#:~:text=Ag%C3%AAncia%20Nacional%20de%20Vigil%C3%A2ncia%20Sanit%C3%A1ria,Virus%20(HIV)%20viral%20transmission.
  https://unitaid.org/news-blog/unitaid-to-introduce-new-long-lasting-injection-to-prevent-hiv-in-brazil-and-south-africa-as-high-income-countries-begin-deployment/#en</t>
   </si>
   <si>
+    <t>Product sales in Brazil since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductsview.php?showdetail=&amp;registration_number=DR-XY48834</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL23096002A
 https://www.eatg.org/hiv-news/malaysia-approves-first-long-acting-injectable-hiv-prevention-drug/
 https://codeblue.galencentre.org/2023/09/15/malaysia-approves-first-long-acting-injectable-hiv-prevention-drug/</t>
   </si>
   <si>
+    <t>Product sales in Malaysia since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>DIGEMID</t>
   </si>
   <si>
     <t>Directorate General of Medicines, Supplies and Drugs of Peru</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/content/dam/cf-viiv/viivhealthcare/en_GB/pdf/cab-prep-wwrs-5oct2023-for-external-use.pdf</t>
   </si>
   <si>
     <t>NAFDAC</t>
   </si>
   <si>
     <t>National Agency for Food and Drug Administration and Control</t>
+  </si>
+  <si>
+    <t>https://www.nafdac.gov.ng/</t>
   </si>
   <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>https://classic.clinicaltrials.gov/ct2/show/NCT03164564
 https://greenbook.nafdac.gov.ng/products/details/6157</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Product Inspection (moph.go.th)</t>
   </si>
   <si>
+    <t>Product sales in Thailand since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>NDA</t>
   </si>
   <si>
     <t>National Drug Authority</t>
+  </si>
+  <si>
+    <t>https://www.nda.or.ug/drug-register/</t>
   </si>
   <si>
     <t>UGA</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/company-statements/progress-in-our-commitment-to-enabling-access/#:~:text=Search-,PROGRESS%20IN%20OUR%20COMMITMENT%20TO%20ENABLING%20ACCESS%20TO%20CABOTEGRAVIR%20LONG,%2Dexposure%20prophylaxis%20(PrEP).
 https://www.nda.or.ug/drug-register/#1539148991734-31a96a97-315e
 https://www.prepwatch.org/countries/uganda/</t>
   </si>
   <si>
     <t>MCAZ</t>
   </si>
   <si>
     <t>Medicines Control Authority of Zimbabwe</t>
+  </si>
+  <si>
+    <t>https://onlineservices.mcaz.co.zw/onlineregister/frmAllophaticRegister.aspx</t>
   </si>
   <si>
     <t>ZWE</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>Zimbabwe is the first country in Africa to announce regulatory approval for long-acting injectable cabotegravir for HIV prevention (who.int)
  https://viivhealthcare.com/hiv-news-and-media/news/company-statements/progress-in-our-commitment-to-enabling-access/</t>
   </si>
   <si>
     <t>MHRA</t>
   </si>
   <si>
     <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>New cabotegravir formulations approved to help prevent HIV-1 infection in adults and adolescents - GOV.UK (www.gov.uk)
 https://www.nice.org.uk/news/articles/first-hiv-prevention-injection-for-people-unable-to-have-daily-prep-recommended
 https://www.bbc.com/news/articles/c986m571dmgo
 https://www.bbc.com/news/articles/c803egy217xo</t>
   </si>
   <si>
+    <t>Product sales in the UK since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>ANARME</t>
   </si>
   <si>
     <t>Autoridade Nacional Reguladora de Medicamento</t>
   </si>
   <si>
+    <t>https://www.misau.gov.mz/index.php/516-anarme-autoridade-nacional-reguladora-de-medicamentos-ip-3</t>
+  </si>
+  <si>
     <t>MOZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>https://classic.clinicaltrials.gov/ct2/show/NCT03164564</t>
   </si>
   <si>
     <t>TMDA</t>
   </si>
   <si>
     <t>Tanzania Medicines and Medical Devices Authority</t>
   </si>
   <si>
+    <t>https://www.tmda.go.tz/product_links</t>
+  </si>
+  <si>
     <t>TZA</t>
   </si>
   <si>
     <t>Tanzania, United Republic of</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://www.natap.org/2023/HIV/102523_01.htm#:~:text=Deborah%20Waterhouse%2C%20CEO%20of%20ViiV,with%20HIV%20is%20left%20behind.%22&amp;text=ViiV%20Healthcare's%20mission%20is%20to,medicines%20for%20the%20HIV%20community.</t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
+    <t>https://prims.pharmacyboardkenya.org/pharma_register_r_public/?</t>
+  </si>
+  <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>DAV</t>
   </si>
   <si>
     <t>Drug Administration Of Vietnam</t>
+  </si>
+  <si>
+    <t>https://dav.gov.vn/en</t>
   </si>
   <si>
     <t>VNM</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>cab-prep-wwrs-03-may-2024.pdf (viivhealthcare.com)
 https://viivhealthcare.com/content/dam/cf-viiv/viivhealthcare/en_GB/pdf/wwrs-for-external-use.pdf</t>
   </si>
   <si>
     <t>FDA MM</t>
   </si>
   <si>
     <t>Food and Drug Administration</t>
   </si>
   <si>
+    <t>https://www.fda.gov.mm/</t>
+  </si>
+  <si>
     <t>MMR</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>cab-prep-wwrs-03-may-2024.pdf (viivhealthcare.com)</t>
   </si>
   <si>
     <t>SMDC</t>
   </si>
   <si>
     <t>State Service of Ukraine on Medicines and Drugs Control</t>
   </si>
   <si>
+    <t>https://moz.gov.ua/</t>
+  </si>
+  <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>https://cratia.ua/en/service/registration-of-medicines-pharmacovigilance-and-gmp/#:~:text=State%20Service%20of%20Ukraine%20on,consistency%20with%20the%20GMP%20requirements.</t>
   </si>
   <si>
     <t>NMRC</t>
   </si>
   <si>
     <t>Namibia Medicines Regulatory Council</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
     <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
+    <t>https://www.invima.gov.co/</t>
+  </si>
+  <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>Submitted</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>DPM</t>
   </si>
   <si>
     <t>Department of Pharmaceutics and Medicines</t>
   </si>
   <si>
     <t>CIV</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
   </si>
   <si>
+    <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
+  </si>
+  <si>
     <t>RWA</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/ending-hiv/viiv-improve-access-to-hiv-medicines/</t>
   </si>
   <si>
     <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
+  </si>
+  <si>
+    <t>Product sales in Canada since 2024 are confirmed (MIDAS)</t>
   </si>
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/content/dam/cf-viiv/viivhealthcare/en_GB/pdf/wwrs-for-external-use.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">600 mg in 3 mL </t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
@@ -2722,96 +2782,99 @@
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
+    <t>Product sales in Italy since 2024 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>LVA</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>LIE</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>MLT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>NLD</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>https://www.legemiddelsok.no/sider/Legemiddelvisning.aspx?pakningId=c58f2167-fb93-4198-8d25-5ab40f1a1966&amp;searchquery=vocabria&amp;f=Han;MtI;Vir;ATC;Var;Mar;Mid;Avr;gen;par;&amp;pane=0</t>
   </si>
   <si>
-    <t>Apretude/ Vocabria</t>
+    <t>Apretude / Vocabria</t>
   </si>
   <si>
     <t>600 mg in 3 mL</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>https://rejestry.ezdrowie.gov.pl/rpl/search/public</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>https://extranet.infarmed.pt/INFOMED-fo/detalhes-medicamento.xhtml</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
@@ -2867,85 +2930,97 @@
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>ZAMRA</t>
   </si>
   <si>
     <t>Zambia Medicines Regulatory Authority</t>
   </si>
   <si>
+    <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines</t>
+  </si>
+  <si>
     <t>ZMB</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines
 https://viivhealthcare.com/ending-hiv/viiv-improve-access-to-hiv-medicines/</t>
   </si>
   <si>
     <t>SAHPRA (South Africa/Lesotho)</t>
   </si>
   <si>
+    <t>https://lesotho.eregulations.org/?l=en</t>
+  </si>
+  <si>
     <t>LSO</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>https://medapps.sahpra.org.za:6006/</t>
   </si>
   <si>
     <t>SAHPRA (South Africa/Eswatini)</t>
   </si>
   <si>
+    <t>https://www.gov.sz/index.php/about-us-sp-866448837</t>
+  </si>
+  <si>
     <t>SWZ</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Vocabria</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>https://www.sahpra.org.za/press-releases/sahpra-registers-new-long-acting-hiv-pre-exposure-prophylaxis/
 https://allafrica.com/view/group/main/main/id/00084037.html
 https://www.spotlightnsp.co.za/2024/08/12/why-we-dont-have-long-acting-hiv-treatment-in-south-africa/
 https://medapps.sahpra.org.za:6006/</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
@@ -2971,50 +3046,53 @@
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>MOHAP</t>
   </si>
   <si>
     <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://www.tamm.abudhabi/wb/doh/search-approved-drugs?lang=en</t>
   </si>
   <si>
     <t>https://www.beintheknow.org/news-and-blogs/botswana-provide-injectable-antiretroviral-treatment ; https://observer.ug/news/botswana-introduces-2-month-arv-injections-for-hiv-treatment/</t>
   </si>
   <si>
     <t>https://www.medicines.org.uk/emc/product/12957/smpc</t>
   </si>
   <si>
+    <t>Product sales in the UK since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>https://www.fda.gov.tw/eng/searchin.aspx?q=cabetogravir</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>https://www.swissmedic.ch/swissmedic/en/home/about-us/publications/public-summary-swiss-par/public-summary-swiss-par-vocabria.html</t>
   </si>
   <si>
     <t>EMA/LV-SMPA</t>
   </si>
   <si>
     <t>European Medicines Agency (Medical Product Agency (Läkemedelsverket))</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/vocabria</t>
   </si>
   <si>
     <t>EMA/ AEMPS</t>
@@ -3025,50 +3103,53 @@
   <si>
     <t>EMA/JAZMP</t>
   </si>
   <si>
     <t>European Medicines Agency/ Agency for Medicinal Products and Medical Devices</t>
   </si>
   <si>
     <t>EMA/SUKL-CZE</t>
   </si>
   <si>
     <t>European Medicines Agency/ State Institute for Drug Control</t>
   </si>
   <si>
     <t>EMA/NAMMDR</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Agency for Medicines and Medicinal Devices of Romania</t>
   </si>
   <si>
     <t>EMA/INFARMED</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Authority of Medicines and Health Products/Autoridade Nacional do Medicamento e produtos de Saude</t>
   </si>
   <si>
+    <t>Product sales in Portugal since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>EMA/NOMA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Norwegian Medical Products Agency</t>
   </si>
   <si>
     <t>EMA/CBG-MEB</t>
   </si>
   <si>
     <t>European Medicines Agency/Healthcare and Youth Care Inspectorate, Ministry of Health, Welfare and Sport/ Medicines Evaluation Board</t>
   </si>
   <si>
     <t>EMA/AIFA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Italian Medicines Agency</t>
   </si>
   <si>
     <t>EMA/HPRA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Health Products Regulatory Authority (HPRA)</t>
   </si>
   <si>
     <t>EMA/NNK-NCPHP</t>
@@ -3082,81 +3163,93 @@
   <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>EMA/HALMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Agency for medicinal products and medical devices of Croatia</t>
   </si>
   <si>
     <t>EMA/FAMHP</t>
   </si>
   <si>
     <t>European Medicines Agency/Federal Agency for Medicines and Health Products</t>
   </si>
   <si>
     <t>EMA/AGES</t>
   </si>
   <si>
     <t>European Medicines Agency/ Austrian Agency for Health and Food Safety</t>
   </si>
   <si>
+    <t>Product sales in Portugal since 2024 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/vocabria ; https://www.has-sante.fr/jcms/p_3263213/fr/vocabria-cabotegravir</t>
   </si>
   <si>
     <t>400 mg/2 mL ; 600 mg/3 mL</t>
   </si>
   <si>
     <t>https://ispch.gob.cl/wp-content/uploads/2021/10/F-26400.pdf</t>
   </si>
   <si>
+    <t>Product sales in Chile since 2024 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
+    <t>https://minzdrav.gov.ru/en</t>
+  </si>
+  <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/about-hiv/what-do-we-know-about-injectable-hiv-medication#:~:text=of%20antiretroviral%20medications.-,Where%20is%20injectable%20treatment%20available?,available%20in%20the%20global%20south.</t>
   </si>
   <si>
     <t>https://www.invima.gov.co/sites/default/files/medicamentos-productos-biologicos/Actas%20Sala%20especializada%20de%20Mol%C3%A9culas%20Nuevas%2C%20Nuevas%20Indicaciones%20y%20Medicamentos%20Biol%C3%B3gicos/2024/acta_no._28_de_2024_semnnimb.pdf</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
+  </si>
+  <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>https://www.koreabiomed.com/news/articleView.html?idxno=27924</t>
   </si>
   <si>
     <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>https://www.hsa.gov.sg/announcements/new-drug-indication-approvals/new-drug-indication-approval---january-2024</t>
   </si>
@@ -3852,51 +3945,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04824131" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06807736" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06273943" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06145854" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05949203" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06868641" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06854029" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06834113" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07199335" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05746065" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/sites/default/files/inline-files/HPTN%20084-01_Abstract-oral%20pres-09SEPT2021-FINALV1.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/research/studies/hptn-084-01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2012037320A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/aQW0QshQbxWP_CAB manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/3gANiTWqXIjv_poster HIVR4Psmall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/licence-post/cabotegravir-long-acting-la-for-hiv-pre-exposure-prophylaxis-prep" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/sites/default/files/inline-files/HPTN%20084-01_Abstract-oral%20pres-09SEPT2021-FINALV1.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/research/studies/hptn-084-01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -8087,78 +8180,79 @@
     <hyperlink ref="E12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q151"/>
+  <dimension ref="A1:R152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>641</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>642</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>643</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>644</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>645</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>646</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>647</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -8166,7459 +8260,7569 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>649</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>650</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>651</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>652</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>653</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>654</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>655</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>656</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>117</v>
       </c>
       <c r="C2" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D2" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E2" t="s">
         <v>146</v>
       </c>
       <c r="F2" t="s">
         <v>52</v>
       </c>
       <c r="G2" t="s">
         <v>56</v>
       </c>
       <c r="H2" t="s">
         <v>144</v>
       </c>
       <c r="I2" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="J2" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>661</v>
       </c>
       <c r="L2" t="s">
+        <v>662</v>
+      </c>
+      <c r="M2" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="M2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N2" s="5">
+      <c r="N2" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O2">
         <v>43585.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>44551.0</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2" t="s">
+        <v>664</v>
+      </c>
+      <c r="R2" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>117</v>
       </c>
       <c r="C3" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D3" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E3" t="s">
         <v>146</v>
       </c>
       <c r="F3" t="s">
         <v>52</v>
       </c>
       <c r="G3" t="s">
         <v>56</v>
       </c>
       <c r="H3" t="s">
         <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="J3" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="L3" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N3" s="5">
+        <v>669</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O3">
         <v>44530.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>44781.0</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="Q3" t="s">
+        <v>670</v>
+      </c>
+      <c r="R3" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>117</v>
       </c>
       <c r="C4" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E4" t="s">
         <v>146</v>
       </c>
       <c r="F4" t="s">
         <v>52</v>
       </c>
       <c r="G4" t="s">
         <v>56</v>
       </c>
       <c r="H4" t="s">
         <v>144</v>
       </c>
       <c r="I4" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="J4" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="L4" t="s">
+        <v>674</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O4">
+      <c r="N4" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P4">
         <v>44887.0</v>
       </c>
-      <c r="P4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:17">
+      <c r="Q4" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>117</v>
       </c>
       <c r="C5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D5" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E5" t="s">
         <v>146</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
       <c r="G5" t="s">
         <v>56</v>
       </c>
       <c r="H5" t="s">
         <v>144</v>
       </c>
       <c r="I5" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="J5" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="L5" t="s">
+        <v>678</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O5">
+      <c r="N5" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P5">
         <v>44897.0</v>
       </c>
-      <c r="P5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="Q5" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>117</v>
       </c>
       <c r="C6" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D6" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E6" t="s">
         <v>146</v>
       </c>
       <c r="F6" t="s">
         <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>56</v>
       </c>
       <c r="H6" t="s">
         <v>144</v>
       </c>
       <c r="I6" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="J6" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="L6" t="s">
+        <v>682</v>
+      </c>
+      <c r="M6" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O6">
+      <c r="N6" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P6">
         <v>45008.0</v>
       </c>
-      <c r="P6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="Q6" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>117</v>
       </c>
       <c r="C7" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D7" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E7" t="s">
         <v>146</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>56</v>
       </c>
       <c r="H7" t="s">
         <v>144</v>
       </c>
       <c r="I7" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="J7" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="L7" t="s">
+        <v>686</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="5">
+      <c r="N7" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O7">
         <v>44562.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>45082.0</v>
       </c>
-      <c r="P7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:17">
+      <c r="Q7" t="s">
+        <v>687</v>
+      </c>
+      <c r="R7" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>117</v>
       </c>
       <c r="C8" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D8" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E8" t="s">
         <v>146</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" t="s">
         <v>56</v>
       </c>
       <c r="H8" t="s">
         <v>144</v>
       </c>
       <c r="I8" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="J8" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="K8" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="L8" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O8">
+        <v>693</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P8">
         <v>45141.0</v>
       </c>
-      <c r="P8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="Q8" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>117</v>
       </c>
       <c r="C9" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D9" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E9" t="s">
         <v>146</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
         <v>56</v>
       </c>
       <c r="H9" t="s">
         <v>144</v>
       </c>
       <c r="I9" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="J9" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="L9" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O9">
+        <v>698</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P9">
         <v>45184.0</v>
       </c>
-      <c r="P9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17">
+      <c r="Q9" t="s">
+        <v>699</v>
+      </c>
+      <c r="R9" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>117</v>
       </c>
       <c r="C10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D10" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E10" t="s">
         <v>146</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>56</v>
       </c>
       <c r="H10" t="s">
         <v>144</v>
       </c>
       <c r="I10" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="J10" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="L10" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O10">
+        <v>704</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P10">
         <v>45184.0</v>
       </c>
-      <c r="P10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="Q10" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>117</v>
       </c>
       <c r="C11" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D11" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E11" t="s">
         <v>146</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>144</v>
       </c>
       <c r="I11" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="J11" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="K11" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="L11" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O11">
+        <v>710</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P11">
         <v>45197.0</v>
       </c>
-      <c r="P11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="Q11" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>117</v>
       </c>
       <c r="C12" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D12" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E12" t="s">
         <v>146</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>144</v>
       </c>
       <c r="I12" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="J12" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="L12" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O12">
+        <v>715</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P12">
         <v>45250.0</v>
       </c>
-      <c r="P12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="Q12" t="s">
+        <v>716</v>
+      </c>
+      <c r="R12" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>117</v>
       </c>
       <c r="C13" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D13" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E13" t="s">
         <v>146</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13" t="s">
         <v>144</v>
       </c>
       <c r="I13" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="J13" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="K13" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="L13" t="s">
+        <v>721</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="M13" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O13">
+      <c r="N13" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P13">
         <v>45273.0</v>
       </c>
-      <c r="P13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="Q13" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>117</v>
       </c>
       <c r="C14" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D14" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E14" t="s">
         <v>146</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
       <c r="H14" t="s">
         <v>144</v>
       </c>
       <c r="I14" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="J14" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="K14" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="L14" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N14" s="5">
+        <v>727</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O14">
         <v>44719.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44866.0</v>
       </c>
-      <c r="P14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>117</v>
       </c>
       <c r="C15" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D15" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E15" t="s">
         <v>146</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
       <c r="G15" t="s">
         <v>56</v>
       </c>
       <c r="H15" t="s">
         <v>144</v>
       </c>
       <c r="I15" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="J15" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="L15" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O15">
+        <v>732</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P15">
         <v>45415.0</v>
       </c>
-      <c r="P15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="Q15" t="s">
+        <v>733</v>
+      </c>
+      <c r="R15" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>117</v>
       </c>
       <c r="C16" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D16" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E16" t="s">
         <v>146</v>
       </c>
       <c r="F16" t="s">
         <v>52</v>
       </c>
       <c r="G16" t="s">
         <v>56</v>
       </c>
       <c r="H16" t="s">
         <v>144</v>
       </c>
       <c r="I16" t="s">
-        <v>724</v>
+        <v>735</v>
       </c>
       <c r="J16" t="s">
-        <v>725</v>
+        <v>736</v>
       </c>
       <c r="K16" t="s">
-        <v>726</v>
+        <v>737</v>
       </c>
       <c r="L16" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O16">
+        <v>739</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P16">
         <v>45415.0</v>
       </c>
-      <c r="P16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="Q16" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>117</v>
       </c>
       <c r="C17" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D17" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E17" t="s">
         <v>146</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>56</v>
       </c>
       <c r="H17" t="s">
         <v>144</v>
       </c>
       <c r="I17" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="J17" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="K17" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="L17" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O17">
+        <v>745</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P17">
         <v>45415.0</v>
       </c>
-      <c r="P17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="Q17" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>117</v>
       </c>
       <c r="C18" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D18" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E18" t="s">
         <v>146</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>56</v>
       </c>
       <c r="H18" t="s">
         <v>144</v>
       </c>
       <c r="I18" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="J18" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="L18" t="s">
+        <v>748</v>
+      </c>
+      <c r="M18" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M18" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O18">
+      <c r="N18" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P18">
         <v>45225.0</v>
       </c>
-      <c r="P18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>117</v>
       </c>
       <c r="C19" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D19" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E19" t="s">
         <v>146</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19" t="s">
         <v>56</v>
       </c>
       <c r="H19" t="s">
         <v>144</v>
       </c>
       <c r="I19" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="J19" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
       <c r="K19" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="L19" t="s">
+        <v>753</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P19">
+        <v>45528.0</v>
+      </c>
+      <c r="Q19" t="s">
         <v>740</v>
       </c>
-      <c r="M19" s="5" t="s">
-[...10 lines deleted...]
-    <row r="20" spans="1:17">
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>117</v>
       </c>
       <c r="C20" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D20" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E20" t="s">
         <v>146</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
       <c r="G20" t="s">
         <v>56</v>
       </c>
       <c r="H20" t="s">
         <v>144</v>
       </c>
       <c r="I20" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="J20" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="K20" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="L20" t="s">
-        <v>744</v>
+        <v>758</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O20">
+        <v>759</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P20">
         <v>46023.0</v>
       </c>
-      <c r="P20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>117</v>
       </c>
       <c r="C21" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D21" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E21" t="s">
         <v>146</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" t="s">
         <v>56</v>
       </c>
       <c r="H21" t="s">
         <v>144</v>
       </c>
       <c r="I21" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="J21" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
       <c r="K21" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="L21" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O21">
+        <v>765</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P21">
         <v>45579.0</v>
       </c>
-      <c r="P21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="Q21" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>117</v>
       </c>
       <c r="C22" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D22" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E22" t="s">
         <v>146</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
       <c r="G22" t="s">
         <v>56</v>
       </c>
       <c r="H22" t="s">
         <v>144</v>
       </c>
       <c r="I22" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
       <c r="J22" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
       <c r="K22" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
       <c r="L22" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O22">
+        <v>771</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P22">
         <v>45528.0</v>
       </c>
-      <c r="P22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="Q22" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>117</v>
       </c>
       <c r="C23" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D23" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E23" t="s">
         <v>146</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
       <c r="G23" t="s">
         <v>56</v>
       </c>
       <c r="H23" t="s">
         <v>144</v>
       </c>
       <c r="I23" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="J23" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>774</v>
       </c>
       <c r="L23" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O23">
+        <v>776</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P23">
         <v>45528.0</v>
       </c>
-      <c r="P23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>117</v>
       </c>
       <c r="C24" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D24" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E24" t="s">
         <v>146</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24" t="s">
         <v>56</v>
       </c>
       <c r="H24" t="s">
         <v>144</v>
       </c>
       <c r="I24" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="J24" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="K24" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="L24" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>764</v>
-[...3 lines deleted...]
-        <v>765</v>
+        <v>781</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>782</v>
       </c>
       <c r="P24" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:17">
+        <v>783</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>117</v>
       </c>
       <c r="C25" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D25" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E25" t="s">
         <v>146</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
       <c r="G25" t="s">
         <v>56</v>
       </c>
       <c r="H25" t="s">
         <v>144</v>
       </c>
       <c r="I25" t="s">
+        <v>784</v>
+      </c>
+      <c r="J25" t="s">
+        <v>785</v>
+      </c>
+      <c r="L25" t="s">
+        <v>786</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P25">
+        <v>45592.0</v>
+      </c>
+      <c r="Q25" t="s">
         <v>766</v>
       </c>
-      <c r="J25" t="s">
-[...19 lines deleted...]
-    <row r="26" spans="1:17">
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D26" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E26" t="s">
         <v>146</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
       <c r="G26" t="s">
         <v>56</v>
       </c>
       <c r="H26" t="s">
         <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="J26" t="s">
-        <v>771</v>
+        <v>789</v>
       </c>
       <c r="K26" t="s">
-        <v>772</v>
+        <v>790</v>
       </c>
       <c r="L26" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O26">
+        <v>792</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P26">
         <v>45931.0</v>
       </c>
-      <c r="P26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
       <c r="C27" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D27" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E27" t="s">
         <v>146</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27" t="s">
         <v>56</v>
       </c>
       <c r="H27" t="s">
         <v>144</v>
       </c>
       <c r="I27" t="s">
-        <v>775</v>
+        <v>794</v>
       </c>
       <c r="J27" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>795</v>
       </c>
       <c r="L27" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N27" s="5">
+        <v>797</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O27">
         <v>45301.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45440.0</v>
       </c>
-      <c r="P27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="Q27" t="s">
+        <v>766</v>
+      </c>
+      <c r="R27" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
       <c r="C28" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D28" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E28" t="s">
         <v>146</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
       <c r="G28" t="s">
         <v>56</v>
       </c>
       <c r="H28" t="s">
         <v>144</v>
       </c>
       <c r="I28" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="J28" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="L28" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N28" s="5">
+        <v>802</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O28">
         <v>45415.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45714.0</v>
       </c>
-      <c r="P28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>117</v>
       </c>
       <c r="C29" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D29" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E29" t="s">
         <v>146</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
       <c r="G29" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H29" t="s">
         <v>144</v>
       </c>
       <c r="I29" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J29" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>806</v>
       </c>
       <c r="L29" t="s">
-        <v>788</v>
+        <v>807</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N29" s="5">
+        <v>808</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O29">
         <v>44862.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45184.0</v>
       </c>
-      <c r="P29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="Q29" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D30" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E30" t="s">
         <v>146</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
       <c r="G30" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H30" t="s">
         <v>144</v>
       </c>
       <c r="I30" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J30" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="L30" t="s">
-        <v>791</v>
+        <v>810</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N30" s="5">
+        <v>811</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O30">
         <v>44862.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45184.0</v>
       </c>
-      <c r="P30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="Q30" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D31" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E31" t="s">
         <v>146</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
       <c r="G31" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H31" t="s">
         <v>144</v>
       </c>
       <c r="I31" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J31" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="L31" t="s">
-        <v>793</v>
+        <v>812</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N31" s="5">
+        <v>813</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O31">
         <v>44862.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>45184.0</v>
       </c>
-      <c r="P31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:17">
+      <c r="Q31" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>117</v>
       </c>
       <c r="C32" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D32" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E32" t="s">
         <v>146</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
       <c r="G32" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H32" t="s">
         <v>144</v>
       </c>
       <c r="I32" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J32" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>806</v>
       </c>
       <c r="L32" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N32" s="5">
+        <v>816</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O32">
         <v>44862.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>45184.0</v>
       </c>
-      <c r="P32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:17">
+      <c r="Q32" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D33" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E33" t="s">
         <v>146</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
       <c r="G33" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H33" t="s">
         <v>144</v>
       </c>
       <c r="I33" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J33" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="L33" t="s">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N33" s="5">
+        <v>818</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O33">
         <v>44862.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>45184.0</v>
       </c>
-      <c r="P33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="Q33" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D34" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E34" t="s">
         <v>146</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
       <c r="G34" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H34" t="s">
         <v>144</v>
       </c>
       <c r="I34" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J34" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="L34" t="s">
-        <v>800</v>
+        <v>819</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N34" s="5">
+        <v>820</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O34">
         <v>44862.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>45184.0</v>
       </c>
-      <c r="P34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:17">
+      <c r="Q34" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>117</v>
       </c>
       <c r="C35" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D35" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E35" t="s">
         <v>146</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
       <c r="G35" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H35" t="s">
         <v>144</v>
       </c>
       <c r="I35" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J35" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L35" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N35" s="5">
+        <v>822</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O35">
         <v>44862.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>45184.0</v>
       </c>
-      <c r="P35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="Q35" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>117</v>
       </c>
       <c r="C36" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D36" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E36" t="s">
         <v>146</v>
       </c>
       <c r="F36" t="s">
         <v>52</v>
       </c>
       <c r="G36" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H36" t="s">
         <v>144</v>
       </c>
       <c r="I36" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J36" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="L36" t="s">
-        <v>804</v>
+        <v>823</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N36" s="5">
+        <v>824</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O36">
         <v>44862.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>45184.0</v>
       </c>
-      <c r="P36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="Q36" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
       <c r="C37" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D37" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E37" t="s">
         <v>146</v>
       </c>
       <c r="F37" t="s">
         <v>52</v>
       </c>
       <c r="G37" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H37" t="s">
         <v>144</v>
       </c>
       <c r="I37" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J37" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="L37" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N37" s="5">
+        <v>826</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O37">
         <v>44862.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>45184.0</v>
       </c>
-      <c r="P37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:17">
+      <c r="Q37" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>117</v>
       </c>
       <c r="C38" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D38" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E38" t="s">
         <v>146</v>
       </c>
       <c r="F38" t="s">
         <v>52</v>
       </c>
       <c r="G38" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H38" t="s">
         <v>144</v>
       </c>
       <c r="I38" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="J38" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>829</v>
       </c>
       <c r="L38" t="s">
+        <v>830</v>
+      </c>
+      <c r="M38" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="M38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="5">
+      <c r="N38" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O38">
         <v>44862.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>45184.0</v>
       </c>
-      <c r="P38" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:17">
+      <c r="Q38" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>117</v>
       </c>
       <c r="C39" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D39" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E39" t="s">
         <v>146</v>
       </c>
       <c r="F39" t="s">
         <v>52</v>
       </c>
       <c r="G39" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H39" t="s">
         <v>144</v>
       </c>
       <c r="I39" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J39" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="L39" t="s">
-        <v>813</v>
+        <v>832</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N39" s="5">
+        <v>833</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O39">
         <v>44862.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>45184.0</v>
       </c>
-      <c r="P39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="Q39" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D40" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E40" t="s">
         <v>146</v>
       </c>
       <c r="F40" t="s">
         <v>52</v>
       </c>
       <c r="G40" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H40" t="s">
         <v>144</v>
       </c>
       <c r="I40" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J40" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="L40" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N40" s="5">
+        <v>835</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O40">
         <v>44862.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>45184.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D41" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E41" t="s">
         <v>146</v>
       </c>
       <c r="F41" t="s">
         <v>52</v>
       </c>
       <c r="G41" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H41" t="s">
         <v>144</v>
       </c>
       <c r="I41" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J41" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="L41" t="s">
-        <v>817</v>
+        <v>836</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N41" s="5">
+        <v>837</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O41">
         <v>44862.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>45184.0</v>
       </c>
-      <c r="P41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:17">
+      <c r="Q41" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D42" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E42" t="s">
         <v>146</v>
       </c>
       <c r="F42" t="s">
         <v>52</v>
       </c>
       <c r="G42" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H42" t="s">
         <v>144</v>
       </c>
       <c r="I42" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J42" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>806</v>
       </c>
       <c r="L42" t="s">
-        <v>819</v>
+        <v>838</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N42" s="5">
+        <v>839</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O42">
         <v>44862.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>45184.0</v>
       </c>
-      <c r="P42" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="Q42" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D43" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E43" t="s">
         <v>146</v>
       </c>
       <c r="F43" t="s">
         <v>52</v>
       </c>
       <c r="G43" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H43" t="s">
         <v>144</v>
       </c>
       <c r="I43" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J43" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>806</v>
       </c>
       <c r="L43" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N43" s="5">
+        <v>841</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O43">
         <v>44862.0</v>
       </c>
-      <c r="O43">
+      <c r="P43">
         <v>45184.0</v>
       </c>
-      <c r="P43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:17">
+      <c r="Q43" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D44" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E44" t="s">
         <v>146</v>
       </c>
       <c r="F44" t="s">
         <v>52</v>
       </c>
       <c r="G44" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H44" t="s">
         <v>144</v>
       </c>
       <c r="I44" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J44" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>806</v>
       </c>
       <c r="L44" t="s">
-        <v>823</v>
+        <v>842</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N44" s="5">
+        <v>843</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O44">
         <v>44862.0</v>
       </c>
-      <c r="O44">
+      <c r="P44">
         <v>45184.0</v>
       </c>
-      <c r="P44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:17">
+      <c r="Q44" t="s">
+        <v>827</v>
+      </c>
+      <c r="R44" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D45" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E45" t="s">
         <v>146</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
       <c r="G45" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H45" t="s">
         <v>144</v>
       </c>
       <c r="I45" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J45" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="L45" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N45" s="5">
+        <v>846</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O45">
         <v>44862.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>45184.0</v>
       </c>
-      <c r="P45" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:17">
+      <c r="Q45" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D46" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E46" t="s">
         <v>146</v>
       </c>
       <c r="F46" t="s">
         <v>52</v>
       </c>
       <c r="G46" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H46" t="s">
         <v>144</v>
       </c>
       <c r="I46" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J46" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="L46" t="s">
+        <v>847</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O46">
+        <v>44862.0</v>
+      </c>
+      <c r="P46">
+        <v>45184.0</v>
+      </c>
+      <c r="Q46" t="s">
         <v>827</v>
       </c>
-      <c r="M46" s="5" t="s">
-[...12 lines deleted...]
-    <row r="47" spans="1:17">
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D47" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E47" t="s">
         <v>146</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
       <c r="G47" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H47" t="s">
         <v>144</v>
       </c>
       <c r="I47" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J47" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="L47" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N47" s="5">
+        <v>850</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O47">
         <v>44862.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>45184.0</v>
       </c>
-      <c r="P47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:17">
+      <c r="Q47" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D48" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E48" t="s">
         <v>146</v>
       </c>
       <c r="F48" t="s">
         <v>52</v>
       </c>
       <c r="G48" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H48" t="s">
         <v>144</v>
       </c>
       <c r="I48" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J48" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>806</v>
       </c>
       <c r="L48" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N48" s="5">
+        <v>852</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O48">
         <v>44862.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>45184.0</v>
       </c>
-      <c r="P48" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:17">
+      <c r="Q48" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>117</v>
       </c>
       <c r="C49" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D49" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E49" t="s">
         <v>146</v>
       </c>
       <c r="F49" t="s">
         <v>52</v>
       </c>
       <c r="G49" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H49" t="s">
         <v>144</v>
       </c>
       <c r="I49" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J49" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>806</v>
       </c>
       <c r="L49" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N49" s="5">
+        <v>854</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O49">
         <v>44862.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>45184.0</v>
       </c>
-      <c r="P49" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:17">
+      <c r="Q49" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>117</v>
       </c>
       <c r="C50" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D50" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E50" t="s">
         <v>146</v>
       </c>
       <c r="F50" t="s">
         <v>52</v>
       </c>
       <c r="G50" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H50" t="s">
         <v>144</v>
       </c>
       <c r="I50" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J50" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>806</v>
       </c>
       <c r="L50" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N50" s="5">
+        <v>856</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O50">
         <v>44862.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>45184.0</v>
       </c>
-      <c r="P50" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:17">
+      <c r="Q50" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>117</v>
       </c>
       <c r="C51" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D51" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E51" t="s">
         <v>146</v>
       </c>
       <c r="F51" t="s">
         <v>52</v>
       </c>
       <c r="G51" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H51" t="s">
         <v>144</v>
       </c>
       <c r="I51" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J51" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>806</v>
       </c>
       <c r="L51" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N51" s="5">
+        <v>858</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O51">
         <v>44862.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>45184.0</v>
       </c>
-      <c r="P51" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="Q51" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>117</v>
       </c>
       <c r="C52" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D52" t="s">
-        <v>839</v>
+        <v>860</v>
       </c>
       <c r="E52" t="s">
         <v>146</v>
       </c>
       <c r="F52" t="s">
         <v>52</v>
       </c>
       <c r="G52" t="s">
-        <v>840</v>
+        <v>861</v>
       </c>
       <c r="H52" t="s">
         <v>144</v>
       </c>
       <c r="I52" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J52" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>806</v>
       </c>
       <c r="L52" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N52" s="5">
+        <v>863</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O52">
         <v>44862.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>45184.0</v>
       </c>
-      <c r="P52" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:17">
+      <c r="Q52" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D53" t="s">
-        <v>839</v>
+        <v>860</v>
       </c>
       <c r="E53" t="s">
         <v>146</v>
       </c>
       <c r="F53" t="s">
         <v>52</v>
       </c>
       <c r="G53" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H53" t="s">
         <v>144</v>
       </c>
       <c r="I53" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J53" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>806</v>
       </c>
       <c r="L53" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N53" s="5">
+        <v>866</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O53">
         <v>44862.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>45184.0</v>
       </c>
-      <c r="P53" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:17">
+      <c r="Q53" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>117</v>
       </c>
       <c r="C54" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D54" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E54" t="s">
         <v>146</v>
       </c>
       <c r="F54" t="s">
         <v>52</v>
       </c>
       <c r="G54" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H54" t="s">
         <v>144</v>
       </c>
       <c r="I54" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J54" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>806</v>
       </c>
       <c r="L54" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N54" s="5">
+        <v>869</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O54">
         <v>44862.0</v>
       </c>
-      <c r="O54">
+      <c r="P54">
         <v>45184.0</v>
       </c>
-      <c r="P54" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:17">
+      <c r="Q54" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
         <v>117</v>
       </c>
       <c r="C55" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D55" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E55" t="s">
         <v>146</v>
       </c>
       <c r="F55" t="s">
         <v>52</v>
       </c>
       <c r="G55" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H55" t="s">
         <v>144</v>
       </c>
       <c r="I55" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J55" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>806</v>
       </c>
       <c r="L55" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N55" s="5">
+        <v>871</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O55">
         <v>44862.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>45184.0</v>
       </c>
-      <c r="P55" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="1:17">
+      <c r="Q55" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
         <v>117</v>
       </c>
       <c r="C56" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D56" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E56" t="s">
         <v>146</v>
       </c>
       <c r="F56" t="s">
         <v>52</v>
       </c>
       <c r="G56" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H56" t="s">
         <v>144</v>
       </c>
       <c r="I56" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J56" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>806</v>
       </c>
       <c r="L56" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N56" s="5">
+        <v>874</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O56">
         <v>44862.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>45184.0</v>
       </c>
-      <c r="P56" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:17">
+      <c r="Q56" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>117</v>
       </c>
       <c r="C57" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D57" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E57" t="s">
         <v>146</v>
       </c>
       <c r="F57" t="s">
         <v>52</v>
       </c>
       <c r="G57" t="s">
-        <v>840</v>
+        <v>861</v>
       </c>
       <c r="H57" t="s">
         <v>144</v>
       </c>
       <c r="I57" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J57" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>806</v>
       </c>
       <c r="L57" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N57" s="5">
+        <v>876</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O57">
         <v>44862.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>45184.0</v>
       </c>
-      <c r="P57" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:17">
+      <c r="Q57" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D58" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E58" t="s">
         <v>146</v>
       </c>
       <c r="F58" t="s">
         <v>52</v>
       </c>
       <c r="G58" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H58" t="s">
         <v>144</v>
       </c>
       <c r="I58" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J58" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>806</v>
       </c>
       <c r="L58" t="s">
-        <v>858</v>
+        <v>878</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N58" s="5">
+        <v>879</v>
+      </c>
+      <c r="N58" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O58">
         <v>44862.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>45184.0</v>
       </c>
-      <c r="P58" t="s">
-[...3 lines deleted...]
-    <row r="59" spans="1:17">
+      <c r="Q58" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
         <v>117</v>
       </c>
       <c r="C59" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D59" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E59" t="s">
         <v>146</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
       <c r="G59" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="H59" t="s">
         <v>144</v>
       </c>
       <c r="I59" t="s">
-        <v>861</v>
+        <v>882</v>
       </c>
       <c r="J59" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>883</v>
       </c>
       <c r="L59" t="s">
-        <v>864</v>
+        <v>884</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N59" s="5">
+        <v>885</v>
+      </c>
+      <c r="N59" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O59">
         <v>45536.0</v>
       </c>
-      <c r="O59">
+      <c r="P59">
         <v>45931.0</v>
       </c>
-      <c r="P59" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:17">
+      <c r="Q59" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
         <v>117</v>
       </c>
       <c r="C60" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D60" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E60" t="s">
         <v>146</v>
       </c>
       <c r="F60" t="s">
         <v>52</v>
       </c>
       <c r="G60" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="H60" t="s">
         <v>144</v>
       </c>
       <c r="I60" t="s">
-        <v>865</v>
+        <v>886</v>
       </c>
       <c r="J60" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="L60" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N60" s="5">
+        <v>889</v>
+      </c>
+      <c r="N60" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O60">
         <v>45536.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>45931.0</v>
       </c>
-      <c r="P60" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:17">
+      <c r="Q60" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
         <v>117</v>
       </c>
       <c r="C61" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D61" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E61" t="s">
         <v>146</v>
       </c>
       <c r="F61" t="s">
         <v>52</v>
       </c>
       <c r="G61" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="H61" t="s">
         <v>144</v>
       </c>
       <c r="I61" t="s">
-        <v>869</v>
+        <v>890</v>
       </c>
       <c r="J61" t="s">
-        <v>870</v>
+        <v>891</v>
       </c>
       <c r="K61" t="s">
-        <v>871</v>
+        <v>892</v>
       </c>
       <c r="L61" t="s">
-        <v>872</v>
+        <v>893</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O61">
+        <v>894</v>
+      </c>
+      <c r="N61" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P61">
         <v>45174.0</v>
       </c>
-      <c r="P61" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:17">
+      <c r="Q61" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
         <v>117</v>
       </c>
       <c r="C62" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D62" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E62" t="s">
         <v>146</v>
       </c>
       <c r="F62" t="s">
         <v>52</v>
       </c>
       <c r="G62" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="H62" t="s">
         <v>144</v>
       </c>
       <c r="I62" t="s">
-        <v>874</v>
+        <v>896</v>
       </c>
       <c r="J62" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="K62" t="s">
-        <v>875</v>
+        <v>897</v>
       </c>
       <c r="L62" t="s">
-        <v>876</v>
+        <v>898</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O62">
+        <v>899</v>
+      </c>
+      <c r="N62" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P62">
         <v>44896.0</v>
       </c>
-      <c r="P62" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:17">
+      <c r="Q62" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>33</v>
       </c>
       <c r="B63" t="s">
         <v>117</v>
       </c>
       <c r="C63" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D63" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E63" t="s">
         <v>146</v>
       </c>
       <c r="F63" t="s">
         <v>52</v>
       </c>
       <c r="G63" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="H63" t="s">
         <v>144</v>
       </c>
       <c r="I63" t="s">
-        <v>878</v>
+        <v>901</v>
       </c>
       <c r="J63" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="K63" t="s">
-        <v>879</v>
+        <v>902</v>
       </c>
       <c r="L63" t="s">
-        <v>880</v>
+        <v>903</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O63">
+        <v>904</v>
+      </c>
+      <c r="N63" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P63">
         <v>44896.0</v>
       </c>
-      <c r="P63" t="s">
-[...3 lines deleted...]
-    <row r="64" spans="1:17">
+      <c r="Q63" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
         <v>117</v>
       </c>
       <c r="C64" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D64" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E64" t="s">
         <v>146</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
       <c r="G64" t="s">
         <v>56</v>
       </c>
       <c r="H64" t="s">
         <v>144</v>
       </c>
       <c r="I64" t="s">
-        <v>881</v>
+        <v>905</v>
       </c>
       <c r="J64" t="s">
-        <v>882</v>
+        <v>906</v>
       </c>
       <c r="K64" t="s">
-        <v>883</v>
+        <v>907</v>
       </c>
       <c r="L64" t="s">
-        <v>884</v>
+        <v>908</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N64" s="5">
+        <v>909</v>
+      </c>
+      <c r="N64" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O64">
         <v>45714.0</v>
       </c>
-      <c r="O64">
+      <c r="P64">
         <v>45931.0</v>
       </c>
-      <c r="P64" t="s">
-[...3 lines deleted...]
-    <row r="65" spans="1:17">
+      <c r="Q64" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>33</v>
       </c>
       <c r="B65" t="s">
         <v>117</v>
       </c>
       <c r="C65" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D65" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E65" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F65" t="s">
         <v>52</v>
       </c>
       <c r="G65" t="s">
         <v>56</v>
       </c>
       <c r="H65" t="s">
         <v>144</v>
       </c>
       <c r="I65" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="J65" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="L65" t="s">
+        <v>678</v>
+      </c>
+      <c r="M65" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="M65" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O65">
+      <c r="N65" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P65">
         <v>45023.0</v>
       </c>
-      <c r="P65" t="s">
-[...3 lines deleted...]
-    <row r="66" spans="1:17">
+      <c r="Q65" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>33</v>
       </c>
       <c r="B66" t="s">
         <v>117</v>
       </c>
       <c r="C66" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D66" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E66" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F66" t="s">
         <v>52</v>
       </c>
       <c r="G66" t="s">
         <v>56</v>
       </c>
       <c r="H66" t="s">
         <v>144</v>
       </c>
       <c r="I66" t="s">
-        <v>888</v>
+        <v>913</v>
       </c>
       <c r="J66" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="L66" t="s">
-        <v>891</v>
+        <v>915</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N66" s="5">
+        <v>916</v>
+      </c>
+      <c r="N66" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O66">
         <v>44317.0</v>
       </c>
-      <c r="O66">
+      <c r="P66">
         <v>44595.0</v>
       </c>
-      <c r="P66" t="s">
-[...3 lines deleted...]
-    <row r="67" spans="1:17">
+      <c r="Q66" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>33</v>
       </c>
       <c r="B67" t="s">
         <v>117</v>
       </c>
       <c r="C67" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D67" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E67" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F67" t="s">
         <v>52</v>
       </c>
       <c r="G67" t="s">
         <v>56</v>
       </c>
       <c r="H67" t="s">
         <v>144</v>
       </c>
       <c r="I67" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="J67" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="L67" t="s">
+        <v>674</v>
+      </c>
+      <c r="M67" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="M67" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O67">
+      <c r="N67" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P67">
         <v>44658.0</v>
       </c>
-      <c r="P67" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:17">
+      <c r="Q67" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
         <v>117</v>
       </c>
       <c r="C68" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D68" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E68" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F68" t="s">
         <v>52</v>
       </c>
       <c r="G68" t="s">
         <v>56</v>
       </c>
       <c r="H68" t="s">
         <v>144</v>
       </c>
       <c r="I68" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="J68" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="L68" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O68">
+        <v>715</v>
+      </c>
+      <c r="N68" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P68">
         <v>45778.0</v>
       </c>
-      <c r="P68" t="s">
-[...3 lines deleted...]
-    <row r="69" spans="1:17">
+      <c r="Q68" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
         <v>117</v>
       </c>
       <c r="C69" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D69" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E69" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F69" t="s">
         <v>52</v>
       </c>
       <c r="G69" t="s">
         <v>56</v>
       </c>
       <c r="H69" t="s">
         <v>144</v>
       </c>
       <c r="I69" t="s">
-        <v>861</v>
+        <v>882</v>
       </c>
       <c r="J69" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>883</v>
       </c>
       <c r="L69" t="s">
-        <v>864</v>
+        <v>884</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O69">
+        <v>885</v>
+      </c>
+      <c r="N69" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P69">
         <v>45778.0</v>
       </c>
-      <c r="P69" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:17">
+      <c r="Q69" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>33</v>
       </c>
       <c r="B70" t="s">
         <v>117</v>
       </c>
       <c r="C70" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D70" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E70" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F70" t="s">
         <v>52</v>
       </c>
       <c r="G70" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H70" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I70" t="s">
-        <v>897</v>
+        <v>922</v>
       </c>
       <c r="J70" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>923</v>
       </c>
       <c r="L70" t="s">
-        <v>900</v>
+        <v>924</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O70">
+        <v>925</v>
+      </c>
+      <c r="N70" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P70">
         <v>45741.0</v>
       </c>
-      <c r="P70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:17">
+      <c r="Q70" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>33</v>
       </c>
       <c r="B71" t="s">
         <v>117</v>
       </c>
       <c r="C71" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D71" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E71" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F71" t="s">
         <v>52</v>
       </c>
       <c r="G71" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H71" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I71" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="J71" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="L71" t="s">
+        <v>678</v>
+      </c>
+      <c r="M71" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="M71" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O71">
+      <c r="N71" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P71">
         <v>45111.0</v>
       </c>
-      <c r="P71" t="s">
-[...3 lines deleted...]
-    <row r="72" spans="1:17">
+      <c r="Q71" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>33</v>
       </c>
       <c r="B72" t="s">
         <v>117</v>
       </c>
       <c r="C72" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D72" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E72" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F72" t="s">
         <v>52</v>
       </c>
       <c r="G72" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H72" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I72" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="J72" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="L72" t="s">
+        <v>674</v>
+      </c>
+      <c r="M72" s="5" t="s">
         <v>600</v>
       </c>
-      <c r="M72" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O72">
+      <c r="N72" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P72">
         <v>44658.0</v>
       </c>
-      <c r="P72" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:17">
+      <c r="Q72" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>33</v>
       </c>
       <c r="B73" t="s">
         <v>117</v>
       </c>
       <c r="C73" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D73" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E73" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
       <c r="G73" t="s">
         <v>56</v>
       </c>
       <c r="H73" t="s">
         <v>144</v>
       </c>
       <c r="I73" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="J73" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="L73" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N73" s="5">
+        <v>732</v>
+      </c>
+      <c r="N73" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O73">
         <v>43999.0</v>
       </c>
-      <c r="O73">
+      <c r="P73">
         <v>44508.0</v>
       </c>
-      <c r="P73" t="s">
-[...3 lines deleted...]
-    <row r="74" spans="1:17">
+      <c r="Q73" t="s">
+        <v>928</v>
+      </c>
+      <c r="R73" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>117</v>
       </c>
       <c r="C74" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D74" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E74" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F74" t="s">
         <v>52</v>
       </c>
       <c r="G74" t="s">
         <v>56</v>
       </c>
       <c r="H74" t="s">
         <v>144</v>
       </c>
       <c r="I74" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="J74" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="L74" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O74">
+        <v>802</v>
+      </c>
+      <c r="N74" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P74">
         <v>44223.0</v>
       </c>
-      <c r="P74" t="s">
-[...3 lines deleted...]
-    <row r="75" spans="1:17">
+      <c r="Q74" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
         <v>117</v>
       </c>
       <c r="C75" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D75" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E75" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F75" t="s">
         <v>52</v>
       </c>
       <c r="G75" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H75" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I75" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="J75" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="L75" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O75">
+        <v>802</v>
+      </c>
+      <c r="N75" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P75">
         <v>44223.0</v>
       </c>
-      <c r="P75" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:17">
+      <c r="Q75" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>117</v>
       </c>
       <c r="C76" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D76" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E76" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F76" t="s">
         <v>52</v>
       </c>
       <c r="G76" t="s">
         <v>56</v>
       </c>
       <c r="H76" t="s">
         <v>144</v>
       </c>
       <c r="I76" t="s">
-        <v>905</v>
+        <v>931</v>
       </c>
       <c r="J76" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>931</v>
       </c>
       <c r="L76" t="s">
-        <v>907</v>
+        <v>932</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O76">
+        <v>933</v>
+      </c>
+      <c r="N76" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P76">
         <v>44523.0</v>
       </c>
-      <c r="P76" t="s">
-[...3 lines deleted...]
-    <row r="77" spans="1:17">
+      <c r="Q76" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>117</v>
       </c>
       <c r="C77" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D77" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E77" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F77" t="s">
         <v>52</v>
       </c>
       <c r="G77" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H77" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I77" t="s">
-        <v>905</v>
+        <v>931</v>
       </c>
       <c r="J77" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>906</v>
+        <v>931</v>
       </c>
       <c r="L77" t="s">
-        <v>907</v>
+        <v>932</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O77">
+        <v>933</v>
+      </c>
+      <c r="N77" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P77">
         <v>44523.0</v>
       </c>
-      <c r="P77" t="s">
-[...3 lines deleted...]
-    <row r="78" spans="1:17">
+      <c r="Q77" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>117</v>
       </c>
       <c r="C78" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D78" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E78" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F78" t="s">
         <v>52</v>
       </c>
       <c r="G78" t="s">
         <v>56</v>
       </c>
       <c r="H78" t="s">
         <v>144</v>
       </c>
       <c r="I78" t="s">
-        <v>909</v>
+        <v>935</v>
       </c>
       <c r="J78" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>936</v>
       </c>
       <c r="L78" t="s">
-        <v>858</v>
+        <v>878</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N78" s="5">
+        <v>879</v>
+      </c>
+      <c r="N78" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O78">
         <v>43675.0</v>
       </c>
-      <c r="O78">
+      <c r="P78">
         <v>44182.0</v>
       </c>
-      <c r="P78" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:17">
+      <c r="Q78" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>117</v>
       </c>
       <c r="C79" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D79" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E79" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F79" t="s">
         <v>52</v>
       </c>
       <c r="G79" t="s">
         <v>56</v>
       </c>
       <c r="H79" t="s">
         <v>144</v>
       </c>
       <c r="I79" t="s">
-        <v>912</v>
+        <v>938</v>
       </c>
       <c r="J79" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>939</v>
       </c>
       <c r="L79" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N79" s="5">
+        <v>876</v>
+      </c>
+      <c r="N79" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O79">
         <v>43675.0</v>
       </c>
-      <c r="O79">
+      <c r="P79">
         <v>44182.0</v>
       </c>
-      <c r="P79" t="s">
-[...3 lines deleted...]
-    <row r="80" spans="1:17">
+      <c r="Q79" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>117</v>
       </c>
       <c r="C80" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D80" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E80" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F80" t="s">
         <v>52</v>
       </c>
       <c r="G80" t="s">
         <v>56</v>
       </c>
       <c r="H80" t="s">
         <v>144</v>
       </c>
       <c r="I80" t="s">
-        <v>914</v>
+        <v>940</v>
       </c>
       <c r="J80" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>941</v>
       </c>
       <c r="L80" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N80" s="5">
+        <v>874</v>
+      </c>
+      <c r="N80" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O80">
         <v>43675.0</v>
       </c>
-      <c r="O80">
+      <c r="P80">
         <v>44182.0</v>
       </c>
-      <c r="P80" t="s">
-[...3 lines deleted...]
-    <row r="81" spans="1:17">
+      <c r="Q80" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>117</v>
       </c>
       <c r="C81" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D81" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E81" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
       <c r="G81" t="s">
         <v>56</v>
       </c>
       <c r="H81" t="s">
         <v>144</v>
       </c>
       <c r="I81" t="s">
-        <v>916</v>
+        <v>942</v>
       </c>
       <c r="J81" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>943</v>
       </c>
       <c r="L81" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N81" s="5">
+        <v>871</v>
+      </c>
+      <c r="N81" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O81">
         <v>43675.0</v>
       </c>
-      <c r="O81">
+      <c r="P81">
         <v>44182.0</v>
       </c>
-      <c r="P81" t="s">
-[...3 lines deleted...]
-    <row r="82" spans="1:17">
+      <c r="Q81" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>117</v>
       </c>
       <c r="C82" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D82" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E82" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F82" t="s">
         <v>52</v>
       </c>
       <c r="G82" t="s">
         <v>56</v>
       </c>
       <c r="H82" t="s">
         <v>144</v>
       </c>
       <c r="I82" t="s">
-        <v>918</v>
+        <v>944</v>
       </c>
       <c r="J82" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>945</v>
       </c>
       <c r="L82" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N82" s="5">
+        <v>869</v>
+      </c>
+      <c r="N82" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O82">
         <v>43675.0</v>
       </c>
-      <c r="O82">
+      <c r="P82">
         <v>44182.0</v>
       </c>
-      <c r="P82" t="s">
-[...3 lines deleted...]
-    <row r="83" spans="1:17">
+      <c r="Q82" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
         <v>117</v>
       </c>
       <c r="C83" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D83" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E83" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F83" t="s">
         <v>52</v>
       </c>
       <c r="G83" t="s">
         <v>56</v>
       </c>
       <c r="H83" t="s">
         <v>144</v>
       </c>
       <c r="I83" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J83" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="L83" t="s">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N83" s="5">
+        <v>818</v>
+      </c>
+      <c r="N83" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O83">
         <v>43675.0</v>
       </c>
-      <c r="O83">
+      <c r="P83">
         <v>44182.0</v>
       </c>
-      <c r="P83" t="s">
-[...3 lines deleted...]
-    <row r="84" spans="1:17">
+      <c r="Q83" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
         <v>117</v>
       </c>
       <c r="C84" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D84" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E84" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F84" t="s">
         <v>52</v>
       </c>
       <c r="G84" t="s">
         <v>56</v>
       </c>
       <c r="H84" t="s">
         <v>144</v>
       </c>
       <c r="I84" t="s">
-        <v>920</v>
+        <v>946</v>
       </c>
       <c r="J84" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>947</v>
       </c>
       <c r="L84" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N84" s="5">
+        <v>866</v>
+      </c>
+      <c r="N84" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O84">
         <v>43675.0</v>
       </c>
-      <c r="O84">
+      <c r="P84">
         <v>44182.0</v>
       </c>
-      <c r="P84" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:17">
+      <c r="Q84" t="s">
+        <v>937</v>
+      </c>
+      <c r="R84" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>33</v>
       </c>
       <c r="B85" t="s">
         <v>117</v>
       </c>
       <c r="C85" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D85" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E85" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F85" t="s">
         <v>52</v>
       </c>
       <c r="G85" t="s">
         <v>56</v>
       </c>
       <c r="H85" t="s">
         <v>144</v>
       </c>
       <c r="I85" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J85" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>806</v>
       </c>
       <c r="L85" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N85" s="5">
+        <v>863</v>
+      </c>
+      <c r="N85" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O85">
         <v>43675.0</v>
       </c>
-      <c r="O85">
+      <c r="P85">
         <v>44182.0</v>
       </c>
-      <c r="P85" t="s">
-[...3 lines deleted...]
-    <row r="86" spans="1:17">
+      <c r="Q85" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
         <v>117</v>
       </c>
       <c r="C86" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D86" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E86" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F86" t="s">
         <v>52</v>
       </c>
       <c r="G86" t="s">
         <v>56</v>
       </c>
       <c r="H86" t="s">
         <v>144</v>
       </c>
       <c r="I86" t="s">
-        <v>922</v>
+        <v>949</v>
       </c>
       <c r="J86" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>950</v>
       </c>
       <c r="L86" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N86" s="5">
+        <v>858</v>
+      </c>
+      <c r="N86" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O86">
         <v>43675.0</v>
       </c>
-      <c r="O86">
+      <c r="P86">
         <v>44182.0</v>
       </c>
-      <c r="P86" t="s">
-[...3 lines deleted...]
-    <row r="87" spans="1:17">
+      <c r="Q86" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
         <v>117</v>
       </c>
       <c r="C87" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D87" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E87" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F87" t="s">
         <v>52</v>
       </c>
       <c r="G87" t="s">
         <v>56</v>
       </c>
       <c r="H87" t="s">
         <v>144</v>
       </c>
       <c r="I87" t="s">
-        <v>924</v>
+        <v>951</v>
       </c>
       <c r="J87" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>952</v>
       </c>
       <c r="L87" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N87" s="5">
+        <v>856</v>
+      </c>
+      <c r="N87" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O87">
         <v>43675.0</v>
       </c>
-      <c r="O87">
+      <c r="P87">
         <v>44182.0</v>
       </c>
-      <c r="P87" t="s">
-[...3 lines deleted...]
-    <row r="88" spans="1:17">
+      <c r="Q87" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88" t="s">
         <v>117</v>
       </c>
       <c r="C88" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D88" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E88" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
       <c r="G88" t="s">
         <v>56</v>
       </c>
       <c r="H88" t="s">
         <v>144</v>
       </c>
       <c r="I88" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J88" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>806</v>
       </c>
       <c r="L88" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N88" s="5">
+        <v>854</v>
+      </c>
+      <c r="N88" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O88">
         <v>43675.0</v>
       </c>
-      <c r="O88">
+      <c r="P88">
         <v>44182.0</v>
       </c>
-      <c r="P88" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="1:17">
+      <c r="Q88" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89" t="s">
         <v>117</v>
       </c>
       <c r="C89" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D89" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E89" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F89" t="s">
         <v>52</v>
       </c>
       <c r="G89" t="s">
         <v>56</v>
       </c>
       <c r="H89" t="s">
         <v>144</v>
       </c>
       <c r="I89" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J89" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>806</v>
       </c>
       <c r="L89" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N89" s="5">
+        <v>852</v>
+      </c>
+      <c r="N89" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O89">
         <v>43675.0</v>
       </c>
-      <c r="O89">
+      <c r="P89">
         <v>44182.0</v>
       </c>
-      <c r="P89" t="s">
-[...3 lines deleted...]
-    <row r="90" spans="1:17">
+      <c r="Q89" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
         <v>117</v>
       </c>
       <c r="C90" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D90" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E90" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F90" t="s">
         <v>52</v>
       </c>
       <c r="G90" t="s">
         <v>56</v>
       </c>
       <c r="H90" t="s">
         <v>144</v>
       </c>
       <c r="I90" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J90" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="L90" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N90" s="5">
+        <v>850</v>
+      </c>
+      <c r="N90" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O90">
         <v>43675.0</v>
       </c>
-      <c r="O90">
+      <c r="P90">
         <v>44182.0</v>
       </c>
-      <c r="P90" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:17">
+      <c r="Q90" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
         <v>117</v>
       </c>
       <c r="C91" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D91" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E91" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F91" t="s">
         <v>52</v>
       </c>
       <c r="G91" t="s">
         <v>56</v>
       </c>
       <c r="H91" t="s">
         <v>144</v>
       </c>
       <c r="I91" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J91" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="L91" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N91" s="5">
+        <v>848</v>
+      </c>
+      <c r="N91" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O91">
         <v>43675.0</v>
       </c>
-      <c r="O91">
+      <c r="P91">
         <v>44182.0</v>
       </c>
-      <c r="P91" t="s">
-[...3 lines deleted...]
-    <row r="92" spans="1:17">
+      <c r="Q91" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
         <v>117</v>
       </c>
       <c r="C92" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D92" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E92" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F92" t="s">
         <v>52</v>
       </c>
       <c r="G92" t="s">
         <v>56</v>
       </c>
       <c r="H92" t="s">
         <v>144</v>
       </c>
       <c r="I92" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J92" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="L92" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N92" s="5">
+        <v>846</v>
+      </c>
+      <c r="N92" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O92">
         <v>43675.0</v>
       </c>
-      <c r="O92">
+      <c r="P92">
         <v>44182.0</v>
       </c>
-      <c r="P92" t="s">
-[...3 lines deleted...]
-    <row r="93" spans="1:17">
+      <c r="Q92" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
         <v>117</v>
       </c>
       <c r="C93" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D93" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E93" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F93" t="s">
         <v>52</v>
       </c>
       <c r="G93" t="s">
         <v>56</v>
       </c>
       <c r="H93" t="s">
         <v>144</v>
       </c>
       <c r="I93" t="s">
-        <v>926</v>
+        <v>953</v>
       </c>
       <c r="J93" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>954</v>
       </c>
       <c r="L93" t="s">
-        <v>823</v>
+        <v>842</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N93" s="5">
+        <v>843</v>
+      </c>
+      <c r="N93" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O93">
         <v>43675.0</v>
       </c>
-      <c r="O93">
+      <c r="P93">
         <v>44182.0</v>
       </c>
-      <c r="P93" t="s">
-[...3 lines deleted...]
-    <row r="94" spans="1:17">
+      <c r="Q93" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>117</v>
       </c>
       <c r="C94" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D94" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E94" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F94" t="s">
         <v>52</v>
       </c>
       <c r="G94" t="s">
         <v>56</v>
       </c>
       <c r="H94" t="s">
         <v>144</v>
       </c>
       <c r="I94" t="s">
-        <v>928</v>
+        <v>955</v>
       </c>
       <c r="J94" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>956</v>
       </c>
       <c r="L94" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N94" s="5">
+        <v>841</v>
+      </c>
+      <c r="N94" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O94">
         <v>43675.0</v>
       </c>
-      <c r="O94">
+      <c r="P94">
         <v>44182.0</v>
       </c>
-      <c r="P94" t="s">
-[...3 lines deleted...]
-    <row r="95" spans="1:17">
+      <c r="Q94" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
         <v>117</v>
       </c>
       <c r="C95" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D95" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E95" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F95" t="s">
         <v>52</v>
       </c>
       <c r="G95" t="s">
         <v>56</v>
       </c>
       <c r="H95" t="s">
         <v>144</v>
       </c>
       <c r="I95" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J95" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>806</v>
       </c>
       <c r="L95" t="s">
-        <v>819</v>
+        <v>838</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N95" s="5">
+        <v>839</v>
+      </c>
+      <c r="N95" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O95">
         <v>43675.0</v>
       </c>
-      <c r="O95">
+      <c r="P95">
         <v>44182.0</v>
       </c>
-      <c r="P95" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="1:17">
+      <c r="Q95" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
         <v>117</v>
       </c>
       <c r="C96" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D96" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E96" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F96" t="s">
         <v>52</v>
       </c>
       <c r="G96" t="s">
         <v>56</v>
       </c>
       <c r="H96" t="s">
         <v>144</v>
       </c>
       <c r="I96" t="s">
-        <v>930</v>
+        <v>957</v>
       </c>
       <c r="J96" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>958</v>
       </c>
       <c r="L96" t="s">
-        <v>817</v>
+        <v>836</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N96" s="5">
+        <v>837</v>
+      </c>
+      <c r="N96" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O96">
         <v>43675.0</v>
       </c>
-      <c r="O96">
+      <c r="P96">
         <v>44182.0</v>
       </c>
-      <c r="P96" t="s">
-[...3 lines deleted...]
-    <row r="97" spans="1:17">
+      <c r="Q96" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
         <v>117</v>
       </c>
       <c r="C97" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D97" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E97" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F97" t="s">
         <v>52</v>
       </c>
       <c r="G97" t="s">
         <v>56</v>
       </c>
       <c r="H97" t="s">
         <v>144</v>
       </c>
       <c r="I97" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J97" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="L97" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N97" s="5">
+        <v>835</v>
+      </c>
+      <c r="N97" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O97">
         <v>43675.0</v>
       </c>
-      <c r="O97">
+      <c r="P97">
         <v>44182.0</v>
       </c>
-      <c r="P97" t="s">
-[...3 lines deleted...]
-    <row r="98" spans="1:17">
+      <c r="Q97" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
         <v>117</v>
       </c>
       <c r="C98" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D98" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E98" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F98" t="s">
         <v>52</v>
       </c>
       <c r="G98" t="s">
         <v>56</v>
       </c>
       <c r="H98" t="s">
         <v>144</v>
       </c>
       <c r="I98" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J98" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="L98" t="s">
-        <v>813</v>
+        <v>832</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N98" s="5">
+        <v>833</v>
+      </c>
+      <c r="N98" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O98">
         <v>43675.0</v>
       </c>
-      <c r="O98">
+      <c r="P98">
         <v>44182.0</v>
       </c>
-      <c r="P98" t="s">
-[...3 lines deleted...]
-    <row r="99" spans="1:17">
+      <c r="Q98" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
         <v>117</v>
       </c>
       <c r="C99" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D99" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E99" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F99" t="s">
         <v>52</v>
       </c>
       <c r="G99" t="s">
         <v>56</v>
       </c>
       <c r="H99" t="s">
         <v>144</v>
       </c>
       <c r="I99" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="J99" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>829</v>
       </c>
       <c r="L99" t="s">
+        <v>830</v>
+      </c>
+      <c r="M99" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="M99" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N99" s="5">
+      <c r="N99" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O99">
         <v>43675.0</v>
       </c>
-      <c r="O99">
+      <c r="P99">
         <v>44182.0</v>
       </c>
-      <c r="P99" t="s">
-[...3 lines deleted...]
-    <row r="100" spans="1:17">
+      <c r="Q99" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>33</v>
       </c>
       <c r="B100" t="s">
         <v>117</v>
       </c>
       <c r="C100" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D100" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E100" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F100" t="s">
         <v>52</v>
       </c>
       <c r="G100" t="s">
         <v>56</v>
       </c>
       <c r="H100" t="s">
         <v>144</v>
       </c>
       <c r="I100" t="s">
-        <v>933</v>
+        <v>960</v>
       </c>
       <c r="J100" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>961</v>
       </c>
       <c r="L100" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N100" s="5">
+        <v>826</v>
+      </c>
+      <c r="N100" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O100">
         <v>43675.0</v>
       </c>
-      <c r="O100">
+      <c r="P100">
         <v>44182.0</v>
       </c>
-      <c r="P100" t="s">
-[...3 lines deleted...]
-    <row r="101" spans="1:17">
+      <c r="Q100" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>33</v>
       </c>
       <c r="B101" t="s">
         <v>117</v>
       </c>
       <c r="C101" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D101" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E101" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F101" t="s">
         <v>52</v>
       </c>
       <c r="G101" t="s">
         <v>56</v>
       </c>
       <c r="H101" t="s">
         <v>144</v>
       </c>
       <c r="I101" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J101" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="L101" t="s">
-        <v>804</v>
+        <v>823</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N101" s="5">
+        <v>824</v>
+      </c>
+      <c r="N101" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O101">
         <v>43675.0</v>
       </c>
-      <c r="O101">
+      <c r="P101">
         <v>44182.0</v>
       </c>
-      <c r="P101" t="s">
-[...3 lines deleted...]
-    <row r="102" spans="1:17">
+      <c r="Q101" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>33</v>
       </c>
       <c r="B102" t="s">
         <v>117</v>
       </c>
       <c r="C102" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D102" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E102" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F102" t="s">
         <v>52</v>
       </c>
       <c r="G102" t="s">
         <v>56</v>
       </c>
       <c r="H102" t="s">
         <v>144</v>
       </c>
       <c r="I102" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J102" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L102" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N102" s="5">
+        <v>822</v>
+      </c>
+      <c r="N102" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O102">
         <v>43675.0</v>
       </c>
-      <c r="O102">
+      <c r="P102">
         <v>44182.0</v>
       </c>
-      <c r="P102" t="s">
-[...3 lines deleted...]
-    <row r="103" spans="1:17">
+      <c r="Q102" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>33</v>
       </c>
       <c r="B103" t="s">
         <v>117</v>
       </c>
       <c r="C103" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D103" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E103" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F103" t="s">
         <v>52</v>
       </c>
       <c r="G103" t="s">
         <v>56</v>
       </c>
       <c r="H103" t="s">
         <v>144</v>
       </c>
       <c r="I103" t="s">
-        <v>916</v>
+        <v>942</v>
       </c>
       <c r="J103" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>943</v>
       </c>
       <c r="L103" t="s">
-        <v>800</v>
+        <v>819</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N103" s="5">
+        <v>820</v>
+      </c>
+      <c r="N103" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O103">
         <v>43675.0</v>
       </c>
-      <c r="O103">
+      <c r="P103">
         <v>44182.0</v>
       </c>
-      <c r="P103" t="s">
-[...3 lines deleted...]
-    <row r="104" spans="1:17">
+      <c r="Q103" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>33</v>
       </c>
       <c r="B104" t="s">
         <v>117</v>
       </c>
       <c r="C104" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D104" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E104" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F104" t="s">
         <v>52</v>
       </c>
       <c r="G104" t="s">
         <v>56</v>
       </c>
       <c r="H104" t="s">
         <v>144</v>
       </c>
       <c r="I104" t="s">
-        <v>935</v>
+        <v>962</v>
       </c>
       <c r="J104" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>963</v>
       </c>
       <c r="L104" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N104" s="5">
+        <v>816</v>
+      </c>
+      <c r="N104" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O104">
         <v>43675.0</v>
       </c>
-      <c r="O104">
+      <c r="P104">
         <v>44182.0</v>
       </c>
-      <c r="P104" t="s">
-[...3 lines deleted...]
-    <row r="105" spans="1:17">
+      <c r="Q104" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18">
       <c r="A105" t="s">
         <v>33</v>
       </c>
       <c r="B105" t="s">
         <v>117</v>
       </c>
       <c r="C105" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D105" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E105" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F105" t="s">
         <v>52</v>
       </c>
       <c r="G105" t="s">
         <v>56</v>
       </c>
       <c r="H105" t="s">
         <v>144</v>
       </c>
       <c r="I105" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J105" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="L105" t="s">
-        <v>793</v>
+        <v>812</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N105" s="5">
+        <v>813</v>
+      </c>
+      <c r="N105" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O105">
         <v>43675.0</v>
       </c>
-      <c r="O105">
+      <c r="P105">
         <v>44182.0</v>
       </c>
-      <c r="P105" t="s">
-[...3 lines deleted...]
-    <row r="106" spans="1:17">
+      <c r="Q105" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
       <c r="A106" t="s">
         <v>33</v>
       </c>
       <c r="B106" t="s">
         <v>117</v>
       </c>
       <c r="C106" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D106" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E106" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
       <c r="G106" t="s">
         <v>56</v>
       </c>
       <c r="H106" t="s">
         <v>144</v>
       </c>
       <c r="I106" t="s">
+        <v>964</v>
+      </c>
+      <c r="J106" t="s">
+        <v>965</v>
+      </c>
+      <c r="L106" t="s">
+        <v>810</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="N106" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O106">
+        <v>43675.0</v>
+      </c>
+      <c r="P106">
+        <v>44182.0</v>
+      </c>
+      <c r="Q106" t="s">
         <v>937</v>
       </c>
-      <c r="J106" t="s">
-[...21 lines deleted...]
-    <row r="107" spans="1:17">
+    </row>
+    <row r="107" spans="1:18">
       <c r="A107" t="s">
         <v>33</v>
       </c>
       <c r="B107" t="s">
         <v>117</v>
       </c>
       <c r="C107" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D107" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E107" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F107" t="s">
         <v>52</v>
       </c>
       <c r="G107" t="s">
         <v>56</v>
       </c>
       <c r="H107" t="s">
         <v>144</v>
       </c>
       <c r="I107" t="s">
-        <v>939</v>
+        <v>966</v>
       </c>
       <c r="J107" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>967</v>
       </c>
       <c r="L107" t="s">
-        <v>788</v>
+        <v>807</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N107" s="5">
+        <v>808</v>
+      </c>
+      <c r="N107" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O107">
         <v>43675.0</v>
       </c>
-      <c r="O107">
+      <c r="P107">
         <v>44182.0</v>
       </c>
-      <c r="P107" t="s">
-[...3 lines deleted...]
-    <row r="108" spans="1:17">
+      <c r="Q107" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>33</v>
       </c>
       <c r="B108" t="s">
         <v>117</v>
       </c>
       <c r="C108" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D108" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E108" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F108" t="s">
         <v>52</v>
       </c>
       <c r="G108" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H108" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I108" t="s">
-        <v>909</v>
+        <v>935</v>
       </c>
       <c r="J108" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>936</v>
       </c>
       <c r="L108" t="s">
-        <v>858</v>
+        <v>878</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N108" s="5">
+        <v>879</v>
+      </c>
+      <c r="N108" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O108">
         <v>43675.0</v>
       </c>
-      <c r="O108">
+      <c r="P108">
         <v>44182.0</v>
       </c>
-      <c r="P108" t="s">
-[...3 lines deleted...]
-    <row r="109" spans="1:17">
+      <c r="Q108" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
       <c r="A109" t="s">
         <v>33</v>
       </c>
       <c r="B109" t="s">
         <v>117</v>
       </c>
       <c r="C109" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D109" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E109" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F109" t="s">
         <v>52</v>
       </c>
       <c r="G109" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H109" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I109" t="s">
-        <v>912</v>
+        <v>938</v>
       </c>
       <c r="J109" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>939</v>
       </c>
       <c r="L109" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N109" s="5">
+        <v>876</v>
+      </c>
+      <c r="N109" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O109">
         <v>43675.0</v>
       </c>
-      <c r="O109">
+      <c r="P109">
         <v>44182.0</v>
       </c>
-      <c r="P109" t="s">
-[...3 lines deleted...]
-    <row r="110" spans="1:17">
+      <c r="Q109" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
       <c r="A110" t="s">
         <v>33</v>
       </c>
       <c r="B110" t="s">
         <v>117</v>
       </c>
       <c r="C110" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D110" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E110" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F110" t="s">
         <v>52</v>
       </c>
       <c r="G110" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H110" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I110" t="s">
-        <v>914</v>
+        <v>940</v>
       </c>
       <c r="J110" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>941</v>
       </c>
       <c r="L110" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N110" s="5">
+        <v>874</v>
+      </c>
+      <c r="N110" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O110">
         <v>43675.0</v>
       </c>
-      <c r="O110">
+      <c r="P110">
         <v>44182.0</v>
       </c>
-      <c r="P110" t="s">
-[...3 lines deleted...]
-    <row r="111" spans="1:17">
+      <c r="Q110" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
       <c r="A111" t="s">
         <v>33</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D111" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E111" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F111" t="s">
         <v>52</v>
       </c>
       <c r="G111" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H111" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I111" t="s">
-        <v>916</v>
+        <v>942</v>
       </c>
       <c r="J111" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>943</v>
       </c>
       <c r="L111" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N111" s="5">
+        <v>871</v>
+      </c>
+      <c r="N111" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O111">
         <v>43675.0</v>
       </c>
-      <c r="O111">
+      <c r="P111">
         <v>44182.0</v>
       </c>
-      <c r="P111" t="s">
-[...3 lines deleted...]
-    <row r="112" spans="1:17">
+      <c r="Q111" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
       <c r="A112" t="s">
         <v>33</v>
       </c>
       <c r="B112" t="s">
         <v>117</v>
       </c>
       <c r="C112" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D112" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E112" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F112" t="s">
         <v>52</v>
       </c>
       <c r="G112" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H112" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I112" t="s">
-        <v>918</v>
+        <v>944</v>
       </c>
       <c r="J112" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>945</v>
       </c>
       <c r="L112" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N112" s="5">
+        <v>869</v>
+      </c>
+      <c r="N112" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O112">
         <v>43675.0</v>
       </c>
-      <c r="O112">
+      <c r="P112">
         <v>44182.0</v>
       </c>
-      <c r="P112" t="s">
-[...3 lines deleted...]
-    <row r="113" spans="1:17">
+      <c r="Q112" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D113" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E113" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F113" t="s">
         <v>52</v>
       </c>
       <c r="G113" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H113" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I113" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J113" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="L113" t="s">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N113" s="5">
+        <v>818</v>
+      </c>
+      <c r="N113" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O113">
         <v>43675.0</v>
       </c>
-      <c r="O113">
+      <c r="P113">
         <v>44182.0</v>
       </c>
-      <c r="P113" t="s">
-[...3 lines deleted...]
-    <row r="114" spans="1:17">
+      <c r="Q113" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18">
       <c r="A114" t="s">
         <v>33</v>
       </c>
       <c r="B114" t="s">
         <v>117</v>
       </c>
       <c r="C114" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D114" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E114" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F114" t="s">
         <v>52</v>
       </c>
       <c r="G114" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H114" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I114" t="s">
-        <v>920</v>
+        <v>946</v>
       </c>
       <c r="J114" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>947</v>
       </c>
       <c r="L114" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N114" s="5">
+        <v>866</v>
+      </c>
+      <c r="N114" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O114">
         <v>43675.0</v>
       </c>
-      <c r="O114">
+      <c r="P114">
         <v>44182.0</v>
       </c>
-      <c r="P114" t="s">
-[...3 lines deleted...]
-    <row r="115" spans="1:17">
+      <c r="Q114" t="s">
+        <v>937</v>
+      </c>
+      <c r="R114" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
       <c r="A115" t="s">
         <v>33</v>
       </c>
       <c r="B115" t="s">
         <v>117</v>
       </c>
       <c r="C115" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D115" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E115" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F115" t="s">
         <v>52</v>
       </c>
       <c r="G115" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H115" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I115" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J115" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>806</v>
       </c>
       <c r="L115" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N115" s="5">
+        <v>863</v>
+      </c>
+      <c r="N115" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O115">
         <v>43675.0</v>
       </c>
-      <c r="O115">
+      <c r="P115">
         <v>44182.0</v>
       </c>
-      <c r="P115" t="s">
-[...3 lines deleted...]
-    <row r="116" spans="1:17">
+      <c r="Q115" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18">
       <c r="A116" t="s">
         <v>33</v>
       </c>
       <c r="B116" t="s">
         <v>117</v>
       </c>
       <c r="C116" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D116" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E116" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F116" t="s">
         <v>52</v>
       </c>
       <c r="G116" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H116" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I116" t="s">
-        <v>922</v>
+        <v>949</v>
       </c>
       <c r="J116" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>950</v>
       </c>
       <c r="L116" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N116" s="5">
+        <v>858</v>
+      </c>
+      <c r="N116" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O116">
         <v>43675.0</v>
       </c>
-      <c r="O116">
+      <c r="P116">
         <v>44182.0</v>
       </c>
-      <c r="P116" t="s">
-[...3 lines deleted...]
-    <row r="117" spans="1:17">
+      <c r="Q116" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>33</v>
       </c>
       <c r="B117" t="s">
         <v>117</v>
       </c>
       <c r="C117" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D117" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E117" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F117" t="s">
         <v>52</v>
       </c>
       <c r="G117" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H117" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I117" t="s">
-        <v>924</v>
+        <v>951</v>
       </c>
       <c r="J117" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>952</v>
       </c>
       <c r="L117" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N117" s="5">
+        <v>856</v>
+      </c>
+      <c r="N117" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O117">
         <v>43675.0</v>
       </c>
-      <c r="O117">
+      <c r="P117">
         <v>44182.0</v>
       </c>
-      <c r="P117" t="s">
-[...3 lines deleted...]
-    <row r="118" spans="1:17">
+      <c r="Q117" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18">
       <c r="A118" t="s">
         <v>33</v>
       </c>
       <c r="B118" t="s">
         <v>117</v>
       </c>
       <c r="C118" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D118" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E118" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F118" t="s">
         <v>52</v>
       </c>
       <c r="G118" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H118" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I118" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J118" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>806</v>
       </c>
       <c r="L118" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N118" s="5">
+        <v>854</v>
+      </c>
+      <c r="N118" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O118">
         <v>43675.0</v>
       </c>
-      <c r="O118">
+      <c r="P118">
         <v>44182.0</v>
       </c>
-      <c r="P118" t="s">
-[...3 lines deleted...]
-    <row r="119" spans="1:17">
+      <c r="Q118" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18">
       <c r="A119" t="s">
         <v>33</v>
       </c>
       <c r="B119" t="s">
         <v>117</v>
       </c>
       <c r="C119" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D119" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E119" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F119" t="s">
         <v>52</v>
       </c>
       <c r="G119" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H119" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I119" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J119" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>806</v>
       </c>
       <c r="L119" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N119" s="5">
+        <v>852</v>
+      </c>
+      <c r="N119" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O119">
         <v>43675.0</v>
       </c>
-      <c r="O119">
+      <c r="P119">
         <v>44182.0</v>
       </c>
-      <c r="P119" t="s">
-[...3 lines deleted...]
-    <row r="120" spans="1:17">
+      <c r="Q119" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18">
       <c r="A120" t="s">
         <v>33</v>
       </c>
       <c r="B120" t="s">
         <v>117</v>
       </c>
       <c r="C120" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D120" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E120" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F120" t="s">
         <v>52</v>
       </c>
       <c r="G120" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H120" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I120" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J120" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="L120" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N120" s="5">
+        <v>850</v>
+      </c>
+      <c r="N120" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O120">
         <v>43675.0</v>
       </c>
-      <c r="O120">
+      <c r="P120">
         <v>44182.0</v>
       </c>
-      <c r="P120" t="s">
-[...3 lines deleted...]
-    <row r="121" spans="1:17">
+      <c r="Q120" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>33</v>
       </c>
       <c r="B121" t="s">
         <v>117</v>
       </c>
       <c r="C121" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D121" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E121" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F121" t="s">
         <v>52</v>
       </c>
       <c r="G121" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H121" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I121" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J121" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="L121" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N121" s="5">
+        <v>848</v>
+      </c>
+      <c r="N121" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O121">
         <v>43675.0</v>
       </c>
-      <c r="O121">
+      <c r="P121">
         <v>44182.0</v>
       </c>
-      <c r="P121" t="s">
-[...3 lines deleted...]
-    <row r="122" spans="1:17">
+      <c r="Q121" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18">
       <c r="A122" t="s">
         <v>33</v>
       </c>
       <c r="B122" t="s">
         <v>117</v>
       </c>
       <c r="C122" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D122" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E122" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F122" t="s">
         <v>52</v>
       </c>
       <c r="G122" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H122" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I122" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J122" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="L122" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N122" s="5">
+        <v>846</v>
+      </c>
+      <c r="N122" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O122">
         <v>43675.0</v>
       </c>
-      <c r="O122">
+      <c r="P122">
         <v>44182.0</v>
       </c>
-      <c r="P122" t="s">
-[...3 lines deleted...]
-    <row r="123" spans="1:17">
+      <c r="Q122" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>33</v>
       </c>
       <c r="B123" t="s">
         <v>117</v>
       </c>
       <c r="C123" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D123" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E123" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F123" t="s">
         <v>52</v>
       </c>
       <c r="G123" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H123" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I123" t="s">
-        <v>926</v>
+        <v>953</v>
       </c>
       <c r="J123" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>954</v>
       </c>
       <c r="L123" t="s">
-        <v>823</v>
+        <v>842</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N123" s="5">
+        <v>843</v>
+      </c>
+      <c r="N123" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O123">
         <v>43675.0</v>
       </c>
-      <c r="O123">
+      <c r="P123">
         <v>44182.0</v>
       </c>
-      <c r="P123" t="s">
-[...3 lines deleted...]
-    <row r="124" spans="1:17">
+      <c r="Q123" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>33</v>
       </c>
       <c r="B124" t="s">
         <v>117</v>
       </c>
       <c r="C124" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D124" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E124" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F124" t="s">
         <v>52</v>
       </c>
       <c r="G124" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H124" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I124" t="s">
-        <v>928</v>
+        <v>955</v>
       </c>
       <c r="J124" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>956</v>
       </c>
       <c r="L124" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N124" s="5">
+        <v>841</v>
+      </c>
+      <c r="N124" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O124">
         <v>43675.0</v>
       </c>
-      <c r="O124">
+      <c r="P124">
         <v>44182.0</v>
       </c>
-      <c r="P124" t="s">
-[...3 lines deleted...]
-    <row r="125" spans="1:17">
+      <c r="Q124" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18">
       <c r="A125" t="s">
         <v>33</v>
       </c>
       <c r="B125" t="s">
         <v>117</v>
       </c>
       <c r="C125" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D125" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E125" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F125" t="s">
         <v>52</v>
       </c>
       <c r="G125" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H125" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I125" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J125" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>806</v>
       </c>
       <c r="L125" t="s">
-        <v>819</v>
+        <v>838</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N125" s="5">
+        <v>839</v>
+      </c>
+      <c r="N125" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O125">
         <v>43675.0</v>
       </c>
-      <c r="O125">
+      <c r="P125">
         <v>44182.0</v>
       </c>
-      <c r="P125" t="s">
-[...3 lines deleted...]
-    <row r="126" spans="1:17">
+      <c r="Q125" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>33</v>
       </c>
       <c r="B126" t="s">
         <v>117</v>
       </c>
       <c r="C126" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D126" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E126" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F126" t="s">
         <v>52</v>
       </c>
       <c r="G126" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H126" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I126" t="s">
-        <v>930</v>
+        <v>957</v>
       </c>
       <c r="J126" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>958</v>
       </c>
       <c r="L126" t="s">
-        <v>817</v>
+        <v>836</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N126" s="5">
+        <v>837</v>
+      </c>
+      <c r="N126" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O126">
         <v>43675.0</v>
       </c>
-      <c r="O126">
+      <c r="P126">
         <v>44182.0</v>
       </c>
-      <c r="P126" t="s">
-[...3 lines deleted...]
-    <row r="127" spans="1:17">
+      <c r="Q126" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>33</v>
       </c>
       <c r="B127" t="s">
         <v>117</v>
       </c>
       <c r="C127" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D127" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E127" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F127" t="s">
         <v>52</v>
       </c>
       <c r="G127" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H127" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I127" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J127" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="L127" t="s">
-        <v>815</v>
+        <v>834</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N127" s="5">
+        <v>835</v>
+      </c>
+      <c r="N127" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O127">
         <v>43675.0</v>
       </c>
-      <c r="O127">
+      <c r="P127">
         <v>44182.0</v>
       </c>
-      <c r="P127" t="s">
-[...3 lines deleted...]
-    <row r="128" spans="1:17">
+      <c r="Q127" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>33</v>
       </c>
       <c r="B128" t="s">
         <v>117</v>
       </c>
       <c r="C128" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D128" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E128" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F128" t="s">
         <v>52</v>
       </c>
       <c r="G128" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H128" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I128" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J128" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="L128" t="s">
-        <v>813</v>
+        <v>832</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N128" s="5">
+        <v>833</v>
+      </c>
+      <c r="N128" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O128">
         <v>43675.0</v>
       </c>
-      <c r="O128">
+      <c r="P128">
         <v>44182.0</v>
       </c>
-      <c r="P128" t="s">
-[...3 lines deleted...]
-    <row r="129" spans="1:17">
+      <c r="Q128" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18">
       <c r="A129" t="s">
         <v>33</v>
       </c>
       <c r="B129" t="s">
         <v>117</v>
       </c>
       <c r="C129" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D129" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E129" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F129" t="s">
         <v>52</v>
       </c>
       <c r="G129" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H129" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I129" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="J129" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>829</v>
       </c>
       <c r="L129" t="s">
+        <v>830</v>
+      </c>
+      <c r="M129" s="5" t="s">
         <v>492</v>
       </c>
-      <c r="M129" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N129" s="5">
+      <c r="N129" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O129">
         <v>43675.0</v>
       </c>
-      <c r="O129">
+      <c r="P129">
         <v>44182.0</v>
       </c>
-      <c r="P129" t="s">
-[...3 lines deleted...]
-    <row r="130" spans="1:17">
+      <c r="Q129" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18">
       <c r="A130" t="s">
         <v>33</v>
       </c>
       <c r="B130" t="s">
         <v>117</v>
       </c>
       <c r="C130" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D130" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E130" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F130" t="s">
         <v>52</v>
       </c>
       <c r="G130" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H130" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I130" t="s">
-        <v>933</v>
+        <v>960</v>
       </c>
       <c r="J130" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>961</v>
       </c>
       <c r="L130" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N130" s="5">
+        <v>826</v>
+      </c>
+      <c r="N130" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O130">
         <v>43675.0</v>
       </c>
-      <c r="O130">
+      <c r="P130">
         <v>44182.0</v>
       </c>
-      <c r="P130" t="s">
-[...3 lines deleted...]
-    <row r="131" spans="1:17">
+      <c r="Q130" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>33</v>
       </c>
       <c r="B131" t="s">
         <v>117</v>
       </c>
       <c r="C131" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D131" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E131" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F131" t="s">
         <v>52</v>
       </c>
       <c r="G131" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H131" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I131" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J131" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="L131" t="s">
-        <v>804</v>
+        <v>823</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N131" s="5">
+        <v>824</v>
+      </c>
+      <c r="N131" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O131">
         <v>43675.0</v>
       </c>
-      <c r="O131">
+      <c r="P131">
         <v>44182.0</v>
       </c>
-      <c r="P131" t="s">
-[...3 lines deleted...]
-    <row r="132" spans="1:17">
+      <c r="Q131" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18">
       <c r="A132" t="s">
         <v>33</v>
       </c>
       <c r="B132" t="s">
         <v>117</v>
       </c>
       <c r="C132" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D132" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E132" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F132" t="s">
         <v>52</v>
       </c>
       <c r="G132" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H132" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I132" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J132" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="L132" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N132" s="5">
+        <v>822</v>
+      </c>
+      <c r="N132" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O132">
         <v>43675.0</v>
       </c>
-      <c r="O132">
+      <c r="P132">
         <v>44182.0</v>
       </c>
-      <c r="P132" t="s">
-[...3 lines deleted...]
-    <row r="133" spans="1:17">
+      <c r="Q132" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18">
       <c r="A133" t="s">
         <v>33</v>
       </c>
       <c r="B133" t="s">
         <v>117</v>
       </c>
       <c r="C133" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D133" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E133" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F133" t="s">
         <v>52</v>
       </c>
       <c r="G133" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H133" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I133" t="s">
-        <v>916</v>
+        <v>942</v>
       </c>
       <c r="J133" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>943</v>
       </c>
       <c r="L133" t="s">
-        <v>800</v>
+        <v>819</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N133" s="5">
+        <v>820</v>
+      </c>
+      <c r="N133" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O133">
         <v>43675.0</v>
       </c>
-      <c r="O133">
+      <c r="P133">
         <v>44182.0</v>
       </c>
-      <c r="P133" t="s">
-[...3 lines deleted...]
-    <row r="134" spans="1:17">
+      <c r="Q133" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18">
       <c r="A134" t="s">
         <v>33</v>
       </c>
       <c r="B134" t="s">
         <v>117</v>
       </c>
       <c r="C134" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D134" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E134" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F134" t="s">
         <v>52</v>
       </c>
       <c r="G134" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H134" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I134" t="s">
-        <v>935</v>
+        <v>962</v>
       </c>
       <c r="J134" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>963</v>
       </c>
       <c r="L134" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N134" s="5">
+        <v>816</v>
+      </c>
+      <c r="N134" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O134">
         <v>43675.0</v>
       </c>
-      <c r="O134">
+      <c r="P134">
         <v>44182.0</v>
       </c>
-      <c r="P134" t="s">
-[...3 lines deleted...]
-    <row r="135" spans="1:17">
+      <c r="Q134" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>33</v>
       </c>
       <c r="B135" t="s">
         <v>117</v>
       </c>
       <c r="C135" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D135" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E135" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F135" t="s">
         <v>52</v>
       </c>
       <c r="G135" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H135" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I135" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="J135" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>806</v>
       </c>
       <c r="L135" t="s">
-        <v>793</v>
+        <v>812</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N135" s="5">
+        <v>813</v>
+      </c>
+      <c r="N135" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O135">
         <v>43675.0</v>
       </c>
-      <c r="O135">
+      <c r="P135">
         <v>44182.0</v>
       </c>
-      <c r="P135" t="s">
-[...3 lines deleted...]
-    <row r="136" spans="1:17">
+      <c r="Q135" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18">
       <c r="A136" t="s">
         <v>33</v>
       </c>
       <c r="B136" t="s">
         <v>117</v>
       </c>
       <c r="C136" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D136" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E136" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F136" t="s">
         <v>52</v>
       </c>
       <c r="G136" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H136" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I136" t="s">
+        <v>964</v>
+      </c>
+      <c r="J136" t="s">
+        <v>965</v>
+      </c>
+      <c r="L136" t="s">
+        <v>810</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="N136" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O136">
+        <v>43675.0</v>
+      </c>
+      <c r="P136">
+        <v>44182.0</v>
+      </c>
+      <c r="Q136" t="s">
         <v>937</v>
       </c>
-      <c r="J136" t="s">
-[...21 lines deleted...]
-    <row r="137" spans="1:17">
+    </row>
+    <row r="137" spans="1:18">
       <c r="A137" t="s">
         <v>33</v>
       </c>
       <c r="B137" t="s">
         <v>117</v>
       </c>
       <c r="C137" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D137" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E137" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F137" t="s">
         <v>52</v>
       </c>
       <c r="G137" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H137" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I137" t="s">
-        <v>939</v>
+        <v>966</v>
       </c>
       <c r="J137" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>967</v>
       </c>
       <c r="L137" t="s">
-        <v>788</v>
+        <v>807</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N137" s="5">
+        <v>808</v>
+      </c>
+      <c r="N137" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O137">
         <v>43675.0</v>
       </c>
-      <c r="O137">
+      <c r="P137">
         <v>44182.0</v>
       </c>
-      <c r="P137" t="s">
-[...3 lines deleted...]
-    <row r="138" spans="1:17">
+      <c r="Q137" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>33</v>
       </c>
       <c r="B138" t="s">
         <v>117</v>
       </c>
       <c r="C138" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D138" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E138" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F138" t="s">
         <v>52</v>
       </c>
       <c r="G138" t="s">
-        <v>942</v>
+        <v>970</v>
       </c>
       <c r="H138" t="s">
         <v>144</v>
       </c>
       <c r="I138" t="s">
-        <v>865</v>
+        <v>886</v>
       </c>
       <c r="J138" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="L138" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O138">
+        <v>889</v>
+      </c>
+      <c r="N138" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P138">
         <v>44468.0</v>
       </c>
-      <c r="P138" t="s">
-[...3 lines deleted...]
-    <row r="139" spans="1:17">
+      <c r="Q138" t="s">
+        <v>971</v>
+      </c>
+      <c r="R138" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>33</v>
       </c>
       <c r="B139" t="s">
         <v>117</v>
       </c>
       <c r="C139" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D139" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E139" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F139" t="s">
         <v>52</v>
       </c>
       <c r="G139" t="s">
         <v>56</v>
       </c>
       <c r="H139" t="s">
         <v>144</v>
       </c>
       <c r="I139" t="s">
-        <v>944</v>
+        <v>973</v>
       </c>
       <c r="J139" t="s">
-        <v>945</v>
+        <v>974</v>
       </c>
       <c r="K139" t="s">
-        <v>946</v>
+        <v>975</v>
       </c>
       <c r="L139" t="s">
-        <v>947</v>
+        <v>976</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O139">
+        <v>977</v>
+      </c>
+      <c r="N139" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P139">
         <v>45495.0</v>
       </c>
-      <c r="P139" t="s">
-[...3 lines deleted...]
-    <row r="140" spans="1:17">
+      <c r="Q139" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18">
       <c r="A140" t="s">
         <v>33</v>
       </c>
       <c r="B140" t="s">
         <v>117</v>
       </c>
       <c r="C140" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D140" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E140" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F140" t="s">
         <v>52</v>
       </c>
       <c r="G140" t="s">
         <v>56</v>
       </c>
       <c r="H140" t="s">
         <v>144</v>
       </c>
       <c r="I140" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="J140" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="K140" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="L140" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O140">
+        <v>781</v>
+      </c>
+      <c r="N140" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P140">
         <v>45354.0</v>
       </c>
-      <c r="P140" t="s">
-[...3 lines deleted...]
-    <row r="141" spans="1:17">
+      <c r="Q140" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18">
       <c r="A141" t="s">
         <v>33</v>
       </c>
       <c r="B141" t="s">
         <v>117</v>
       </c>
       <c r="C141" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D141" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E141" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
       <c r="G141" t="s">
         <v>56</v>
       </c>
       <c r="H141" t="s">
         <v>144</v>
       </c>
       <c r="I141" t="s">
-        <v>950</v>
+        <v>980</v>
       </c>
       <c r="J141" t="s">
-        <v>951</v>
+        <v>981</v>
       </c>
       <c r="K141" t="s">
-        <v>952</v>
+        <v>982</v>
       </c>
       <c r="L141" t="s">
-        <v>953</v>
+        <v>983</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O141">
+        <v>984</v>
+      </c>
+      <c r="N141" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P141">
         <v>44595.0</v>
       </c>
-      <c r="P141" t="s">
-[...3 lines deleted...]
-    <row r="142" spans="1:17">
+      <c r="Q141" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18">
       <c r="A142" t="s">
         <v>33</v>
       </c>
       <c r="B142" t="s">
         <v>117</v>
       </c>
       <c r="C142" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D142" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E142" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F142" t="s">
         <v>52</v>
       </c>
       <c r="G142" t="s">
         <v>56</v>
       </c>
       <c r="H142" t="s">
         <v>144</v>
       </c>
       <c r="I142" t="s">
-        <v>955</v>
+        <v>986</v>
       </c>
       <c r="J142" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="L142" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N142" s="5">
+        <v>989</v>
+      </c>
+      <c r="N142" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O142">
         <v>25569.0</v>
       </c>
-      <c r="O142">
+      <c r="P142">
         <v>45311.0</v>
       </c>
-      <c r="P142" t="s">
-[...3 lines deleted...]
-    <row r="143" spans="1:17">
+      <c r="Q142" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="143" spans="1:18">
       <c r="A143" t="s">
         <v>33</v>
       </c>
       <c r="B143" t="s">
         <v>117</v>
       </c>
       <c r="C143" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D143" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E143" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F143" t="s">
         <v>52</v>
       </c>
       <c r="G143" t="s">
         <v>56</v>
       </c>
       <c r="H143" t="s">
         <v>144</v>
       </c>
       <c r="I143" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="J143" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="L143" t="s">
+        <v>686</v>
+      </c>
+      <c r="M143" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="M143" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O143">
+      <c r="N143" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P143">
         <v>45281.0</v>
       </c>
-      <c r="P143" t="s">
-[...3 lines deleted...]
-    <row r="144" spans="1:17">
+      <c r="Q143" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="144" spans="1:18">
       <c r="A144" t="s">
         <v>33</v>
       </c>
       <c r="B144" t="s">
         <v>117</v>
       </c>
       <c r="C144" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D144" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E144" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F144" t="s">
         <v>52</v>
       </c>
       <c r="G144" t="s">
-        <v>961</v>
+        <v>992</v>
       </c>
       <c r="H144" t="s">
         <v>144</v>
       </c>
       <c r="I144" t="s">
-        <v>955</v>
+        <v>986</v>
       </c>
       <c r="J144" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="L144" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N144" s="5">
+        <v>989</v>
+      </c>
+      <c r="N144" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O144">
         <v>25569.0</v>
       </c>
-      <c r="O144">
+      <c r="P144">
         <v>45311.0</v>
       </c>
-      <c r="P144" t="s">
-[...3 lines deleted...]
-    <row r="145" spans="1:17">
+      <c r="Q144" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18">
       <c r="A145" t="s">
         <v>33</v>
       </c>
       <c r="B145" t="s">
         <v>117</v>
       </c>
       <c r="C145" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D145" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E145" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F145" t="s">
         <v>52</v>
       </c>
       <c r="G145" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H145" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I145" t="s">
-        <v>955</v>
+        <v>986</v>
       </c>
       <c r="J145" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>987</v>
       </c>
       <c r="L145" t="s">
-        <v>958</v>
+        <v>988</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N145" s="5">
+        <v>989</v>
+      </c>
+      <c r="N145" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O145">
         <v>25569.0</v>
       </c>
-      <c r="O145">
+      <c r="P145">
         <v>45311.0</v>
       </c>
-      <c r="P145" t="s">
-[...3 lines deleted...]
-    <row r="146" spans="1:17">
+      <c r="Q145" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18">
       <c r="A146" t="s">
         <v>33</v>
       </c>
       <c r="B146" t="s">
         <v>117</v>
       </c>
       <c r="C146" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D146" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E146" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F146" t="s">
         <v>52</v>
       </c>
       <c r="G146" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H146" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I146" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="J146" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="L146" t="s">
+        <v>686</v>
+      </c>
+      <c r="M146" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="M146" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O146">
+      <c r="N146" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P146">
         <v>45281.0</v>
       </c>
-      <c r="P146" t="s">
-[...3 lines deleted...]
-    <row r="147" spans="1:17">
+      <c r="Q146" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18">
       <c r="A147" t="s">
         <v>33</v>
       </c>
       <c r="B147" t="s">
         <v>117</v>
       </c>
       <c r="C147" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D147" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E147" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F147" t="s">
         <v>52</v>
       </c>
       <c r="G147" t="s">
         <v>56</v>
       </c>
       <c r="H147" t="s">
         <v>144</v>
       </c>
       <c r="I147" t="s">
-        <v>962</v>
+        <v>993</v>
       </c>
       <c r="J147" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-        <v>964</v>
+        <v>994</v>
       </c>
       <c r="L147" t="s">
-        <v>965</v>
+        <v>995</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O147">
+        <v>996</v>
+      </c>
+      <c r="N147" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P147">
         <v>44545.0</v>
       </c>
-      <c r="P147" t="s">
-[...3 lines deleted...]
-    <row r="148" spans="1:17">
+      <c r="Q147" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18">
       <c r="A148" t="s">
         <v>33</v>
       </c>
       <c r="B148" t="s">
         <v>117</v>
       </c>
       <c r="C148" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D148" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E148" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F148" t="s">
         <v>52</v>
       </c>
       <c r="G148" t="s">
         <v>56</v>
       </c>
       <c r="H148" t="s">
         <v>144</v>
       </c>
       <c r="I148" t="s">
-        <v>967</v>
+        <v>998</v>
       </c>
       <c r="J148" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-        <v>969</v>
+        <v>999</v>
       </c>
       <c r="L148" t="s">
-        <v>970</v>
+        <v>1000</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>662</v>
-[...1 lines deleted...]
-      <c r="N148" s="5">
+        <v>1001</v>
+      </c>
+      <c r="N148" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O148">
         <v>25569.0</v>
       </c>
-      <c r="O148">
+      <c r="P148">
         <v>44712.0</v>
       </c>
-      <c r="P148" t="s">
-[...3 lines deleted...]
-    <row r="149" spans="1:17">
+      <c r="Q148" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18">
       <c r="A149" t="s">
         <v>33</v>
       </c>
       <c r="B149" t="s">
         <v>117</v>
       </c>
       <c r="C149" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D149" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E149" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F149" t="s">
         <v>52</v>
       </c>
       <c r="G149" t="s">
         <v>56</v>
       </c>
       <c r="H149" t="s">
         <v>144</v>
       </c>
       <c r="I149" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="J149" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="L149" t="s">
+        <v>748</v>
+      </c>
+      <c r="M149" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="M149" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O149">
+      <c r="N149" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P149">
         <v>45225.0</v>
       </c>
-      <c r="P149" t="s">
-[...3 lines deleted...]
-    <row r="150" spans="1:17">
+      <c r="Q149" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18">
       <c r="A150" t="s">
         <v>33</v>
       </c>
       <c r="B150" t="s">
         <v>117</v>
       </c>
       <c r="C150" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D150" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E150" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F150" t="s">
         <v>52</v>
       </c>
       <c r="G150" t="s">
         <v>56</v>
       </c>
       <c r="H150" t="s">
         <v>144</v>
       </c>
       <c r="I150" t="s">
-        <v>881</v>
+        <v>905</v>
       </c>
       <c r="J150" t="s">
-        <v>882</v>
+        <v>906</v>
       </c>
       <c r="K150" t="s">
-        <v>883</v>
+        <v>907</v>
       </c>
       <c r="L150" t="s">
-        <v>884</v>
+        <v>908</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O150">
+        <v>909</v>
+      </c>
+      <c r="N150" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P150">
         <v>44692.0</v>
       </c>
-      <c r="P150" t="s">
-[...3 lines deleted...]
-    <row r="151" spans="1:17">
+      <c r="Q150" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>33</v>
       </c>
       <c r="B151" t="s">
         <v>117</v>
       </c>
       <c r="C151" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D151" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="E151" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="F151" t="s">
         <v>52</v>
       </c>
       <c r="G151" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="H151" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
       <c r="I151" t="s">
-        <v>881</v>
+        <v>905</v>
       </c>
       <c r="J151" t="s">
-        <v>882</v>
+        <v>906</v>
       </c>
       <c r="K151" t="s">
-        <v>883</v>
+        <v>907</v>
       </c>
       <c r="L151" t="s">
-        <v>884</v>
+        <v>908</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-      <c r="O151">
+        <v>909</v>
+      </c>
+      <c r="N151" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="P151">
         <v>44692.0</v>
       </c>
-      <c r="P151" t="s">
-        <v>973</v>
+      <c r="Q151" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18">
+      <c r="A152" t="s">
+        <v>33</v>
+      </c>
+      <c r="B152" t="s">
+        <v>117</v>
+      </c>
+      <c r="C152" t="s">
+        <v>658</v>
+      </c>
+      <c r="D152" t="s">
+        <v>659</v>
+      </c>
+      <c r="E152" t="s">
+        <v>146</v>
+      </c>
+      <c r="F152" t="s">
+        <v>52</v>
+      </c>
+      <c r="G152" t="s">
+        <v>920</v>
+      </c>
+      <c r="H152" t="s">
+        <v>921</v>
+      </c>
+      <c r="I152" t="s">
+        <v>794</v>
+      </c>
+      <c r="J152" t="s">
+        <v>795</v>
+      </c>
+      <c r="L152" t="s">
+        <v>796</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="N152" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O152">
+        <v>45301.0</v>
+      </c>
+      <c r="P152">
+        <v>45440.0</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>766</v>
+      </c>
+      <c r="R152" t="s">
+        <v>798</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -15628,263 +15832,263 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>974</v>
+        <v>1005</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>975</v>
+        <v>1006</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>976</v>
+        <v>1007</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>978</v>
+        <v>1009</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>979</v>
+        <v>1010</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>980</v>
+        <v>1011</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>981</v>
+        <v>1012</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>982</v>
+        <v>1013</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>983</v>
+        <v>1014</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>984</v>
+        <v>1015</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>985</v>
+        <v>1016</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>986</v>
+        <v>1017</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>987</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>988</v>
+        <v>1019</v>
       </c>
       <c r="C2" t="s">
-        <v>989</v>
+        <v>1020</v>
       </c>
       <c r="D2" t="s">
-        <v>990</v>
+        <v>1021</v>
       </c>
       <c r="E2" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>992</v>
+        <v>1023</v>
       </c>
       <c r="G2" t="s">
-        <v>993</v>
+        <v>1024</v>
       </c>
       <c r="H2" t="s">
         <v>135</v>
       </c>
       <c r="I2" t="s">
-        <v>994</v>
+        <v>1025</v>
       </c>
       <c r="J2" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="K2" t="s">
-        <v>995</v>
+        <v>1026</v>
       </c>
       <c r="M2" t="s">
-        <v>837</v>
+        <v>858</v>
       </c>
       <c r="N2" t="s">
-        <v>996</v>
+        <v>1027</v>
       </c>
       <c r="O2" t="s">
-        <v>997</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>998</v>
+        <v>1029</v>
       </c>
       <c r="C3" t="s">
-        <v>999</v>
+        <v>1030</v>
       </c>
       <c r="D3" t="s">
-        <v>1000</v>
+        <v>1031</v>
       </c>
       <c r="E3" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1001</v>
+        <v>1032</v>
       </c>
       <c r="G3" t="s">
-        <v>1002</v>
+        <v>1033</v>
       </c>
       <c r="H3" t="s">
         <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>1003</v>
+        <v>1034</v>
       </c>
       <c r="J3" t="s">
-        <v>1004</v>
+        <v>1035</v>
       </c>
       <c r="K3" t="s">
-        <v>1005</v>
+        <v>1036</v>
       </c>
       <c r="N3" t="s">
-        <v>1006</v>
+        <v>1037</v>
       </c>
       <c r="O3" t="s">
-        <v>1007</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1008</v>
+        <v>1039</v>
       </c>
       <c r="C4" t="s">
-        <v>1009</v>
+        <v>1040</v>
       </c>
       <c r="D4" t="s">
-        <v>1010</v>
+        <v>1041</v>
       </c>
       <c r="E4" t="s">
-        <v>991</v>
+        <v>1022</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1011</v>
+        <v>1042</v>
       </c>
       <c r="G4" t="s">
-        <v>1012</v>
+        <v>1043</v>
       </c>
       <c r="H4" t="s">
         <v>135</v>
       </c>
       <c r="I4" t="s">
-        <v>1013</v>
+        <v>1044</v>
       </c>
       <c r="J4" t="s">
-        <v>1014</v>
+        <v>1045</v>
       </c>
       <c r="K4" t="s">
-        <v>1015</v>
+        <v>1046</v>
       </c>
       <c r="N4" t="s">
-        <v>1006</v>
+        <v>1037</v>
       </c>
       <c r="O4" t="s">
-        <v>1006</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1016</v>
+        <v>1047</v>
       </c>
       <c r="C5" t="s">
-        <v>1017</v>
+        <v>1048</v>
       </c>
       <c r="D5" t="s">
-        <v>1018</v>
+        <v>1049</v>
       </c>
       <c r="E5" t="s">
-        <v>1019</v>
+        <v>1050</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1020</v>
+        <v>1051</v>
       </c>
       <c r="G5" t="s">
-        <v>1021</v>
+        <v>1052</v>
       </c>
       <c r="H5" t="s">
         <v>135</v>
       </c>
       <c r="I5" t="s">
-        <v>1022</v>
+        <v>1053</v>
       </c>
       <c r="J5" t="s">
-        <v>864</v>
+        <v>885</v>
       </c>
       <c r="K5" t="s">
-        <v>1023</v>
+        <v>1054</v>
       </c>
       <c r="L5" t="s">
         <v>291</v>
       </c>
       <c r="M5" t="s">
-        <v>1024</v>
+        <v>1055</v>
       </c>
       <c r="N5" t="s">
-        <v>1025</v>
+        <v>1056</v>
       </c>
       <c r="O5" t="s">
-        <v>1026</v>
+        <v>1057</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15894,215 +16098,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1027</v>
+        <v>1058</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1028</v>
+        <v>1059</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>974</v>
+        <v>1005</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1029</v>
+        <v>1060</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1030</v>
+        <v>1061</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1031</v>
+        <v>1062</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1032</v>
+        <v>1063</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1033</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1034</v>
+        <v>1065</v>
       </c>
       <c r="C2" t="s">
-        <v>1035</v>
+        <v>1066</v>
       </c>
       <c r="D2" t="s">
-        <v>1036</v>
+        <v>1067</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1037</v>
+        <v>1068</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>642</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1038</v>
+        <v>1069</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1039</v>
+        <v>1070</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1040</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>117</v>
       </c>
       <c r="C2" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D2" t="s">
-        <v>1041</v>
+        <v>1072</v>
       </c>
       <c r="E2" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
       <c r="F2" t="s">
-        <v>1042</v>
+        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
@@ -16122,189 +16326,189 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>633</v>
       </c>
       <c r="C2" t="s">
-        <v>1043</v>
+        <v>1074</v>
       </c>
       <c r="D2" t="s">
-        <v>1044</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>633</v>
       </c>
       <c r="C3" t="s">
-        <v>1045</v>
+        <v>1076</v>
       </c>
       <c r="D3" t="s">
-        <v>1046</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>1047</v>
+        <v>1078</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1048</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>1049</v>
+        <v>1080</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>1050</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>633</v>
       </c>
       <c r="C6" t="s">
-        <v>1051</v>
+        <v>1082</v>
       </c>
       <c r="D6" t="s">
-        <v>1052</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>1053</v>
+        <v>1084</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>1054</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>1055</v>
+        <v>1086</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>1056</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="C9" t="s">
-        <v>1058</v>
+        <v>1089</v>
       </c>
       <c r="D9" t="s">
-        <v>1059</v>
+        <v>1090</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>1060</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="C10" t="s">
-        <v>1061</v>
+        <v>1092</v>
       </c>
       <c r="D10" t="s">
-        <v>1062</v>
+        <v>1093</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>1063</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>1057</v>
+        <v>1088</v>
       </c>
       <c r="C11" t="s">
-        <v>1064</v>
+        <v>1095</v>
       </c>
       <c r="D11" t="s">
-        <v>1065</v>
+        <v>1096</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>1066</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
       <c r="C12" t="s">
         <v>608</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" t="s">
         <v>610</v>
@@ -16369,54 +16573,54 @@
         <v>619</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>620</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>1067</v>
+        <v>1098</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>1068</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>622</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>624</v>