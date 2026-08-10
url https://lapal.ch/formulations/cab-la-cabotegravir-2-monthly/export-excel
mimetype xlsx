--- v2 (2026-07-02)
+++ v3 (2026-08-10)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1102">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -129,51 +129,51 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>CAB-LA (Cabotegravir 2-monthly)</t>
+    <t>CAB 6 times a year (CAB-LA; Cabotegravir 2-monthly)</t>
   </si>
   <si>
     <t>Cabotegravir</t>
   </si>
   <si>
     <t>Apretude, Vocabria</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB), also known as GSK1265744, is a HIV-1 integrase strand transfer inhibitor (INSTI) used for pre-exposure prophylaxis (PrEP) and the treatment of individuals infected with HIV.  CAB is utilised in combination with Rilpivirine (a non-nucleoside reverse transcriptase inhibitor, NNRTI) for HIV treatment. Long-acting versions of CAB (CAB-LA) are currently administered once monthly or every-2-months as a intramuscular (IM) injection containing an extended-release drug particle nanosuspension, with an optional ~30 day oral-lead in period. CAB-LA administered by IM injection requires approximately one week to achieve maximal plasma drug concentration. CAB is metabolised in the body by the enzyme UGT1A1; with the average half-life of IM CAB-LA ranging from 5.6 to 11.5 weeks.</t>
   </si>
   <si>
     <t>CAB-LA (APRETUDE) 600mg/3mL extended-release IM injectable suspension single dose vials have received approval for use in HIV-1 PrEP for HIV-negative adults and adolescents weighing ≥ 35 kilograms who are at risk of infection.
 CAB-LA (VOCABRIA) is used together with another medicine called rilpivirine (REKAMBYS) (or co-packed as a2-drug co-packaged product CABENUVA) as a complete regimen for the treatment  to treat adults (and children, depending on approvals) living with human HIV-1. VOCABRIA is available as tablets to be taken by mouth and as a prolonged-release suspension for injection.</t>
   </si>
   <si>
     <t>CAB-LA has received regulatory approval from several Stringent Regulatory Approval authorities (SRAs), including, those of US, Europe, Australia, Canada. The product for PrEP use is indicated for individuals without prior HIV-1 infection and devoid of any indications of drug resistance. Medicine Control Authority of Zimbabwe was the first African regulatory body to approve CAB-LA for HIV-PrEP. Furthermore, the World Health Organization's Guideline Development Group has conditionally recommended CAB-LA as an adjunctive preventive measure for those at substantial risk of HIV-1 infection. CAB-LA is also approved for the treatment indication in combination with Rilpivirine by several SRAs.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751</t>
@@ -2288,50 +2288,53 @@
     <t>ZAF</t>
   </si>
   <si>
     <t>MEDIA-RELEASE-New-HIV-HIV-pre-exposure-prophylaxis-2-Dec-2022.pdf (sahpra.org.za)</t>
   </si>
   <si>
     <t>PMRA</t>
   </si>
   <si>
     <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>MWI</t>
   </si>
   <si>
     <t>https://www.hptn.org/research/studies/hptn084
 https://viivhealthcare.com/hiv-news-and-media/news/company-statements/progress-in-our-commitment-to-enabling-access/</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC10157454/?report=printable
  https://www.freyrsolutions.com/blog/anvisa-approves-new-hiv-prevention-medication#:~:text=Ag%C3%AAncia%20Nacional%20de%20Vigil%C3%A2ncia%20Sanit%C3%A1ria,Virus%20(HIV)%20viral%20transmission.
  https://unitaid.org/news-blog/unitaid-to-introduce-new-long-lasting-injection-to-prevent-hiv-in-brazil-and-south-africa-as-high-income-countries-begin-deployment/#en</t>
   </si>
   <si>
     <t>Product sales in Brazil since 2025 are confirmed (MIDAS)</t>
   </si>
   <si>
     <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
@@ -2904,50 +2907,53 @@
   </si>
   <si>
     <t>https://cima.aemps.es/cima/publico/detalle.html?nregistro=1201481003
 https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
 https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>https://www.lakemedelsverket.se/sv/sok-lakemedelsfakta/lakemedel/20220627000199/apretude-600-mg-injektionsvatska-depotsuspension
  https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
  https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
     <t>600mg/3ml</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
+  </si>
+  <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>ZAMRA</t>
   </si>
   <si>
     <t>Zambia Medicines Regulatory Authority</t>
   </si>
@@ -8542,7287 +8548,7302 @@
       </c>
       <c r="C7" t="s">
         <v>658</v>
       </c>
       <c r="D7" t="s">
         <v>659</v>
       </c>
       <c r="E7" t="s">
         <v>146</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>56</v>
       </c>
       <c r="H7" t="s">
         <v>144</v>
       </c>
       <c r="I7" t="s">
         <v>684</v>
       </c>
       <c r="J7" t="s">
         <v>685</v>
       </c>
+      <c r="K7" t="s">
+        <v>686</v>
+      </c>
       <c r="L7" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>247</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O7">
         <v>44562.0</v>
       </c>
       <c r="P7">
         <v>45082.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="R7" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>117</v>
       </c>
       <c r="C8" t="s">
         <v>658</v>
       </c>
       <c r="D8" t="s">
         <v>659</v>
       </c>
       <c r="E8" t="s">
         <v>146</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" t="s">
         <v>56</v>
       </c>
       <c r="H8" t="s">
         <v>144</v>
       </c>
       <c r="I8" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="J8" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="K8" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="L8" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="N8" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P8">
         <v>45141.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>117</v>
       </c>
       <c r="C9" t="s">
         <v>658</v>
       </c>
       <c r="D9" t="s">
         <v>659</v>
       </c>
       <c r="E9" t="s">
         <v>146</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
         <v>56</v>
       </c>
       <c r="H9" t="s">
         <v>144</v>
       </c>
       <c r="I9" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="J9" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="L9" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="N9" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P9">
         <v>45184.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="R9" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>117</v>
       </c>
       <c r="C10" t="s">
         <v>658</v>
       </c>
       <c r="D10" t="s">
         <v>659</v>
       </c>
       <c r="E10" t="s">
         <v>146</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>56</v>
       </c>
       <c r="H10" t="s">
         <v>144</v>
       </c>
       <c r="I10" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="J10" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="L10" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="N10" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P10">
         <v>45184.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>117</v>
       </c>
       <c r="C11" t="s">
         <v>658</v>
       </c>
       <c r="D11" t="s">
         <v>659</v>
       </c>
       <c r="E11" t="s">
         <v>146</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>144</v>
       </c>
       <c r="I11" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J11" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="K11" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="L11" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="N11" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P11">
         <v>45197.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>117</v>
       </c>
       <c r="C12" t="s">
         <v>658</v>
       </c>
       <c r="D12" t="s">
         <v>659</v>
       </c>
       <c r="E12" t="s">
         <v>146</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>144</v>
       </c>
       <c r="I12" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="J12" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="L12" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="N12" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P12">
         <v>45250.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="R12" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>117</v>
       </c>
       <c r="C13" t="s">
         <v>658</v>
       </c>
       <c r="D13" t="s">
         <v>659</v>
       </c>
       <c r="E13" t="s">
         <v>146</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13" t="s">
         <v>144</v>
       </c>
       <c r="I13" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="J13" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="K13" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="L13" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>400</v>
       </c>
       <c r="N13" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P13">
         <v>45273.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>117</v>
       </c>
       <c r="C14" t="s">
         <v>658</v>
       </c>
       <c r="D14" t="s">
         <v>659</v>
       </c>
       <c r="E14" t="s">
         <v>146</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
       <c r="H14" t="s">
         <v>144</v>
       </c>
       <c r="I14" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="J14" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="K14" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="L14" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="N14" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O14">
         <v>44719.0</v>
       </c>
       <c r="P14">
         <v>44866.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>117</v>
       </c>
       <c r="C15" t="s">
         <v>658</v>
       </c>
       <c r="D15" t="s">
         <v>659</v>
       </c>
       <c r="E15" t="s">
         <v>146</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
       <c r="G15" t="s">
         <v>56</v>
       </c>
       <c r="H15" t="s">
         <v>144</v>
       </c>
       <c r="I15" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="J15" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="L15" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="N15" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P15">
         <v>45415.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="R15" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>117</v>
       </c>
       <c r="C16" t="s">
         <v>658</v>
       </c>
       <c r="D16" t="s">
         <v>659</v>
       </c>
       <c r="E16" t="s">
         <v>146</v>
       </c>
       <c r="F16" t="s">
         <v>52</v>
       </c>
       <c r="G16" t="s">
         <v>56</v>
       </c>
       <c r="H16" t="s">
         <v>144</v>
       </c>
       <c r="I16" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="J16" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="K16" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="L16" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="N16" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P16">
         <v>45415.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>117</v>
       </c>
       <c r="C17" t="s">
         <v>658</v>
       </c>
       <c r="D17" t="s">
         <v>659</v>
       </c>
       <c r="E17" t="s">
         <v>146</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>56</v>
       </c>
       <c r="H17" t="s">
         <v>144</v>
       </c>
       <c r="I17" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="J17" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="K17" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="L17" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="N17" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P17">
         <v>45415.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>117</v>
       </c>
       <c r="C18" t="s">
         <v>658</v>
       </c>
       <c r="D18" t="s">
         <v>659</v>
       </c>
       <c r="E18" t="s">
         <v>146</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>56</v>
       </c>
       <c r="H18" t="s">
         <v>144</v>
       </c>
       <c r="I18" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="J18" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="L18" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>291</v>
       </c>
       <c r="N18" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P18">
         <v>45225.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>117</v>
       </c>
       <c r="C19" t="s">
         <v>658</v>
       </c>
       <c r="D19" t="s">
         <v>659</v>
       </c>
       <c r="E19" t="s">
         <v>146</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19" t="s">
         <v>56</v>
       </c>
       <c r="H19" t="s">
         <v>144</v>
       </c>
       <c r="I19" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="J19" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="K19" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="L19" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="N19" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P19">
         <v>45528.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>117</v>
       </c>
       <c r="C20" t="s">
         <v>658</v>
       </c>
       <c r="D20" t="s">
         <v>659</v>
       </c>
       <c r="E20" t="s">
         <v>146</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
       <c r="G20" t="s">
         <v>56</v>
       </c>
       <c r="H20" t="s">
         <v>144</v>
       </c>
       <c r="I20" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="J20" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="K20" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="L20" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="N20" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P20">
         <v>46023.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>117</v>
       </c>
       <c r="C21" t="s">
         <v>658</v>
       </c>
       <c r="D21" t="s">
         <v>659</v>
       </c>
       <c r="E21" t="s">
         <v>146</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" t="s">
         <v>56</v>
       </c>
       <c r="H21" t="s">
         <v>144</v>
       </c>
       <c r="I21" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="J21" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="K21" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="L21" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="N21" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P21">
         <v>45579.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>117</v>
       </c>
       <c r="C22" t="s">
         <v>658</v>
       </c>
       <c r="D22" t="s">
         <v>659</v>
       </c>
       <c r="E22" t="s">
         <v>146</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
       <c r="G22" t="s">
         <v>56</v>
       </c>
       <c r="H22" t="s">
         <v>144</v>
       </c>
       <c r="I22" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="J22" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="K22" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="L22" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="N22" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P22">
         <v>45528.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>117</v>
       </c>
       <c r="C23" t="s">
         <v>658</v>
       </c>
       <c r="D23" t="s">
         <v>659</v>
       </c>
       <c r="E23" t="s">
         <v>146</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
       <c r="G23" t="s">
         <v>56</v>
       </c>
       <c r="H23" t="s">
         <v>144</v>
       </c>
       <c r="I23" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="J23" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="L23" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="N23" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P23">
         <v>45528.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>117</v>
       </c>
       <c r="C24" t="s">
         <v>658</v>
       </c>
       <c r="D24" t="s">
         <v>659</v>
       </c>
       <c r="E24" t="s">
         <v>146</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24" t="s">
         <v>56</v>
       </c>
       <c r="H24" t="s">
         <v>144</v>
       </c>
       <c r="I24" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="J24" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="K24" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="L24" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="P24" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="Q24" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>117</v>
       </c>
       <c r="C25" t="s">
         <v>658</v>
       </c>
       <c r="D25" t="s">
         <v>659</v>
       </c>
       <c r="E25" t="s">
         <v>146</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
       <c r="G25" t="s">
         <v>56</v>
       </c>
       <c r="H25" t="s">
         <v>144</v>
       </c>
       <c r="I25" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="J25" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="L25" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="N25" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P25">
         <v>45592.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" t="s">
         <v>658</v>
       </c>
       <c r="D26" t="s">
         <v>659</v>
       </c>
       <c r="E26" t="s">
         <v>146</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
       <c r="G26" t="s">
         <v>56</v>
       </c>
       <c r="H26" t="s">
         <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="J26" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="K26" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="L26" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="N26" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P26">
         <v>45931.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
       <c r="C27" t="s">
         <v>658</v>
       </c>
       <c r="D27" t="s">
         <v>659</v>
       </c>
       <c r="E27" t="s">
         <v>146</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27" t="s">
         <v>56</v>
       </c>
       <c r="H27" t="s">
         <v>144</v>
       </c>
       <c r="I27" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="J27" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L27" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="N27" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O27">
         <v>45301.0</v>
       </c>
       <c r="P27">
         <v>45440.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="R27" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
       <c r="C28" t="s">
         <v>658</v>
       </c>
       <c r="D28" t="s">
         <v>659</v>
       </c>
       <c r="E28" t="s">
         <v>146</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
       <c r="G28" t="s">
         <v>56</v>
       </c>
       <c r="H28" t="s">
         <v>144</v>
       </c>
       <c r="I28" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="J28" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L28" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N28" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O28">
         <v>45415.0</v>
       </c>
       <c r="P28">
         <v>45714.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>117</v>
       </c>
       <c r="C29" t="s">
         <v>658</v>
       </c>
       <c r="D29" t="s">
         <v>659</v>
       </c>
       <c r="E29" t="s">
         <v>146</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
       <c r="G29" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H29" t="s">
         <v>144</v>
       </c>
       <c r="I29" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J29" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L29" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="N29" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O29">
         <v>44862.0</v>
       </c>
       <c r="P29">
         <v>45184.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" t="s">
         <v>658</v>
       </c>
       <c r="D30" t="s">
         <v>659</v>
       </c>
       <c r="E30" t="s">
         <v>146</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
       <c r="G30" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H30" t="s">
         <v>144</v>
       </c>
       <c r="I30" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J30" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L30" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="N30" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O30">
         <v>44862.0</v>
       </c>
       <c r="P30">
         <v>45184.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" t="s">
         <v>658</v>
       </c>
       <c r="D31" t="s">
         <v>659</v>
       </c>
       <c r="E31" t="s">
         <v>146</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
       <c r="G31" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H31" t="s">
         <v>144</v>
       </c>
       <c r="I31" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J31" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L31" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="N31" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O31">
         <v>44862.0</v>
       </c>
       <c r="P31">
         <v>45184.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>117</v>
       </c>
       <c r="C32" t="s">
         <v>658</v>
       </c>
       <c r="D32" t="s">
         <v>659</v>
       </c>
       <c r="E32" t="s">
         <v>146</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
       <c r="G32" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H32" t="s">
         <v>144</v>
       </c>
       <c r="I32" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J32" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L32" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="N32" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O32">
         <v>44862.0</v>
       </c>
       <c r="P32">
         <v>45184.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
         <v>658</v>
       </c>
       <c r="D33" t="s">
         <v>659</v>
       </c>
       <c r="E33" t="s">
         <v>146</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
       <c r="G33" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H33" t="s">
         <v>144</v>
       </c>
       <c r="I33" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J33" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L33" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="N33" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O33">
         <v>44862.0</v>
       </c>
       <c r="P33">
         <v>45184.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>117</v>
       </c>
       <c r="C34" t="s">
         <v>658</v>
       </c>
       <c r="D34" t="s">
         <v>659</v>
       </c>
       <c r="E34" t="s">
         <v>146</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
       <c r="G34" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H34" t="s">
         <v>144</v>
       </c>
       <c r="I34" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J34" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L34" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="N34" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O34">
         <v>44862.0</v>
       </c>
       <c r="P34">
         <v>45184.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>117</v>
       </c>
       <c r="C35" t="s">
         <v>658</v>
       </c>
       <c r="D35" t="s">
         <v>659</v>
       </c>
       <c r="E35" t="s">
         <v>146</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
       <c r="G35" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H35" t="s">
         <v>144</v>
       </c>
       <c r="I35" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J35" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L35" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="N35" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O35">
         <v>44862.0</v>
       </c>
       <c r="P35">
         <v>45184.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>117</v>
       </c>
       <c r="C36" t="s">
         <v>658</v>
       </c>
       <c r="D36" t="s">
         <v>659</v>
       </c>
       <c r="E36" t="s">
         <v>146</v>
       </c>
       <c r="F36" t="s">
         <v>52</v>
       </c>
       <c r="G36" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H36" t="s">
         <v>144</v>
       </c>
       <c r="I36" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J36" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L36" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="N36" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O36">
         <v>44862.0</v>
       </c>
       <c r="P36">
         <v>45184.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>117</v>
       </c>
       <c r="C37" t="s">
         <v>658</v>
       </c>
       <c r="D37" t="s">
         <v>659</v>
       </c>
       <c r="E37" t="s">
         <v>146</v>
       </c>
       <c r="F37" t="s">
         <v>52</v>
       </c>
       <c r="G37" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H37" t="s">
         <v>144</v>
       </c>
       <c r="I37" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J37" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L37" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="N37" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O37">
         <v>44862.0</v>
       </c>
       <c r="P37">
         <v>45184.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>117</v>
       </c>
       <c r="C38" t="s">
         <v>658</v>
       </c>
       <c r="D38" t="s">
         <v>659</v>
       </c>
       <c r="E38" t="s">
         <v>146</v>
       </c>
       <c r="F38" t="s">
         <v>52</v>
       </c>
       <c r="G38" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H38" t="s">
         <v>144</v>
       </c>
       <c r="I38" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="J38" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="L38" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>492</v>
       </c>
       <c r="N38" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O38">
         <v>44862.0</v>
       </c>
       <c r="P38">
         <v>45184.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>117</v>
       </c>
       <c r="C39" t="s">
         <v>658</v>
       </c>
       <c r="D39" t="s">
         <v>659</v>
       </c>
       <c r="E39" t="s">
         <v>146</v>
       </c>
       <c r="F39" t="s">
         <v>52</v>
       </c>
       <c r="G39" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H39" t="s">
         <v>144</v>
       </c>
       <c r="I39" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J39" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L39" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="N39" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O39">
         <v>44862.0</v>
       </c>
       <c r="P39">
         <v>45184.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" t="s">
         <v>658</v>
       </c>
       <c r="D40" t="s">
         <v>659</v>
       </c>
       <c r="E40" t="s">
         <v>146</v>
       </c>
       <c r="F40" t="s">
         <v>52</v>
       </c>
       <c r="G40" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H40" t="s">
         <v>144</v>
       </c>
       <c r="I40" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J40" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L40" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="N40" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O40">
         <v>44862.0</v>
       </c>
       <c r="P40">
         <v>45184.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>117</v>
       </c>
       <c r="C41" t="s">
         <v>658</v>
       </c>
       <c r="D41" t="s">
         <v>659</v>
       </c>
       <c r="E41" t="s">
         <v>146</v>
       </c>
       <c r="F41" t="s">
         <v>52</v>
       </c>
       <c r="G41" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H41" t="s">
         <v>144</v>
       </c>
       <c r="I41" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J41" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L41" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="N41" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O41">
         <v>44862.0</v>
       </c>
       <c r="P41">
         <v>45184.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" t="s">
         <v>658</v>
       </c>
       <c r="D42" t="s">
         <v>659</v>
       </c>
       <c r="E42" t="s">
         <v>146</v>
       </c>
       <c r="F42" t="s">
         <v>52</v>
       </c>
       <c r="G42" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H42" t="s">
         <v>144</v>
       </c>
       <c r="I42" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J42" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L42" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="N42" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O42">
         <v>44862.0</v>
       </c>
       <c r="P42">
         <v>45184.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>658</v>
       </c>
       <c r="D43" t="s">
         <v>659</v>
       </c>
       <c r="E43" t="s">
         <v>146</v>
       </c>
       <c r="F43" t="s">
         <v>52</v>
       </c>
       <c r="G43" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H43" t="s">
         <v>144</v>
       </c>
       <c r="I43" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J43" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L43" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="N43" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O43">
         <v>44862.0</v>
       </c>
       <c r="P43">
         <v>45184.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" t="s">
         <v>658</v>
       </c>
       <c r="D44" t="s">
         <v>659</v>
       </c>
       <c r="E44" t="s">
         <v>146</v>
       </c>
       <c r="F44" t="s">
         <v>52</v>
       </c>
       <c r="G44" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H44" t="s">
         <v>144</v>
       </c>
       <c r="I44" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J44" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L44" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="N44" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O44">
         <v>44862.0</v>
       </c>
       <c r="P44">
         <v>45184.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="R44" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" t="s">
         <v>658</v>
       </c>
       <c r="D45" t="s">
         <v>659</v>
       </c>
       <c r="E45" t="s">
         <v>146</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
       <c r="G45" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H45" t="s">
         <v>144</v>
       </c>
       <c r="I45" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J45" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L45" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="N45" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O45">
         <v>44862.0</v>
       </c>
       <c r="P45">
         <v>45184.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>658</v>
       </c>
       <c r="D46" t="s">
         <v>659</v>
       </c>
       <c r="E46" t="s">
         <v>146</v>
       </c>
       <c r="F46" t="s">
         <v>52</v>
       </c>
       <c r="G46" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H46" t="s">
         <v>144</v>
       </c>
       <c r="I46" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J46" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L46" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="N46" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O46">
         <v>44862.0</v>
       </c>
       <c r="P46">
         <v>45184.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" t="s">
         <v>658</v>
       </c>
       <c r="D47" t="s">
         <v>659</v>
       </c>
       <c r="E47" t="s">
         <v>146</v>
       </c>
       <c r="F47" t="s">
         <v>52</v>
       </c>
       <c r="G47" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H47" t="s">
         <v>144</v>
       </c>
       <c r="I47" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J47" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L47" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="N47" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O47">
         <v>44862.0</v>
       </c>
       <c r="P47">
         <v>45184.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" t="s">
         <v>658</v>
       </c>
       <c r="D48" t="s">
         <v>659</v>
       </c>
       <c r="E48" t="s">
         <v>146</v>
       </c>
       <c r="F48" t="s">
         <v>52</v>
       </c>
       <c r="G48" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H48" t="s">
         <v>144</v>
       </c>
       <c r="I48" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J48" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L48" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="N48" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O48">
         <v>44862.0</v>
       </c>
       <c r="P48">
         <v>45184.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>117</v>
       </c>
       <c r="C49" t="s">
         <v>658</v>
       </c>
       <c r="D49" t="s">
         <v>659</v>
       </c>
       <c r="E49" t="s">
         <v>146</v>
       </c>
       <c r="F49" t="s">
         <v>52</v>
       </c>
       <c r="G49" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H49" t="s">
         <v>144</v>
       </c>
       <c r="I49" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J49" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L49" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="N49" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O49">
         <v>44862.0</v>
       </c>
       <c r="P49">
         <v>45184.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>117</v>
       </c>
       <c r="C50" t="s">
         <v>658</v>
       </c>
       <c r="D50" t="s">
         <v>659</v>
       </c>
       <c r="E50" t="s">
         <v>146</v>
       </c>
       <c r="F50" t="s">
         <v>52</v>
       </c>
       <c r="G50" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H50" t="s">
         <v>144</v>
       </c>
       <c r="I50" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J50" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L50" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="N50" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O50">
         <v>44862.0</v>
       </c>
       <c r="P50">
         <v>45184.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>117</v>
       </c>
       <c r="C51" t="s">
         <v>658</v>
       </c>
       <c r="D51" t="s">
         <v>659</v>
       </c>
       <c r="E51" t="s">
         <v>146</v>
       </c>
       <c r="F51" t="s">
         <v>52</v>
       </c>
       <c r="G51" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H51" t="s">
         <v>144</v>
       </c>
       <c r="I51" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J51" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L51" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="N51" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O51">
         <v>44862.0</v>
       </c>
       <c r="P51">
         <v>45184.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>117</v>
       </c>
       <c r="C52" t="s">
         <v>658</v>
       </c>
       <c r="D52" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E52" t="s">
         <v>146</v>
       </c>
       <c r="F52" t="s">
         <v>52</v>
       </c>
       <c r="G52" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H52" t="s">
         <v>144</v>
       </c>
       <c r="I52" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J52" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L52" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="N52" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O52">
         <v>44862.0</v>
       </c>
       <c r="P52">
         <v>45184.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53" t="s">
         <v>658</v>
       </c>
       <c r="D53" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E53" t="s">
         <v>146</v>
       </c>
       <c r="F53" t="s">
         <v>52</v>
       </c>
       <c r="G53" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H53" t="s">
         <v>144</v>
       </c>
       <c r="I53" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J53" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L53" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="N53" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O53">
         <v>44862.0</v>
       </c>
       <c r="P53">
         <v>45184.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>117</v>
       </c>
       <c r="C54" t="s">
         <v>658</v>
       </c>
       <c r="D54" t="s">
         <v>659</v>
       </c>
       <c r="E54" t="s">
         <v>146</v>
       </c>
       <c r="F54" t="s">
         <v>52</v>
       </c>
       <c r="G54" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H54" t="s">
         <v>144</v>
       </c>
       <c r="I54" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J54" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L54" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="N54" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O54">
         <v>44862.0</v>
       </c>
       <c r="P54">
         <v>45184.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
         <v>117</v>
       </c>
       <c r="C55" t="s">
         <v>658</v>
       </c>
       <c r="D55" t="s">
         <v>659</v>
       </c>
       <c r="E55" t="s">
         <v>146</v>
       </c>
       <c r="F55" t="s">
         <v>52</v>
       </c>
       <c r="G55" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H55" t="s">
         <v>144</v>
       </c>
       <c r="I55" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J55" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L55" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="N55" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O55">
         <v>44862.0</v>
       </c>
       <c r="P55">
         <v>45184.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
         <v>117</v>
       </c>
       <c r="C56" t="s">
         <v>658</v>
       </c>
       <c r="D56" t="s">
         <v>659</v>
       </c>
       <c r="E56" t="s">
         <v>146</v>
       </c>
       <c r="F56" t="s">
         <v>52</v>
       </c>
       <c r="G56" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H56" t="s">
         <v>144</v>
       </c>
       <c r="I56" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J56" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L56" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="N56" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O56">
         <v>44862.0</v>
       </c>
       <c r="P56">
         <v>45184.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>117</v>
       </c>
       <c r="C57" t="s">
         <v>658</v>
       </c>
       <c r="D57" t="s">
         <v>659</v>
       </c>
       <c r="E57" t="s">
         <v>146</v>
       </c>
       <c r="F57" t="s">
         <v>52</v>
       </c>
       <c r="G57" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H57" t="s">
         <v>144</v>
       </c>
       <c r="I57" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J57" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L57" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="N57" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O57">
         <v>44862.0</v>
       </c>
       <c r="P57">
         <v>45184.0</v>
       </c>
       <c r="Q57" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" t="s">
         <v>658</v>
       </c>
       <c r="D58" t="s">
         <v>659</v>
       </c>
       <c r="E58" t="s">
         <v>146</v>
       </c>
       <c r="F58" t="s">
         <v>52</v>
       </c>
       <c r="G58" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="H58" t="s">
         <v>144</v>
       </c>
       <c r="I58" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J58" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L58" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="N58" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O58">
         <v>44862.0</v>
       </c>
       <c r="P58">
         <v>45184.0</v>
       </c>
       <c r="Q58" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
         <v>117</v>
       </c>
       <c r="C59" t="s">
         <v>658</v>
       </c>
       <c r="D59" t="s">
         <v>659</v>
       </c>
       <c r="E59" t="s">
         <v>146</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
       <c r="G59" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H59" t="s">
         <v>144</v>
       </c>
       <c r="I59" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="J59" t="s">
-        <v>883</v>
+        <v>884</v>
+      </c>
+      <c r="K59" t="s">
+        <v>885</v>
       </c>
       <c r="L59" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="N59" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O59">
         <v>45536.0</v>
       </c>
       <c r="P59">
         <v>45931.0</v>
       </c>
       <c r="Q59" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
         <v>117</v>
       </c>
       <c r="C60" t="s">
         <v>658</v>
       </c>
       <c r="D60" t="s">
         <v>659</v>
       </c>
       <c r="E60" t="s">
         <v>146</v>
       </c>
       <c r="F60" t="s">
         <v>52</v>
       </c>
       <c r="G60" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H60" t="s">
         <v>144</v>
       </c>
       <c r="I60" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="J60" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="L60" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="N60" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O60">
         <v>45536.0</v>
       </c>
       <c r="P60">
         <v>45931.0</v>
       </c>
       <c r="Q60" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
         <v>117</v>
       </c>
       <c r="C61" t="s">
         <v>658</v>
       </c>
       <c r="D61" t="s">
         <v>659</v>
       </c>
       <c r="E61" t="s">
         <v>146</v>
       </c>
       <c r="F61" t="s">
         <v>52</v>
       </c>
       <c r="G61" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H61" t="s">
         <v>144</v>
       </c>
       <c r="I61" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="J61" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="K61" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="L61" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="N61" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P61">
         <v>45174.0</v>
       </c>
       <c r="Q61" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
         <v>117</v>
       </c>
       <c r="C62" t="s">
         <v>658</v>
       </c>
       <c r="D62" t="s">
         <v>659</v>
       </c>
       <c r="E62" t="s">
         <v>146</v>
       </c>
       <c r="F62" t="s">
         <v>52</v>
       </c>
       <c r="G62" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H62" t="s">
         <v>144</v>
       </c>
       <c r="I62" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="J62" t="s">
         <v>677</v>
       </c>
       <c r="K62" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="L62" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="N62" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P62">
         <v>44896.0</v>
       </c>
       <c r="Q62" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>33</v>
       </c>
       <c r="B63" t="s">
         <v>117</v>
       </c>
       <c r="C63" t="s">
         <v>658</v>
       </c>
       <c r="D63" t="s">
         <v>659</v>
       </c>
       <c r="E63" t="s">
         <v>146</v>
       </c>
       <c r="F63" t="s">
         <v>52</v>
       </c>
       <c r="G63" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H63" t="s">
         <v>144</v>
       </c>
       <c r="I63" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="J63" t="s">
         <v>677</v>
       </c>
       <c r="K63" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="L63" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="N63" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P63">
         <v>44896.0</v>
       </c>
       <c r="Q63" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
         <v>117</v>
       </c>
       <c r="C64" t="s">
         <v>658</v>
       </c>
       <c r="D64" t="s">
         <v>659</v>
       </c>
       <c r="E64" t="s">
         <v>146</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
       <c r="G64" t="s">
         <v>56</v>
       </c>
       <c r="H64" t="s">
         <v>144</v>
       </c>
       <c r="I64" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="J64" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="K64" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="L64" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="N64" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O64">
         <v>45714.0</v>
       </c>
       <c r="P64">
         <v>45931.0</v>
       </c>
       <c r="Q64" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>33</v>
       </c>
       <c r="B65" t="s">
         <v>117</v>
       </c>
       <c r="C65" t="s">
         <v>658</v>
       </c>
       <c r="D65" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E65" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F65" t="s">
         <v>52</v>
       </c>
       <c r="G65" t="s">
         <v>56</v>
       </c>
       <c r="H65" t="s">
         <v>144</v>
       </c>
       <c r="I65" t="s">
         <v>676</v>
       </c>
       <c r="J65" t="s">
         <v>677</v>
       </c>
       <c r="L65" t="s">
         <v>678</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>331</v>
       </c>
       <c r="N65" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P65">
         <v>45023.0</v>
       </c>
       <c r="Q65" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>33</v>
       </c>
       <c r="B66" t="s">
         <v>117</v>
       </c>
       <c r="C66" t="s">
         <v>658</v>
       </c>
       <c r="D66" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E66" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F66" t="s">
         <v>52</v>
       </c>
       <c r="G66" t="s">
         <v>56</v>
       </c>
       <c r="H66" t="s">
         <v>144</v>
       </c>
       <c r="I66" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="J66" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="L66" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="N66" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O66">
         <v>44317.0</v>
       </c>
       <c r="P66">
         <v>44595.0</v>
       </c>
       <c r="Q66" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>33</v>
       </c>
       <c r="B67" t="s">
         <v>117</v>
       </c>
       <c r="C67" t="s">
         <v>658</v>
       </c>
       <c r="D67" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E67" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F67" t="s">
         <v>52</v>
       </c>
       <c r="G67" t="s">
         <v>56</v>
       </c>
       <c r="H67" t="s">
         <v>144</v>
       </c>
       <c r="I67" t="s">
         <v>672</v>
       </c>
       <c r="J67" t="s">
         <v>673</v>
       </c>
       <c r="L67" t="s">
         <v>674</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>600</v>
       </c>
       <c r="N67" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P67">
         <v>44658.0</v>
       </c>
       <c r="Q67" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
         <v>117</v>
       </c>
       <c r="C68" t="s">
         <v>658</v>
       </c>
       <c r="D68" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E68" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F68" t="s">
         <v>52</v>
       </c>
       <c r="G68" t="s">
         <v>56</v>
       </c>
       <c r="H68" t="s">
         <v>144</v>
       </c>
       <c r="I68" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="J68" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="L68" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="N68" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P68">
         <v>45778.0</v>
       </c>
       <c r="Q68" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
         <v>117</v>
       </c>
       <c r="C69" t="s">
         <v>658</v>
       </c>
       <c r="D69" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E69" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F69" t="s">
         <v>52</v>
       </c>
       <c r="G69" t="s">
         <v>56</v>
       </c>
       <c r="H69" t="s">
         <v>144</v>
       </c>
       <c r="I69" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="J69" t="s">
-        <v>883</v>
+        <v>884</v>
+      </c>
+      <c r="K69" t="s">
+        <v>885</v>
       </c>
       <c r="L69" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="N69" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P69">
         <v>45778.0</v>
       </c>
       <c r="Q69" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>33</v>
       </c>
       <c r="B70" t="s">
         <v>117</v>
       </c>
       <c r="C70" t="s">
         <v>658</v>
       </c>
       <c r="D70" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E70" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F70" t="s">
         <v>52</v>
       </c>
       <c r="G70" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H70" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I70" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="J70" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="L70" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="N70" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P70">
         <v>45741.0</v>
       </c>
       <c r="Q70" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>33</v>
       </c>
       <c r="B71" t="s">
         <v>117</v>
       </c>
       <c r="C71" t="s">
         <v>658</v>
       </c>
       <c r="D71" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E71" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F71" t="s">
         <v>52</v>
       </c>
       <c r="G71" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H71" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I71" t="s">
         <v>676</v>
       </c>
       <c r="J71" t="s">
         <v>677</v>
       </c>
       <c r="L71" t="s">
         <v>678</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>331</v>
       </c>
       <c r="N71" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P71">
         <v>45111.0</v>
       </c>
       <c r="Q71" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>33</v>
       </c>
       <c r="B72" t="s">
         <v>117</v>
       </c>
       <c r="C72" t="s">
         <v>658</v>
       </c>
       <c r="D72" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E72" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F72" t="s">
         <v>52</v>
       </c>
       <c r="G72" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H72" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I72" t="s">
         <v>672</v>
       </c>
       <c r="J72" t="s">
         <v>673</v>
       </c>
       <c r="L72" t="s">
         <v>674</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>600</v>
       </c>
       <c r="N72" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P72">
         <v>44658.0</v>
       </c>
       <c r="Q72" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>33</v>
       </c>
       <c r="B73" t="s">
         <v>117</v>
       </c>
       <c r="C73" t="s">
         <v>658</v>
       </c>
       <c r="D73" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E73" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
       <c r="G73" t="s">
         <v>56</v>
       </c>
       <c r="H73" t="s">
         <v>144</v>
       </c>
       <c r="I73" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="J73" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="L73" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="N73" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O73">
         <v>43999.0</v>
       </c>
       <c r="P73">
         <v>44508.0</v>
       </c>
       <c r="Q73" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="R73" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>117</v>
       </c>
       <c r="C74" t="s">
         <v>658</v>
       </c>
       <c r="D74" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E74" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F74" t="s">
         <v>52</v>
       </c>
       <c r="G74" t="s">
         <v>56</v>
       </c>
       <c r="H74" t="s">
         <v>144</v>
       </c>
       <c r="I74" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="J74" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L74" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N74" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P74">
         <v>44223.0</v>
       </c>
       <c r="Q74" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
         <v>117</v>
       </c>
       <c r="C75" t="s">
         <v>658</v>
       </c>
       <c r="D75" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E75" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F75" t="s">
         <v>52</v>
       </c>
       <c r="G75" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H75" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I75" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="J75" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="L75" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="N75" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P75">
         <v>44223.0</v>
       </c>
       <c r="Q75" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>117</v>
       </c>
       <c r="C76" t="s">
         <v>658</v>
       </c>
       <c r="D76" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E76" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F76" t="s">
         <v>52</v>
       </c>
       <c r="G76" t="s">
         <v>56</v>
       </c>
       <c r="H76" t="s">
         <v>144</v>
       </c>
       <c r="I76" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="J76" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="L76" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="N76" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P76">
         <v>44523.0</v>
       </c>
       <c r="Q76" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>117</v>
       </c>
       <c r="C77" t="s">
         <v>658</v>
       </c>
       <c r="D77" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E77" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F77" t="s">
         <v>52</v>
       </c>
       <c r="G77" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H77" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I77" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="J77" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="L77" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="N77" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P77">
         <v>44523.0</v>
       </c>
       <c r="Q77" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>117</v>
       </c>
       <c r="C78" t="s">
         <v>658</v>
       </c>
       <c r="D78" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E78" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F78" t="s">
         <v>52</v>
       </c>
       <c r="G78" t="s">
         <v>56</v>
       </c>
       <c r="H78" t="s">
         <v>144</v>
       </c>
       <c r="I78" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="J78" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="L78" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="N78" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O78">
         <v>43675.0</v>
       </c>
       <c r="P78">
         <v>44182.0</v>
       </c>
       <c r="Q78" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>117</v>
       </c>
       <c r="C79" t="s">
         <v>658</v>
       </c>
       <c r="D79" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E79" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F79" t="s">
         <v>52</v>
       </c>
       <c r="G79" t="s">
         <v>56</v>
       </c>
       <c r="H79" t="s">
         <v>144</v>
       </c>
       <c r="I79" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="J79" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="L79" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="N79" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O79">
         <v>43675.0</v>
       </c>
       <c r="P79">
         <v>44182.0</v>
       </c>
       <c r="Q79" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>117</v>
       </c>
       <c r="C80" t="s">
         <v>658</v>
       </c>
       <c r="D80" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E80" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F80" t="s">
         <v>52</v>
       </c>
       <c r="G80" t="s">
         <v>56</v>
       </c>
       <c r="H80" t="s">
         <v>144</v>
       </c>
       <c r="I80" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="J80" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="L80" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="N80" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O80">
         <v>43675.0</v>
       </c>
       <c r="P80">
         <v>44182.0</v>
       </c>
       <c r="Q80" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>117</v>
       </c>
       <c r="C81" t="s">
         <v>658</v>
       </c>
       <c r="D81" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E81" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
       <c r="G81" t="s">
         <v>56</v>
       </c>
       <c r="H81" t="s">
         <v>144</v>
       </c>
       <c r="I81" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J81" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="L81" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="N81" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O81">
         <v>43675.0</v>
       </c>
       <c r="P81">
         <v>44182.0</v>
       </c>
       <c r="Q81" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>117</v>
       </c>
       <c r="C82" t="s">
         <v>658</v>
       </c>
       <c r="D82" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E82" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F82" t="s">
         <v>52</v>
       </c>
       <c r="G82" t="s">
         <v>56</v>
       </c>
       <c r="H82" t="s">
         <v>144</v>
       </c>
       <c r="I82" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="J82" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="L82" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="N82" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O82">
         <v>43675.0</v>
       </c>
       <c r="P82">
         <v>44182.0</v>
       </c>
       <c r="Q82" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
         <v>117</v>
       </c>
       <c r="C83" t="s">
         <v>658</v>
       </c>
       <c r="D83" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E83" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F83" t="s">
         <v>52</v>
       </c>
       <c r="G83" t="s">
         <v>56</v>
       </c>
       <c r="H83" t="s">
         <v>144</v>
       </c>
       <c r="I83" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J83" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L83" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="N83" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O83">
         <v>43675.0</v>
       </c>
       <c r="P83">
         <v>44182.0</v>
       </c>
       <c r="Q83" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
         <v>117</v>
       </c>
       <c r="C84" t="s">
         <v>658</v>
       </c>
       <c r="D84" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E84" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F84" t="s">
         <v>52</v>
       </c>
       <c r="G84" t="s">
         <v>56</v>
       </c>
       <c r="H84" t="s">
         <v>144</v>
       </c>
       <c r="I84" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="J84" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="L84" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="N84" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O84">
         <v>43675.0</v>
       </c>
       <c r="P84">
         <v>44182.0</v>
       </c>
       <c r="Q84" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="R84" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>33</v>
       </c>
       <c r="B85" t="s">
         <v>117</v>
       </c>
       <c r="C85" t="s">
         <v>658</v>
       </c>
       <c r="D85" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E85" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F85" t="s">
         <v>52</v>
       </c>
       <c r="G85" t="s">
         <v>56</v>
       </c>
       <c r="H85" t="s">
         <v>144</v>
       </c>
       <c r="I85" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J85" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L85" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="N85" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O85">
         <v>43675.0</v>
       </c>
       <c r="P85">
         <v>44182.0</v>
       </c>
       <c r="Q85" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
         <v>117</v>
       </c>
       <c r="C86" t="s">
         <v>658</v>
       </c>
       <c r="D86" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E86" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F86" t="s">
         <v>52</v>
       </c>
       <c r="G86" t="s">
         <v>56</v>
       </c>
       <c r="H86" t="s">
         <v>144</v>
       </c>
       <c r="I86" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="J86" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="L86" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="N86" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O86">
         <v>43675.0</v>
       </c>
       <c r="P86">
         <v>44182.0</v>
       </c>
       <c r="Q86" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
         <v>117</v>
       </c>
       <c r="C87" t="s">
         <v>658</v>
       </c>
       <c r="D87" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E87" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F87" t="s">
         <v>52</v>
       </c>
       <c r="G87" t="s">
         <v>56</v>
       </c>
       <c r="H87" t="s">
         <v>144</v>
       </c>
       <c r="I87" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="J87" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="L87" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="N87" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O87">
         <v>43675.0</v>
       </c>
       <c r="P87">
         <v>44182.0</v>
       </c>
       <c r="Q87" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88" t="s">
         <v>117</v>
       </c>
       <c r="C88" t="s">
         <v>658</v>
       </c>
       <c r="D88" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E88" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
       <c r="G88" t="s">
         <v>56</v>
       </c>
       <c r="H88" t="s">
         <v>144</v>
       </c>
       <c r="I88" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J88" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L88" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="N88" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O88">
         <v>43675.0</v>
       </c>
       <c r="P88">
         <v>44182.0</v>
       </c>
       <c r="Q88" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89" t="s">
         <v>117</v>
       </c>
       <c r="C89" t="s">
         <v>658</v>
       </c>
       <c r="D89" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E89" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F89" t="s">
         <v>52</v>
       </c>
       <c r="G89" t="s">
         <v>56</v>
       </c>
       <c r="H89" t="s">
         <v>144</v>
       </c>
       <c r="I89" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J89" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L89" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="N89" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O89">
         <v>43675.0</v>
       </c>
       <c r="P89">
         <v>44182.0</v>
       </c>
       <c r="Q89" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
         <v>117</v>
       </c>
       <c r="C90" t="s">
         <v>658</v>
       </c>
       <c r="D90" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E90" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F90" t="s">
         <v>52</v>
       </c>
       <c r="G90" t="s">
         <v>56</v>
       </c>
       <c r="H90" t="s">
         <v>144</v>
       </c>
       <c r="I90" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J90" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L90" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="N90" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O90">
         <v>43675.0</v>
       </c>
       <c r="P90">
         <v>44182.0</v>
       </c>
       <c r="Q90" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
         <v>117</v>
       </c>
       <c r="C91" t="s">
         <v>658</v>
       </c>
       <c r="D91" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E91" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F91" t="s">
         <v>52</v>
       </c>
       <c r="G91" t="s">
         <v>56</v>
       </c>
       <c r="H91" t="s">
         <v>144</v>
       </c>
       <c r="I91" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J91" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L91" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="N91" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O91">
         <v>43675.0</v>
       </c>
       <c r="P91">
         <v>44182.0</v>
       </c>
       <c r="Q91" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
         <v>117</v>
       </c>
       <c r="C92" t="s">
         <v>658</v>
       </c>
       <c r="D92" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E92" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F92" t="s">
         <v>52</v>
       </c>
       <c r="G92" t="s">
         <v>56</v>
       </c>
       <c r="H92" t="s">
         <v>144</v>
       </c>
       <c r="I92" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J92" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L92" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="N92" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O92">
         <v>43675.0</v>
       </c>
       <c r="P92">
         <v>44182.0</v>
       </c>
       <c r="Q92" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
         <v>117</v>
       </c>
       <c r="C93" t="s">
         <v>658</v>
       </c>
       <c r="D93" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E93" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F93" t="s">
         <v>52</v>
       </c>
       <c r="G93" t="s">
         <v>56</v>
       </c>
       <c r="H93" t="s">
         <v>144</v>
       </c>
       <c r="I93" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="J93" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="L93" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="N93" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O93">
         <v>43675.0</v>
       </c>
       <c r="P93">
         <v>44182.0</v>
       </c>
       <c r="Q93" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>117</v>
       </c>
       <c r="C94" t="s">
         <v>658</v>
       </c>
       <c r="D94" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E94" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F94" t="s">
         <v>52</v>
       </c>
       <c r="G94" t="s">
         <v>56</v>
       </c>
       <c r="H94" t="s">
         <v>144</v>
       </c>
       <c r="I94" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="J94" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="L94" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="N94" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O94">
         <v>43675.0</v>
       </c>
       <c r="P94">
         <v>44182.0</v>
       </c>
       <c r="Q94" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
         <v>117</v>
       </c>
       <c r="C95" t="s">
         <v>658</v>
       </c>
       <c r="D95" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E95" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F95" t="s">
         <v>52</v>
       </c>
       <c r="G95" t="s">
         <v>56</v>
       </c>
       <c r="H95" t="s">
         <v>144</v>
       </c>
       <c r="I95" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J95" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L95" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="N95" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O95">
         <v>43675.0</v>
       </c>
       <c r="P95">
         <v>44182.0</v>
       </c>
       <c r="Q95" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
         <v>117</v>
       </c>
       <c r="C96" t="s">
         <v>658</v>
       </c>
       <c r="D96" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E96" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F96" t="s">
         <v>52</v>
       </c>
       <c r="G96" t="s">
         <v>56</v>
       </c>
       <c r="H96" t="s">
         <v>144</v>
       </c>
       <c r="I96" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="J96" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="L96" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="N96" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O96">
         <v>43675.0</v>
       </c>
       <c r="P96">
         <v>44182.0</v>
       </c>
       <c r="Q96" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
         <v>117</v>
       </c>
       <c r="C97" t="s">
         <v>658</v>
       </c>
       <c r="D97" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E97" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F97" t="s">
         <v>52</v>
       </c>
       <c r="G97" t="s">
         <v>56</v>
       </c>
       <c r="H97" t="s">
         <v>144</v>
       </c>
       <c r="I97" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J97" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L97" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="N97" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O97">
         <v>43675.0</v>
       </c>
       <c r="P97">
         <v>44182.0</v>
       </c>
       <c r="Q97" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
         <v>117</v>
       </c>
       <c r="C98" t="s">
         <v>658</v>
       </c>
       <c r="D98" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E98" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F98" t="s">
         <v>52</v>
       </c>
       <c r="G98" t="s">
         <v>56</v>
       </c>
       <c r="H98" t="s">
         <v>144</v>
       </c>
       <c r="I98" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J98" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L98" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="N98" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O98">
         <v>43675.0</v>
       </c>
       <c r="P98">
         <v>44182.0</v>
       </c>
       <c r="Q98" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
         <v>117</v>
       </c>
       <c r="C99" t="s">
         <v>658</v>
       </c>
       <c r="D99" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E99" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F99" t="s">
         <v>52</v>
       </c>
       <c r="G99" t="s">
         <v>56</v>
       </c>
       <c r="H99" t="s">
         <v>144</v>
       </c>
       <c r="I99" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="J99" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="L99" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>492</v>
       </c>
       <c r="N99" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O99">
         <v>43675.0</v>
       </c>
       <c r="P99">
         <v>44182.0</v>
       </c>
       <c r="Q99" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>33</v>
       </c>
       <c r="B100" t="s">
         <v>117</v>
       </c>
       <c r="C100" t="s">
         <v>658</v>
       </c>
       <c r="D100" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E100" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F100" t="s">
         <v>52</v>
       </c>
       <c r="G100" t="s">
         <v>56</v>
       </c>
       <c r="H100" t="s">
         <v>144</v>
       </c>
       <c r="I100" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="J100" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="L100" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="N100" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O100">
         <v>43675.0</v>
       </c>
       <c r="P100">
         <v>44182.0</v>
       </c>
       <c r="Q100" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>33</v>
       </c>
       <c r="B101" t="s">
         <v>117</v>
       </c>
       <c r="C101" t="s">
         <v>658</v>
       </c>
       <c r="D101" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E101" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F101" t="s">
         <v>52</v>
       </c>
       <c r="G101" t="s">
         <v>56</v>
       </c>
       <c r="H101" t="s">
         <v>144</v>
       </c>
       <c r="I101" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J101" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L101" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="N101" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O101">
         <v>43675.0</v>
       </c>
       <c r="P101">
         <v>44182.0</v>
       </c>
       <c r="Q101" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>33</v>
       </c>
       <c r="B102" t="s">
         <v>117</v>
       </c>
       <c r="C102" t="s">
         <v>658</v>
       </c>
       <c r="D102" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E102" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F102" t="s">
         <v>52</v>
       </c>
       <c r="G102" t="s">
         <v>56</v>
       </c>
       <c r="H102" t="s">
         <v>144</v>
       </c>
       <c r="I102" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J102" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L102" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="N102" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O102">
         <v>43675.0</v>
       </c>
       <c r="P102">
         <v>44182.0</v>
       </c>
       <c r="Q102" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
         <v>33</v>
       </c>
       <c r="B103" t="s">
         <v>117</v>
       </c>
       <c r="C103" t="s">
         <v>658</v>
       </c>
       <c r="D103" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E103" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F103" t="s">
         <v>52</v>
       </c>
       <c r="G103" t="s">
         <v>56</v>
       </c>
       <c r="H103" t="s">
         <v>144</v>
       </c>
       <c r="I103" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J103" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="L103" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="N103" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O103">
         <v>43675.0</v>
       </c>
       <c r="P103">
         <v>44182.0</v>
       </c>
       <c r="Q103" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
         <v>33</v>
       </c>
       <c r="B104" t="s">
         <v>117</v>
       </c>
       <c r="C104" t="s">
         <v>658</v>
       </c>
       <c r="D104" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E104" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F104" t="s">
         <v>52</v>
       </c>
       <c r="G104" t="s">
         <v>56</v>
       </c>
       <c r="H104" t="s">
         <v>144</v>
       </c>
       <c r="I104" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="J104" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="L104" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="N104" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O104">
         <v>43675.0</v>
       </c>
       <c r="P104">
         <v>44182.0</v>
       </c>
       <c r="Q104" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
         <v>33</v>
       </c>
       <c r="B105" t="s">
         <v>117</v>
       </c>
       <c r="C105" t="s">
         <v>658</v>
       </c>
       <c r="D105" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E105" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F105" t="s">
         <v>52</v>
       </c>
       <c r="G105" t="s">
         <v>56</v>
       </c>
       <c r="H105" t="s">
         <v>144</v>
       </c>
       <c r="I105" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J105" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L105" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="N105" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O105">
         <v>43675.0</v>
       </c>
       <c r="P105">
         <v>44182.0</v>
       </c>
       <c r="Q105" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
         <v>33</v>
       </c>
       <c r="B106" t="s">
         <v>117</v>
       </c>
       <c r="C106" t="s">
         <v>658</v>
       </c>
       <c r="D106" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E106" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
       <c r="G106" t="s">
         <v>56</v>
       </c>
       <c r="H106" t="s">
         <v>144</v>
       </c>
       <c r="I106" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="J106" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="L106" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="N106" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O106">
         <v>43675.0</v>
       </c>
       <c r="P106">
         <v>44182.0</v>
       </c>
       <c r="Q106" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
         <v>33</v>
       </c>
       <c r="B107" t="s">
         <v>117</v>
       </c>
       <c r="C107" t="s">
         <v>658</v>
       </c>
       <c r="D107" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E107" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F107" t="s">
         <v>52</v>
       </c>
       <c r="G107" t="s">
         <v>56</v>
       </c>
       <c r="H107" t="s">
         <v>144</v>
       </c>
       <c r="I107" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="J107" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="L107" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="N107" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O107">
         <v>43675.0</v>
       </c>
       <c r="P107">
         <v>44182.0</v>
       </c>
       <c r="Q107" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
         <v>33</v>
       </c>
       <c r="B108" t="s">
         <v>117</v>
       </c>
       <c r="C108" t="s">
         <v>658</v>
       </c>
       <c r="D108" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E108" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F108" t="s">
         <v>52</v>
       </c>
       <c r="G108" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H108" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I108" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="J108" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="L108" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="N108" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O108">
         <v>43675.0</v>
       </c>
       <c r="P108">
         <v>44182.0</v>
       </c>
       <c r="Q108" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
         <v>33</v>
       </c>
       <c r="B109" t="s">
         <v>117</v>
       </c>
       <c r="C109" t="s">
         <v>658</v>
       </c>
       <c r="D109" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E109" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F109" t="s">
         <v>52</v>
       </c>
       <c r="G109" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H109" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I109" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="J109" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="L109" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="N109" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O109">
         <v>43675.0</v>
       </c>
       <c r="P109">
         <v>44182.0</v>
       </c>
       <c r="Q109" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
         <v>33</v>
       </c>
       <c r="B110" t="s">
         <v>117</v>
       </c>
       <c r="C110" t="s">
         <v>658</v>
       </c>
       <c r="D110" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E110" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F110" t="s">
         <v>52</v>
       </c>
       <c r="G110" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H110" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I110" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="J110" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="L110" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="N110" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O110">
         <v>43675.0</v>
       </c>
       <c r="P110">
         <v>44182.0</v>
       </c>
       <c r="Q110" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
         <v>33</v>
       </c>
       <c r="B111" t="s">
         <v>117</v>
       </c>
       <c r="C111" t="s">
         <v>658</v>
       </c>
       <c r="D111" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E111" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F111" t="s">
         <v>52</v>
       </c>
       <c r="G111" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H111" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I111" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J111" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="L111" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="N111" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O111">
         <v>43675.0</v>
       </c>
       <c r="P111">
         <v>44182.0</v>
       </c>
       <c r="Q111" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
         <v>33</v>
       </c>
       <c r="B112" t="s">
         <v>117</v>
       </c>
       <c r="C112" t="s">
         <v>658</v>
       </c>
       <c r="D112" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E112" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F112" t="s">
         <v>52</v>
       </c>
       <c r="G112" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H112" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I112" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="J112" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="L112" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="N112" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O112">
         <v>43675.0</v>
       </c>
       <c r="P112">
         <v>44182.0</v>
       </c>
       <c r="Q112" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>658</v>
       </c>
       <c r="D113" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E113" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F113" t="s">
         <v>52</v>
       </c>
       <c r="G113" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H113" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I113" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J113" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L113" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="N113" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O113">
         <v>43675.0</v>
       </c>
       <c r="P113">
         <v>44182.0</v>
       </c>
       <c r="Q113" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
         <v>33</v>
       </c>
       <c r="B114" t="s">
         <v>117</v>
       </c>
       <c r="C114" t="s">
         <v>658</v>
       </c>
       <c r="D114" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E114" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F114" t="s">
         <v>52</v>
       </c>
       <c r="G114" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H114" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I114" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="J114" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="L114" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="N114" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O114">
         <v>43675.0</v>
       </c>
       <c r="P114">
         <v>44182.0</v>
       </c>
       <c r="Q114" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="R114" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
         <v>33</v>
       </c>
       <c r="B115" t="s">
         <v>117</v>
       </c>
       <c r="C115" t="s">
         <v>658</v>
       </c>
       <c r="D115" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E115" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F115" t="s">
         <v>52</v>
       </c>
       <c r="G115" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H115" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I115" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J115" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L115" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="N115" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O115">
         <v>43675.0</v>
       </c>
       <c r="P115">
         <v>44182.0</v>
       </c>
       <c r="Q115" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
         <v>33</v>
       </c>
       <c r="B116" t="s">
         <v>117</v>
       </c>
       <c r="C116" t="s">
         <v>658</v>
       </c>
       <c r="D116" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E116" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F116" t="s">
         <v>52</v>
       </c>
       <c r="G116" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H116" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I116" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="J116" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="L116" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="N116" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O116">
         <v>43675.0</v>
       </c>
       <c r="P116">
         <v>44182.0</v>
       </c>
       <c r="Q116" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
         <v>33</v>
       </c>
       <c r="B117" t="s">
         <v>117</v>
       </c>
       <c r="C117" t="s">
         <v>658</v>
       </c>
       <c r="D117" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E117" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F117" t="s">
         <v>52</v>
       </c>
       <c r="G117" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H117" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I117" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="J117" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="L117" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="N117" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O117">
         <v>43675.0</v>
       </c>
       <c r="P117">
         <v>44182.0</v>
       </c>
       <c r="Q117" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
         <v>33</v>
       </c>
       <c r="B118" t="s">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>658</v>
       </c>
       <c r="D118" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E118" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F118" t="s">
         <v>52</v>
       </c>
       <c r="G118" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H118" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I118" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J118" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L118" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="N118" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O118">
         <v>43675.0</v>
       </c>
       <c r="P118">
         <v>44182.0</v>
       </c>
       <c r="Q118" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
         <v>33</v>
       </c>
       <c r="B119" t="s">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>658</v>
       </c>
       <c r="D119" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E119" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F119" t="s">
         <v>52</v>
       </c>
       <c r="G119" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H119" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I119" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J119" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L119" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="N119" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O119">
         <v>43675.0</v>
       </c>
       <c r="P119">
         <v>44182.0</v>
       </c>
       <c r="Q119" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
         <v>33</v>
       </c>
       <c r="B120" t="s">
         <v>117</v>
       </c>
       <c r="C120" t="s">
         <v>658</v>
       </c>
       <c r="D120" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E120" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F120" t="s">
         <v>52</v>
       </c>
       <c r="G120" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H120" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I120" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J120" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L120" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="N120" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O120">
         <v>43675.0</v>
       </c>
       <c r="P120">
         <v>44182.0</v>
       </c>
       <c r="Q120" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
         <v>33</v>
       </c>
       <c r="B121" t="s">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>658</v>
       </c>
       <c r="D121" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E121" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F121" t="s">
         <v>52</v>
       </c>
       <c r="G121" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H121" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I121" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J121" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L121" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="N121" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O121">
         <v>43675.0</v>
       </c>
       <c r="P121">
         <v>44182.0</v>
       </c>
       <c r="Q121" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
         <v>33</v>
       </c>
       <c r="B122" t="s">
         <v>117</v>
       </c>
       <c r="C122" t="s">
         <v>658</v>
       </c>
       <c r="D122" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E122" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F122" t="s">
         <v>52</v>
       </c>
       <c r="G122" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H122" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I122" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J122" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L122" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="N122" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O122">
         <v>43675.0</v>
       </c>
       <c r="P122">
         <v>44182.0</v>
       </c>
       <c r="Q122" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
         <v>33</v>
       </c>
       <c r="B123" t="s">
         <v>117</v>
       </c>
       <c r="C123" t="s">
         <v>658</v>
       </c>
       <c r="D123" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E123" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F123" t="s">
         <v>52</v>
       </c>
       <c r="G123" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H123" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I123" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="J123" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="L123" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="N123" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O123">
         <v>43675.0</v>
       </c>
       <c r="P123">
         <v>44182.0</v>
       </c>
       <c r="Q123" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
         <v>33</v>
       </c>
       <c r="B124" t="s">
         <v>117</v>
       </c>
       <c r="C124" t="s">
         <v>658</v>
       </c>
       <c r="D124" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E124" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F124" t="s">
         <v>52</v>
       </c>
       <c r="G124" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H124" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I124" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="J124" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="L124" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="N124" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O124">
         <v>43675.0</v>
       </c>
       <c r="P124">
         <v>44182.0</v>
       </c>
       <c r="Q124" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
         <v>33</v>
       </c>
       <c r="B125" t="s">
         <v>117</v>
       </c>
       <c r="C125" t="s">
         <v>658</v>
       </c>
       <c r="D125" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E125" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F125" t="s">
         <v>52</v>
       </c>
       <c r="G125" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H125" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I125" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J125" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L125" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="N125" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O125">
         <v>43675.0</v>
       </c>
       <c r="P125">
         <v>44182.0</v>
       </c>
       <c r="Q125" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
         <v>33</v>
       </c>
       <c r="B126" t="s">
         <v>117</v>
       </c>
       <c r="C126" t="s">
         <v>658</v>
       </c>
       <c r="D126" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E126" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F126" t="s">
         <v>52</v>
       </c>
       <c r="G126" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H126" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I126" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="J126" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="L126" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="N126" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O126">
         <v>43675.0</v>
       </c>
       <c r="P126">
         <v>44182.0</v>
       </c>
       <c r="Q126" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
         <v>33</v>
       </c>
       <c r="B127" t="s">
         <v>117</v>
       </c>
       <c r="C127" t="s">
         <v>658</v>
       </c>
       <c r="D127" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E127" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F127" t="s">
         <v>52</v>
       </c>
       <c r="G127" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H127" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I127" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J127" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L127" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="N127" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O127">
         <v>43675.0</v>
       </c>
       <c r="P127">
         <v>44182.0</v>
       </c>
       <c r="Q127" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
         <v>33</v>
       </c>
       <c r="B128" t="s">
         <v>117</v>
       </c>
       <c r="C128" t="s">
         <v>658</v>
       </c>
       <c r="D128" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E128" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F128" t="s">
         <v>52</v>
       </c>
       <c r="G128" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H128" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I128" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J128" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L128" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="N128" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O128">
         <v>43675.0</v>
       </c>
       <c r="P128">
         <v>44182.0</v>
       </c>
       <c r="Q128" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
         <v>33</v>
       </c>
       <c r="B129" t="s">
         <v>117</v>
       </c>
       <c r="C129" t="s">
         <v>658</v>
       </c>
       <c r="D129" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E129" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F129" t="s">
         <v>52</v>
       </c>
       <c r="G129" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H129" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I129" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="J129" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="L129" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M129" s="5" t="s">
         <v>492</v>
       </c>
       <c r="N129" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O129">
         <v>43675.0</v>
       </c>
       <c r="P129">
         <v>44182.0</v>
       </c>
       <c r="Q129" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
         <v>33</v>
       </c>
       <c r="B130" t="s">
         <v>117</v>
       </c>
       <c r="C130" t="s">
         <v>658</v>
       </c>
       <c r="D130" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E130" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F130" t="s">
         <v>52</v>
       </c>
       <c r="G130" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H130" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I130" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="J130" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="L130" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="N130" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O130">
         <v>43675.0</v>
       </c>
       <c r="P130">
         <v>44182.0</v>
       </c>
       <c r="Q130" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
         <v>33</v>
       </c>
       <c r="B131" t="s">
         <v>117</v>
       </c>
       <c r="C131" t="s">
         <v>658</v>
       </c>
       <c r="D131" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E131" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F131" t="s">
         <v>52</v>
       </c>
       <c r="G131" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H131" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I131" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J131" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L131" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="N131" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O131">
         <v>43675.0</v>
       </c>
       <c r="P131">
         <v>44182.0</v>
       </c>
       <c r="Q131" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
         <v>33</v>
       </c>
       <c r="B132" t="s">
         <v>117</v>
       </c>
       <c r="C132" t="s">
         <v>658</v>
       </c>
       <c r="D132" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E132" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F132" t="s">
         <v>52</v>
       </c>
       <c r="G132" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H132" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I132" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J132" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L132" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="N132" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O132">
         <v>43675.0</v>
       </c>
       <c r="P132">
         <v>44182.0</v>
       </c>
       <c r="Q132" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" t="s">
         <v>33</v>
       </c>
       <c r="B133" t="s">
         <v>117</v>
       </c>
       <c r="C133" t="s">
         <v>658</v>
       </c>
       <c r="D133" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E133" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F133" t="s">
         <v>52</v>
       </c>
       <c r="G133" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H133" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I133" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J133" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="L133" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="N133" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O133">
         <v>43675.0</v>
       </c>
       <c r="P133">
         <v>44182.0</v>
       </c>
       <c r="Q133" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
         <v>33</v>
       </c>
       <c r="B134" t="s">
         <v>117</v>
       </c>
       <c r="C134" t="s">
         <v>658</v>
       </c>
       <c r="D134" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E134" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F134" t="s">
         <v>52</v>
       </c>
       <c r="G134" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H134" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I134" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="J134" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="L134" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="N134" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O134">
         <v>43675.0</v>
       </c>
       <c r="P134">
         <v>44182.0</v>
       </c>
       <c r="Q134" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
         <v>33</v>
       </c>
       <c r="B135" t="s">
         <v>117</v>
       </c>
       <c r="C135" t="s">
         <v>658</v>
       </c>
       <c r="D135" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E135" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F135" t="s">
         <v>52</v>
       </c>
       <c r="G135" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H135" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I135" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="J135" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L135" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="N135" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O135">
         <v>43675.0</v>
       </c>
       <c r="P135">
         <v>44182.0</v>
       </c>
       <c r="Q135" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
         <v>33</v>
       </c>
       <c r="B136" t="s">
         <v>117</v>
       </c>
       <c r="C136" t="s">
         <v>658</v>
       </c>
       <c r="D136" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E136" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F136" t="s">
         <v>52</v>
       </c>
       <c r="G136" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H136" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I136" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="J136" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="L136" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="N136" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O136">
         <v>43675.0</v>
       </c>
       <c r="P136">
         <v>44182.0</v>
       </c>
       <c r="Q136" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
         <v>33</v>
       </c>
       <c r="B137" t="s">
         <v>117</v>
       </c>
       <c r="C137" t="s">
         <v>658</v>
       </c>
       <c r="D137" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E137" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F137" t="s">
         <v>52</v>
       </c>
       <c r="G137" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H137" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I137" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="J137" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="L137" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="N137" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O137">
         <v>43675.0</v>
       </c>
       <c r="P137">
         <v>44182.0</v>
       </c>
       <c r="Q137" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
         <v>33</v>
       </c>
       <c r="B138" t="s">
         <v>117</v>
       </c>
       <c r="C138" t="s">
         <v>658</v>
       </c>
       <c r="D138" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E138" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F138" t="s">
         <v>52</v>
       </c>
       <c r="G138" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="H138" t="s">
         <v>144</v>
       </c>
       <c r="I138" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="J138" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="L138" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="N138" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P138">
         <v>44468.0</v>
       </c>
       <c r="Q138" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="R138" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
         <v>33</v>
       </c>
       <c r="B139" t="s">
         <v>117</v>
       </c>
       <c r="C139" t="s">
         <v>658</v>
       </c>
       <c r="D139" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E139" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F139" t="s">
         <v>52</v>
       </c>
       <c r="G139" t="s">
         <v>56</v>
       </c>
       <c r="H139" t="s">
         <v>144</v>
       </c>
       <c r="I139" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="J139" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="K139" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="L139" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="N139" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P139">
         <v>45495.0</v>
       </c>
       <c r="Q139" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
         <v>33</v>
       </c>
       <c r="B140" t="s">
         <v>117</v>
       </c>
       <c r="C140" t="s">
         <v>658</v>
       </c>
       <c r="D140" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E140" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F140" t="s">
         <v>52</v>
       </c>
       <c r="G140" t="s">
         <v>56</v>
       </c>
       <c r="H140" t="s">
         <v>144</v>
       </c>
       <c r="I140" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="J140" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="K140" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="L140" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="N140" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P140">
         <v>45354.0</v>
       </c>
       <c r="Q140" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" t="s">
         <v>33</v>
       </c>
       <c r="B141" t="s">
         <v>117</v>
       </c>
       <c r="C141" t="s">
         <v>658</v>
       </c>
       <c r="D141" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E141" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
       <c r="G141" t="s">
         <v>56</v>
       </c>
       <c r="H141" t="s">
         <v>144</v>
       </c>
       <c r="I141" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="J141" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="K141" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="L141" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="N141" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P141">
         <v>44595.0</v>
       </c>
       <c r="Q141" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
         <v>33</v>
       </c>
       <c r="B142" t="s">
         <v>117</v>
       </c>
       <c r="C142" t="s">
         <v>658</v>
       </c>
       <c r="D142" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E142" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F142" t="s">
         <v>52</v>
       </c>
       <c r="G142" t="s">
         <v>56</v>
       </c>
       <c r="H142" t="s">
         <v>144</v>
       </c>
       <c r="I142" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="J142" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="L142" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="N142" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O142">
         <v>25569.0</v>
       </c>
       <c r="P142">
         <v>45311.0</v>
       </c>
       <c r="Q142" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
         <v>33</v>
       </c>
       <c r="B143" t="s">
         <v>117</v>
       </c>
       <c r="C143" t="s">
         <v>658</v>
       </c>
       <c r="D143" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E143" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F143" t="s">
         <v>52</v>
       </c>
       <c r="G143" t="s">
         <v>56</v>
       </c>
       <c r="H143" t="s">
         <v>144</v>
       </c>
       <c r="I143" t="s">
         <v>684</v>
       </c>
       <c r="J143" t="s">
         <v>685</v>
       </c>
+      <c r="K143" t="s">
+        <v>686</v>
+      </c>
       <c r="L143" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="M143" s="5" t="s">
         <v>247</v>
       </c>
       <c r="N143" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P143">
         <v>45281.0</v>
       </c>
       <c r="Q143" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
         <v>33</v>
       </c>
       <c r="B144" t="s">
         <v>117</v>
       </c>
       <c r="C144" t="s">
         <v>658</v>
       </c>
       <c r="D144" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E144" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F144" t="s">
         <v>52</v>
       </c>
       <c r="G144" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="H144" t="s">
         <v>144</v>
       </c>
       <c r="I144" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="J144" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="L144" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="N144" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O144">
         <v>25569.0</v>
       </c>
       <c r="P144">
         <v>45311.0</v>
       </c>
       <c r="Q144" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" t="s">
         <v>33</v>
       </c>
       <c r="B145" t="s">
         <v>117</v>
       </c>
       <c r="C145" t="s">
         <v>658</v>
       </c>
       <c r="D145" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E145" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F145" t="s">
         <v>52</v>
       </c>
       <c r="G145" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H145" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I145" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="J145" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="L145" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="N145" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O145">
         <v>25569.0</v>
       </c>
       <c r="P145">
         <v>45311.0</v>
       </c>
       <c r="Q145" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" t="s">
         <v>33</v>
       </c>
       <c r="B146" t="s">
         <v>117</v>
       </c>
       <c r="C146" t="s">
         <v>658</v>
       </c>
       <c r="D146" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E146" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F146" t="s">
         <v>52</v>
       </c>
       <c r="G146" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H146" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I146" t="s">
         <v>684</v>
       </c>
       <c r="J146" t="s">
         <v>685</v>
       </c>
+      <c r="K146" t="s">
+        <v>686</v>
+      </c>
       <c r="L146" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="M146" s="5" t="s">
         <v>247</v>
       </c>
       <c r="N146" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P146">
         <v>45281.0</v>
       </c>
       <c r="Q146" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" t="s">
         <v>33</v>
       </c>
       <c r="B147" t="s">
         <v>117</v>
       </c>
       <c r="C147" t="s">
         <v>658</v>
       </c>
       <c r="D147" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E147" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F147" t="s">
         <v>52</v>
       </c>
       <c r="G147" t="s">
         <v>56</v>
       </c>
       <c r="H147" t="s">
         <v>144</v>
       </c>
       <c r="I147" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="J147" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="L147" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="N147" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P147">
         <v>44545.0</v>
       </c>
       <c r="Q147" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
         <v>33</v>
       </c>
       <c r="B148" t="s">
         <v>117</v>
       </c>
       <c r="C148" t="s">
         <v>658</v>
       </c>
       <c r="D148" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E148" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F148" t="s">
         <v>52</v>
       </c>
       <c r="G148" t="s">
         <v>56</v>
       </c>
       <c r="H148" t="s">
         <v>144</v>
       </c>
       <c r="I148" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="J148" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="L148" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="N148" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O148">
         <v>25569.0</v>
       </c>
       <c r="P148">
         <v>44712.0</v>
       </c>
       <c r="Q148" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" t="s">
         <v>33</v>
       </c>
       <c r="B149" t="s">
         <v>117</v>
       </c>
       <c r="C149" t="s">
         <v>658</v>
       </c>
       <c r="D149" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E149" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F149" t="s">
         <v>52</v>
       </c>
       <c r="G149" t="s">
         <v>56</v>
       </c>
       <c r="H149" t="s">
         <v>144</v>
       </c>
       <c r="I149" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="J149" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="L149" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="M149" s="5" t="s">
         <v>291</v>
       </c>
       <c r="N149" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P149">
         <v>45225.0</v>
       </c>
       <c r="Q149" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
         <v>33</v>
       </c>
       <c r="B150" t="s">
         <v>117</v>
       </c>
       <c r="C150" t="s">
         <v>658</v>
       </c>
       <c r="D150" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E150" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F150" t="s">
         <v>52</v>
       </c>
       <c r="G150" t="s">
         <v>56</v>
       </c>
       <c r="H150" t="s">
         <v>144</v>
       </c>
       <c r="I150" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="J150" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="K150" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="L150" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="N150" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P150">
         <v>44692.0</v>
       </c>
       <c r="Q150" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
         <v>33</v>
       </c>
       <c r="B151" t="s">
         <v>117</v>
       </c>
       <c r="C151" t="s">
         <v>658</v>
       </c>
       <c r="D151" t="s">
+        <v>912</v>
+      </c>
+      <c r="E151" t="s">
+        <v>913</v>
+      </c>
+      <c r="F151" t="s">
+        <v>52</v>
+      </c>
+      <c r="G151" t="s">
+        <v>922</v>
+      </c>
+      <c r="H151" t="s">
+        <v>923</v>
+      </c>
+      <c r="I151" t="s">
+        <v>907</v>
+      </c>
+      <c r="J151" t="s">
+        <v>908</v>
+      </c>
+      <c r="K151" t="s">
+        <v>909</v>
+      </c>
+      <c r="L151" t="s">
         <v>910</v>
       </c>
-      <c r="E151" t="s">
+      <c r="M151" s="5" t="s">
         <v>911</v>
-      </c>
-[...22 lines deleted...]
-        <v>909</v>
       </c>
       <c r="N151" s="5" t="s">
         <v>663</v>
       </c>
       <c r="P151">
         <v>44692.0</v>
       </c>
       <c r="Q151" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
         <v>33</v>
       </c>
       <c r="B152" t="s">
         <v>117</v>
       </c>
       <c r="C152" t="s">
         <v>658</v>
       </c>
       <c r="D152" t="s">
         <v>659</v>
       </c>
       <c r="E152" t="s">
         <v>146</v>
       </c>
       <c r="F152" t="s">
         <v>52</v>
       </c>
       <c r="G152" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="H152" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="I152" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="J152" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L152" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="N152" s="5" t="s">
         <v>663</v>
       </c>
       <c r="O152">
         <v>45301.0</v>
       </c>
       <c r="P152">
         <v>45440.0</v>
       </c>
       <c r="Q152" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="R152" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -15832,263 +15853,263 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C2" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D2" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="E2" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="G2" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H2" t="s">
         <v>135</v>
       </c>
       <c r="I2" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="J2" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="K2" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="M2" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="N2" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="O2" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C3" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D3" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E3" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="G3" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="H3" t="s">
         <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="J3" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="K3" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="N3" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="O3" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C4" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D4" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E4" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="G4" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="H4" t="s">
         <v>135</v>
       </c>
       <c r="I4" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="J4" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="K4" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="N4" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="O4" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="C5" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D5" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E5" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="G5" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="H5" t="s">
         <v>135</v>
       </c>
       <c r="I5" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="J5" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="K5" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="L5" t="s">
         <v>291</v>
       </c>
       <c r="M5" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="N5" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="O5" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16098,215 +16119,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="C2" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="D2" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>642</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>117</v>
       </c>
       <c r="C2" t="s">
         <v>658</v>
       </c>
       <c r="D2" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E2" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F2" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
@@ -16326,189 +16347,189 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>605</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>633</v>
       </c>
       <c r="C2" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="D2" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>633</v>
       </c>
       <c r="C3" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D3" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>633</v>
       </c>
       <c r="C6" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="D6" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
       <c r="C8" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="C9" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="D9" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="C10" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="D10" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="C11" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="D11" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
       <c r="C12" t="s">
         <v>608</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" t="s">
         <v>610</v>
@@ -16573,54 +16594,54 @@
         <v>619</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>620</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>622</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>624</v>