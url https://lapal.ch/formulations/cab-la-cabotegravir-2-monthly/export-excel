--- v3 (2026-08-10)
+++ v4 (2026-08-30)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1113">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>CAB 6 times a year (CAB-LA; Cabotegravir 2-monthly)</t>
   </si>
   <si>
     <t>Cabotegravir</t>
   </si>
   <si>
     <t>Apretude, Vocabria</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB), also known as GSK1265744, is a HIV-1 integrase strand transfer inhibitor (INSTI) used for pre-exposure prophylaxis (PrEP) and the treatment of individuals infected with HIV.  CAB is utilised in combination with Rilpivirine (a non-nucleoside reverse transcriptase inhibitor, NNRTI) for HIV treatment. Long-acting versions of CAB (CAB-LA) are currently administered once monthly or every-2-months as a intramuscular (IM) injection containing an extended-release drug particle nanosuspension, with an optional ~30 day oral-lead in period. CAB-LA administered by IM injection requires approximately one week to achieve maximal plasma drug concentration. CAB is metabolised in the body by the enzyme UGT1A1; with the average half-life of IM CAB-LA ranging from 5.6 to 11.5 weeks.</t>
   </si>
@@ -712,142 +721,142 @@
   <si>
     <t>Born female and 18-45 years of age at the time of screening. Must have documented evidence of surgical sterilization, OR documented evidence of no uterus (e.g., hysterectomy), OR must agree to use a reliable form of long acting contraception, during the trial and for 52 weeks after stopping the long acting injectable, or 30 days after stopping oral study product</t>
   </si>
   <si>
     <t>EBONI</t>
   </si>
   <si>
     <t>NCT05514509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05514509</t>
   </si>
   <si>
     <t>Marketed</t>
   </si>
   <si>
     <t>Evaluate implementation strategies for the delivery of CAB for HIV PrEP across clinical settings for adult (≥18 Years) black cis-and transgender women without HIV infection living in the United States</t>
   </si>
   <si>
     <t>Drug: APRETUDE</t>
   </si>
   <si>
     <t>Drug: Cabotegravir tablet</t>
   </si>
   <si>
-    <t>2022-10-28</t>
-[...5 lines deleted...]
-    <t>2025-08-29</t>
+    <t>2022-10-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-06-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-08-29 00:00:00</t>
   </si>
   <si>
     <t>Cisgender female, Transgender female</t>
   </si>
   <si>
     <t>Inclusion criteria:
 - Participant must be ≥18 years of age, at the time of signing the informed consent.
 - HIV negative at screening. Type of HIV-1 test is per standard of care.
 - No prior history of receiving oral CAB or CAB LA injections.
 - PrEP provider deems CAB PrEP use to be appropriate per the applicable CAB PrEP prescribing information prior to enrollment in the study.
 - Female at birth or self-identified Transgender Female.
 - Self-identified as African American/Black.
 - Capable of giving signed informed consent.</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>PILLAR</t>
   </si>
   <si>
     <t>NCT05374525</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05374525</t>
   </si>
   <si>
     <t>Evaluate implementation strategies for the delivery of cabotegravir PrEP for HIV uninfected MSM and transgender men ≥ 18 in the United States.</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Tablet (Oral Lead-In Period)</t>
   </si>
   <si>
-    <t>2022-05-18</t>
-[...8 lines deleted...]
-    <t>2024-08-08</t>
+    <t>2022-05-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-01-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-09-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-08-08 00:00:00</t>
   </si>
   <si>
     <t>followed by the first two APRETUDE IM injections administered monthly and subsequent injections every two months thereafter.</t>
   </si>
   <si>
     <t>ImPrEP</t>
   </si>
   <si>
     <t>NCT05515770</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05515770</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Evandro Chagas National Institute of Infectious Disease</t>
   </si>
   <si>
     <t>Assess the safety and effectiveness of open label CAB LA PrEP when offered at public health facilities to cisgender men and transgender or gender non-binary individuals who have sex with men.</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Injection (Apretude)</t>
   </si>
   <si>
-    <t>2022-09-20</t>
-[...8 lines deleted...]
-    <t>2026-02-01</t>
+    <t>2022-09-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-10-03 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-10-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-02-01 00:00:00</t>
   </si>
   <si>
     <t>Cisgender male, Transgender female, Transgender male, Gender non-binary</t>
   </si>
   <si>
     <t>Cisgender men, non-binary (assigned as male at birth), transgender women and transgender men who are seeking a PrEP study clinic and age 18-30 years. Study participants must report having anal sex in the last six months with a person assigned male gender at birth.</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Methods include qualitative (focus group discussion and in-depth interviews) and quantitative (service statistics, laboratory tests, surveys) approaches. 
 The incidence of HIV in the CAB LA study cohort will be evaluated against a similar cohort receiving oral PrEP. 
 Interrupted time series analysis will be utilised to assess the effectiveness of the mHealth intervention.</t>
   </si>
   <si>
     <t>Every 2 months</t>
   </si>
   <si>
     <t>SEARCH SAPPHIRE DCP Extension</t>
   </si>
   <si>
     <t>NCT05549726</t>
   </si>
   <si>
@@ -1070,110 +1079,110 @@
   <si>
     <t>NCT06138600</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06138600</t>
   </si>
   <si>
     <t>University of Witwatersrand, South Africa</t>
   </si>
   <si>
     <t>This is a mixed methods study employing a convergence model triangulation design. Participants in the study will be sexually active young adults starting Pre-exposure Prophylaxis at private pharmacies, who will be offered either Cabotegravir Long-Acting Injectable, oral Pre-exposure Prophylaxis (TDF/FTC\[3TC\]), or Pre-exposure Prophylaxis deferment at each of their regular visits, with the option to switch between options for up to 15 months, with a final exit interview following the transition to standard-of-care. The number of study visits will vary, depending on participant Pre-exposure Prophylaxis choices. Those choosing oral Pre-exposure Prophylaxis will be seen 3 monthly from V2 onwards, but those choosing Cabotegravir Long-Acting Injectable will be seen 2 monthly from V2. A maximum</t>
   </si>
   <si>
     <t>Acceptability and Feasibility of Injectable Cabotegravir Pre-exposure Prophylaxis (PrEP) Versus Oral PrEP in Routine Care up to 15 Months in Private Pharmacies in South Africa</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Cabotegravir Injection [Apretude]</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate / emtricitabine (or lamivudine)</t>
   </si>
   <si>
-    <t>2023-11-01</t>
-[...8 lines deleted...]
-    <t>2026-01-31</t>
+    <t>2023-11-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-06-19 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-10-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-01-31 00:00:00</t>
   </si>
   <si>
     <t>Inclusion criteria:
 - Each participant must meet all of the following criteria to be enrolled in this study:
 1. Adult male or female (≥18 and ≤ 35 years old)
 2. Is self-reported sexually active
 3. HIV negative at the time of study enrolment (as determined by a rapid blood test for
 HIV 1)
 4. Body weight ≥ 35 kilograms.
 5. Creatinine clearance ≥ 60 mL/min.
 6. Willingness to sign informed consent.</t>
   </si>
   <si>
     <t>PEACH</t>
   </si>
   <si>
     <t>NCT05072093</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05072093</t>
   </si>
   <si>
     <t>Emory University</t>
   </si>
   <si>
     <t>The study is a prospective cohort of young MSM who are followed for 2 years either in-person at the PRISM Health Research Clinic and/or virtually with telehealth study visits. Follow-up visits occur as frequently as every 3 months, or as appropriate to clinical needs of HIV PrEP or STI PEP. The investigators will enroll men who may decide to start or stop PrEP, change from daily oral PrEP to on-demand oral PrEP or from on-demand oral PrEP to daily PrEP, to start or stop STI PEP at any point in the study period, or injectable PrEP as an alternative to daily oral PrEP or on-demand oral PrEP. All men will be provided with the study's mobile smart phone app to support early identification of risks for PrEP discontinuation, to provide information about STI PEP and document usage patterns of on-</t>
   </si>
   <si>
     <t>Parrying the Pitfalls of PrEP: Project PEACH</t>
   </si>
   <si>
     <t>on-demand oral PrEP</t>
   </si>
   <si>
     <t>STI PEP</t>
   </si>
   <si>
     <t>Injectable PrEP</t>
   </si>
   <si>
-    <t>2021-11-20</t>
-[...8 lines deleted...]
-    <t>2025-03-31</t>
+    <t>2021-11-20 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-05-29 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-31 00:00:00</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male at birth
 * Self-identify as Cisgender Male
 * Ages 18-45 years
 * ≥1 male anal sex partner in the 12 months before the baseline interview
 * Live in the Atlanta MSA
 * Owns cell phone with data service
 * Willing to download a health-related app to their cell phone as part of the research study
 * Able to provide ≥ 2 means of contact
 * Not currently enrolled in another HIV prevention clinical trial
 * Confirmed HIV-negative at baseline visit
 Exclusion Criteria:
 * Female at birth
 * Do not self-identify as Cisgender Male
 * Individuals \&lt; 18 years of age or \&gt; 45 years of age
 * HIV positive status
 * No male anal sex partner in the 12 months before the baseline interview
 * Does not own mobile phone with data service
 * Not willing to download a health-related app to their</t>
   </si>
@@ -1187,352 +1196,338 @@
     <t>https://clinicaltrials.gov/study/NCT06133686</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>MRC/UVRI and LSHTM Uganda Research Unit</t>
   </si>
   <si>
     <t>Title: Implementing oral (event-driven and daily) and long-acting Pre-exposure prophylaxis (PrEP) in mobile men in Sub-Saharan Africa
 Design: A mixed method, multi-setting, multi-country, phase 3b, open-label, hybrid type 2 implementation and effectiveness randomized controlled trial (RCT). The trial will be carried out in 400 HIV negative men aged 18+ years in South Africa and Uganda. Men will be randomized 1:1 to either Group A: oral Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC) PrEP (event-driven or daily) or Group B: Long-acting injectable cabotegravir (CAB-LA) over 9-months. After 9-months participants from both groups will be offered choice of PrEP (oral TDF-FTC or CAB-LA) for a further 9-months, with the ability to change choice as required. Various strategies to support Pr</t>
   </si>
   <si>
     <t>Implementing Oral (Event-driven and Daily) and Long-acting Pre-Exposure Prophylaxis in Mobile Men in Sub-Saharan Africa</t>
   </si>
   <si>
     <t>South Africa, Uganda</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC), cabotegravir (CAB-LA)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB-LA), Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC)</t>
   </si>
   <si>
-    <t>2023-11-13</t>
-[...8 lines deleted...]
-    <t>Adults, Cisgender men</t>
+    <t>2024-04-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-11-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-12-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2027-04-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Cisgender men, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Able and willing to provide informed consent
 2. Aged 18 years and above on the day of screening
 3. Willing to have a HIV test and receive the test results
 4. Male at birth
 5. In the past 6-months has travelled for work or to find work and spent at least one night away from home for work related purposes.
 6. Available for follow up for the duration of the study
 Exclusion Criteria:
 1. Known HIV infection
 2. Confirmed HIV-positive test result, indeterminate HIV test result, and/or signs and symptoms of an acute HIV infection
 3. Body weight less than 35Kg at baseline
 4. Allergy to any of the study products
 5. Medical, social or other condition that, in the opinion of the site investigator, would interfere with the conduct of the study or safety of the participant (e.g</t>
   </si>
   <si>
     <t>PathToScale</t>
   </si>
   <si>
     <t>NCT06319105</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06319105</t>
   </si>
   <si>
     <t>Georgetown University</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the implementation and clinical outcomes of expanded pre-exposure prophylaxis delivery modalities and service delivery points offering long-acting injectable cabotegravir and oral pre-exposure prophylaxis to high-priority groups through diverse delivery channels.</t>
   </si>
   <si>
     <t>PathToScale: An Implementation Evaluation</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>Standard intervention: Offer PrEP choice</t>
   </si>
   <si>
     <t>cabotegravir LA</t>
   </si>
   <si>
     <t>oral PreP</t>
   </si>
   <si>
     <t>any other PrEP method</t>
   </si>
   <si>
-    <t>2024-03-26</t>
-[...5 lines deleted...]
-    <t>2026-04-01</t>
+    <t>2024-03-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-03-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-01 00:00:00</t>
   </si>
   <si>
     <t>Observational studies (incl. patient registries)</t>
   </si>
   <si>
     <t>IDCaPP</t>
   </si>
   <si>
     <t>NCT05867212</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05867212</t>
   </si>
   <si>
     <t>Kelley-Ross &amp; Associates, Inc.</t>
   </si>
   <si>
     <t>The goal of this demonstration project or observational study is to evaluate the feasibility and acceptability of a pharmacist-managed cabotegravir long acting injectable for PrEP program in a community pharmacy setting.
 The main question it aims to answer are:
 * Is the program feasible and acceptable at the end of 1 year of operations?
 * What are the facilitators and barriers of the program? Participants who want to start the FDA approved cabotegravir long acting injectable medication for PrEP will have the option participating in surveys and a review of their electronic health records. Medication will be administered based on FDA approved labeling guidelines and their PrEP care will be part of standard of care per CDC.
 Pharmacists who want to provide the service to their patients will</t>
   </si>
   <si>
     <t>Implementation and Delivery of Cabotegravir Long Acting Injection for PrEP in a Community Pharmacy Setting.</t>
   </si>
   <si>
-    <t>2023-06-01</t>
-[...8 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals</t>
+    <t>2023-06-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-05-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-11-30 00:00:00</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals, Adults</t>
   </si>
   <si>
     <t>HIPCY</t>
   </si>
   <si>
     <t>NCT06474364</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06474364</t>
   </si>
   <si>
     <t>MU-JHU CARE</t>
   </si>
   <si>
     <t>Several studies show that Adolescents and Young Adults (AYA) have poor outcomes along the entire Human Immunodeficiency Virus (HIV) prevention and care cascades compared to adults. The investigators propose to evaluate novel evidence-based HIV prevention and care interventions (including Cabotegravir LongActing (CABLA) to determine implementation outcomes among AYA who are at particularly high risk for HIV acquisition and poor viral suppression in five geographically distinct research performance sites in Uganda. The results will provide important evidence to inform Uganda and other regional countries' policy on integrated HIV prevention, care and treatment for AYA at high risk for HIV and Sexually Transmitted Infections (STIs) in order to reach the UNAIDS 95-95-95 targets and HIV epidemic</t>
   </si>
   <si>
     <t>HIV Prevention and Care Interventions for Youth in Uganda</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Long-acting Cabotegravir injection</t>
   </si>
   <si>
     <t>SEARCH-YOUTH</t>
   </si>
   <si>
-    <t>2024-07-15</t>
-[...5 lines deleted...]
-    <t>Adults, Adolescents</t>
+    <t>2024-07-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2028-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Adolescents and young adults with increased likelihood of HIV acquisition
 * AYA 15 to 24 years of age
 * Classified as high risk using our screening tool.
 * Documented HIV un-infected as per the national HIV testing algorithm.
 * Willing to use PrEP
 * Willing to provide written informed consent.
 * No plans to relocate permanently in the next 6 months
 * No suspicion of acute HIV infection:
 * Hepatitis B virus surface antigen (HBsAg)-negative and accepts HB vaccination
 * Having no medical or social condition that, in the opinion of the study investigator, would interfere with the conduct of the study or interpretation of study results.
   * HIV-uninfected, based on HIV test results obtained at screening and enrolment visit and just prior to randomization. All HIV test res</t>
   </si>
   <si>
     <t>CATALYST</t>
   </si>
   <si>
     <t>NCT05937698</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05937698</t>
   </si>
   <si>
     <t>Terminated</t>
   </si>
   <si>
     <t>FHI 360</t>
   </si>
   <si>
     <t>The CATALYST study is an implementation study that will characterize and assess the implementation of an enhanced service delivery package providing informed choice of pre-exposure prophylaxis (PrEP) products among women at PEPFAR sites in Kenya, Lesotho, South Africa, Uganda, and Zimbabwe.</t>
   </si>
   <si>
     <t>The CATALYST Study</t>
   </si>
   <si>
-    <t>Lesotho, Kenya, Uganda, Zimbabwe</t>
-[...11 lines deleted...]
-    <t>2025-01-27</t>
+    <t>Kenya, Lesotho, Uganda, Zimbabwe</t>
+  </si>
+  <si>
+    <t>2023-05-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-03-12 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-01-27 00:00:00</t>
   </si>
   <si>
     <t>LAPIS</t>
   </si>
   <si>
     <t>NCT06250504</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06250504</t>
   </si>
   <si>
     <t>Africa Health Research Institute</t>
   </si>
   <si>
     <t>The goal of this hybrid (1a) Cluster Randomised Controlled Trial phase 3B trial is to evaluate the effectiveness and implementation of offering a choice of HIV Pre-Exposure Products (PrEP) through community-based sexual and reproductive health services, on PrEP uptake and retention, and population prevalence of sexually transmissible HIV amongst adolescents and young adults living in rural South Africa.
 Researchers will compare adding the choice of long-acting PrEP, i.e. two monthly injectable cabotegravir (CAB LA) or dapiravine vaginal ring and HIV post exposure prophylaxis packs to daily oral PrEP integrated with community-based SRH in the 20 intervention clusters with standard of care (SoC), daily oral PrEP integrated with community-based SRH in the 20 control clusters, on uptake and r</t>
   </si>
   <si>
     <t>Long-Acting HIV Pre-Exposure Prophylaxis Integrated With Sexual and Reproductive Health - cRCT</t>
   </si>
   <si>
     <t>APRETUDE (cabotegravir) 600 mg\3 mL</t>
   </si>
   <si>
     <t>DAPIRING (Dapivirine) 25mg Vaginal Ring</t>
   </si>
   <si>
     <t>tenofovir disoproxil and emtricitabine</t>
   </si>
   <si>
     <t>Tenofovir Disoproxil, Lamuvidine and Dolutegravir</t>
   </si>
   <si>
-    <t>2024-02-27</t>
-[...8 lines deleted...]
-    <t>2026-03-01</t>
+    <t>2024-02-27 00:00:00</t>
+  </si>
+  <si>
+    <t>2024-04-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-01 00:00:00</t>
   </si>
   <si>
     <t>Children, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 All young men and women aged 15-30 who are residing in the 40 administrative clusters in the study district and attend any integrated SRH/HIV service
 Documented HIV negative test
 Suitable for PrEP and/or already on PrEP
 Weight \&gt; 35 kg
 Understand the required dosing schedule and HIV testing.
 Aware that details can be shared with a peer navigator to support their follow-up
 If pregnant or breast feeding and/or planning to become pregnant participant can be offered CAB LA, if risk of acquiring HIV out weighs unknown risk of CAB LA, but must understand that safety in pregnancy or breast feeding for CAB LA has not been established and oral daily PrEP is a safe alternative.
 Exclusion Criteria:
 History or presence of allergy to the study drugs or their components
 Inv</t>
   </si>
   <si>
     <t>TIARAS-CAB-WWID</t>
   </si>
   <si>
     <t>NCT05799339</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05799339</t>
   </si>
   <si>
     <t>Alexis Roth</t>
   </si>
   <si>
     <t>The goal of this study is to elicit information crucial for designing strategies to support engagement in cabotegravir, a long-acting injectable form of pre-exposure prophylaxis (PrEP) to reduce HIV risk among women who inject drugs (WWID), a population with high unmet need that has been understudied in all phases of PrEP research. The main questions this study aims to answer are:
 1. How do WWID perceive long-acting injectable cabotegravir (CAB-LA) as a HIV prevention tool?
 2. If and how their decisions to initiate CAB-LA as PrEP are informed by their experiences with other long-acting medications, experience with daily oral medications, and their personal circumstance (e.g., like housing or addition severity)?
 3. Do PrEP outcomes (e.g., adherence) and engagement in care over time differ</t>
   </si>
   <si>
     <t>Optimizing CAB-LA as PrEP for Women Who Inject Drugs</t>
   </si>
   <si>
-    <t>2022-01-13</t>
-[...5 lines deleted...]
-    <t>2025-12-30</t>
+    <t>2022-01-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-02-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-12-30 00:00:00</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Women who inject drugs</t>
-  </si>
-[...15 lines deleted...]
-3. Is in good health, with</t>
   </si>
   <si>
     <t>CLARITY</t>
   </si>
   <si>
     <t>NCT06970223</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06970223</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>This study will evaluate the tolerability and acceptability of injection site reactions (ISRs) of two long-acting (LA) injectables. Additional characteristics of the ISRs will be investigated and described as well as safety outcomes.</t>
   </si>
   <si>
     <t>A Study to Investigate if Long Acting Cabotegravir (CAB) and Lenacapavir (LEN) Injections Are Tolerable and Acceptable When Administered to Healthy Adults Without HIV</t>
   </si>
   <si>
     <t>CAB LA injection at Day 1 followed by the LEN LA injections at Day 15</t>
   </si>
   <si>
     <t>LEN LA injections at Day 1 followed by the CAB LA injection at Day 15.</t>
   </si>
@@ -1624,50 +1619,53 @@
     <t>Desmond Tutu HIV Foundation</t>
   </si>
   <si>
     <t>The goal of this clinical trial is to offer adolescents and young people in Cape Town, South Africa different HIV pre-exposure prophylaxis (PrEP) products and describe how they use these products over an 18-month period. The study has both clinical and implementation primary aims. The primary clinical aim is short and long-term persistence on PrEP. Persistence is defined as the length of time that a participant shows continuous use of a PrEP product as intended, without stopping PrEP or switching to another PrEP product. The primary implementation aim involves the determination of factors that either enable or serve as a barrier to PrEP uptake and continuation.
 Participants will be offered a choice between three antiretroviral-containing PrEP products: (1) a Tenofovir-based oral tablet th</t>
   </si>
   <si>
     <t>PrEPared to Choose (PtC) is an Implementation Study of the Delivery of Cabotegravir Long-acting, an Injectable Pre-exposure Prophylaxis (PrEP) Option for HIV Prevention. Injectable PrEP Will be Offere</t>
   </si>
   <si>
     <t>Cabotegravir long-acting</t>
   </si>
   <si>
     <t>Tenofovir emtricitabine</t>
   </si>
   <si>
     <t>Dapivirine containing vaginal ring</t>
   </si>
   <si>
     <t>2024-02-13</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>CABOPrEP</t>
   </si>
   <si>
     <t>NCT06273943</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06273943</t>
   </si>
   <si>
     <t>ANRS, Emerging Infectious Diseases</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate if offering long-acting injectable cabotegravir (CAB-LA) as an additional HIV prevention choice among oral PrEP-experienced men who have sex with men (MSM) in France can significantly increase the sustained PrEP use over time and the PrEP coverage of at-risk sexual risk behaviors.</t>
   </si>
   <si>
     <t>Impact of Long-acting Injectable Cabotegravir for HIV PrEP in MSM in France.</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Cabotegravir Tablets, for oral use.</t>
@@ -1902,50 +1900,53 @@
 * Patient(s) with a history of dizziness and motion sickness that prevents the use of virtual reality headset;
 * Patient(s) with visual and hearing impairments that prevent the use of virtual rea</t>
   </si>
   <si>
     <t>ASCEND</t>
   </si>
   <si>
     <t>NCT07199335</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07199335</t>
   </si>
   <si>
     <t>Massachusetts General Hospital</t>
   </si>
   <si>
     <t>The goal of this study is to determine the feasibility and impact of delivering long-acting injectable cabotegravir HIV pre-exposure prophylaxis and suite of support services to adults who inject non-prescription drugs who are risk for HIV through known sexual risk.</t>
   </si>
   <si>
     <t>Long-acting Cabotegravir Injectable Pre-exposure Prophylaxis for People Who Inject Drugs</t>
   </si>
   <si>
     <t>APRETUDE (cabotegravir)</t>
   </si>
   <si>
+    <t>2025-10-01</t>
+  </si>
+  <si>
     <t>2027-09-01</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals, People who inject drugs</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * HIV Ab/Ag test (lab-based or rapid) negative at time of enrollment
 * ≥18 years old
 * Able to provide informed consent
 * Have injected non-prescribed drugs within the past 6 months
 * No prior history of receiving cabotegravir (Note: prior or active use of non-CAB PrEP (\[FTC/TDF or FTC/TAF\]) at screening is allowed, but participant will need to indicate that they prefer to switch to injectable PrEP).
 * PrEP provider deems cabotegravir use to be appropriate per the applicable prescribing information prior to enrollment in the study.
 Exclusion Criteria:
 * Pregnant or breastfeeding people. Should a participant become pregnant, the treating physician will discuss with the participant whether to continue study medication, taking into consideration the risks and benefits</t>
   </si>
   <si>
     <t>People who inject drugs</t>
   </si>
   <si>
     <t>INSIGHT</t>
   </si>
   <si>
     <t>NCT05746065</t>
   </si>
@@ -2034,60 +2035,72 @@
   <si>
     <t>NCT07516548</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07516548</t>
   </si>
   <si>
     <t>University of Alabama at Birmingham</t>
   </si>
   <si>
     <t>This study is being done to understand how long-acting injectable cabotegravir (CAB-LA) used for HIV pre-exposure prophylaxis (PrEP) and hormonal contraceptive methods affect each other when used at the same time. Women who are already using CAB-LA or not using PrEP will choose to join one of several groups based on whether they use injectable contraceptive (IM DMPA), an etonogestrel implant, or no hormonal contraceptive. Participants will have study visits every 4 to 12 weeks for up to 12 or 24 weeks after starting a contraceptive method to collect blood samples and measure levels of CAB-LA and hormone concentrations. The study will compare these levels to see if taking CAB-LA changes hormone concentrations or if using hormonal contraception changes CAB-LA drug levels. Safety, side effect</t>
   </si>
   <si>
     <t>Pharmacokinetic Study of Long-acting Antiretrovirals and Contraceptives in HIV</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Long-acting injectable cabotegravir (CAB-LA)</t>
   </si>
   <si>
     <t>contraceptive</t>
   </si>
   <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Satisfaction and acceptability of cabotegravir long-acting injectable suspension for prevention of HIV: Patient perspectives from the ECLAIR trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30445896/</t>
   </si>
   <si>
     <t>Safety and tolerability of long-acting cabotegravir injections in HIV-uninfected men (ECLAIR): a multicentre, double-blind, randomised, placebo-controlled, phase 2a trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/28546090/</t>
   </si>
   <si>
     <t>Tail-phase safety, tolerability, and pharmacokinetics of long-acting injectable cabotegravir in HIV-uninfected adults: a secondary analysis of the HPTN 077 trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/32497491/</t>
   </si>
   <si>
     <t>Safety, tolerability, and pharmacokinetics of long-acting injectable cabotegravir in low-risk HIV-uninfected individuals: HPTN 077, a phase 2a randomized controlled trial</t>
   </si>
@@ -2097,78 +2110,81 @@
   <si>
     <t>Cabotegravir for HIV Prevention in Cisgender Men and Transgender Women</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/34379922/</t>
   </si>
   <si>
     <t>Cabotegravir for the prevention of HIV-1 in women: results from HPTN 084, a phase 3, randomised clinical trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/35378077/</t>
   </si>
   <si>
     <t>Safety, Tolerability, Pharmacokinetics, and Acceptability of Oral and Long-Acting Cabotegravir in HIV-Negative Chinese Men</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/aac.02057-21</t>
   </si>
   <si>
     <t>Project website</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/research/mobile-men</t>
   </si>
   <si>
+    <t>Mobilemen project website</t>
+  </si>
+  <si>
     <t>Mobile men newsletter July 2025</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf</t>
   </si>
   <si>
     <t>Mobile Men newsletter Oct 2024</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf</t>
   </si>
   <si>
     <t>Mobile Men Newsletter May 2024</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf</t>
   </si>
   <si>
     <t>Mobile Men Newsletter October 2023</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Cabotegravir Injections Are More Acceptable Than Lenacapavir Injections Following a Single Dose: Results From CLARITY, a Randomized Crossover Study of Long-Acting Injectable Antiretrovirals&lt;/span&gt;&lt;/p&gt;</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;K. Brown ;  EACS2025; Moderated ePoster; October 17 2025 ;MeP20.4.LB&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;J. Boles,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(0, 0, 0);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;&amp;nbsp;Cabotegravir Injections Are More Acceptable Than Lenacapavir Injections Following a Single Dose: Results From CLARITY, a Randomized Crossover Study of Long-Acting Injectable Antiretrovirals. Presented at the European AIDS Conference (EACS 2025), 15-18 October, Paris, FR.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Presented at the European AIDS Conference (EACS 2025), 15-18 October, Paris, FR.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>In the Face of a Global Pandemic and Social Barriers, Cisgender Female Adolescents Enroll in HIV Prevention Trial HPTN 084-01 in Sub-Saharan Africa</t>
   </si>
   <si>
     <t>https://www.hptn.org/sites/default/files/inline-files/HPTN%20084-01_Abstract-oral%20pres-09SEPT2021-FINALV1.0.pdf</t>
   </si>
   <si>
     <t>HPTN 084-01 website with key publications !</t>
   </si>
   <si>
     <t>https://www.hptn.org/research/studies/hptn-084-01</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -3343,51 +3359,51 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Cyprus, Czechia, Denmark, Estonia, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
@@ -3460,75 +3476,78 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png</t>
+    <t>https://lapal.ch/storage/illustrations/NPmA6c6GTuMHCYDVgEZeJeh5uURIJ0iRebUtcDGs.png</t>
   </si>
   <si>
     <t>Cabotegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt;Bowers GD, Culp A, Reese MJ, Tabolt G, Moss L, Piscitelli S, Huynh P, Wagner D, Ford SL, Gould EP, Pan R, Lou Y, Margolis DA, Spreen WR: Disposition and metabolism of cabotegravir: a comparison of biotransformation and excretion between different species and routes of administration in humans. Xenobiotica. 2016;46(2):147-62. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.3109/00498254.2015.1060372" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.3109/00498254.2015.1060372&lt;/a&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt; Epub 2015 Jul 1&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;1. Cabotegravir [(&lt;em&gt;3S,11aR&lt;/em&gt;)-&lt;em&gt;N&lt;/em&gt;-[(2,4-difluorophenyl)methyl]-6-hydroxy-3-methyl-5,7-dioxo-2,3,5,7,11,11a-hexahydro[1,3]oxazolo[3,2-a]pyrido[1,2-d]pyrazine-8-carboxamide] is an HIV-1 integrase inhibitor under development as a tablet for both oral lead-in therapy and long-acting (LA) injectable for intramuscular dosing.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;2. Metabolism, pharmacokinetics and excretion were investigated in healthy human subjects who received either a single oral dose (28.2 mg) of [14C]cabotegravir in a mass balance study, or LA formulations of unlabeled cabotegravir (200–800 mg), intramuscularly or subcutaneously, in a separate study. Metabolism, distribution and excretion of [14C]cabotegravir were also investigated in mice, rats and monkeys.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;3. Recovery of radioactivity in humans represented a mean total of 85.3% of the dose, including 26.8% in the urine. The mean apparent terminal phase half-life was similar for both cabotegravir and radioactivity, 39 h compared to 41 h.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;4. Following oral, intramuscular and subcutaneous administration, cabotegravir was the major component in plasma and the glucuronic acid conjugate (M1) represented the predominant component in urine. Cabotegravir was present in bile along with its major metabolite (M1).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;5. The primary metabolite of [14C]cabotegravir in mouse, rat and monkey was the same as that in human.&amp;nbsp;&lt;em&gt;In vitro&lt;/em&gt;&amp;nbsp;phenotyping experiments demonstrated that cabotegravir was metabolized by UDP-glucuronosyltransferase (UGT) 1A1 and UGT1A9.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Spreen W, Min S, Ford SL, Chen S, Lou Y, Bomar M, St Clair M, Piscitelli S, Fujiwara T: Pharmacokinetics, safety, and monotherapy antiviral activity of GSK1265744, an HIV integrase strand transfer inhibitor. HIV Clin Trials. 2013 Sep-Oct;14(5):192-203. doi: &lt;a href="https://doi.org/10.1310/hct1405-192" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1310/hct1405-192&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;GSK1265744 is an HIV integrase strand transfer inhibitor selected for clinical development.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;This first-time-in-human and phase IIa investigation assessed GSK1265744 antiviral activity, pharmacokinetics, safety, and tolerability in healthy and HIV-1-infected subjects.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This double-blind, placebo-controlled study consisted of a dose escalation of single (part A) and multiple (part B) oral doses in 48 healthy subjects and an oral dose (part C) in 11 HIV-1-infected subjects. In part A, 2 cohorts of 9 subjects received either 5 and 25 mg or 10 and 50 mg. In part B, 3 cohorts of 10 subjects received 5, 10, or 25 mg once daily for 14 days. In part C and the phase IIa study, subjects received 5 or 30 mg once daily for 10 days.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Dose-proportional increases in drug exposure were observed in healthy and HIV-1-infected subjects. In healthy subjects, pharmacokinetic variability was low following single or repeat dosing (coefficient of variation, 13%-34% and 15%-23%, respectively). Mean plasma half-life was 31.5 hours. GSK1265744 monotherapy significantly reduced plasma HIV-1 RNA from baseline to day 11 in HIV-1-infected subjects receiving 5 or 30 mg versus placebo (P &amp;lt; .001); mean decrease was 2.2 to 2.3 log10 copies/mL, respectively. Study drug was generally well tolerated with no clinically relevant trends in laboratory values, vital signs, or electrocardiograms.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;GSK1265744 was well tolerated in healthy and HIV-1-infected subjects. Results demonstrate once-daily doses of 5 or 30 mg exceeded minimum target therapeutic concentrations and produced a significant reduction in plasma HIV-1 RNA viral load.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA Approves First Extended-Release, Injectable Drug Regimen for Adults Living with HIV</t>
   </si>
   <si>
     <t>https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv</t>
   </si>
   <si>
     <t>GSK744 SAFETY DATA SHEET CAYMAN CHEMICALS (PDF)</t>
   </si>
   <si>
     <t>https://cdn.caymanchem.com/cdn/msds/27215m.pdf</t>
   </si>
@@ -3939,130 +3958,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04824131" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06807736" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06273943" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06145854" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05949203" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06868641" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06854029" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06834113" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07199335" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05746065" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04824131" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06807736" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06273943" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06145854" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05949203" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06868641" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06854029" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06834113" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07199335" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05746065" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/sites/default/files/inline-files/HPTN%20084-01_Abstract-oral%20pres-09SEPT2021-FINALV1.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/research/studies/hptn-084-01" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/sites/default/files/inline-files/HPTN%20084-01_Abstract-oral%20pres-09SEPT2021-FINALV1.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/research/studies/hptn-084-01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NPmA6c6GTuMHCYDVgEZeJeh5uURIJ0iRebUtcDGs.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/aQW0QshQbxWP_CAB manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/3gANiTWqXIjv_poster HIVR4Psmall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/licence-post/cabotegravir-long-acting-la-for-hiv-pre-exposure-prophylaxis-prep" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/sites/default/files/inline-files/HPTN%20084-01_Abstract-oral%20pres-09SEPT2021-FINALV1.0.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hptn.org/research/studies/hptn-084-01" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/872/aQW0QshQbxWP_CAB%20manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/873/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/874/3gANiTWqXIjv_poster%20HIVR4Psmall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicinespatentpool.org/licence-post/cabotegravir-long-acting-la-for-hiv-pre-exposure-prophylaxis-prep" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4118,166 +4140,174 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>43</v>
       </c>
       <c r="M2" t="s">
         <v>44</v>
       </c>
       <c r="N2" t="s">
         <v>45</v>
       </c>
       <c r="O2" t="s">
         <v>46</v>
       </c>
       <c r="P2" t="s">
         <v>47</v>
       </c>
       <c r="Q2" t="s">
         <v>48</v>
       </c>
       <c r="R2" t="s">
         <v>49</v>
       </c>
       <c r="S2" t="s">
         <v>50</v>
       </c>
       <c r="T2" t="s">
         <v>51</v>
       </c>
       <c r="U2" t="s">
         <v>52</v>
       </c>
       <c r="V2" t="s">
         <v>53</v>
       </c>
       <c r="W2" t="s">
         <v>54</v>
       </c>
       <c r="X2" t="s">
         <v>55</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>59</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="AF2" t="s">
         <v>60</v>
       </c>
       <c r="AG2" t="s">
         <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ36"/>
+  <dimension ref="A1:AZ35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D36" sqref="D36"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -4294,3921 +4324,3862 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="N2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="P2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="Q2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="R2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="S2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="T2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AB2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AC2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AL2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AP2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ2">
         <v>127</v>
       </c>
       <c r="AR2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AV2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AW2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AX2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="J3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="N3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="O3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="P3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Q3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="R3" t="s">
+        <v>161</v>
+      </c>
+      <c r="S3" t="s">
         <v>158</v>
       </c>
-      <c r="S3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="U3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="V3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="X3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="Y3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AB3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AC3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AD3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AE3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AL3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AP3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ3">
         <v>199</v>
       </c>
       <c r="AR3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AV3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AW3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AX3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="J4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="M4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="N4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="O4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="P4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="Q4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="R4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="S4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="T4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="U4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="V4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="X4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="Y4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AA4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AB4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AD4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AE4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AG4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="AM4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AN4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ4">
         <v>4570</v>
       </c>
       <c r="AR4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AV4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AW4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AX4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="G5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="J5" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M5" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="N5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="O5" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="Q5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="R5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="S5" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="T5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="U5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="V5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="X5" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="Y5" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AA5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AB5" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AD5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AE5" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AF5" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AG5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ5" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AM5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AN5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ5">
         <v>3224</v>
       </c>
       <c r="AR5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AV5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AW5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AX5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C6" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E6" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="G6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I6" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="J6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M6" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O6" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="X6" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="Y6" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Z6" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AA6" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AE6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF6" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="AG6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ6" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AM6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP6" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ6">
         <v>156</v>
       </c>
       <c r="AR6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU6" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV6" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AX6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C7" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I7" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="J7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M7" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O7" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="X7" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="Y7" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="Z7" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AA7" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AB7" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="AC7" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="AE7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AG7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AM7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ7">
         <v>201</v>
       </c>
       <c r="AR7" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU7" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV7" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AW7" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="AX7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C8" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F8" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G8" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="I8" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="J8" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M8" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="W8" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="X8" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="Y8" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="Z8" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="AA8" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="AE8" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AF8" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="AG8" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH8" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ8" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AM8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ8">
         <v>1200</v>
       </c>
       <c r="AS8" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AT8" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="AU8" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV8" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AW8" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY8" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ8" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C9" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E9" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G9" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I9" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="J9" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M9" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="N9" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="O9" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="Q9" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="X9" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="Y9" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AA9" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AB9" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="AC9" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AE9" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AF9" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI9" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ9" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="AL9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM9" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="AP9" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ9">
         <v>984</v>
       </c>
       <c r="AR9" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="AS9" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AT9" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="AU9" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV9" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AX9" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ9" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C10" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E10" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G10" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I10" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="J10" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M10" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="N10" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O10" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="P10" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="X10" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="Y10" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="AB10" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="AC10" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="AE10" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AF10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ10" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="AM10" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AP10" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ10">
         <v>19</v>
       </c>
       <c r="AS10" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU10" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV10" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AW10" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="AX10" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY10" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C11" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E11" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I11" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="J11" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M11" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="N11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O11" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="P11" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="X11" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="Y11" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="AB11" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="AC11" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="AE11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF11" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="AG11" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH11" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI11" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ11" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="AL11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM11" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AP11" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ11">
         <v>48</v>
       </c>
       <c r="AS11" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AT11" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AU11" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV11" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AW11" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="AX11" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY11" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C12" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E12" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F12" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I12" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="J12" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M12" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="N12" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="W12" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="X12" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="Y12" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="Z12" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="AA12" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="AE12" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="AF12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ12" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AM12" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="AN12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP12" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ12">
         <v>3500</v>
       </c>
       <c r="AS12" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU12" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV12" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AW12" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX12" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY12" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ12" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C13" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E13" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F13" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G13" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="I13" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="J13" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="M13" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="N13" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="X13" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="Y13" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="Z13" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AA13" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AE13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF13" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AG13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AJ13" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AL13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM13" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="AP13" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ13">
         <v>500</v>
       </c>
       <c r="AS13" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU13" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AV13" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AW13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY13" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C14" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E14" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="G14" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="H14" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I14" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="J14" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="M14" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="O14" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="X14" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="Y14" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="Z14" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="AA14" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="AD14" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AE14" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AF14" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG14" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH14" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ14" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="AP14" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ14">
         <v>200</v>
       </c>
       <c r="AR14" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="AS14" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU14" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW14" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX14" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY14" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ14" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C15" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E15" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G15" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H15" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="I15" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="J15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M15" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="O15" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="Q15" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="X15" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="Y15" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Z15" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="AA15" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="AB15" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AC15" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AD15" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AE15" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AF15" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="AG15" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH15" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ15" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AM15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ15">
         <v>240</v>
       </c>
       <c r="AS15" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU15" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW15" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX15" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C16" t="s">
+        <v>358</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E16" t="s">
+        <v>203</v>
+      </c>
+      <c r="F16" t="s">
+        <v>360</v>
+      </c>
+      <c r="G16" t="s">
+        <v>361</v>
+      </c>
+      <c r="H16" t="s">
+        <v>362</v>
+      </c>
+      <c r="I16" t="s">
+        <v>363</v>
+      </c>
+      <c r="J16" t="s">
+        <v>364</v>
+      </c>
+      <c r="M16" t="s">
+        <v>365</v>
+      </c>
+      <c r="O16" t="s">
+        <v>366</v>
+      </c>
+      <c r="W16" t="s">
+        <v>367</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>368</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>369</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>370</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>371</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>217</v>
+      </c>
+      <c r="AF16" t="s">
         <v>355</v>
       </c>
-      <c r="D16" s="4" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AG16" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH16" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ16" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="AM16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP16" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ16">
         <v>400</v>
       </c>
       <c r="AR16" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS16" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU16" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW16" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C17" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="E17" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F17" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G17" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="H17" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="I17" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="J17" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="M17" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="O17" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="Q17" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="S17" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="X17" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="Y17" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="Z17" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="AA17" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="AG17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AP17" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="AQ17">
         <v>9900</v>
       </c>
       <c r="AR17" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="AS17" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU17" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW17" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY17" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C18" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="E18" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F18" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="G18" t="s">
+        <v>391</v>
+      </c>
+      <c r="H18" t="s">
+        <v>392</v>
+      </c>
+      <c r="I18" t="s">
+        <v>393</v>
+      </c>
+      <c r="J18" t="s">
+        <v>122</v>
+      </c>
+      <c r="M18" t="s">
+        <v>335</v>
+      </c>
+      <c r="W18" t="s">
+        <v>394</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>395</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>396</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>396</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>397</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>217</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>170</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP18" t="s">
         <v>387</v>
-      </c>
-[...46 lines deleted...]
-        <v>383</v>
       </c>
       <c r="AQ18">
         <v>50</v>
       </c>
       <c r="AR18" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="AS18" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU18" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW18" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX18" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C19" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="E19" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F19" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="G19" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="H19" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="I19" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J19" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="M19" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="O19" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="W19" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="Y19" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="Z19" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="AA19" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="AE19" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="AF19" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ19" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="AM19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP19" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ19">
         <v>600</v>
       </c>
       <c r="AR19" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS19" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU19" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW19" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX19" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY19" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C20" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="E20" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F20" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="G20" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="H20" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="I20" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="J20" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="X20" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="Y20" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="Z20" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="AA20" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="AB20" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="AC20" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="AG20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AP20" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="AQ20">
         <v>6069</v>
       </c>
       <c r="AR20" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="AS20" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU20" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AX20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY20" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ20" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C21" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E21" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F21" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G21" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="H21" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="I21" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="J21" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="M21" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="O21" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="Q21" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="S21" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="X21" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="Y21" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Z21" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="AA21" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="AE21" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="AF21" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ21" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="AP21" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ21">
         <v>2000</v>
       </c>
       <c r="AR21" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS21" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU21" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AW21" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY21" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ21" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C22" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="E22" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F22" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G22" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="H22" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="I22" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="X22" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="Y22" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="Z22" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA22" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AE22" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AF22" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="AG22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ22" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="AM22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP22" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="AQ22">
         <v>144</v>
       </c>
       <c r="AR22" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="AS22" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AU22" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW22" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX22" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY22" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>325</v>
+        <v>450</v>
       </c>
       <c r="C23" t="s">
-        <v>326</v>
+        <v>451</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>327</v>
+        <v>452</v>
       </c>
       <c r="E23" t="s">
-        <v>200</v>
+        <v>282</v>
+      </c>
+      <c r="F23" t="s">
+        <v>453</v>
       </c>
       <c r="G23" t="s">
-        <v>328</v>
+        <v>120</v>
       </c>
       <c r="H23" t="s">
-        <v>329</v>
+        <v>454</v>
       </c>
       <c r="I23" t="s">
-        <v>330</v>
+        <v>455</v>
       </c>
       <c r="J23" t="s">
-        <v>331</v>
+        <v>122</v>
       </c>
       <c r="M23" t="s">
-        <v>332</v>
+        <v>456</v>
       </c>
       <c r="O23" t="s">
-        <v>333</v>
+        <v>457</v>
       </c>
       <c r="X23" t="s">
-        <v>334</v>
+        <v>458</v>
       </c>
       <c r="Y23" t="s">
-        <v>335</v>
+        <v>459</v>
       </c>
       <c r="Z23" t="s">
-        <v>336</v>
+        <v>460</v>
       </c>
       <c r="AA23" t="s">
-        <v>337</v>
+        <v>461</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>217</v>
       </c>
       <c r="AE23" t="s">
-        <v>214</v>
+        <v>135</v>
       </c>
       <c r="AF23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG23" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AH23" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AI23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ23" t="s">
-        <v>446</v>
+        <v>462</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>55</v>
       </c>
       <c r="AP23" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ23">
-        <v>200</v>
+        <v>57</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>142</v>
       </c>
       <c r="AS23" t="s">
-        <v>140</v>
+        <v>463</v>
       </c>
       <c r="AU23" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>232</v>
       </c>
       <c r="AX23" t="s">
-        <v>144</v>
+        <v>464</v>
       </c>
       <c r="AY23" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ23" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="C24" t="s">
+        <v>466</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="E24" t="s">
+        <v>118</v>
+      </c>
+      <c r="F24" t="s">
+        <v>119</v>
+      </c>
+      <c r="G24" t="s">
+        <v>468</v>
+      </c>
+      <c r="H24" t="s">
+        <v>469</v>
+      </c>
+      <c r="I24" t="s">
+        <v>470</v>
+      </c>
+      <c r="J24" t="s">
+        <v>471</v>
+      </c>
+      <c r="M24" t="s">
+        <v>472</v>
+      </c>
+      <c r="X24" t="s">
+        <v>473</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>193</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>474</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>474</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>475</v>
+      </c>
+      <c r="AF24" t="s">
         <v>448</v>
       </c>
-      <c r="D24" s="4" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AG24" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="AH24" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="AI24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ24" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="AM24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP24" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ24">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>55</v>
       </c>
       <c r="AS24" t="s">
-        <v>460</v>
+        <v>258</v>
       </c>
       <c r="AU24" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>232</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>260</v>
       </c>
       <c r="AY24" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ24" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="C25" t="s">
-        <v>463</v>
+        <v>478</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>464</v>
+        <v>479</v>
       </c>
       <c r="E25" t="s">
-        <v>115</v>
+        <v>223</v>
       </c>
       <c r="F25" t="s">
-        <v>116</v>
+        <v>247</v>
       </c>
       <c r="G25" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="H25" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="I25" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
       <c r="J25" t="s">
-        <v>468</v>
+        <v>334</v>
       </c>
       <c r="M25" t="s">
-        <v>469</v>
+        <v>483</v>
+      </c>
+      <c r="O25" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>485</v>
       </c>
       <c r="X25" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="Y25" t="s">
-        <v>190</v>
-[...11 lines deleted...]
-        <v>444</v>
+        <v>487</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>488</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>489</v>
       </c>
       <c r="AG25" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="AH25" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="AI25" t="s">
-        <v>135</v>
-[...8 lines deleted...]
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AQ25">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>1800</v>
       </c>
       <c r="AW25" t="s">
-        <v>257</v>
+        <v>260</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>147</v>
       </c>
       <c r="AY25" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ25" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="C26" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="E26" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="F26" t="s">
-        <v>244</v>
+        <v>360</v>
       </c>
       <c r="G26" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="H26" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="I26" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="J26" t="s">
-        <v>331</v>
+        <v>496</v>
       </c>
       <c r="M26" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="O26" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="Q26" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>499</v>
+      </c>
+      <c r="S26" t="s">
+        <v>500</v>
+      </c>
+      <c r="W26" t="s">
+        <v>310</v>
       </c>
       <c r="Y26" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="Z26" t="s">
-        <v>365</v>
+        <v>502</v>
       </c>
       <c r="AA26" t="s">
-        <v>485</v>
+        <v>503</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>355</v>
       </c>
       <c r="AG26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI26" t="s">
-        <v>134</v>
+        <v>171</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>504</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>141</v>
       </c>
       <c r="AQ26">
-        <v>1800</v>
+        <v>322</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>232</v>
       </c>
       <c r="AW26" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX26" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY26" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ26" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="C27" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="E27" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
       <c r="F27" t="s">
-        <v>357</v>
+        <v>247</v>
       </c>
       <c r="G27" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="H27" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
       <c r="I27" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="J27" t="s">
-        <v>492</v>
+        <v>122</v>
       </c>
       <c r="M27" t="s">
-        <v>493</v>
-[...11 lines deleted...]
-        <v>307</v>
+        <v>335</v>
+      </c>
+      <c r="X27" t="s">
+        <v>511</v>
       </c>
       <c r="Y27" t="s">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="Z27" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="AA27" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>513</v>
       </c>
       <c r="AG27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI27" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AQ27">
-        <v>322</v>
-[...8 lines deleted...]
-        <v>229</v>
+        <v>100</v>
       </c>
       <c r="AW27" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX27" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY27" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ27" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C28" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="E28" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F28" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G28" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="H28" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="I28" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J28" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M28" t="s">
-        <v>332</v>
+        <v>520</v>
       </c>
       <c r="X28" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="Y28" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="Z28" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="AA28" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="AG28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AQ28">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="AW28" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX28" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY28" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ28" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="C29" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="E29" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F29" t="s">
-        <v>244</v>
+        <v>360</v>
       </c>
       <c r="G29" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
       <c r="H29" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="I29" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="J29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M29" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>524</v>
+      </c>
+      <c r="W29" t="s">
+        <v>530</v>
       </c>
       <c r="Y29" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="Z29" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="AA29" t="s">
-        <v>519</v>
+        <v>533</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>170</v>
       </c>
       <c r="AG29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI29" t="s">
-        <v>134</v>
+        <v>138</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>534</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>141</v>
       </c>
       <c r="AQ29">
-        <v>125</v>
+        <v>30</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>258</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>232</v>
       </c>
       <c r="AW29" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX29" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY29" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ29" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="C30" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="E30" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F30" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="G30" t="s">
-        <v>523</v>
+        <v>538</v>
       </c>
       <c r="H30" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="I30" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="J30" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M30" t="s">
         <v>520</v>
       </c>
+      <c r="O30" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>542</v>
+      </c>
+      <c r="S30" t="s">
+        <v>543</v>
+      </c>
       <c r="W30" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="Y30" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="Z30" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="AA30" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="AE30" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF30" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG30" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH30" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI30" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AJ30" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="AP30" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ30">
-        <v>30</v>
+        <v>300</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>142</v>
       </c>
       <c r="AS30" t="s">
-        <v>255</v>
+        <v>143</v>
       </c>
       <c r="AU30" t="s">
-        <v>229</v>
+        <v>549</v>
       </c>
       <c r="AW30" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX30" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY30" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ30" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
       <c r="C31" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="E31" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F31" t="s">
-        <v>357</v>
+        <v>247</v>
       </c>
       <c r="G31" t="s">
-        <v>534</v>
+        <v>553</v>
       </c>
       <c r="H31" t="s">
-        <v>535</v>
+        <v>554</v>
       </c>
       <c r="I31" t="s">
-        <v>536</v>
+        <v>555</v>
       </c>
       <c r="J31" t="s">
-        <v>119</v>
+        <v>496</v>
       </c>
       <c r="M31" t="s">
-        <v>516</v>
-[...11 lines deleted...]
-        <v>540</v>
+        <v>556</v>
+      </c>
+      <c r="X31" t="s">
+        <v>557</v>
       </c>
       <c r="Y31" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
       <c r="Z31" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="AA31" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="AE31" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF31" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AH31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AI31" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="AJ31" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="AP31" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ31">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="AR31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AS31" t="s">
-        <v>140</v>
+        <v>463</v>
       </c>
       <c r="AU31" t="s">
-        <v>545</v>
+        <v>232</v>
       </c>
       <c r="AW31" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX31" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY31" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ31" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="C32" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="E32" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F32" t="s">
-        <v>244</v>
+        <v>360</v>
       </c>
       <c r="G32" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="H32" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="I32" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="J32" t="s">
-        <v>492</v>
+        <v>122</v>
       </c>
       <c r="M32" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>568</v>
+      </c>
+      <c r="W32" t="s">
+        <v>544</v>
       </c>
       <c r="Y32" t="s">
-        <v>554</v>
+        <v>569</v>
       </c>
       <c r="Z32" t="s">
-        <v>555</v>
+        <v>570</v>
       </c>
       <c r="AA32" t="s">
-        <v>556</v>
+        <v>570</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>571</v>
       </c>
       <c r="AE32" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AF32" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AG32" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="AH32" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="AI32" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AJ32" t="s">
-        <v>557</v>
+        <v>572</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>55</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>573</v>
       </c>
       <c r="AP32" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AQ32">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>100</v>
       </c>
       <c r="AS32" t="s">
-        <v>460</v>
+        <v>258</v>
       </c>
       <c r="AU32" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AW32" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AX32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY32" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AZ32" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="C33" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="E33" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F33" t="s">
-        <v>357</v>
+        <v>119</v>
       </c>
       <c r="G33" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="H33" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="I33" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>579</v>
       </c>
       <c r="M33" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>149</v>
+      </c>
+      <c r="X33" t="s">
+        <v>580</v>
       </c>
       <c r="Y33" t="s">
-        <v>251</v>
-[...14 lines deleted...]
-        <v>167</v>
+        <v>581</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>582</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>582</v>
       </c>
       <c r="AG33" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="AH33" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="AI33" t="s">
-        <v>168</v>
-[...11 lines deleted...]
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AQ33">
-        <v>100</v>
-[...17 lines deleted...]
-        <v>146</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>569</v>
+        <v>583</v>
       </c>
       <c r="C34" t="s">
-        <v>570</v>
+        <v>584</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
       <c r="E34" t="s">
-        <v>220</v>
+        <v>586</v>
       </c>
       <c r="F34" t="s">
-        <v>116</v>
+        <v>360</v>
       </c>
       <c r="G34" t="s">
-        <v>572</v>
+        <v>120</v>
       </c>
       <c r="H34" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="I34" t="s">
-        <v>574</v>
+        <v>588</v>
       </c>
       <c r="M34" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>589</v>
+      </c>
+      <c r="O34" t="s">
+        <v>590</v>
+      </c>
+      <c r="W34" t="s">
+        <v>591</v>
       </c>
       <c r="Y34" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>592</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>593</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>593</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>594</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>595</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>170</v>
       </c>
       <c r="AG34" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="AH34" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="AI34" t="s">
-        <v>134</v>
+        <v>138</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>596</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>141</v>
       </c>
       <c r="AQ34">
-        <v>3087</v>
+        <v>66</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>597</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>232</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>45</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>598</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>578</v>
+        <v>599</v>
       </c>
       <c r="C35" t="s">
-        <v>579</v>
+        <v>600</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>601</v>
       </c>
       <c r="F35" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="G35" t="s">
-        <v>117</v>
+        <v>602</v>
       </c>
       <c r="H35" t="s">
-        <v>582</v>
+        <v>603</v>
       </c>
       <c r="I35" t="s">
-        <v>583</v>
+        <v>604</v>
+      </c>
+      <c r="J35" t="s">
+        <v>605</v>
       </c>
       <c r="M35" t="s">
-        <v>584</v>
+        <v>606</v>
       </c>
       <c r="O35" t="s">
-        <v>585</v>
+        <v>607</v>
       </c>
       <c r="W35" t="s">
-        <v>586</v>
+        <v>608</v>
       </c>
       <c r="Y35" t="s">
-        <v>587</v>
+        <v>489</v>
       </c>
       <c r="Z35" t="s">
-        <v>588</v>
+        <v>609</v>
       </c>
       <c r="AA35" t="s">
-        <v>588</v>
+        <v>609</v>
       </c>
       <c r="AD35" t="s">
-        <v>589</v>
+        <v>217</v>
       </c>
       <c r="AE35" t="s">
-        <v>590</v>
+        <v>135</v>
       </c>
       <c r="AF35" t="s">
-        <v>167</v>
+        <v>448</v>
       </c>
       <c r="AG35" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="AH35" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="AI35" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>138</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>55</v>
       </c>
       <c r="AP35" t="s">
-        <v>138</v>
+        <v>387</v>
       </c>
       <c r="AQ35">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>105</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>278</v>
       </c>
       <c r="AU35" t="s">
-        <v>229</v>
+        <v>232</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>260</v>
       </c>
       <c r="AX35" t="s">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="AY35" t="s">
-        <v>593</v>
+        <v>148</v>
       </c>
       <c r="AZ35" t="s">
-        <v>146</v>
-[...91 lines deleted...]
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D36" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>614</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B2" t="s">
-        <v>608</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>617</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B3" t="s">
-        <v>610</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>619</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B4" t="s">
-        <v>612</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>621</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B5" t="s">
-        <v>614</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>623</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B6" t="s">
-        <v>616</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>625</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B7" t="s">
-        <v>618</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>627</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B8" t="s">
-        <v>620</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>629</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B9" t="s">
-        <v>622</v>
+        <v>67</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>631</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B10" t="s">
-        <v>624</v>
+        <v>67</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>633</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B11" t="s">
-        <v>626</v>
+        <v>67</v>
       </c>
       <c r="C11" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>634</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B12" t="s">
-        <v>628</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>636</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B13" t="s">
-        <v>630</v>
+        <v>67</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>638</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>448</v>
+        <v>358</v>
       </c>
       <c r="B14" t="s">
-        <v>632</v>
+        <v>67</v>
       </c>
       <c r="C14" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>640</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B15" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C15" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>643</v>
+      </c>
+      <c r="H15" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="B16" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>645</v>
+      </c>
+      <c r="H16" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B17" t="s">
-        <v>639</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>647</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>466</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
+        <v>649</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>650</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...12 lines deleted...]
-    <hyperlink ref="E17" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -8216,8620 +8187,8435 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C2" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D2" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I2" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="J2" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="L2" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O2">
         <v>43585.0</v>
       </c>
       <c r="P2">
         <v>44551.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="R2" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C3" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D3" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I3" t="s">
-        <v>666</v>
+        <v>676</v>
       </c>
       <c r="J3" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="L3" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O3">
         <v>44530.0</v>
       </c>
       <c r="P3">
         <v>44781.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="R3" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C4" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D4" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I4" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="J4" t="s">
+        <v>683</v>
+      </c>
+      <c r="L4" t="s">
+        <v>684</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
       <c r="P4">
         <v>44887.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C5" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D5" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I5" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="J5" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="L5" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P5">
         <v>44897.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C6" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D6" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I6" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="J6" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="L6" t="s">
-        <v>682</v>
+        <v>692</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P6">
         <v>45008.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C7" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D7" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I7" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="J7" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="K7" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="L7" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O7">
         <v>44562.0</v>
       </c>
       <c r="P7">
         <v>45082.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
       <c r="R7" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C8" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D8" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E8" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G8" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I8" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="J8" t="s">
-        <v>691</v>
+        <v>701</v>
       </c>
       <c r="K8" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="L8" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P8">
         <v>45141.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C9" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D9" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E9" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G9" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H9" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I9" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="J9" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="L9" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P9">
         <v>45184.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="R9" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C10" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D10" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I10" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
       <c r="J10" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="L10" t="s">
-        <v>704</v>
+        <v>714</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P10">
         <v>45184.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C11" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D11" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I11" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="J11" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="K11" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="L11" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P11">
         <v>45197.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C12" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D12" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E12" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I12" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="J12" t="s">
-        <v>714</v>
+        <v>724</v>
       </c>
       <c r="L12" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P12">
         <v>45250.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>717</v>
+        <v>727</v>
       </c>
       <c r="R12" t="s">
-        <v>718</v>
+        <v>728</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C13" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D13" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I13" t="s">
-        <v>719</v>
+        <v>729</v>
       </c>
       <c r="J13" t="s">
-        <v>720</v>
+        <v>730</v>
       </c>
       <c r="K13" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
       <c r="L13" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P13">
         <v>45273.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C14" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D14" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E14" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I14" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="J14" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="K14" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="L14" t="s">
-        <v>727</v>
+        <v>737</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>728</v>
+        <v>738</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O14">
         <v>44719.0</v>
       </c>
       <c r="P14">
         <v>44866.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>729</v>
+        <v>739</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C15" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D15" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H15" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I15" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="J15" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="L15" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P15">
         <v>45415.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>734</v>
+        <v>744</v>
       </c>
       <c r="R15" t="s">
-        <v>735</v>
+        <v>745</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C16" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D16" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I16" t="s">
-        <v>736</v>
+        <v>746</v>
       </c>
       <c r="J16" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
       <c r="K16" t="s">
-        <v>738</v>
+        <v>748</v>
       </c>
       <c r="L16" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P16">
         <v>45415.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C17" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D17" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G17" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I17" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="J17" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="K17" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="L17" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P17">
         <v>45415.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C18" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D18" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G18" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H18" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I18" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="J18" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="L18" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P18">
         <v>45225.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C19" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D19" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G19" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I19" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="J19" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="K19" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="L19" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P19">
         <v>45528.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C20" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D20" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E20" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I20" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="J20" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
       <c r="K20" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="L20" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P20">
         <v>46023.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C21" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D21" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E21" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G21" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I21" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="J21" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="K21" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="L21" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P21">
         <v>45579.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C22" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D22" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G22" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I22" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="J22" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="K22" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="L22" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P22">
         <v>45528.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C23" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D23" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E23" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G23" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I23" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="J23" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="L23" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P23">
         <v>45528.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C24" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D24" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E24" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G24" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H24" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I24" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="J24" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="K24" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="L24" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="P24" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="Q24" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C25" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D25" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E25" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G25" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H25" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I25" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="J25" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="L25" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P25">
         <v>45592.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C26" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D26" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E26" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H26" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I26" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="J26" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="K26" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="L26" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P26">
         <v>45931.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C27" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D27" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E27" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G27" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H27" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I27" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="J27" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="L27" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O27">
         <v>45301.0</v>
       </c>
       <c r="P27">
         <v>45440.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="R27" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C28" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D28" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E28" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G28" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H28" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I28" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="J28" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="L28" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O28">
         <v>45415.0</v>
       </c>
       <c r="P28">
         <v>45714.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C29" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D29" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E29" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G29" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H29" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I29" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J29" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L29" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O29">
         <v>44862.0</v>
       </c>
       <c r="P29">
         <v>45184.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C30" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D30" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E30" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G30" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H30" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I30" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J30" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L30" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O30">
         <v>44862.0</v>
       </c>
       <c r="P30">
         <v>45184.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D31" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E31" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G31" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H31" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I31" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J31" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L31" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O31">
         <v>44862.0</v>
       </c>
       <c r="P31">
         <v>45184.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C32" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D32" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E32" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G32" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I32" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J32" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L32" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O32">
         <v>44862.0</v>
       </c>
       <c r="P32">
         <v>45184.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D33" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E33" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G33" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I33" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J33" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L33" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O33">
         <v>44862.0</v>
       </c>
       <c r="P33">
         <v>45184.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C34" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D34" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E34" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G34" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I34" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J34" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L34" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O34">
         <v>44862.0</v>
       </c>
       <c r="P34">
         <v>45184.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C35" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D35" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G35" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H35" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I35" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J35" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L35" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O35">
         <v>44862.0</v>
       </c>
       <c r="P35">
         <v>45184.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D36" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E36" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G36" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H36" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I36" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J36" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L36" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O36">
         <v>44862.0</v>
       </c>
       <c r="P36">
         <v>45184.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C37" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D37" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G37" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H37" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I37" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J37" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L37" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O37">
         <v>44862.0</v>
       </c>
       <c r="P37">
         <v>45184.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C38" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D38" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E38" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G38" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H38" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I38" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="J38" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="L38" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O38">
         <v>44862.0</v>
       </c>
       <c r="P38">
         <v>45184.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C39" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D39" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E39" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G39" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H39" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I39" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J39" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L39" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O39">
         <v>44862.0</v>
       </c>
       <c r="P39">
         <v>45184.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C40" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D40" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E40" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G40" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H40" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I40" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J40" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L40" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O40">
         <v>44862.0</v>
       </c>
       <c r="P40">
         <v>45184.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C41" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D41" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E41" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G41" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H41" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I41" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J41" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L41" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O41">
         <v>44862.0</v>
       </c>
       <c r="P41">
         <v>45184.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C42" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D42" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E42" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G42" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H42" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I42" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J42" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L42" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O42">
         <v>44862.0</v>
       </c>
       <c r="P42">
         <v>45184.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C43" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D43" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G43" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H43" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I43" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J43" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L43" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O43">
         <v>44862.0</v>
       </c>
       <c r="P43">
         <v>45184.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C44" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D44" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E44" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G44" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H44" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I44" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J44" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L44" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O44">
         <v>44862.0</v>
       </c>
       <c r="P44">
         <v>45184.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="R44" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C45" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D45" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E45" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G45" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H45" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I45" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J45" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L45" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O45">
         <v>44862.0</v>
       </c>
       <c r="P45">
         <v>45184.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C46" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D46" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E46" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G46" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H46" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I46" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J46" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L46" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O46">
         <v>44862.0</v>
       </c>
       <c r="P46">
         <v>45184.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C47" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D47" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E47" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G47" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H47" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I47" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J47" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L47" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O47">
         <v>44862.0</v>
       </c>
       <c r="P47">
         <v>45184.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C48" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D48" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E48" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G48" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H48" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I48" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J48" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L48" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O48">
         <v>44862.0</v>
       </c>
       <c r="P48">
         <v>45184.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C49" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D49" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E49" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G49" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H49" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I49" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J49" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L49" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O49">
         <v>44862.0</v>
       </c>
       <c r="P49">
         <v>45184.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C50" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D50" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E50" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G50" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H50" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I50" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J50" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L50" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O50">
         <v>44862.0</v>
       </c>
       <c r="P50">
         <v>45184.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C51" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D51" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E51" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G51" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H51" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I51" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J51" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L51" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O51">
         <v>44862.0</v>
       </c>
       <c r="P51">
         <v>45184.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C52" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D52" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="E52" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G52" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="H52" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I52" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J52" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L52" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O52">
         <v>44862.0</v>
       </c>
       <c r="P52">
         <v>45184.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>865</v>
+        <v>875</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C53" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D53" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="E53" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G53" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H53" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I53" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J53" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L53" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O53">
         <v>44862.0</v>
       </c>
       <c r="P53">
         <v>45184.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>868</v>
+        <v>878</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C54" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D54" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E54" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G54" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H54" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I54" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J54" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L54" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O54">
         <v>44862.0</v>
       </c>
       <c r="P54">
         <v>45184.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C55" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D55" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E55" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G55" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H55" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I55" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J55" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L55" t="s">
-        <v>871</v>
+        <v>881</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O55">
         <v>44862.0</v>
       </c>
       <c r="P55">
         <v>45184.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C56" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D56" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G56" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H56" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I56" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J56" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L56" t="s">
-        <v>874</v>
+        <v>884</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O56">
         <v>44862.0</v>
       </c>
       <c r="P56">
         <v>45184.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C57" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D57" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G57" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="H57" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I57" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J57" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L57" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O57">
         <v>44862.0</v>
       </c>
       <c r="P57">
         <v>45184.0</v>
       </c>
       <c r="Q57" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C58" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D58" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E58" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F58" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G58" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="H58" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I58" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J58" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L58" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="N58" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O58">
         <v>44862.0</v>
       </c>
       <c r="P58">
         <v>45184.0</v>
       </c>
       <c r="Q58" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C59" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D59" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E59" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F59" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G59" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="H59" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I59" t="s">
-        <v>883</v>
+        <v>893</v>
       </c>
       <c r="J59" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="K59" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="L59" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="N59" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O59">
         <v>45536.0</v>
       </c>
       <c r="P59">
         <v>45931.0</v>
       </c>
       <c r="Q59" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C60" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D60" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E60" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F60" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G60" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="H60" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I60" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="J60" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="L60" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="N60" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O60">
         <v>45536.0</v>
       </c>
       <c r="P60">
         <v>45931.0</v>
       </c>
       <c r="Q60" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C61" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D61" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E61" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F61" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G61" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="H61" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I61" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="J61" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="K61" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="L61" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
       <c r="N61" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P61">
         <v>45174.0</v>
       </c>
       <c r="Q61" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C62" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D62" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E62" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F62" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G62" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="H62" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I62" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
       <c r="J62" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="K62" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="L62" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="N62" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P62">
         <v>44896.0</v>
       </c>
       <c r="Q62" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C63" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D63" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E63" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F63" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G63" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="H63" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I63" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="J63" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="K63" t="s">
-        <v>904</v>
+        <v>914</v>
       </c>
       <c r="L63" t="s">
-        <v>905</v>
+        <v>915</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>906</v>
+        <v>916</v>
       </c>
       <c r="N63" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P63">
         <v>44896.0</v>
       </c>
       <c r="Q63" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C64" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D64" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E64" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F64" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G64" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H64" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I64" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
       <c r="J64" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
       <c r="K64" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="L64" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="N64" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O64">
         <v>45714.0</v>
       </c>
       <c r="P64">
         <v>45931.0</v>
       </c>
       <c r="Q64" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C65" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D65" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E65" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F65" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G65" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H65" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I65" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="J65" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="L65" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="N65" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P65">
         <v>45023.0</v>
       </c>
       <c r="Q65" t="s">
-        <v>914</v>
+        <v>924</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C66" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D66" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E66" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F66" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G66" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H66" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I66" t="s">
-        <v>915</v>
+        <v>925</v>
       </c>
       <c r="J66" t="s">
-        <v>916</v>
+        <v>926</v>
       </c>
       <c r="L66" t="s">
-        <v>917</v>
+        <v>927</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="N66" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O66">
         <v>44317.0</v>
       </c>
       <c r="P66">
         <v>44595.0</v>
       </c>
       <c r="Q66" t="s">
-        <v>919</v>
+        <v>929</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B67" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C67" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D67" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E67" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F67" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G67" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H67" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I67" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="J67" t="s">
+        <v>683</v>
+      </c>
+      <c r="L67" t="s">
+        <v>684</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="N67" s="5" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
       <c r="P67">
         <v>44658.0</v>
       </c>
       <c r="Q67" t="s">
-        <v>920</v>
+        <v>930</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C68" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D68" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E68" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F68" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G68" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H68" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I68" t="s">
-        <v>713</v>
+        <v>723</v>
       </c>
       <c r="J68" t="s">
-        <v>714</v>
+        <v>724</v>
       </c>
       <c r="L68" t="s">
-        <v>715</v>
+        <v>725</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="N68" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P68">
         <v>45778.0</v>
       </c>
       <c r="Q68" t="s">
-        <v>921</v>
+        <v>931</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C69" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D69" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E69" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F69" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G69" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H69" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I69" t="s">
-        <v>883</v>
+        <v>893</v>
       </c>
       <c r="J69" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="K69" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="L69" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="N69" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P69">
         <v>45778.0</v>
       </c>
       <c r="Q69" t="s">
-        <v>921</v>
+        <v>931</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C70" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D70" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E70" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F70" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G70" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H70" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I70" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
       <c r="J70" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="L70" t="s">
-        <v>926</v>
+        <v>936</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>927</v>
+        <v>937</v>
       </c>
       <c r="N70" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P70">
         <v>45741.0</v>
       </c>
       <c r="Q70" t="s">
-        <v>928</v>
+        <v>938</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B71" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C71" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D71" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E71" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F71" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G71" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H71" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I71" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="J71" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="L71" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="N71" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P71">
         <v>45111.0</v>
       </c>
       <c r="Q71" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B72" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C72" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D72" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E72" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F72" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G72" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H72" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I72" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="J72" t="s">
+        <v>683</v>
+      </c>
+      <c r="L72" t="s">
+        <v>684</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="N72" s="5" t="s">
         <v>673</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
       <c r="P72">
         <v>44658.0</v>
       </c>
       <c r="Q72" t="s">
-        <v>929</v>
+        <v>939</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B73" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C73" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D73" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E73" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F73" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G73" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H73" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I73" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="J73" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="L73" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="N73" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O73">
         <v>43999.0</v>
       </c>
       <c r="P73">
         <v>44508.0</v>
       </c>
       <c r="Q73" t="s">
-        <v>930</v>
+        <v>940</v>
       </c>
       <c r="R73" t="s">
-        <v>931</v>
+        <v>941</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B74" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C74" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D74" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E74" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F74" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G74" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H74" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I74" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="J74" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="L74" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="N74" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P74">
         <v>44223.0</v>
       </c>
       <c r="Q74" t="s">
-        <v>932</v>
+        <v>942</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C75" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D75" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E75" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F75" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G75" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H75" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I75" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="J75" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="L75" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="N75" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P75">
         <v>44223.0</v>
       </c>
       <c r="Q75" t="s">
-        <v>932</v>
+        <v>942</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B76" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C76" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D76" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E76" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F76" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G76" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H76" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I76" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="J76" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="L76" t="s">
-        <v>934</v>
+        <v>944</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>935</v>
+        <v>945</v>
       </c>
       <c r="N76" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P76">
         <v>44523.0</v>
       </c>
       <c r="Q76" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B77" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C77" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D77" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E77" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F77" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G77" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H77" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I77" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="J77" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="L77" t="s">
-        <v>934</v>
+        <v>944</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>935</v>
+        <v>945</v>
       </c>
       <c r="N77" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P77">
         <v>44523.0</v>
       </c>
       <c r="Q77" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B78" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C78" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D78" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E78" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F78" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G78" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H78" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I78" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="J78" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="L78" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="N78" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O78">
         <v>43675.0</v>
       </c>
       <c r="P78">
         <v>44182.0</v>
       </c>
       <c r="Q78" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B79" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C79" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D79" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E79" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F79" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G79" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H79" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I79" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="J79" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="L79" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="N79" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O79">
         <v>43675.0</v>
       </c>
       <c r="P79">
         <v>44182.0</v>
       </c>
       <c r="Q79" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B80" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C80" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D80" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E80" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F80" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G80" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H80" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I80" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="J80" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="L80" t="s">
-        <v>874</v>
+        <v>884</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="N80" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O80">
         <v>43675.0</v>
       </c>
       <c r="P80">
         <v>44182.0</v>
       </c>
       <c r="Q80" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B81" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C81" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D81" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E81" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F81" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G81" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H81" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I81" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="J81" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="L81" t="s">
-        <v>871</v>
+        <v>881</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="N81" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O81">
         <v>43675.0</v>
       </c>
       <c r="P81">
         <v>44182.0</v>
       </c>
       <c r="Q81" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B82" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C82" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D82" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E82" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F82" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G82" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H82" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I82" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="J82" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="L82" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="N82" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O82">
         <v>43675.0</v>
       </c>
       <c r="P82">
         <v>44182.0</v>
       </c>
       <c r="Q82" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B83" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C83" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D83" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E83" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F83" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G83" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H83" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I83" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J83" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L83" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="N83" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O83">
         <v>43675.0</v>
       </c>
       <c r="P83">
         <v>44182.0</v>
       </c>
       <c r="Q83" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B84" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C84" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D84" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E84" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F84" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G84" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H84" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I84" t="s">
-        <v>948</v>
+        <v>958</v>
       </c>
       <c r="J84" t="s">
-        <v>949</v>
+        <v>959</v>
       </c>
       <c r="L84" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="N84" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O84">
         <v>43675.0</v>
       </c>
       <c r="P84">
         <v>44182.0</v>
       </c>
       <c r="Q84" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
       <c r="R84" t="s">
-        <v>950</v>
+        <v>960</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B85" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C85" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D85" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E85" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F85" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G85" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H85" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I85" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J85" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L85" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="N85" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O85">
         <v>43675.0</v>
       </c>
       <c r="P85">
         <v>44182.0</v>
       </c>
       <c r="Q85" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B86" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C86" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D86" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E86" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F86" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G86" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H86" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I86" t="s">
-        <v>951</v>
+        <v>961</v>
       </c>
       <c r="J86" t="s">
-        <v>952</v>
+        <v>962</v>
       </c>
       <c r="L86" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="N86" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O86">
         <v>43675.0</v>
       </c>
       <c r="P86">
         <v>44182.0</v>
       </c>
       <c r="Q86" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B87" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C87" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D87" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E87" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F87" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G87" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H87" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I87" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="J87" t="s">
-        <v>954</v>
+        <v>964</v>
       </c>
       <c r="L87" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="N87" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O87">
         <v>43675.0</v>
       </c>
       <c r="P87">
         <v>44182.0</v>
       </c>
       <c r="Q87" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B88" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C88" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D88" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E88" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F88" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G88" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H88" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I88" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J88" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L88" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="N88" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O88">
         <v>43675.0</v>
       </c>
       <c r="P88">
         <v>44182.0</v>
       </c>
       <c r="Q88" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B89" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C89" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D89" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E89" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F89" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G89" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H89" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I89" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J89" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L89" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="N89" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O89">
         <v>43675.0</v>
       </c>
       <c r="P89">
         <v>44182.0</v>
       </c>
       <c r="Q89" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B90" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C90" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D90" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E90" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F90" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G90" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H90" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I90" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J90" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L90" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="N90" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O90">
         <v>43675.0</v>
       </c>
       <c r="P90">
         <v>44182.0</v>
       </c>
       <c r="Q90" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B91" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C91" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D91" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E91" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F91" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G91" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H91" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I91" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J91" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L91" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="N91" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O91">
         <v>43675.0</v>
       </c>
       <c r="P91">
         <v>44182.0</v>
       </c>
       <c r="Q91" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B92" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C92" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D92" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E92" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F92" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G92" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H92" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I92" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J92" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L92" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="N92" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O92">
         <v>43675.0</v>
       </c>
       <c r="P92">
         <v>44182.0</v>
       </c>
       <c r="Q92" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B93" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C93" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D93" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E93" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F93" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G93" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H93" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I93" t="s">
-        <v>955</v>
+        <v>965</v>
       </c>
       <c r="J93" t="s">
-        <v>956</v>
+        <v>966</v>
       </c>
       <c r="L93" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="N93" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O93">
         <v>43675.0</v>
       </c>
       <c r="P93">
         <v>44182.0</v>
       </c>
       <c r="Q93" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B94" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C94" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D94" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E94" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F94" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G94" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H94" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I94" t="s">
-        <v>957</v>
+        <v>967</v>
       </c>
       <c r="J94" t="s">
-        <v>958</v>
+        <v>968</v>
       </c>
       <c r="L94" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="N94" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O94">
         <v>43675.0</v>
       </c>
       <c r="P94">
         <v>44182.0</v>
       </c>
       <c r="Q94" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B95" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C95" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D95" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E95" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F95" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G95" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H95" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I95" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J95" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L95" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="N95" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O95">
         <v>43675.0</v>
       </c>
       <c r="P95">
         <v>44182.0</v>
       </c>
       <c r="Q95" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B96" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C96" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D96" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E96" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F96" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G96" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H96" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I96" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="J96" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="L96" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="N96" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O96">
         <v>43675.0</v>
       </c>
       <c r="P96">
         <v>44182.0</v>
       </c>
       <c r="Q96" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B97" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C97" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D97" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E97" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F97" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G97" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H97" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I97" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J97" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L97" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="N97" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O97">
         <v>43675.0</v>
       </c>
       <c r="P97">
         <v>44182.0</v>
       </c>
       <c r="Q97" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B98" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C98" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D98" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E98" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F98" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G98" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H98" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I98" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J98" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L98" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O98">
         <v>43675.0</v>
       </c>
       <c r="P98">
         <v>44182.0</v>
       </c>
       <c r="Q98" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B99" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C99" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D99" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E99" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F99" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G99" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H99" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I99" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="J99" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="L99" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="N99" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O99">
         <v>43675.0</v>
       </c>
       <c r="P99">
         <v>44182.0</v>
       </c>
       <c r="Q99" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B100" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C100" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D100" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E100" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F100" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G100" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H100" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I100" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="J100" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
       <c r="L100" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="N100" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O100">
         <v>43675.0</v>
       </c>
       <c r="P100">
         <v>44182.0</v>
       </c>
       <c r="Q100" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B101" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C101" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D101" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E101" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F101" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G101" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H101" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I101" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J101" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L101" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="N101" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O101">
         <v>43675.0</v>
       </c>
       <c r="P101">
         <v>44182.0</v>
       </c>
       <c r="Q101" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B102" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C102" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D102" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E102" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F102" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G102" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H102" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I102" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J102" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L102" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="N102" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O102">
         <v>43675.0</v>
       </c>
       <c r="P102">
         <v>44182.0</v>
       </c>
       <c r="Q102" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B103" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C103" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D103" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E103" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F103" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G103" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H103" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I103" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="J103" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="L103" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="N103" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O103">
         <v>43675.0</v>
       </c>
       <c r="P103">
         <v>44182.0</v>
       </c>
       <c r="Q103" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B104" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C104" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D104" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E104" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F104" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G104" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H104" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I104" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="J104" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="L104" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="N104" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O104">
         <v>43675.0</v>
       </c>
       <c r="P104">
         <v>44182.0</v>
       </c>
       <c r="Q104" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B105" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C105" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D105" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E105" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F105" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G105" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H105" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I105" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J105" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L105" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="N105" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O105">
         <v>43675.0</v>
       </c>
       <c r="P105">
         <v>44182.0</v>
       </c>
       <c r="Q105" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B106" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C106" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D106" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E106" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F106" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G106" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H106" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I106" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="J106" t="s">
-        <v>967</v>
+        <v>977</v>
       </c>
       <c r="L106" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="N106" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O106">
         <v>43675.0</v>
       </c>
       <c r="P106">
         <v>44182.0</v>
       </c>
       <c r="Q106" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B107" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C107" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D107" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E107" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F107" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G107" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H107" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I107" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="J107" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="L107" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="N107" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O107">
         <v>43675.0</v>
       </c>
       <c r="P107">
         <v>44182.0</v>
       </c>
       <c r="Q107" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B108" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C108" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D108" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E108" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F108" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G108" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H108" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I108" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="J108" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="L108" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="N108" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O108">
         <v>43675.0</v>
       </c>
       <c r="P108">
         <v>44182.0</v>
       </c>
       <c r="Q108" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B109" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C109" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D109" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E109" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F109" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G109" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H109" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I109" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="J109" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="L109" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="N109" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O109">
         <v>43675.0</v>
       </c>
       <c r="P109">
         <v>44182.0</v>
       </c>
       <c r="Q109" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B110" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C110" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D110" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E110" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F110" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G110" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H110" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I110" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="J110" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="L110" t="s">
-        <v>874</v>
+        <v>884</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="N110" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O110">
         <v>43675.0</v>
       </c>
       <c r="P110">
         <v>44182.0</v>
       </c>
       <c r="Q110" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B111" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C111" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D111" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E111" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F111" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G111" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H111" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I111" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="J111" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="L111" t="s">
-        <v>871</v>
+        <v>881</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="N111" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O111">
         <v>43675.0</v>
       </c>
       <c r="P111">
         <v>44182.0</v>
       </c>
       <c r="Q111" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B112" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C112" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D112" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E112" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F112" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G112" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H112" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I112" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="J112" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="L112" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="N112" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O112">
         <v>43675.0</v>
       </c>
       <c r="P112">
         <v>44182.0</v>
       </c>
       <c r="Q112" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B113" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C113" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D113" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E113" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F113" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G113" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H113" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I113" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J113" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L113" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="N113" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O113">
         <v>43675.0</v>
       </c>
       <c r="P113">
         <v>44182.0</v>
       </c>
       <c r="Q113" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B114" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C114" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D114" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E114" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F114" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G114" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H114" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I114" t="s">
-        <v>948</v>
+        <v>958</v>
       </c>
       <c r="J114" t="s">
-        <v>949</v>
+        <v>959</v>
       </c>
       <c r="L114" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="N114" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O114">
         <v>43675.0</v>
       </c>
       <c r="P114">
         <v>44182.0</v>
       </c>
       <c r="Q114" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
       <c r="R114" t="s">
-        <v>970</v>
+        <v>980</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B115" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C115" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D115" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E115" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F115" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G115" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H115" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I115" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J115" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L115" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="N115" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O115">
         <v>43675.0</v>
       </c>
       <c r="P115">
         <v>44182.0</v>
       </c>
       <c r="Q115" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B116" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C116" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D116" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E116" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F116" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G116" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H116" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I116" t="s">
-        <v>951</v>
+        <v>961</v>
       </c>
       <c r="J116" t="s">
-        <v>952</v>
+        <v>962</v>
       </c>
       <c r="L116" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="N116" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O116">
         <v>43675.0</v>
       </c>
       <c r="P116">
         <v>44182.0</v>
       </c>
       <c r="Q116" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B117" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C117" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D117" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E117" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F117" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G117" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H117" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I117" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="J117" t="s">
-        <v>954</v>
+        <v>964</v>
       </c>
       <c r="L117" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="N117" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O117">
         <v>43675.0</v>
       </c>
       <c r="P117">
         <v>44182.0</v>
       </c>
       <c r="Q117" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B118" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C118" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D118" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E118" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F118" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G118" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H118" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I118" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J118" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L118" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="N118" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O118">
         <v>43675.0</v>
       </c>
       <c r="P118">
         <v>44182.0</v>
       </c>
       <c r="Q118" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B119" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C119" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D119" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E119" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F119" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G119" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H119" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I119" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J119" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L119" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="N119" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O119">
         <v>43675.0</v>
       </c>
       <c r="P119">
         <v>44182.0</v>
       </c>
       <c r="Q119" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B120" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C120" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D120" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E120" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F120" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G120" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H120" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I120" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J120" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L120" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="N120" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O120">
         <v>43675.0</v>
       </c>
       <c r="P120">
         <v>44182.0</v>
       </c>
       <c r="Q120" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B121" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C121" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D121" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E121" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F121" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G121" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H121" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I121" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J121" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L121" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="N121" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O121">
         <v>43675.0</v>
       </c>
       <c r="P121">
         <v>44182.0</v>
       </c>
       <c r="Q121" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B122" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C122" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D122" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E122" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F122" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G122" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H122" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I122" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J122" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L122" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="N122" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O122">
         <v>43675.0</v>
       </c>
       <c r="P122">
         <v>44182.0</v>
       </c>
       <c r="Q122" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B123" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C123" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D123" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E123" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F123" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G123" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H123" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I123" t="s">
-        <v>955</v>
+        <v>965</v>
       </c>
       <c r="J123" t="s">
-        <v>956</v>
+        <v>966</v>
       </c>
       <c r="L123" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="N123" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O123">
         <v>43675.0</v>
       </c>
       <c r="P123">
         <v>44182.0</v>
       </c>
       <c r="Q123" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B124" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C124" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D124" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E124" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F124" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G124" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H124" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I124" t="s">
-        <v>957</v>
+        <v>967</v>
       </c>
       <c r="J124" t="s">
-        <v>958</v>
+        <v>968</v>
       </c>
       <c r="L124" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="N124" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O124">
         <v>43675.0</v>
       </c>
       <c r="P124">
         <v>44182.0</v>
       </c>
       <c r="Q124" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B125" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C125" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D125" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E125" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F125" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G125" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H125" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I125" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J125" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L125" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="N125" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O125">
         <v>43675.0</v>
       </c>
       <c r="P125">
         <v>44182.0</v>
       </c>
       <c r="Q125" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B126" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C126" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D126" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E126" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F126" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G126" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H126" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I126" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="J126" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="L126" t="s">
-        <v>837</v>
+        <v>847</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="N126" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O126">
         <v>43675.0</v>
       </c>
       <c r="P126">
         <v>44182.0</v>
       </c>
       <c r="Q126" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B127" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C127" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D127" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E127" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F127" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G127" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H127" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I127" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J127" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L127" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>836</v>
+        <v>846</v>
       </c>
       <c r="N127" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O127">
         <v>43675.0</v>
       </c>
       <c r="P127">
         <v>44182.0</v>
       </c>
       <c r="Q127" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B128" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C128" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D128" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E128" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F128" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G128" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H128" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I128" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J128" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L128" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
       <c r="N128" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O128">
         <v>43675.0</v>
       </c>
       <c r="P128">
         <v>44182.0</v>
       </c>
       <c r="Q128" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B129" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C129" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D129" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E129" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F129" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G129" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H129" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I129" t="s">
-        <v>829</v>
+        <v>839</v>
       </c>
       <c r="J129" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="L129" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="N129" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O129">
         <v>43675.0</v>
       </c>
       <c r="P129">
         <v>44182.0</v>
       </c>
       <c r="Q129" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B130" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C130" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D130" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E130" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F130" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G130" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H130" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I130" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="J130" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
       <c r="L130" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
       <c r="N130" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O130">
         <v>43675.0</v>
       </c>
       <c r="P130">
         <v>44182.0</v>
       </c>
       <c r="Q130" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B131" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C131" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D131" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E131" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F131" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G131" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H131" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I131" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J131" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L131" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="N131" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O131">
         <v>43675.0</v>
       </c>
       <c r="P131">
         <v>44182.0</v>
       </c>
       <c r="Q131" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B132" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C132" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D132" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E132" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F132" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G132" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H132" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I132" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J132" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L132" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="N132" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O132">
         <v>43675.0</v>
       </c>
       <c r="P132">
         <v>44182.0</v>
       </c>
       <c r="Q132" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B133" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C133" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D133" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E133" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F133" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G133" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H133" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I133" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="J133" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="L133" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="N133" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O133">
         <v>43675.0</v>
       </c>
       <c r="P133">
         <v>44182.0</v>
       </c>
       <c r="Q133" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B134" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C134" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D134" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E134" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F134" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G134" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H134" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I134" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="J134" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="L134" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="N134" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O134">
         <v>43675.0</v>
       </c>
       <c r="P134">
         <v>44182.0</v>
       </c>
       <c r="Q134" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B135" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C135" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D135" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E135" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F135" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G135" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H135" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I135" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J135" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L135" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="N135" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O135">
         <v>43675.0</v>
       </c>
       <c r="P135">
         <v>44182.0</v>
       </c>
       <c r="Q135" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B136" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C136" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D136" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E136" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F136" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G136" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H136" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I136" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="J136" t="s">
-        <v>967</v>
+        <v>977</v>
       </c>
       <c r="L136" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="N136" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O136">
         <v>43675.0</v>
       </c>
       <c r="P136">
         <v>44182.0</v>
       </c>
       <c r="Q136" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B137" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C137" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D137" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E137" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F137" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G137" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H137" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I137" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="J137" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="L137" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="N137" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O137">
         <v>43675.0</v>
       </c>
       <c r="P137">
         <v>44182.0</v>
       </c>
       <c r="Q137" t="s">
-        <v>939</v>
+        <v>949</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B138" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C138" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D138" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E138" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F138" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G138" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="H138" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I138" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="J138" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="L138" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="N138" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P138">
         <v>44468.0</v>
       </c>
       <c r="Q138" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="R138" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B139" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C139" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D139" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E139" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F139" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G139" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H139" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I139" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="J139" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="K139" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="L139" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>979</v>
+        <v>989</v>
       </c>
       <c r="N139" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P139">
         <v>45495.0</v>
       </c>
       <c r="Q139" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B140" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C140" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D140" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E140" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F140" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G140" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H140" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I140" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="J140" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="K140" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="L140" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="N140" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P140">
         <v>45354.0</v>
       </c>
       <c r="Q140" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B141" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C141" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D141" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E141" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F141" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G141" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H141" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I141" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="J141" t="s">
-        <v>983</v>
+        <v>993</v>
       </c>
       <c r="K141" t="s">
-        <v>984</v>
+        <v>994</v>
       </c>
       <c r="L141" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="N141" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P141">
         <v>44595.0</v>
       </c>
       <c r="Q141" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B142" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C142" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D142" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E142" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F142" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G142" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H142" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I142" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="J142" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="L142" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="N142" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O142">
         <v>25569.0</v>
       </c>
       <c r="P142">
         <v>45311.0</v>
       </c>
       <c r="Q142" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B143" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C143" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D143" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E143" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F143" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G143" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H143" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I143" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="J143" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="K143" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="L143" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="N143" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P143">
         <v>45281.0</v>
       </c>
       <c r="Q143" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B144" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C144" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D144" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E144" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F144" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G144" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="H144" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I144" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="J144" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="L144" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="N144" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O144">
         <v>25569.0</v>
       </c>
       <c r="P144">
         <v>45311.0</v>
       </c>
       <c r="Q144" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B145" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C145" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D145" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E145" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F145" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G145" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H145" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I145" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="J145" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="L145" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="N145" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O145">
         <v>25569.0</v>
       </c>
       <c r="P145">
         <v>45311.0</v>
       </c>
       <c r="Q145" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B146" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C146" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D146" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E146" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F146" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G146" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H146" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I146" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="J146" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="K146" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="L146" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="N146" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P146">
         <v>45281.0</v>
       </c>
       <c r="Q146" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B147" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C147" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D147" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E147" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F147" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G147" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H147" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I147" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="J147" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="L147" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="N147" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P147">
         <v>44545.0</v>
       </c>
       <c r="Q147" t="s">
-        <v>999</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B148" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C148" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D148" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E148" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F148" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G148" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H148" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I148" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="J148" t="s">
-        <v>1001</v>
+        <v>1011</v>
       </c>
       <c r="L148" t="s">
-        <v>1002</v>
+        <v>1012</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>1003</v>
+        <v>1013</v>
       </c>
       <c r="N148" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O148">
         <v>25569.0</v>
       </c>
       <c r="P148">
         <v>44712.0</v>
       </c>
       <c r="Q148" t="s">
-        <v>1004</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B149" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C149" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D149" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E149" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F149" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G149" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H149" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I149" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="J149" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="L149" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="N149" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P149">
         <v>45225.0</v>
       </c>
       <c r="Q149" t="s">
-        <v>1005</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B150" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C150" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D150" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E150" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F150" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G150" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H150" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I150" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
       <c r="J150" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
       <c r="K150" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="L150" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="N150" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P150">
         <v>44692.0</v>
       </c>
       <c r="Q150" t="s">
-        <v>1006</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B151" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C151" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D151" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="E151" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="F151" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G151" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H151" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I151" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
       <c r="J151" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
       <c r="K151" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="L151" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="N151" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="P151">
         <v>44692.0</v>
       </c>
       <c r="Q151" t="s">
-        <v>1006</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B152" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C152" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D152" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="E152" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F152" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G152" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="H152" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="I152" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="J152" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="L152" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="N152" s="5" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="O152">
         <v>45301.0</v>
       </c>
       <c r="P152">
         <v>45440.0</v>
       </c>
       <c r="Q152" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="R152" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1007</v>
+        <v>1017</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1013</v>
+        <v>1023</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1014</v>
+        <v>1024</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1015</v>
+        <v>1025</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1018</v>
+        <v>1028</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1019</v>
+        <v>1029</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1020</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="C2" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
       <c r="D2" t="s">
-        <v>1023</v>
+        <v>1033</v>
       </c>
       <c r="E2" t="s">
-        <v>1024</v>
+        <v>1034</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1025</v>
+        <v>1035</v>
       </c>
       <c r="G2" t="s">
-        <v>1026</v>
+        <v>1036</v>
       </c>
       <c r="H2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I2" t="s">
-        <v>1027</v>
+        <v>1037</v>
       </c>
       <c r="J2" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
       <c r="K2" t="s">
-        <v>1028</v>
+        <v>1038</v>
       </c>
       <c r="M2" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="N2" t="s">
-        <v>1029</v>
+        <v>1039</v>
       </c>
       <c r="O2" t="s">
-        <v>1030</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1031</v>
+        <v>1041</v>
       </c>
       <c r="C3" t="s">
-        <v>1032</v>
+        <v>1042</v>
       </c>
       <c r="D3" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="E3" t="s">
-        <v>1024</v>
+        <v>1034</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1034</v>
+        <v>1044</v>
       </c>
       <c r="G3" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="H3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I3" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="J3" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="K3" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="N3" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="O3" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="C4" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="D4" t="s">
-        <v>1043</v>
+        <v>1053</v>
       </c>
       <c r="E4" t="s">
-        <v>1024</v>
+        <v>1034</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
       <c r="G4" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="H4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I4" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="J4" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="K4" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="N4" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="O4" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="C5" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="D5" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="E5" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="G5" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="H5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I5" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="J5" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="K5" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="L5" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M5" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="N5" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="O5" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1007</v>
+        <v>1017</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1062</v>
+        <v>1072</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1063</v>
+        <v>1073</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1065</v>
+        <v>1075</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1066</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1067</v>
+        <v>1077</v>
       </c>
       <c r="C2" t="s">
-        <v>1068</v>
+        <v>1078</v>
       </c>
       <c r="D2" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1072</v>
+        <v>1082</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1073</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C2" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="D2" t="s">
-        <v>1074</v>
+        <v>1084</v>
       </c>
       <c r="E2" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="F2" t="s">
-        <v>1075</v>
+        <v>1085</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E26" sqref="E26"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>614</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="C2" t="s">
-        <v>1076</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>1087</v>
+      </c>
+      <c r="H2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J2" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="C3" t="s">
-        <v>1078</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>1089</v>
+      </c>
+      <c r="H3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>1080</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>1091</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="J4" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>1082</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>1093</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="C6" t="s">
-        <v>1084</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>1095</v>
+      </c>
+      <c r="H6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J6" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C7" t="s">
-        <v>1086</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>1097</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J7" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C8" t="s">
-        <v>1088</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>1099</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J8" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="C9" t="s">
-        <v>1091</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>1102</v>
+      </c>
+      <c r="H9" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J9" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="C10" t="s">
-        <v>1094</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>1105</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>1107</v>
+      </c>
+      <c r="J10" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="C11" t="s">
-        <v>1097</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>1108</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="J11" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C12" t="s">
-        <v>608</v>
-[...226 lines deleted...]
-        <v>636</v>
+        <v>1111</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J12" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
-[...20 lines deleted...]
-    <hyperlink ref="E26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>