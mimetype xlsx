--- v2 (2026-08-02)
+++ v3 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Buprenorphine</t>
   </si>
   <si>
     <t>BUVIDAL; BRIXADI</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>1. BUVIDAL is a long-acting injectable based on FluidCrystal platform technology used for opioid dependence.
 2. Pharmacokinetic parameters: t1/2 - 19 to 25 days; Volume of distribution - 4300 L.
 3. The common adverse events in BUVIDAL-treated patients were injection site pain (8.9%), headache (7.5%), constipation (7.5%), nausea (7%), and injection site pruritus (6%).</t>
   </si>
   <si>
     <t>BRIXADI is approved in the USA whereas BUVIDAL is approved in European countries, Australia, and New Zealand. United Kingdom and Switzerland. Both brands share the same API, excipient and are marketed under Camurus AB.</t>
   </si>
   <si>
@@ -579,70 +588,82 @@
   <si>
     <t>This is a Phase III, placebo-controlled, multicenter study with an enriched-enrollment withdrawal (EEW) design to evaluate the efficacy and safety of CAM2038 in opioid-experienced subjects with moderate to severe CLBP that requires continuous, around-the-clock (ATC) opioid treatment ≥ 40 mg morphine equivalent dose (MED). The study includes 5 phases: A Screening Phase (up to 2 weeks), a Transition Phase (up to 2 weeks), an Open-Label Titration Phase (up to 10 weeks), a Double-Blind Treatment Phase including a Final Study Visit (12 weeks), and a Follow-up Phase (4 weeks). The overall duration of participation in the core phase of the study (randomized Double-Blind Phase) is up to 30 weeks, from the Screening Phase through the Follow-up Phase. Subjects who complete the Double-Blind Treatment</t>
   </si>
   <si>
     <t>Buprenorphine (CAM2038) in Subjects With a Recent History of Moderate to Severe Chronic Low Back Pain</t>
   </si>
   <si>
     <t>buprenorphine</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2016-09-01</t>
   </si>
   <si>
     <t>2021-09-20</t>
   </si>
   <si>
     <t>2018-05-01</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>Inclusion Criteria:
 1. Written informed consent provided prior to the conduct of any study-related procedures.
 2. Male or non-pregnant, non-lactating female subject, greater than or equal to 18 years old.
 3. Body mass index (BMI) between 18 and 38 kg/m2, inclusive.
 4. Treated with daily opioids for moderate to severe CLBP for a minimum of 3 months prior to Screening.
 5. On a stable dose of ≥40 mg/day of oral morphine or MED during the 14 days prior to Screening.
 6. Systolic blood pressure ≥100 mmHg and diastolic blood pressure ≥60 mmHg.
-7. Female subject of childbearing potential who is willing to use a reliable method of contraception during the entire study (Screening Visit to final Follow-up). To be considered not of childbearing potential, female subjects must be surgically sterile (h</t>
+7. Female subject of childbearing potential who is willing to use a reliable method of contraception during the entire study (Screening Visit to final Follow-up). To be considered not of childbearing potential, female subjects must be surgically sterile.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1059,50 +1080,53 @@
     <t>https://lapal.ch/storage/illustrations/BNHsrhoHS0XJ8FBH16tOnqfFbbZXqcIeKLKW72Wo.png</t>
   </si>
   <si>
     <t>: (2S)-2-[17-(Cyclopropylmethyl)-4,5α-epoxy-3- hydroxy-6α,14-ethano-14α-morphinan-7α-yl]-3,3-dimethylbutan-2-ol.</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Camurus</t>
   </si>
   <si>
     <t>https://www.camurus.com/</t>
   </si>
   <si>
     <t>Camurus AB is a biopharmaceutical company that creates long-acting treatments for serious and chronic diseases. This company originated in 1991. Camurus, based on scientific understanding, aims to enhance patient outcomes through innovative therapies. They specialise in pharmaceutical commercialization and have a portfolio that includes clinical trial products as well as two FDA-approved drugs.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Vorspan, F., Hjelmström, P., Simon, N., Benyamina, A., Dervaux, A., Brousse, G., Jamain, T., Kosim, M., &amp;amp; Rolland, B. (2019). What place for prolonged-release buprenorphine depot-formulation Buvidal® in the treatment arsenal of opioid dependence? Insights from the French experience on buprenorphine.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Expert opinion on drug delivery&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;16&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 907–914. &lt;/span&gt;&lt;a href="https://doi.org/10.1080/17425247.2019.1649252" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1080/17425247.2019.1649252&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;: Since the 1990s, opioid maintenance treatments (OMTs), i.e. mostly methadone and buprenorphine, have represented the therapeutic cornerstone of opioid dependence. In France, the public health strategy on opioid dependence, identified here as the 'French model', has consisted of offering a facilitated access to buprenorphine, to reach a large treatment coverage and reduce opioid-related mortality.&amp;nbsp;&lt;strong&gt;Areas covered&lt;/strong&gt;: Recently, a new formulation of subcutaneous buprenorphine depot (Buvidal®) has been approved in Europe for treatment of opioid dependence. The place of Buvidal® among the pre-existing arsenal of OMTs is discussed in the light of the pharmacological specificities of this new formulation, and with the particular standpoint of the French model on opioid dependence.&amp;nbsp;&lt;strong&gt;Expert opinion&lt;/strong&gt;: Buvidal® could constitute a promising treatment option mainly in case of: 1) OMT initiation, including in non-specialized addiction medicine care; 2) Discharge from prison or hospital; Diversion/misuse of 3) buprenorphine or 4) methadone; 5) Clinically stabilized patients wishing to avoid daily oral taking of the medication. As such, this new formulation should be highly accessible, which will require specific pathways through care as the product is intended to be administered by a healthcare professional.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nunes, E. V., Comer, S. D., Lofwall, M. R., Walsh, S. L., Peterson, S., Tiberg, F., Hjelmstrom, P., &amp;amp; Budilovsky-Kelley, N. R. (2024). Extended-Release Injection vs Sublingual Buprenorphine for Opioid Use Disorder With Fentanyl Use: A Post Hoc Analysis of a Randomized Clinical Trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;JAMA network open&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;7&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(6), e2417377. &lt;/span&gt;&lt;a href="https://doi.org/10.1001/jamanetworkopen.2024.17377" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1001/jamanetworkopen.2024.17377&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Importance:&amp;nbsp;&lt;/strong&gt;Fentanyl has exacerbated the opioid use disorder (OUD) and opioid overdose epidemic. Data on the effectiveness of medications for OUD among patients using fentanyl are limited.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;To assess the effectiveness of sublingual or extended-release injection formulations of buprenorphine for the treatment of OUD among patients with and without fentanyl use.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design, setting, and participants:&amp;nbsp;&lt;/strong&gt;Post hoc analysis of a 24-week, randomized, double-blind clinical trial conducted at 35 outpatient sites in the US from December 2015 to November 2016 of sublingual buprenorphine-naloxone vs extended-release subcutaneous injection buprenorphine (CAM2038) for patients with OUD subgrouped by presence vs absence of fentanyl or norfentanyl in urine at baseline. Study visits with urine testing occurred weekly for 12 weeks, then 6 times between weeks 13 and 24. Data were analyzed on an intention-to-treat basis from March 2022 to August 2023.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention:&amp;nbsp;&lt;/strong&gt;Weekly and monthly subcutaneous buprenorphine vs daily sublingual buprenorphine-naloxone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Main outcomes and measures:&amp;nbsp;&lt;/strong&gt;Retention in treatment, percentage of urine samples negative for any opioids (missing values imputed as positive), percentage of urine samples negative for fentanyl or norfentanyl (missing values not imputed), and scores on opiate withdrawal scales and visual analog craving scales.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Of 428 participants, 123 (subcutaneous buprenorphine, n = 64; sublingual buprenorphine-naloxone, n = 59; mean [SD] age, 39.1 [10.8] years; 75 men [61.0%]) had evidence of baseline fentanyl use and 305 (subcutaneous buprenorphine, n = 149; buprenorphine-naloxone, n = 156; mean [SD] age, 38.1 [11.1] years; 188 men [61.6%]) did not have evidence of baseline fentanyl use. Study completion was similar between the fentanyl-positive (60.2% [74 of 123]) and fentanyl-negative (56.7% [173 of 305]) subgroups. The mean percentage of urine samples negative for any opioid were 28.5% among those receiving subcutaneous buprenorphine and 18.8% among those receiving buprenorphine-naloxone in the fentanyl-positive subgroup (difference, 9.6%; 95% CI, -3.0% to 22.3%) and 36.7% among those receiving subcutaneous buprenorphine and 30.6% among those receiving buprenorphine-naloxone in the fentanyl-negative subgroup (difference, 6.1%; 95% CI, -1.9% to 14.1%), with significant main associations of baseline fentanyl status and treatment group. In the fentanyl-positive subgroup, the mean percentage of urine samples negative for fentanyl during the study was 74.6% among those receiving subcutaneous buprenorphine vs 61.9% among those receiving sublingual buprenorphine-naloxone (difference, 12.7%; 95% CI, 9.6%-15.9%). Opioid withdrawal and craving scores decreased rapidly after treatment initiation across all groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions and relevance:&amp;nbsp;&lt;/strong&gt;In this post hoc analysis of a randomized clinical trial of sublingual vs extended-release injection buprenorphine for OUD, buprenorphine appeared to be effective among patients with baseline fentanyl use. Patients with fentanyl use had fewer opioid-negative urine samples during the trial compared with the fentanyl-negative subgroup. These findings suggest that the subcutaneous buprenorphine formulation may be more effective at reducing fentanyl use.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration:&amp;nbsp;&lt;/strong&gt;ClinicalTrials.gov Identifier:&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT02651584" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02651584&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1486,94 +1510,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/BNHsrhoHS0XJ8FBH16tOnqfFbbZXqcIeKLKW72Wo.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1629,141 +1656,150 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="Z2" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="AC2" t="s">
         <v>57</v>
       </c>
       <c r="AD2" t="s">
         <v>58</v>
       </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
       <c r="AF2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AG2" t="s">
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1807,643 +1843,662 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AP2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ2">
         <v>228</v>
       </c>
       <c r="AS2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AU2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AW2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="X3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="Y3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AB3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AC3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AE3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AP3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ3">
         <v>66</v>
       </c>
       <c r="AR3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AS3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AU3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AW3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="I4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="J4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="O4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="Q4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="S4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="X4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Y4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AB4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AC4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AE4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AP4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ4">
         <v>428</v>
       </c>
       <c r="AR4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AS4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AU4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="J5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="O5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="X5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="Y5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AB5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AC5" t="s">
-        <v>172</v>
+        <v>175</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>176</v>
       </c>
       <c r="AE5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="AP5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ5">
         <v>1053</v>
       </c>
       <c r="AR5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AS5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AU5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="AW5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>183</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R36"/>
   <sheetViews>
@@ -2453,2226 +2508,2252 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G2" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="J2" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="L2" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="O2">
         <v>42935.0</v>
       </c>
       <c r="P2">
         <v>45069.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C3" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G3" t="s">
         <v>206</v>
       </c>
-      <c r="E3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I3" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="J3" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="L3" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="M3" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="P3">
         <v>44316.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C4" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D4" t="s">
+        <v>213</v>
+      </c>
+      <c r="E4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G4" t="s">
         <v>206</v>
       </c>
-      <c r="E4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="J4" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="L4" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P4">
         <v>44335.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C5" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D5" t="s">
+        <v>213</v>
+      </c>
+      <c r="E5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" t="s">
         <v>206</v>
       </c>
-      <c r="E5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L5" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P5">
         <v>43424.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C6" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D6" t="s">
+        <v>213</v>
+      </c>
+      <c r="E6" t="s">
+        <v>54</v>
+      </c>
+      <c r="F6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" t="s">
         <v>206</v>
       </c>
-      <c r="E6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J6" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L6" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P6">
         <v>43424.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C7" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F7" t="s">
+        <v>50</v>
+      </c>
+      <c r="G7" t="s">
         <v>206</v>
       </c>
-      <c r="E7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J7" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L7" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P7">
         <v>43424.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C8" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D8" t="s">
+        <v>213</v>
+      </c>
+      <c r="E8" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" t="s">
         <v>206</v>
       </c>
-      <c r="E8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J8" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L8" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P8">
         <v>43424.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C9" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" t="s">
         <v>206</v>
       </c>
-      <c r="E9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J9" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L9" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P9">
         <v>43424.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C10" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D10" t="s">
+        <v>213</v>
+      </c>
+      <c r="E10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" t="s">
         <v>206</v>
       </c>
-      <c r="E10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J10" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L10" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P10">
         <v>43424.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C11" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D11" t="s">
+        <v>213</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" t="s">
         <v>206</v>
       </c>
-      <c r="E11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I11" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J11" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L11" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P11">
         <v>43424.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C12" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D12" t="s">
+        <v>213</v>
+      </c>
+      <c r="E12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" t="s">
         <v>206</v>
       </c>
-      <c r="E12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I12" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J12" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L12" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P12">
         <v>43424.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C13" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D13" t="s">
+        <v>213</v>
+      </c>
+      <c r="E13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" t="s">
         <v>206</v>
       </c>
-      <c r="E13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I13" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J13" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L13" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P13">
         <v>43424.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C14" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D14" t="s">
+        <v>213</v>
+      </c>
+      <c r="E14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" t="s">
         <v>206</v>
       </c>
-      <c r="E14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I14" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J14" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L14" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P14">
         <v>43424.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C15" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D15" t="s">
+        <v>213</v>
+      </c>
+      <c r="E15" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" t="s">
         <v>206</v>
       </c>
-      <c r="E15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I15" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J15" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L15" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P15">
         <v>43424.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C16" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D16" t="s">
+        <v>213</v>
+      </c>
+      <c r="E16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" t="s">
         <v>206</v>
       </c>
-      <c r="E16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I16" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J16" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L16" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P16">
         <v>43424.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C17" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D17" t="s">
+        <v>213</v>
+      </c>
+      <c r="E17" t="s">
+        <v>54</v>
+      </c>
+      <c r="F17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" t="s">
         <v>206</v>
       </c>
-      <c r="E17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I17" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J17" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L17" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P17">
         <v>43424.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C18" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D18" t="s">
+        <v>213</v>
+      </c>
+      <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" t="s">
         <v>206</v>
       </c>
-      <c r="E18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I18" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J18" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L18" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P18">
         <v>43424.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C19" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D19" t="s">
+        <v>213</v>
+      </c>
+      <c r="E19" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" t="s">
         <v>206</v>
       </c>
-      <c r="E19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I19" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J19" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L19" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P19">
         <v>43424.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C20" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D20" t="s">
+        <v>213</v>
+      </c>
+      <c r="E20" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" t="s">
         <v>206</v>
       </c>
-      <c r="E20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I20" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J20" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L20" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P20">
         <v>43424.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C21" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D21" t="s">
+        <v>213</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" t="s">
         <v>206</v>
       </c>
-      <c r="E21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I21" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J21" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L21" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P21">
         <v>43424.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C22" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D22" t="s">
+        <v>213</v>
+      </c>
+      <c r="E22" t="s">
+        <v>54</v>
+      </c>
+      <c r="F22" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" t="s">
         <v>206</v>
       </c>
-      <c r="E22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I22" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J22" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L22" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P22">
         <v>43424.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C23" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D23" t="s">
+        <v>213</v>
+      </c>
+      <c r="E23" t="s">
+        <v>54</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" t="s">
         <v>206</v>
       </c>
-      <c r="E23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I23" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J23" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L23" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P23">
         <v>43424.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C24" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D24" t="s">
+        <v>213</v>
+      </c>
+      <c r="E24" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" t="s">
+        <v>50</v>
+      </c>
+      <c r="G24" t="s">
         <v>206</v>
       </c>
-      <c r="E24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I24" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J24" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L24" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P24">
         <v>43424.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C25" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D25" t="s">
+        <v>213</v>
+      </c>
+      <c r="E25" t="s">
+        <v>54</v>
+      </c>
+      <c r="F25" t="s">
+        <v>50</v>
+      </c>
+      <c r="G25" t="s">
         <v>206</v>
       </c>
-      <c r="E25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I25" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J25" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L25" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P25">
         <v>43424.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C26" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D26" t="s">
+        <v>213</v>
+      </c>
+      <c r="E26" t="s">
+        <v>54</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" t="s">
         <v>206</v>
       </c>
-      <c r="E26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I26" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J26" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L26" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P26">
         <v>43424.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C27" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D27" t="s">
+        <v>213</v>
+      </c>
+      <c r="E27" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" t="s">
+        <v>50</v>
+      </c>
+      <c r="G27" t="s">
         <v>206</v>
       </c>
-      <c r="E27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I27" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J27" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L27" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P27">
         <v>43424.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C28" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D28" t="s">
+        <v>213</v>
+      </c>
+      <c r="E28" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28" t="s">
         <v>206</v>
       </c>
-      <c r="E28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I28" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J28" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L28" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P28">
         <v>43424.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C29" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D29" t="s">
+        <v>213</v>
+      </c>
+      <c r="E29" t="s">
+        <v>54</v>
+      </c>
+      <c r="F29" t="s">
+        <v>50</v>
+      </c>
+      <c r="G29" t="s">
         <v>206</v>
       </c>
-      <c r="E29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I29" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J29" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L29" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P29">
         <v>43424.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C30" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D30" t="s">
+        <v>213</v>
+      </c>
+      <c r="E30" t="s">
+        <v>54</v>
+      </c>
+      <c r="F30" t="s">
+        <v>50</v>
+      </c>
+      <c r="G30" t="s">
         <v>206</v>
       </c>
-      <c r="E30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I30" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J30" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L30" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P30">
         <v>43424.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C31" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D31" t="s">
+        <v>213</v>
+      </c>
+      <c r="E31" t="s">
+        <v>54</v>
+      </c>
+      <c r="F31" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31" t="s">
         <v>206</v>
       </c>
-      <c r="E31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I31" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J31" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L31" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P31">
         <v>43424.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C32" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D32" t="s">
+        <v>213</v>
+      </c>
+      <c r="E32" t="s">
+        <v>54</v>
+      </c>
+      <c r="F32" t="s">
+        <v>50</v>
+      </c>
+      <c r="G32" t="s">
         <v>206</v>
       </c>
-      <c r="E32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I32" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J32" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L32" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P32">
         <v>43424.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C33" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D33" t="s">
+        <v>213</v>
+      </c>
+      <c r="E33" t="s">
+        <v>54</v>
+      </c>
+      <c r="F33" t="s">
+        <v>50</v>
+      </c>
+      <c r="G33" t="s">
         <v>206</v>
       </c>
-      <c r="E33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I33" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J33" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L33" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P33">
         <v>43424.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C34" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D34" t="s">
+        <v>213</v>
+      </c>
+      <c r="E34" t="s">
+        <v>54</v>
+      </c>
+      <c r="F34" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34" t="s">
         <v>206</v>
       </c>
-      <c r="E34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I34" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="J34" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="L34" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P34">
         <v>43424.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C35" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="D35" t="s">
+        <v>213</v>
+      </c>
+      <c r="E35" t="s">
+        <v>54</v>
+      </c>
+      <c r="F35" t="s">
+        <v>53</v>
+      </c>
+      <c r="G35" t="s">
         <v>206</v>
       </c>
-      <c r="E35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I35" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="J35" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="L35" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P35">
         <v>44166.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="C36" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D36" t="s">
+        <v>213</v>
+      </c>
+      <c r="E36" t="s">
+        <v>54</v>
+      </c>
+      <c r="F36" t="s">
+        <v>50</v>
+      </c>
+      <c r="G36" t="s">
         <v>206</v>
       </c>
-      <c r="E36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I36" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="J36" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="L36" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="P36">
         <v>44273.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="C2" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="D2" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="E2" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="F2" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="I2" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="C3" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="D3" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="E3" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="F3" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="I3" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="C2" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="D2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="D2" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="E2" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="F2" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>183</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="C2" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>339</v>
+      </c>
+      <c r="H2" t="s">
+        <v>340</v>
+      </c>
+      <c r="J2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="C3" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>341</v>
+      </c>
+      <c r="H3" t="s">
+        <v>342</v>
+      </c>
+      <c r="J3" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>