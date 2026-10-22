--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Buprenorphine</t>
   </si>
   <si>
     <t>BUVIDAL; BRIXADI</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
@@ -313,53 +328,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -377,50 +389,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>HS-14-499</t>
   </si>
   <si>
     <t>NCT02672111</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02672111</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Braeburn Pharmaceuticals</t>
   </si>
   <si>
     <t>Open-label multi-center, 48 week safety study, consistent with standard practice for long-term safety studies. This one year safety study will utilize CAM2038 q1w (once weekly) and q4w (once monthly) and will have 3 phases: Screening, Treatment, and Follow-up.</t>
   </si>
   <si>
     <t>Long-Term Safety Study of Buprenorphine (CAM2038) in Adult Outpatients With Opioid Use Disorder</t>
   </si>
@@ -588,66 +603,66 @@
   <si>
     <t>This is a Phase III, placebo-controlled, multicenter study with an enriched-enrollment withdrawal (EEW) design to evaluate the efficacy and safety of CAM2038 in opioid-experienced subjects with moderate to severe CLBP that requires continuous, around-the-clock (ATC) opioid treatment ≥ 40 mg morphine equivalent dose (MED). The study includes 5 phases: A Screening Phase (up to 2 weeks), a Transition Phase (up to 2 weeks), an Open-Label Titration Phase (up to 10 weeks), a Double-Blind Treatment Phase including a Final Study Visit (12 weeks), and a Follow-up Phase (4 weeks). The overall duration of participation in the core phase of the study (randomized Double-Blind Phase) is up to 30 weeks, from the Screening Phase through the Follow-up Phase. Subjects who complete the Double-Blind Treatment</t>
   </si>
   <si>
     <t>Buprenorphine (CAM2038) in Subjects With a Recent History of Moderate to Severe Chronic Low Back Pain</t>
   </si>
   <si>
     <t>buprenorphine</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2016-09-01</t>
   </si>
   <si>
     <t>2021-09-20</t>
   </si>
   <si>
     <t>2018-05-01</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
-    <t>Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 1. Written informed consent provided prior to the conduct of any study-related procedures.
 2. Male or non-pregnant, non-lactating female subject, greater than or equal to 18 years old.
 3. Body mass index (BMI) between 18 and 38 kg/m2, inclusive.
 4. Treated with daily opioids for moderate to severe CLBP for a minimum of 3 months prior to Screening.
 5. On a stable dose of ≥40 mg/day of oral morphine or MED during the 14 days prior to Screening.
 6. Systolic blood pressure ≥100 mmHg and diastolic blood pressure ≥60 mmHg.
 7. Female subject of childbearing potential who is willing to use a reliable method of contraception during the entire study (Screening Visit to final Follow-up). To be considered not of childbearing potential, female subjects must be surgically sterile.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
+    <t>Oncology, Substance use disorders, Pain management (incl. joints, lower back, knee), Other(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -1094,54 +1109,60 @@
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Camurus</t>
   </si>
   <si>
     <t>https://www.camurus.com/</t>
   </si>
   <si>
     <t>Camurus AB is a biopharmaceutical company that creates long-acting treatments for serious and chronic diseases. This company originated in 1991. Camurus, based on scientific understanding, aims to enhance patient outcomes through innovative therapies. They specialise in pharmaceutical commercialization and have a portfolio that includes clinical trial products as well as two FDA-approved drugs.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Vorspan, F., Hjelmström, P., Simon, N., Benyamina, A., Dervaux, A., Brousse, G., Jamain, T., Kosim, M., &amp;amp; Rolland, B. (2019). What place for prolonged-release buprenorphine depot-formulation Buvidal® in the treatment arsenal of opioid dependence? Insights from the French experience on buprenorphine.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Expert opinion on drug delivery&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;16&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 907–914. &lt;/span&gt;&lt;a href="https://doi.org/10.1080/17425247.2019.1649252" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1080/17425247.2019.1649252&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;: Since the 1990s, opioid maintenance treatments (OMTs), i.e. mostly methadone and buprenorphine, have represented the therapeutic cornerstone of opioid dependence. In France, the public health strategy on opioid dependence, identified here as the 'French model', has consisted of offering a facilitated access to buprenorphine, to reach a large treatment coverage and reduce opioid-related mortality.&amp;nbsp;&lt;strong&gt;Areas covered&lt;/strong&gt;: Recently, a new formulation of subcutaneous buprenorphine depot (Buvidal®) has been approved in Europe for treatment of opioid dependence. The place of Buvidal® among the pre-existing arsenal of OMTs is discussed in the light of the pharmacological specificities of this new formulation, and with the particular standpoint of the French model on opioid dependence.&amp;nbsp;&lt;strong&gt;Expert opinion&lt;/strong&gt;: Buvidal® could constitute a promising treatment option mainly in case of: 1) OMT initiation, including in non-specialized addiction medicine care; 2) Discharge from prison or hospital; Diversion/misuse of 3) buprenorphine or 4) methadone; 5) Clinically stabilized patients wishing to avoid daily oral taking of the medication. As such, this new formulation should be highly accessible, which will require specific pathways through care as the product is intended to be administered by a healthcare professional.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1080/17425247.2019.1649252</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nunes, E. V., Comer, S. D., Lofwall, M. R., Walsh, S. L., Peterson, S., Tiberg, F., Hjelmstrom, P., &amp;amp; Budilovsky-Kelley, N. R. (2024). Extended-Release Injection vs Sublingual Buprenorphine for Opioid Use Disorder With Fentanyl Use: A Post Hoc Analysis of a Randomized Clinical Trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;JAMA network open&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;7&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(6), e2417377. &lt;/span&gt;&lt;a href="https://doi.org/10.1001/jamanetworkopen.2024.17377" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1001/jamanetworkopen.2024.17377&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Importance:&amp;nbsp;&lt;/strong&gt;Fentanyl has exacerbated the opioid use disorder (OUD) and opioid overdose epidemic. Data on the effectiveness of medications for OUD among patients using fentanyl are limited.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;To assess the effectiveness of sublingual or extended-release injection formulations of buprenorphine for the treatment of OUD among patients with and without fentanyl use.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design, setting, and participants:&amp;nbsp;&lt;/strong&gt;Post hoc analysis of a 24-week, randomized, double-blind clinical trial conducted at 35 outpatient sites in the US from December 2015 to November 2016 of sublingual buprenorphine-naloxone vs extended-release subcutaneous injection buprenorphine (CAM2038) for patients with OUD subgrouped by presence vs absence of fentanyl or norfentanyl in urine at baseline. Study visits with urine testing occurred weekly for 12 weeks, then 6 times between weeks 13 and 24. Data were analyzed on an intention-to-treat basis from March 2022 to August 2023.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention:&amp;nbsp;&lt;/strong&gt;Weekly and monthly subcutaneous buprenorphine vs daily sublingual buprenorphine-naloxone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Main outcomes and measures:&amp;nbsp;&lt;/strong&gt;Retention in treatment, percentage of urine samples negative for any opioids (missing values imputed as positive), percentage of urine samples negative for fentanyl or norfentanyl (missing values not imputed), and scores on opiate withdrawal scales and visual analog craving scales.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Of 428 participants, 123 (subcutaneous buprenorphine, n = 64; sublingual buprenorphine-naloxone, n = 59; mean [SD] age, 39.1 [10.8] years; 75 men [61.0%]) had evidence of baseline fentanyl use and 305 (subcutaneous buprenorphine, n = 149; buprenorphine-naloxone, n = 156; mean [SD] age, 38.1 [11.1] years; 188 men [61.6%]) did not have evidence of baseline fentanyl use. Study completion was similar between the fentanyl-positive (60.2% [74 of 123]) and fentanyl-negative (56.7% [173 of 305]) subgroups. The mean percentage of urine samples negative for any opioid were 28.5% among those receiving subcutaneous buprenorphine and 18.8% among those receiving buprenorphine-naloxone in the fentanyl-positive subgroup (difference, 9.6%; 95% CI, -3.0% to 22.3%) and 36.7% among those receiving subcutaneous buprenorphine and 30.6% among those receiving buprenorphine-naloxone in the fentanyl-negative subgroup (difference, 6.1%; 95% CI, -1.9% to 14.1%), with significant main associations of baseline fentanyl status and treatment group. In the fentanyl-positive subgroup, the mean percentage of urine samples negative for fentanyl during the study was 74.6% among those receiving subcutaneous buprenorphine vs 61.9% among those receiving sublingual buprenorphine-naloxone (difference, 12.7%; 95% CI, 9.6%-15.9%). Opioid withdrawal and craving scores decreased rapidly after treatment initiation across all groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions and relevance:&amp;nbsp;&lt;/strong&gt;In this post hoc analysis of a randomized clinical trial of sublingual vs extended-release injection buprenorphine for OUD, buprenorphine appeared to be effective among patients with baseline fentanyl use. Patients with fentanyl use had fewer opioid-negative urine samples during the trial compared with the fentanyl-negative subgroup. These findings suggest that the subcutaneous buprenorphine formulation may be more effective at reducing fentanyl use.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration:&amp;nbsp;&lt;/strong&gt;ClinicalTrials.gov Identifier:&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT02651584" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02651584&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1001/jamanetworkopen.2024.17377</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1502,105 +1523,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/BNHsrhoHS0XJ8FBH16tOnqfFbbZXqcIeKLKW72Wo.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17425247.2019.1649252" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1001/jamanetworkopen.2024.17377" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1629,177 +1655,192 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...13 lines deleted...]
-      <c r="N2" t="s">
         <v>43</v>
       </c>
-      <c r="O2" t="s">
+      <c r="J2" t="s">
         <v>44</v>
       </c>
+      <c r="K2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>55</v>
       </c>
+      <c r="Y2" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>57</v>
+      </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="AE2" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>63</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1843,662 +1884,671 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="M2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AC2" t="s">
-        <v>127</v>
+        <v>132</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>133</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AI2" t="s">
-        <v>131</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>137</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP2">
         <v>228</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="AR2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>61</v>
       </c>
       <c r="AW2" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="AX2" t="s">
-        <v>43</v>
+        <v>141</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="AZ2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I3" t="s">
+        <v>147</v>
+      </c>
+      <c r="J3" t="s">
+        <v>148</v>
+      </c>
+      <c r="M3" t="s">
+        <v>149</v>
+      </c>
+      <c r="X3" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO3" t="s">
         <v>138</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AP3">
+        <v>66</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AR3" t="s">
         <v>139</v>
       </c>
-      <c r="E3" t="s">
+      <c r="AT3" t="s">
         <v>140</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="AV3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX3" t="s">
         <v>141</v>
       </c>
-      <c r="I3" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="AZ3" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F4" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G4" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H4" t="s">
+        <v>159</v>
+      </c>
+      <c r="I4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>163</v>
+      </c>
+      <c r="S4" t="s">
+        <v>164</v>
+      </c>
+      <c r="X4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>168</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP4">
+        <v>428</v>
+      </c>
+      <c r="AQ4" t="s">
         <v>154</v>
       </c>
-      <c r="I4" t="s">
+      <c r="AR4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AV4" t="s">
         <v>155</v>
       </c>
-      <c r="J4" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AW4" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="AX4" t="s">
-        <v>43</v>
+        <v>141</v>
       </c>
       <c r="AY4" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="AZ4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E5" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F5" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G5" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H5" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="I5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="J5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="M5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="O5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="X5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="Y5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="AB5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="AC5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AD5" t="s">
-        <v>176</v>
+        <v>133</v>
       </c>
       <c r="AE5" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AF5" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AG5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AH5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AI5" t="s">
-        <v>131</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>181</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP5">
         <v>1053</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>154</v>
+      </c>
       <c r="AR5" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>139</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>155</v>
       </c>
       <c r="AW5" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="AX5" t="s">
-        <v>43</v>
+        <v>141</v>
       </c>
       <c r="AY5" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="AZ5" t="s">
-        <v>54</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R36"/>
   <sheetViews>
@@ -2508,2217 +2558,2227 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C2" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F2" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G2" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I2" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="J2" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="L2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="O2">
         <v>42935.0</v>
       </c>
       <c r="P2">
         <v>45069.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C3" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D3" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E3" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G3" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H3" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I3" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="J3" t="s">
+        <v>220</v>
+      </c>
+      <c r="L3" t="s">
+        <v>221</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>215</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
       <c r="P3">
         <v>44316.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D4" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G4" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I4" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="J4" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="L4" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P4">
         <v>44335.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E5" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P5">
         <v>43424.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C6" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D6" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E6" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G6" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H6" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J6" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L6" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P6">
         <v>43424.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C7" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D7" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G7" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I7" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J7" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L7" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P7">
         <v>43424.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C8" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D8" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E8" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G8" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I8" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J8" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L8" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P8">
         <v>43424.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C9" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D9" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F9" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G9" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I9" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J9" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L9" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P9">
         <v>43424.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C10" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D10" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G10" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I10" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J10" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L10" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P10">
         <v>43424.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C11" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D11" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H11" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I11" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J11" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L11" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P11">
         <v>43424.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C12" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D12" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E12" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H12" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I12" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J12" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L12" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P12">
         <v>43424.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C13" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D13" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G13" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I13" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J13" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L13" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P13">
         <v>43424.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C14" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D14" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G14" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I14" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J14" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L14" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P14">
         <v>43424.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C15" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D15" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I15" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J15" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L15" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P15">
         <v>43424.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C16" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D16" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H16" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I16" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J16" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L16" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P16">
         <v>43424.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C17" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D17" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G17" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I17" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J17" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L17" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P17">
         <v>43424.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C18" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D18" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G18" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H18" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I18" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J18" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L18" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P18">
         <v>43424.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C19" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D19" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G19" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H19" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I19" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J19" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L19" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P19">
         <v>43424.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C20" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D20" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G20" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H20" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I20" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J20" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L20" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P20">
         <v>43424.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C21" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D21" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G21" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H21" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I21" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J21" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L21" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P21">
         <v>43424.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C22" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D22" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G22" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H22" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I22" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J22" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L22" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P22">
         <v>43424.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C23" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D23" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E23" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G23" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H23" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I23" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J23" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L23" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P23">
         <v>43424.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B24" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C24" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D24" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E24" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G24" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H24" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I24" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J24" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L24" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P24">
         <v>43424.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C25" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D25" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F25" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G25" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H25" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I25" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J25" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L25" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P25">
         <v>43424.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C26" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D26" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E26" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F26" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H26" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I26" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J26" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L26" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P26">
         <v>43424.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C27" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D27" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E27" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F27" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G27" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H27" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I27" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J27" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L27" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P27">
         <v>43424.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C28" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D28" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E28" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F28" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G28" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H28" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I28" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J28" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L28" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P28">
         <v>43424.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C29" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D29" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E29" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F29" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G29" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H29" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I29" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J29" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L29" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P29">
         <v>43424.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C30" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E30" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F30" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G30" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H30" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I30" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J30" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L30" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P30">
         <v>43424.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C31" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D31" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E31" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G31" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H31" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I31" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J31" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L31" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P31">
         <v>43424.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C32" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D32" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E32" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F32" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G32" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H32" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I32" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J32" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L32" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P32">
         <v>43424.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C33" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D33" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E33" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F33" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G33" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H33" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I33" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J33" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L33" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P33">
         <v>43424.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C34" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D34" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E34" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F34" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G34" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H34" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I34" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="J34" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="L34" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P34">
         <v>43424.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C35" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="D35" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E35" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F35" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H35" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I35" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="J35" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="L35" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P35">
         <v>44166.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C36" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="D36" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E36" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F36" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G36" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H36" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I36" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="J36" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="L36" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P36">
         <v>44273.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C2" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="D2" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="E2" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="F2" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="I2" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="C3" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="D3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E3" t="s">
         <v>323</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="I3" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="C2" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="D2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="C2" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E2" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="F2" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C2" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H2" t="s">
-        <v>340</v>
+        <v>345</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>346</v>
       </c>
       <c r="J2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="C3" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="H3" t="s">
-        <v>342</v>
+        <v>348</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>349</v>
       </c>
       <c r="J3" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>