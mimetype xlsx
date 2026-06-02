--- v0 (2026-04-24)
+++ v1 (2026-06-02)
@@ -664,51 +664,51 @@
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Camurus AB</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>BRIXADI</t>
   </si>
   <si>
     <t>Weekly - 8 mg/0.16 mL, 16 mg/0.32 mL, 24 mg/0.48 mL, and 32 mg/0.64 mL; Monthly - 64 mg/0.18 mL, 96 mg/0.27 mL, and 128 mg/0.36 mL</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2018/210136Orig1s000TALtr.pdf</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>BUVIDAL</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
@@ -917,51 +917,51 @@
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>https://www.camurus.com/files/Main/13456/3287742/full-year-reportpdf.pdf
 https://compendium.ch/fr/product/1467982-buvidal-depot-sol-inj-32-mg-0-64ml</t>
   </si>
   <si>
-    <t>Medsafe-r</t>
+    <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.medsafe.govt.nz/regulatory/DbSearch.asp</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>