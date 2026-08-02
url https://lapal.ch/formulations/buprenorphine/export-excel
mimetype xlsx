--- v1 (2026-06-02)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -631,50 +631,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Camurus AB</t>
   </si>
   <si>
     <t>originator</t>
@@ -1047,50 +1050,53 @@
 Not in force: EAPO (AM, AZ, BY, KG, KZ, TJ, TM)</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/BNHsrhoHS0XJ8FBH16tOnqfFbbZXqcIeKLKW72Wo.png</t>
   </si>
   <si>
     <t>: (2S)-2-[17-(Cyclopropylmethyl)-4,5α-epoxy-3- hydroxy-6α,14-ethano-14α-morphinan-7α-yl]-3,3-dimethylbutan-2-ol.</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Camurus</t>
   </si>
   <si>
     <t>https://www.camurus.com/</t>
   </si>
   <si>
     <t>Camurus AB is a biopharmaceutical company that creates long-acting treatments for serious and chronic diseases. This company originated in 1991. Camurus, based on scientific understanding, aims to enhance patient outcomes through innovative therapies. They specialise in pharmaceutical commercialization and have a portfolio that includes clinical trial products as well as two FDA-approved drugs.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Vorspan, F., Hjelmström, P., Simon, N., Benyamina, A., Dervaux, A., Brousse, G., Jamain, T., Kosim, M., &amp;amp; Rolland, B. (2019). What place for prolonged-release buprenorphine depot-formulation Buvidal® in the treatment arsenal of opioid dependence? Insights from the French experience on buprenorphine.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Expert opinion on drug delivery&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;16&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 907–914. &lt;/span&gt;&lt;a href="https://doi.org/10.1080/17425247.2019.1649252" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1080/17425247.2019.1649252&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;: Since the 1990s, opioid maintenance treatments (OMTs), i.e. mostly methadone and buprenorphine, have represented the therapeutic cornerstone of opioid dependence. In France, the public health strategy on opioid dependence, identified here as the 'French model', has consisted of offering a facilitated access to buprenorphine, to reach a large treatment coverage and reduce opioid-related mortality.&amp;nbsp;&lt;strong&gt;Areas covered&lt;/strong&gt;: Recently, a new formulation of subcutaneous buprenorphine depot (Buvidal®) has been approved in Europe for treatment of opioid dependence. The place of Buvidal® among the pre-existing arsenal of OMTs is discussed in the light of the pharmacological specificities of this new formulation, and with the particular standpoint of the French model on opioid dependence.&amp;nbsp;&lt;strong&gt;Expert opinion&lt;/strong&gt;: Buvidal® could constitute a promising treatment option mainly in case of: 1) OMT initiation, including in non-specialized addiction medicine care; 2) Discharge from prison or hospital; Diversion/misuse of 3) buprenorphine or 4) methadone; 5) Clinically stabilized patients wishing to avoid daily oral taking of the medication. As such, this new formulation should be highly accessible, which will require specific pathways through care as the product is intended to be administered by a healthcare professional.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nunes, E. V., Comer, S. D., Lofwall, M. R., Walsh, S. L., Peterson, S., Tiberg, F., Hjelmstrom, P., &amp;amp; Budilovsky-Kelley, N. R. (2024). Extended-Release Injection vs Sublingual Buprenorphine for Opioid Use Disorder With Fentanyl Use: A Post Hoc Analysis of a Randomized Clinical Trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;JAMA network open&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;7&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(6), e2417377. &lt;/span&gt;&lt;a href="https://doi.org/10.1001/jamanetworkopen.2024.17377" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1001/jamanetworkopen.2024.17377&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Importance:&amp;nbsp;&lt;/strong&gt;Fentanyl has exacerbated the opioid use disorder (OUD) and opioid overdose epidemic. Data on the effectiveness of medications for OUD among patients using fentanyl are limited.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;To assess the effectiveness of sublingual or extended-release injection formulations of buprenorphine for the treatment of OUD among patients with and without fentanyl use.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design, setting, and participants:&amp;nbsp;&lt;/strong&gt;Post hoc analysis of a 24-week, randomized, double-blind clinical trial conducted at 35 outpatient sites in the US from December 2015 to November 2016 of sublingual buprenorphine-naloxone vs extended-release subcutaneous injection buprenorphine (CAM2038) for patients with OUD subgrouped by presence vs absence of fentanyl or norfentanyl in urine at baseline. Study visits with urine testing occurred weekly for 12 weeks, then 6 times between weeks 13 and 24. Data were analyzed on an intention-to-treat basis from March 2022 to August 2023.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention:&amp;nbsp;&lt;/strong&gt;Weekly and monthly subcutaneous buprenorphine vs daily sublingual buprenorphine-naloxone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Main outcomes and measures:&amp;nbsp;&lt;/strong&gt;Retention in treatment, percentage of urine samples negative for any opioids (missing values imputed as positive), percentage of urine samples negative for fentanyl or norfentanyl (missing values not imputed), and scores on opiate withdrawal scales and visual analog craving scales.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Of 428 participants, 123 (subcutaneous buprenorphine, n = 64; sublingual buprenorphine-naloxone, n = 59; mean [SD] age, 39.1 [10.8] years; 75 men [61.0%]) had evidence of baseline fentanyl use and 305 (subcutaneous buprenorphine, n = 149; buprenorphine-naloxone, n = 156; mean [SD] age, 38.1 [11.1] years; 188 men [61.6%]) did not have evidence of baseline fentanyl use. Study completion was similar between the fentanyl-positive (60.2% [74 of 123]) and fentanyl-negative (56.7% [173 of 305]) subgroups. The mean percentage of urine samples negative for any opioid were 28.5% among those receiving subcutaneous buprenorphine and 18.8% among those receiving buprenorphine-naloxone in the fentanyl-positive subgroup (difference, 9.6%; 95% CI, -3.0% to 22.3%) and 36.7% among those receiving subcutaneous buprenorphine and 30.6% among those receiving buprenorphine-naloxone in the fentanyl-negative subgroup (difference, 6.1%; 95% CI, -1.9% to 14.1%), with significant main associations of baseline fentanyl status and treatment group. In the fentanyl-positive subgroup, the mean percentage of urine samples negative for fentanyl during the study was 74.6% among those receiving subcutaneous buprenorphine vs 61.9% among those receiving sublingual buprenorphine-naloxone (difference, 12.7%; 95% CI, 9.6%-15.9%). Opioid withdrawal and craving scores decreased rapidly after treatment initiation across all groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions and relevance:&amp;nbsp;&lt;/strong&gt;In this post hoc analysis of a randomized clinical trial of sublingual vs extended-release injection buprenorphine for OUD, buprenorphine appeared to be effective among patients with baseline fentanyl use. Patients with fentanyl use had fewer opioid-negative urine samples during the trial compared with the fentanyl-negative subgroup. These findings suggest that the subcutaneous buprenorphine formulation may be more effective at reducing fentanyl use.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration:&amp;nbsp;&lt;/strong&gt;ClinicalTrials.gov Identifier:&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT02651584" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02651584&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -2417,78 +2423,79 @@
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q36"/>
+  <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2496,1731 +2503,1700 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>190</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>191</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>194</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E2" t="s">
         <v>51</v>
       </c>
       <c r="F2" t="s">
         <v>50</v>
       </c>
       <c r="G2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H2" t="s">
         <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J2" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>201</v>
       </c>
       <c r="L2" t="s">
+        <v>202</v>
+      </c>
+      <c r="M2" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="M2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N2" s="5">
+      <c r="N2" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="O2">
         <v>42935.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45069.0</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>47</v>
       </c>
       <c r="G3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="I3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J3" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="K3" t="s">
         <v>208</v>
       </c>
       <c r="L3" t="s">
         <v>209</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O3">
+        <v>210</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P3">
         <v>44316.0</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="Q3" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4" t="s">
         <v>47</v>
       </c>
       <c r="G4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J4" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="K4" t="s">
         <v>213</v>
       </c>
       <c r="L4" t="s">
         <v>214</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O4">
+        <v>215</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P4">
         <v>44335.0</v>
       </c>
-      <c r="P4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:17">
+      <c r="Q4" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
       <c r="G5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J5" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="K5" t="s">
         <v>218</v>
       </c>
       <c r="L5" t="s">
         <v>219</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O5">
+        <v>220</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P5">
         <v>43424.0</v>
       </c>
-      <c r="P5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="Q5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J6" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="L6" t="s">
         <v>222</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O6">
+        <v>223</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P6">
         <v>43424.0</v>
       </c>
-      <c r="P6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="Q6" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J7" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="L7" t="s">
         <v>224</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O7">
+        <v>225</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P7">
         <v>43424.0</v>
       </c>
-      <c r="P7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:17">
+      <c r="Q7" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
       </c>
       <c r="G8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J8" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="L8" t="s">
         <v>226</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O8">
+        <v>227</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P8">
         <v>43424.0</v>
       </c>
-      <c r="P8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="Q8" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>47</v>
       </c>
       <c r="G9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="I9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J9" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="L9" t="s">
         <v>228</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O9">
+        <v>229</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P9">
         <v>43424.0</v>
       </c>
-      <c r="P9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17">
+      <c r="Q9" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J10" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="L10" t="s">
         <v>230</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O10">
+        <v>231</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P10">
         <v>43424.0</v>
       </c>
-      <c r="P10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="Q10" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="I11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J11" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="L11" t="s">
         <v>232</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O11">
+        <v>233</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P11">
         <v>43424.0</v>
       </c>
-      <c r="P11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="Q11" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>47</v>
       </c>
       <c r="G12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="I12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J12" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="L12" t="s">
         <v>234</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O12">
+        <v>235</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P12">
         <v>43424.0</v>
       </c>
-      <c r="P12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="Q12" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C13" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H13" t="s">
         <v>40</v>
       </c>
       <c r="I13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J13" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="L13" t="s">
         <v>236</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O13">
+        <v>237</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P13">
         <v>43424.0</v>
       </c>
-      <c r="P13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="Q13" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D14" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>47</v>
       </c>
       <c r="G14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H14" t="s">
         <v>40</v>
       </c>
       <c r="I14" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J14" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>218</v>
       </c>
       <c r="L14" t="s">
         <v>238</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O14">
+        <v>239</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P14">
         <v>43424.0</v>
       </c>
-      <c r="P14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
         <v>47</v>
       </c>
       <c r="G15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
       <c r="I15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J15" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="L15" t="s">
         <v>240</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O15">
+        <v>241</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P15">
         <v>43424.0</v>
       </c>
-      <c r="P15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="Q15" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16" t="s">
         <v>47</v>
       </c>
       <c r="G16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H16" t="s">
         <v>40</v>
       </c>
       <c r="I16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J16" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>218</v>
       </c>
       <c r="L16" t="s">
         <v>242</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O16">
+        <v>243</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P16">
         <v>43424.0</v>
       </c>
-      <c r="P16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="Q16" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>47</v>
       </c>
       <c r="G17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H17" t="s">
         <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J17" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>218</v>
       </c>
       <c r="L17" t="s">
         <v>244</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O17">
+        <v>245</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P17">
         <v>43424.0</v>
       </c>
-      <c r="P17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="Q17" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>47</v>
       </c>
       <c r="G18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H18" t="s">
         <v>40</v>
       </c>
       <c r="I18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J18" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>218</v>
       </c>
       <c r="L18" t="s">
         <v>246</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O18">
+        <v>247</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P18">
         <v>43424.0</v>
       </c>
-      <c r="P18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
       <c r="G19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H19" t="s">
         <v>40</v>
       </c>
       <c r="I19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J19" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>218</v>
       </c>
       <c r="L19" t="s">
         <v>248</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O19">
+        <v>249</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P19">
         <v>43424.0</v>
       </c>
-      <c r="P19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="Q19" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
       <c r="G20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H20" t="s">
         <v>40</v>
       </c>
       <c r="I20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J20" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="L20" t="s">
         <v>250</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O20">
+        <v>251</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P20">
         <v>43424.0</v>
       </c>
-      <c r="P20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
       <c r="G21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H21" t="s">
         <v>40</v>
       </c>
       <c r="I21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J21" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>218</v>
       </c>
       <c r="L21" t="s">
         <v>252</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O21">
+        <v>253</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P21">
         <v>43424.0</v>
       </c>
-      <c r="P21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="Q21" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
       <c r="G22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H22" t="s">
         <v>40</v>
       </c>
       <c r="I22" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J22" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>218</v>
       </c>
       <c r="L22" t="s">
         <v>254</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O22">
+        <v>255</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P22">
         <v>43424.0</v>
       </c>
-      <c r="P22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="Q22" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
       <c r="G23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H23" t="s">
         <v>40</v>
       </c>
       <c r="I23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J23" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>218</v>
       </c>
       <c r="L23" t="s">
         <v>256</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O23">
+        <v>257</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P23">
         <v>43424.0</v>
       </c>
-      <c r="P23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
       <c r="G24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H24" t="s">
         <v>40</v>
       </c>
       <c r="I24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J24" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>218</v>
       </c>
       <c r="L24" t="s">
         <v>258</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O24">
+        <v>259</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P24">
         <v>43424.0</v>
       </c>
-      <c r="P24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="Q24" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
         <v>47</v>
       </c>
       <c r="G25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H25" t="s">
         <v>40</v>
       </c>
       <c r="I25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J25" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>218</v>
       </c>
       <c r="L25" t="s">
         <v>260</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O25">
+        <v>261</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P25">
         <v>43424.0</v>
       </c>
-      <c r="P25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="Q25" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
       <c r="G26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H26" t="s">
         <v>40</v>
       </c>
       <c r="I26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J26" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>218</v>
       </c>
       <c r="L26" t="s">
         <v>262</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O26">
+        <v>263</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P26">
         <v>43424.0</v>
       </c>
-      <c r="P26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>47</v>
       </c>
       <c r="G27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H27" t="s">
         <v>40</v>
       </c>
       <c r="I27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J27" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>218</v>
       </c>
       <c r="L27" t="s">
         <v>264</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O27">
+        <v>265</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P27">
         <v>43424.0</v>
       </c>
-      <c r="P27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="Q27" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
         <v>47</v>
       </c>
       <c r="G28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H28" t="s">
         <v>40</v>
       </c>
       <c r="I28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J28" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>218</v>
       </c>
       <c r="L28" t="s">
         <v>266</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O28">
+        <v>267</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P28">
         <v>43424.0</v>
       </c>
-      <c r="P28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
         <v>47</v>
       </c>
       <c r="G29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H29" t="s">
         <v>40</v>
       </c>
       <c r="I29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J29" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>218</v>
       </c>
       <c r="L29" t="s">
         <v>268</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O29">
+        <v>269</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P29">
         <v>43424.0</v>
       </c>
-      <c r="P29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="Q29" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>47</v>
       </c>
       <c r="G30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H30" t="s">
         <v>40</v>
       </c>
       <c r="I30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J30" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>218</v>
       </c>
       <c r="L30" t="s">
         <v>270</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O30">
+        <v>271</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P30">
         <v>43424.0</v>
       </c>
-      <c r="P30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="Q30" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
       <c r="G31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H31" t="s">
         <v>40</v>
       </c>
       <c r="I31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J31" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>218</v>
       </c>
       <c r="L31" t="s">
         <v>272</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O31">
+        <v>273</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P31">
         <v>43424.0</v>
       </c>
-      <c r="P31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:17">
+      <c r="Q31" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>47</v>
       </c>
       <c r="G32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H32" t="s">
         <v>40</v>
       </c>
       <c r="I32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J32" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>218</v>
       </c>
       <c r="L32" t="s">
         <v>274</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O32">
+        <v>275</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P32">
         <v>43424.0</v>
       </c>
-      <c r="P32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:17">
+      <c r="Q32" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C33" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D33" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E33" t="s">
         <v>51</v>
       </c>
       <c r="F33" t="s">
         <v>47</v>
       </c>
       <c r="G33" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H33" t="s">
         <v>40</v>
       </c>
       <c r="I33" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J33" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>218</v>
       </c>
       <c r="L33" t="s">
         <v>276</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O33">
+        <v>277</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P33">
         <v>43424.0</v>
       </c>
-      <c r="P33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="Q33" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C34" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D34" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
         <v>47</v>
       </c>
       <c r="G34" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H34" t="s">
         <v>40</v>
       </c>
       <c r="I34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J34" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>218</v>
       </c>
       <c r="L34" t="s">
         <v>278</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O34">
+        <v>279</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P34">
         <v>43424.0</v>
       </c>
-      <c r="P34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:17">
+      <c r="Q34" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C35" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D35" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H35" t="s">
         <v>40</v>
       </c>
       <c r="I35" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="J35" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="K35" t="s">
         <v>280</v>
       </c>
       <c r="L35" t="s">
         <v>281</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O35">
+        <v>282</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P35">
         <v>44166.0</v>
       </c>
-      <c r="P35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="Q35" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C36" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D36" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
         <v>47</v>
       </c>
       <c r="G36" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H36" t="s">
         <v>40</v>
       </c>
       <c r="I36" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="J36" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="K36" t="s">
         <v>285</v>
       </c>
       <c r="L36" t="s">
         <v>286</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="O36">
+        <v>287</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="P36">
         <v>44273.0</v>
       </c>
-      <c r="P36" t="s">
-        <v>287</v>
+      <c r="Q36" t="s">
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -4230,354 +4206,354 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>195</v>
+        <v>327</v>
       </c>
       <c r="C2" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D2" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F2" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -4594,71 +4570,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D2" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C3" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D3" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">