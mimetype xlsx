--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -1435,50 +1435,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -1588,53 +1591,50 @@
     <t>https://lapal.ch/storage/illustrations/sFdkK3rseudSjkL37DMT3hoTEcpOGeCNLndbiQG5.png</t>
   </si>
   <si>
     <t>Budigalimab - a 3D drug structure with antigen binding site and Fc fragments.</t>
   </si>
   <si>
     <t>MedChemExpress. (n.d.). Budigalimab (ABBV 181) | PD-1 receptor inhibitor. Retrieved April 17, 2025, from https://www.medchemexpress.com/budigalimab.html</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/tJDHGChrX6ehaCugTOGVh8s7adXIBDkMCr5LmSpI.png</t>
   </si>
   <si>
     <t>Humanized, recombinant IgG1 monoclonal antibody targeting programmed cell death 1 (PD-1) receptor</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...1 lines deleted...]
-    <t>AbbVie Inc.</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.abbvie.co.uk/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>AbbVie Inc. is an American pharmaceutical company headquartered in North Chicago, Illinois. It is a global biopharmaceutical company known for its focus on developing treatments in several therapeutic areas, including immunology, oncology, neuroscience, and virology. It was founded in 2013 as a spin-off from Abbott Laboratories to focus specifically on pharmaceuticals.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Italiano, A., Cassier, P. A., Lin, C. C., Alanko, T., Peltola, K. J., Gazzah, A., Shiah, H. S., Calvo, E., Cervantes, A., Roda, D., Tosi, D., Gao, B., Millward, M., Warburton, L., Tanner, M., Englert, S., Lambert, S., Parikh, A., Afar, D. E., Vosganian, G., … Moreno, V. (2022). First-in-human phase 1 study of budigalimab, an anti-PD-1 inhibitor, in patients with non-small cell lung cancer and head and neck squamous cell carcinoma.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer immunology, immunotherapy : CII&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;71&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 417–431. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s00262-021-02973-w" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1007/s00262-021-02973-w&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Budigalimab is a humanized, recombinant immunoglobulin G1 monoclonal antibody targeting programmed cell death protein 1 (PD-1). We present the safety, efficacy, pharmacokinetic (PK), and pharmacodynamic data from patients enrolled in the head and neck squamous cell carcinoma (HNSCC) and non-small cell lung cancer (NSCLC) expansion cohorts of the phase 1 first-in-human study of budigalimab monotherapy (&lt;a href="http://clinicaltrials.gov/show/NCT03000257" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03000257&lt;/a&gt;; registered 15 December 2016).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Patients and methods:&amp;nbsp;&lt;/strong&gt;Patients with recurrent/metastatic HNSCC or locally advanced/metastatic NSCLC naive to PD-1/PD-1-ligand inhibitors were enrolled; patients were not selected on the basis of oncogene driver mutations or PD-L1 status. Budigalimab was administered at 250 mg intravenously Q2W or 500 mg intravenously Q4W until disease progression/unacceptable toxicity. The primary endpoints were safety and PK; the secondary endpoint was efficacy. Exploratory endpoints included biomarker assessments.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;In total, 81 patients were enrolled (HNSCC: N = 41 [PD-L1 positive: n = 19]; NSCLC: N = 40 [PD-L1 positive: n = 16]); median treatment duration was 72 days (range, 1-617) and 71 days (range, 1-490) for the HNSCC and NSCLC cohorts, respectively. The most frequent grade ≥ 3 treatment-emergent adverse event was anemia (HNSCC: n = 9, 22%; NSCLC: n = 5, 13%). Both dosing regimens had comparable drug exposure and increased interferon gamma-induced chemokines, monokine induced by gamma interferon, and interferon-gamma-inducible protein 10. Objective response rates were 13% (90% CI, 5.1-24.5) in the HNSCC cohort and 19% (90% CI, 9.2-32.6) in the NSCLC cohort. Median progression-free survival was 3.6 months (95% CI, 1.7-4.7) and 1.9 months (95% CI, 1.7-3.7) in the HNSCC and NSCLC cohorts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;The safety, efficacy and biomarker profiles of budigalimab are similar to other PD-1 inhibitors. Development of budigalimab in combination with novel anticancer agents is ongoing.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Calvo, E., Spira, A., Miguel, M., Kondo, S., Gazzah, A., Millward, M., Prenen, H., Rottey, S., Warburton, L., Alanko, T., Cassier, P. A., Yoh, K., Italiano, A., Moreno, V., Peltola, K., Seto, T., Toyozawa, R., Afar, D. E., Englert, S., Komarnitsky, P., … Gao, B. (2021). Safety, pharmacokinetics, and efficacy of budigalimab with rovalpituzumab tesirine in patients with small cell lung cancer.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer treatment and research communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 100405. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.ctarc.2021.100405" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.ctarc.2021.100405&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Agents targeting programmed cell death protein 1 (PD-1) have been approved as monotherapy for patients with small cell lung cancer (SCLC). In preclinical models, the combined targeting of PD-1 and delta-like protein 3 resulted in enhanced antitumor activity. Herein, we report results from the expansion arm of study&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03000257" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03000257&lt;/a&gt;&amp;nbsp;evaluating the combination of the anti-PD-1 antibody budigalimab and the targeted antibody-drug conjugate rovalpituzumab tesirine (Rova-T) in patients with previously treated SCLC.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Materials and methods:&amp;nbsp;&lt;/strong&gt;This expansion arm of a multicenter, open-label, multi-arm, first-in-human phase 1 clinical trial enrolled adult patients with progressive SCLC. The primary objective was to assess safety and tolerability. Patients received budigalimab 375 mg via intravenous infusion every 3 weeks, and Rova-T was administered as a dose of 0.3 mg/kg intravenously, on day 1 of the first and third 3-week cycle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;As of October 2019, 31 patients with SCLC were enrolled and treated with budigalimab plus Rova-T. The combination was tolerated, with the most common treatment-emergent adverse events (in &amp;gt;30%) being pleural effusion, fatigue, and cough. The overall response rate was 24.1%, with one confirmed complete response and six confirmed partial responses. The overall response rate in patients with high delta-like protein 3 expression was similar (21.1%). The median progression-free survival was 3.48 months.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;Combination therapy with budigalimab and Rova-T had promising efficacy and appeared to be tolerated in patients with SCLC. Although Rova-T development has been discontinued, development of budigalimab combined with other anticancer agents is ongoing.&lt;/p&gt;</t>
   </si>
@@ -4929,128 +4929,132 @@
       <c r="D2" t="s">
         <v>402</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>403</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>406</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>407</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>408</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>409</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>410</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>411</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>412</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>413</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>414</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>415</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>416</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>417</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>418</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -5060,357 +5064,357 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="I2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C3" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D3" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E3" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F3" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I3" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>397</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="C3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D3" t="s">
         <v>457</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>404</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>463</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
         <v>464</v>
       </c>
       <c r="D2" t="s">
         <v>465</v>
       </c>
       <c r="E2" t="s">
         <v>466</v>
       </c>
       <c r="F2" t="s">
         <v>467</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>