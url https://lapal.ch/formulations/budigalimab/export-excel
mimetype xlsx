--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Budigalimab</t>
   </si>
   <si>
     <t>budigalimab</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb anti-PD1</t>
   </si>
   <si>
     <t>Budigalimab (ABBV-181) is an investigational anti-PD-1 monoclonal antibody developed for treating solid tumors and hematological malignancies. It binds to the PD-1 receptor on activated T cells, blocking interactions with its ligands, PD-L1 and PD-L2, thereby restoring T-cell activity and promoting anti-tumor immune responses. This mechanism is similar to that of approved checkpoint inhibitors like nivolumab and pembrolizumab. Budigalimab exhibits linear pharmacokinetics, with a half-life of approximately 14–17 days, clearance of 0.22–0.29 L/day, and a volume of distribution of 4–6 L. It reaches steady-state levels after repeated intravenous dosing. Studies show that it also delays HIV rebound or sustained low viral load in a majority of people who interrupted antiretroviral therapy (ART)</t>
   </si>
@@ -1390,63 +1399,72 @@
   <si>
     <t>modified FOLFIRINOX</t>
   </si>
   <si>
     <t>2021-05-28</t>
   </si>
   <si>
     <t>2025-01-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Body weight \&gt;= 35 kg.
 * Histologically or cytologically confirmed diagnosis of pancreatic adenocarcinoma with metastatic disease.
 * Measurable disease per Response Evaluation Criteria for Solid Tumors Version 1.1 (RECIST v1.1).
 * Prior history of or clinically stable concurrent malignancy are eligible for enrollment provided the malignancy is clinically insignificant, no treatment is required, and the participant is clinically stable.
 Exclusion Criteria:
 * Participants with locally advanced disease.
 * Participants with neuroendocrine (carcinoid, islet cell) or acinar pancreatic carcinoma.
 * Prior radiotherapy, surgery, or systemic anti-cancer therapy for the treatment of metastatic pancreatic adenocarcinoma.
 * Prior radiotherapy, surgery, or systemic anti-cancer t</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
     <t>Budigalimab, an anti-PD-1 inhibitor, for people living with HIV-1: a randomized, placebo-controlled phase 1b study.&amp;nbsp;Ramgopal, M.N., Lalezari, J.P., Pires dos Santos, A.G.&amp;nbsp;et al.&amp;nbsp;Nat Med&amp;nbsp;31, 3879–3888 (2025). https://doi.org/10.1038/s41591-025-03993-0</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Chronic human immunodeficiency virus type 1 (HIV-1) disease results in immune exhaustion and dampened T cell responses, and programmed cell death 1 (PD-1) inhibitors offer a potential approach to enable viral control without antiretroviral therapy (ART) through reversal of these effects. Budigalimab is an investigational humanized anti–PD-1 monoclonal antibody. Multiple intravenous (IV) low doses of budigalimab (Stage 1: 2 mg&amp;nbsp;n = 10, 10 mg&amp;nbsp;n = 10, placebo&amp;nbsp;n = 5, two doses every 4 weeks; Stage 2: 10 mg&amp;nbsp;n = 11, placebo&amp;nbsp;n = 5, four doses every 2 weeks (Q2W)) were assessed in people living with HIV (PLWH;&amp;nbsp;n = 41) in a randomized, double-blind, multicenter, placebo-controlled phase 1 study with an analytical treatment interruption (ATI) to identify an efficacious regimen with a favorable safety profile in PLWH. The primary endpoints were safety, tolerability and pharmacokinetics. Demographics and baseline characteristics were balanced across treatment groups, except for sex, which was mostly male. All participants identified as cisgender. Budigalimab was well tolerated for up to 44 weeks, with 29 of 41 participants experiencing an adverse event (AE), including 2 participants who each experienced one grade 1 reversible immune-related AE (thyroiditis, hyperthyroidism). Three grade 3 AEs were reported by two participants and one serious AE by one participant; none were deemed related to treatment. IV budigalimab 10 mg Q2W resulted in a slight accumulation of drug in serum, with concentrations remaining above the estimated concentration required for near-complete (&amp;gt;95%) PD-1 receptor saturation on CD8+ T cells for ~10 weeks in peripheral blood. In an exploratory efficacy analysis of a 12-week ATI initiated with the first of four 10 mg Q2W doses, 6 of 11 participants experienced a delayed rebound with a relatively low viral peak and/or off-ART viral control (&amp;lt;200 copies ml−1) for ≥6 weeks during ATI, with 2 sustaining ART-free viral control to study end (204−252 days). The study achieved prespecified endpoints, supporting further evaluation of budigalimab in PLWH in a phase 2 study.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1566,87 +1584,90 @@
   <si>
     <t>The present disclosure is directed to methods of treating Human Immunodeficiency Virus (HIV) disease, and in particular, to methods of treating HIV disease using anti-PD-1 antibodies and/or anti-α4β7 antibodies, in patients living with HIV who are virologically suppressed on anti-retroviral therapy (ART) undergoing analytical treatment interruption.</t>
   </si>
   <si>
     <t>WO2025038861</t>
   </si>
   <si>
     <t>Method of treatment</t>
   </si>
   <si>
     <t>ABBVIE INC.</t>
   </si>
   <si>
     <t>2044-08-15</t>
   </si>
   <si>
     <t>Not yet in national phase , deadline for entry 15 February 2026</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/sFdkK3rseudSjkL37DMT3hoTEcpOGeCNLndbiQG5.png</t>
+    <t>https://lapal.ch/storage/illustrations/g1HbSYgOydhE8ZHgEXHwDXyykcJ3BL95lFUNSxnM.png</t>
   </si>
   <si>
     <t>Budigalimab - a 3D drug structure with antigen binding site and Fc fragments.</t>
   </si>
   <si>
     <t>MedChemExpress. (n.d.). Budigalimab (ABBV 181) | PD-1 receptor inhibitor. Retrieved April 17, 2025, from https://www.medchemexpress.com/budigalimab.html</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/tJDHGChrX6ehaCugTOGVh8s7adXIBDkMCr5LmSpI.png</t>
+    <t>https://lapal.ch/storage/illustrations/tZFv4vQ53z3ddCdWfYqBVs4B4FP6F6CVjEXIuaee.png</t>
   </si>
   <si>
     <t>Humanized, recombinant IgG1 monoclonal antibody targeting programmed cell death 1 (PD-1) receptor</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.abbvie.co.uk/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>AbbVie Inc. is an American pharmaceutical company headquartered in North Chicago, Illinois. It is a global biopharmaceutical company known for its focus on developing treatments in several therapeutic areas, including immunology, oncology, neuroscience, and virology. It was founded in 2013 as a spin-off from Abbott Laboratories to focus specifically on pharmaceuticals.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Italiano, A., Cassier, P. A., Lin, C. C., Alanko, T., Peltola, K. J., Gazzah, A., Shiah, H. S., Calvo, E., Cervantes, A., Roda, D., Tosi, D., Gao, B., Millward, M., Warburton, L., Tanner, M., Englert, S., Lambert, S., Parikh, A., Afar, D. E., Vosganian, G., … Moreno, V. (2022). First-in-human phase 1 study of budigalimab, an anti-PD-1 inhibitor, in patients with non-small cell lung cancer and head and neck squamous cell carcinoma.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer immunology, immunotherapy : CII&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;71&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 417–431. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s00262-021-02973-w" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1007/s00262-021-02973-w&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Budigalimab is a humanized, recombinant immunoglobulin G1 monoclonal antibody targeting programmed cell death protein 1 (PD-1). We present the safety, efficacy, pharmacokinetic (PK), and pharmacodynamic data from patients enrolled in the head and neck squamous cell carcinoma (HNSCC) and non-small cell lung cancer (NSCLC) expansion cohorts of the phase 1 first-in-human study of budigalimab monotherapy (&lt;a href="http://clinicaltrials.gov/show/NCT03000257" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03000257&lt;/a&gt;; registered 15 December 2016).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Patients and methods:&amp;nbsp;&lt;/strong&gt;Patients with recurrent/metastatic HNSCC or locally advanced/metastatic NSCLC naive to PD-1/PD-1-ligand inhibitors were enrolled; patients were not selected on the basis of oncogene driver mutations or PD-L1 status. Budigalimab was administered at 250 mg intravenously Q2W or 500 mg intravenously Q4W until disease progression/unacceptable toxicity. The primary endpoints were safety and PK; the secondary endpoint was efficacy. Exploratory endpoints included biomarker assessments.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;In total, 81 patients were enrolled (HNSCC: N = 41 [PD-L1 positive: n = 19]; NSCLC: N = 40 [PD-L1 positive: n = 16]); median treatment duration was 72 days (range, 1-617) and 71 days (range, 1-490) for the HNSCC and NSCLC cohorts, respectively. The most frequent grade ≥ 3 treatment-emergent adverse event was anemia (HNSCC: n = 9, 22%; NSCLC: n = 5, 13%). Both dosing regimens had comparable drug exposure and increased interferon gamma-induced chemokines, monokine induced by gamma interferon, and interferon-gamma-inducible protein 10. Objective response rates were 13% (90% CI, 5.1-24.5) in the HNSCC cohort and 19% (90% CI, 9.2-32.6) in the NSCLC cohort. Median progression-free survival was 3.6 months (95% CI, 1.7-4.7) and 1.9 months (95% CI, 1.7-3.7) in the HNSCC and NSCLC cohorts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;The safety, efficacy and biomarker profiles of budigalimab are similar to other PD-1 inhibitors. Development of budigalimab in combination with novel anticancer agents is ongoing.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Calvo, E., Spira, A., Miguel, M., Kondo, S., Gazzah, A., Millward, M., Prenen, H., Rottey, S., Warburton, L., Alanko, T., Cassier, P. A., Yoh, K., Italiano, A., Moreno, V., Peltola, K., Seto, T., Toyozawa, R., Afar, D. E., Englert, S., Komarnitsky, P., … Gao, B. (2021). Safety, pharmacokinetics, and efficacy of budigalimab with rovalpituzumab tesirine in patients with small cell lung cancer.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer treatment and research communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 100405. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.ctarc.2021.100405" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.ctarc.2021.100405&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Agents targeting programmed cell death protein 1 (PD-1) have been approved as monotherapy for patients with small cell lung cancer (SCLC). In preclinical models, the combined targeting of PD-1 and delta-like protein 3 resulted in enhanced antitumor activity. Herein, we report results from the expansion arm of study&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03000257" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03000257&lt;/a&gt;&amp;nbsp;evaluating the combination of the anti-PD-1 antibody budigalimab and the targeted antibody-drug conjugate rovalpituzumab tesirine (Rova-T) in patients with previously treated SCLC.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Materials and methods:&amp;nbsp;&lt;/strong&gt;This expansion arm of a multicenter, open-label, multi-arm, first-in-human phase 1 clinical trial enrolled adult patients with progressive SCLC. The primary objective was to assess safety and tolerability. Patients received budigalimab 375 mg via intravenous infusion every 3 weeks, and Rova-T was administered as a dose of 0.3 mg/kg intravenously, on day 1 of the first and third 3-week cycle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;As of October 2019, 31 patients with SCLC were enrolled and treated with budigalimab plus Rova-T. The combination was tolerated, with the most common treatment-emergent adverse events (in &amp;gt;30%) being pleural effusion, fatigue, and cough. The overall response rate was 24.1%, with one confirmed complete response and six confirmed partial responses. The overall response rate in patients with high delta-like protein 3 expression was similar (21.1%). The median progression-free survival was 3.48 months.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;Combination therapy with budigalimab and Rova-T had promising efficacy and appeared to be tolerated in patients with SCLC. Although Rova-T development has been discontinued, development of budigalimab combined with other anticancer agents is ongoing.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1991,130 +2012,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799353" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06032546" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06487559" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05005403" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03821935" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03821935" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06158958" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639194" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05822752" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03893955" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223804" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03000257" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03000257" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05599984" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02988960" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04196283" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06628310" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04306900" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06109272" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06632951" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06236438" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06772623" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06119217" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04807972" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799353" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06032546" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06487559" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05005403" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03821935" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06158958" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639194" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05822752" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03893955" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223804" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03000257" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05599984" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02988960" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04196283" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06628310" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04306900" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06109272" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06632951" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06236438" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06772623" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06119217" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04807972" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/sFdkK3rseudSjkL37DMT3hoTEcpOGeCNLndbiQG5.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tJDHGChrX6ehaCugTOGVh8s7adXIBDkMCr5LmSpI.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/g1HbSYgOydhE8ZHgEXHwDXyykcJ3BL95lFUNSxnM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tZFv4vQ53z3ddCdWfYqBVs4B4FP6F6CVjEXIuaee.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2170,163 +2194,171 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>43</v>
       </c>
       <c r="M2" t="s">
         <v>44</v>
       </c>
       <c r="N2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>55</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>56</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>57</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ25"/>
+  <dimension ref="A1:AZ23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2343,2613 +2375,2443 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="J2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Q2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AB2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AC2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AP2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ2">
         <v>33</v>
       </c>
       <c r="AR2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="Q3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="S3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="U3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="Y3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="Z3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AA3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AB3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AC3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AE3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AP3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ3">
         <v>163</v>
       </c>
       <c r="AR3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="I4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="J4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="M4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Y4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Z4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AA4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AE4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AP4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ4">
         <v>20</v>
       </c>
       <c r="AS4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AX4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="O5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="Y5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Z5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AA5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AE5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AP5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ5">
         <v>512</v>
       </c>
       <c r="AS5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AX5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G6" t="s">
+        <v>116</v>
+      </c>
+      <c r="H6" t="s">
+        <v>182</v>
+      </c>
+      <c r="I6" t="s">
+        <v>183</v>
+      </c>
+      <c r="J6" t="s">
+        <v>184</v>
+      </c>
+      <c r="M6" t="s">
+        <v>159</v>
+      </c>
+      <c r="O6" t="s">
+        <v>36</v>
+      </c>
+      <c r="X6" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>186</v>
+      </c>
+      <c r="Z6" t="s">
         <v>177</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AA6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AE6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AP6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ6">
         <v>364</v>
       </c>
       <c r="AR6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU6" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AX6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="C7" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="E7" t="s">
-        <v>111</v>
+        <v>114</v>
+      </c>
+      <c r="F7" t="s">
+        <v>139</v>
       </c>
       <c r="G7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H7" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="I7" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="J7" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="M7" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X7" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="Y7" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="Z7" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="AA7" t="s">
-        <v>174</v>
+        <v>196</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>197</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>197</v>
       </c>
       <c r="AE7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ7" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="AP7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ7">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="AS7" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU7" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AX7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="C8" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="E8" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F8" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="G8" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H8" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="I8" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="J8" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="M8" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="O8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X8" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="Y8" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="AB8" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="AC8" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="AE8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ8" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="AP8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ8">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="AS8" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU8" t="s">
-        <v>162</v>
+        <v>165</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>166</v>
       </c>
       <c r="AX8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="C9" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E9" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="G9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H9" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="I9" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="J9" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="M9" t="s">
-        <v>202</v>
+        <v>36</v>
       </c>
       <c r="O9" t="s">
-        <v>33</v>
+        <v>159</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>216</v>
+      </c>
+      <c r="S9" t="s">
+        <v>217</v>
       </c>
       <c r="X9" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="Y9" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>219</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>220</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>220</v>
       </c>
       <c r="AE9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI9" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ9" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="AP9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ9">
-        <v>132</v>
+        <v>130</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>130</v>
       </c>
       <c r="AS9" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="AU9" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW9" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AX9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY9" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="C10" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E10" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="G10" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H10" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="I10" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="J10" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="M10" t="s">
-        <v>33</v>
+        <v>228</v>
       </c>
       <c r="O10" t="s">
-        <v>156</v>
+        <v>229</v>
       </c>
       <c r="Q10" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="S10" t="s">
-        <v>214</v>
+        <v>231</v>
+      </c>
+      <c r="U10" t="s">
+        <v>232</v>
       </c>
       <c r="X10" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="Y10" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="Z10" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="AA10" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="AE10" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ10" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="AP10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ10">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="AS10" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="AU10" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="AX10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="C11" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="E11" t="s">
-        <v>111</v>
+        <v>114</v>
+      </c>
+      <c r="F11" t="s">
+        <v>115</v>
       </c>
       <c r="G11" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H11" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="I11" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="J11" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="M11" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="O11" t="s">
-        <v>226</v>
-[...8 lines deleted...]
-        <v>229</v>
+        <v>120</v>
       </c>
       <c r="X11" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="Y11" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>244</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>245</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>245</v>
       </c>
       <c r="AE11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF11" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ11" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="AP11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ11">
-        <v>150</v>
+        <v>41</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>130</v>
       </c>
       <c r="AS11" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="AU11" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="AX11" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="C12" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="E12" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F12" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G12" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H12" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="I12" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="J12" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="M12" t="s">
-        <v>227</v>
+        <v>253</v>
       </c>
       <c r="O12" t="s">
-        <v>117</v>
+        <v>254</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>230</v>
       </c>
       <c r="X12" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="Y12" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="AB12" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="AC12" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="AE12" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG12" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH12" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ12" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="AP12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ12">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>182</v>
       </c>
       <c r="AS12" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="AU12" t="s">
-        <v>129</v>
+        <v>165</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>259</v>
       </c>
       <c r="AX12" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY12" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="C13" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="E13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H13" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="I13" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="J13" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="M13" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="O13" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="Q13" t="s">
-        <v>227</v>
+        <v>36</v>
+      </c>
+      <c r="S13" t="s">
+        <v>231</v>
       </c>
       <c r="X13" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="Y13" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>269</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>270</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>270</v>
       </c>
       <c r="AE13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ13" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="AP13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ13">
-        <v>182</v>
+        <v>288</v>
       </c>
       <c r="AS13" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU13" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW13" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="AX13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>244</v>
+        <v>273</v>
       </c>
       <c r="C14" t="s">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>246</v>
+        <v>275</v>
       </c>
       <c r="E14" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G14" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H14" t="s">
-        <v>247</v>
+        <v>276</v>
       </c>
       <c r="I14" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="J14" t="s">
-        <v>249</v>
+        <v>278</v>
       </c>
       <c r="M14" t="s">
-        <v>250</v>
+        <v>228</v>
       </c>
       <c r="O14" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="Q14" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="X14" t="s">
-        <v>252</v>
+        <v>279</v>
       </c>
       <c r="Y14" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>280</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>281</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>281</v>
       </c>
       <c r="AE14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ14" t="s">
-        <v>255</v>
+        <v>282</v>
       </c>
       <c r="AP14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ14">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="AS14" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU14" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW14" t="s">
-        <v>256</v>
+        <v>133</v>
       </c>
       <c r="AX14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>257</v>
+        <v>283</v>
       </c>
       <c r="C15" t="s">
-        <v>258</v>
+        <v>284</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>259</v>
+        <v>285</v>
       </c>
       <c r="E15" t="s">
-        <v>111</v>
+        <v>114</v>
+      </c>
+      <c r="F15" t="s">
+        <v>115</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H15" t="s">
-        <v>260</v>
+        <v>286</v>
       </c>
       <c r="I15" t="s">
-        <v>261</v>
+        <v>287</v>
       </c>
       <c r="J15" t="s">
-        <v>262</v>
+        <v>288</v>
       </c>
       <c r="M15" t="s">
-        <v>263</v>
+        <v>229</v>
       </c>
       <c r="O15" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="Q15" t="s">
-        <v>33</v>
+        <v>232</v>
       </c>
       <c r="S15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="X15" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="Y15" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>291</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>292</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>292</v>
       </c>
       <c r="AE15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ15" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="AP15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ15">
-        <v>288</v>
+        <v>30</v>
       </c>
       <c r="AS15" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU15" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW15" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AX15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="C16" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="E16" t="s">
-        <v>111</v>
+        <v>138</v>
+      </c>
+      <c r="F16" t="s">
+        <v>155</v>
       </c>
       <c r="G16" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H16" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="I16" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="J16" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
       <c r="M16" t="s">
-        <v>225</v>
+        <v>300</v>
       </c>
       <c r="O16" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
       <c r="Q16" t="s">
-        <v>227</v>
+        <v>301</v>
+      </c>
+      <c r="S16" t="s">
+        <v>302</v>
+      </c>
+      <c r="U16" t="s">
+        <v>303</v>
       </c>
       <c r="X16" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="Y16" t="s">
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="Z16" t="s">
-        <v>278</v>
+        <v>306</v>
       </c>
       <c r="AA16" t="s">
-        <v>278</v>
+        <v>306</v>
       </c>
       <c r="AE16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ16" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
       <c r="AP16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ16">
-        <v>163</v>
+        <v>180</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>130</v>
       </c>
       <c r="AS16" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU16" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="AW16" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="AX16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY16" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="C17" t="s">
-        <v>281</v>
+        <v>309</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="E17" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F17" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G17" t="s">
-        <v>113</v>
+        <v>311</v>
       </c>
       <c r="H17" t="s">
-        <v>283</v>
+        <v>312</v>
       </c>
       <c r="I17" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="J17" t="s">
-        <v>285</v>
+        <v>314</v>
       </c>
       <c r="M17" t="s">
-        <v>226</v>
+        <v>315</v>
       </c>
       <c r="O17" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="Q17" t="s">
-        <v>229</v>
+        <v>317</v>
       </c>
       <c r="S17" t="s">
-        <v>227</v>
+        <v>318</v>
+      </c>
+      <c r="U17" t="s">
+        <v>319</v>
       </c>
       <c r="X17" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
       <c r="Y17" t="s">
-        <v>288</v>
+        <v>321</v>
       </c>
       <c r="AB17" t="s">
-        <v>289</v>
+        <v>322</v>
       </c>
       <c r="AC17" t="s">
-        <v>289</v>
+        <v>323</v>
       </c>
       <c r="AE17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF17" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI17" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ17" t="s">
-        <v>290</v>
+        <v>324</v>
       </c>
       <c r="AP17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ17">
-        <v>30</v>
+        <v>185</v>
       </c>
       <c r="AS17" t="s">
-        <v>161</v>
+        <v>325</v>
       </c>
       <c r="AU17" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>165</v>
       </c>
       <c r="AX17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>291</v>
+        <v>326</v>
       </c>
       <c r="C18" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="E18" t="s">
-        <v>135</v>
+        <v>329</v>
       </c>
       <c r="F18" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G18" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H18" t="s">
-        <v>294</v>
+        <v>330</v>
       </c>
       <c r="I18" t="s">
-        <v>295</v>
+        <v>331</v>
       </c>
       <c r="J18" t="s">
-        <v>296</v>
+        <v>332</v>
       </c>
       <c r="M18" t="s">
-        <v>297</v>
+        <v>159</v>
       </c>
       <c r="O18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q18" t="s">
-        <v>298</v>
+        <v>333</v>
       </c>
       <c r="S18" t="s">
-        <v>299</v>
+        <v>334</v>
       </c>
       <c r="U18" t="s">
-        <v>300</v>
+        <v>335</v>
       </c>
       <c r="X18" t="s">
-        <v>301</v>
+        <v>336</v>
       </c>
       <c r="Y18" t="s">
-        <v>302</v>
+        <v>337</v>
       </c>
       <c r="Z18" t="s">
-        <v>303</v>
+        <v>338</v>
       </c>
       <c r="AA18" t="s">
-        <v>303</v>
+        <v>338</v>
       </c>
       <c r="AE18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI18" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ18" t="s">
-        <v>304</v>
+        <v>339</v>
       </c>
       <c r="AP18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ18">
-        <v>180</v>
+        <v>660</v>
       </c>
       <c r="AR18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS18" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU18" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="AW18" t="s">
-        <v>163</v>
+        <v>340</v>
       </c>
       <c r="AX18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>305</v>
+        <v>341</v>
       </c>
       <c r="C19" t="s">
-        <v>306</v>
+        <v>342</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>307</v>
+        <v>343</v>
       </c>
       <c r="E19" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="G19" t="s">
-        <v>308</v>
+        <v>116</v>
       </c>
       <c r="H19" t="s">
-        <v>309</v>
+        <v>344</v>
       </c>
       <c r="I19" t="s">
-        <v>310</v>
+        <v>345</v>
       </c>
       <c r="J19" t="s">
-        <v>311</v>
+        <v>346</v>
       </c>
       <c r="M19" t="s">
-        <v>312</v>
+        <v>159</v>
       </c>
       <c r="O19" t="s">
-        <v>313</v>
+        <v>36</v>
       </c>
       <c r="Q19" t="s">
-        <v>314</v>
+        <v>347</v>
       </c>
       <c r="S19" t="s">
-        <v>315</v>
+        <v>348</v>
       </c>
       <c r="U19" t="s">
-        <v>316</v>
+        <v>347</v>
       </c>
       <c r="X19" t="s">
-        <v>317</v>
+        <v>349</v>
       </c>
       <c r="Y19" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>234</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>350</v>
       </c>
       <c r="AE19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF19" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI19" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ19" t="s">
-        <v>321</v>
+        <v>351</v>
       </c>
       <c r="AP19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ19">
-        <v>185</v>
+        <v>150</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>130</v>
       </c>
       <c r="AS19" t="s">
-        <v>322</v>
+        <v>131</v>
       </c>
       <c r="AU19" t="s">
-        <v>162</v>
+        <v>165</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>166</v>
       </c>
       <c r="AX19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>323</v>
+        <v>352</v>
       </c>
       <c r="C20" t="s">
-        <v>324</v>
+        <v>353</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="E20" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G20" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H20" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
       <c r="I20" t="s">
-        <v>328</v>
+        <v>356</v>
       </c>
       <c r="J20" t="s">
-        <v>329</v>
+        <v>357</v>
       </c>
       <c r="M20" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q20" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
       <c r="S20" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
       <c r="U20" t="s">
-        <v>332</v>
+        <v>267</v>
       </c>
       <c r="X20" t="s">
-        <v>333</v>
+        <v>360</v>
       </c>
       <c r="Y20" t="s">
-        <v>334</v>
+        <v>361</v>
       </c>
       <c r="Z20" t="s">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="AA20" t="s">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="AE20" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ20" t="s">
-        <v>336</v>
+        <v>363</v>
       </c>
       <c r="AP20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ20">
-        <v>660</v>
+        <v>840</v>
       </c>
       <c r="AR20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS20" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU20" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="AW20" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="AX20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY20" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>338</v>
+        <v>364</v>
       </c>
       <c r="C21" t="s">
-        <v>339</v>
+        <v>365</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>340</v>
+        <v>366</v>
       </c>
       <c r="E21" t="s">
-        <v>135</v>
+        <v>367</v>
+      </c>
+      <c r="F21" t="s">
+        <v>155</v>
       </c>
       <c r="G21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H21" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="I21" t="s">
-        <v>342</v>
+        <v>369</v>
       </c>
       <c r="J21" t="s">
-        <v>343</v>
+        <v>370</v>
       </c>
       <c r="M21" t="s">
-        <v>156</v>
+        <v>371</v>
       </c>
       <c r="O21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q21" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="S21" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="U21" t="s">
-        <v>344</v>
+        <v>231</v>
       </c>
       <c r="X21" t="s">
-        <v>346</v>
+        <v>372</v>
       </c>
       <c r="Y21" t="s">
-        <v>231</v>
+        <v>373</v>
       </c>
       <c r="Z21" t="s">
-        <v>145</v>
+        <v>374</v>
       </c>
       <c r="AA21" t="s">
-        <v>347</v>
+        <v>374</v>
       </c>
       <c r="AE21" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF21" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI21" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ21" t="s">
-        <v>348</v>
+        <v>375</v>
       </c>
       <c r="AP21" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ21">
-        <v>150</v>
+        <v>252</v>
       </c>
       <c r="AR21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS21" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="AU21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW21" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AX21" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>349</v>
+        <v>376</v>
       </c>
       <c r="C22" t="s">
-        <v>350</v>
+        <v>377</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>351</v>
+        <v>378</v>
       </c>
       <c r="E22" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="G22" t="s">
-        <v>113</v>
+        <v>311</v>
       </c>
       <c r="H22" t="s">
-        <v>352</v>
+        <v>379</v>
       </c>
       <c r="I22" t="s">
-        <v>353</v>
+        <v>380</v>
       </c>
       <c r="J22" t="s">
-        <v>354</v>
+        <v>381</v>
       </c>
       <c r="M22" t="s">
-        <v>156</v>
+        <v>382</v>
       </c>
       <c r="O22" t="s">
-        <v>33</v>
+        <v>319</v>
       </c>
       <c r="Q22" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>383</v>
       </c>
       <c r="X22" t="s">
-        <v>357</v>
+        <v>384</v>
       </c>
       <c r="Y22" t="s">
-        <v>358</v>
+        <v>385</v>
       </c>
       <c r="Z22" t="s">
-        <v>359</v>
+        <v>386</v>
       </c>
       <c r="AA22" t="s">
-        <v>359</v>
+        <v>177</v>
       </c>
       <c r="AE22" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI22" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ22" t="s">
-        <v>360</v>
+        <v>387</v>
       </c>
       <c r="AP22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ22">
-        <v>840</v>
+        <v>194</v>
       </c>
       <c r="AR22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS22" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="AU22" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="AW22" t="s">
-        <v>337</v>
+        <v>166</v>
       </c>
       <c r="AX22" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY22" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>361</v>
+        <v>388</v>
       </c>
       <c r="C23" t="s">
-        <v>362</v>
+        <v>389</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="E23" t="s">
-        <v>364</v>
+        <v>114</v>
       </c>
       <c r="F23" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="G23" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H23" t="s">
-        <v>365</v>
+        <v>391</v>
       </c>
       <c r="I23" t="s">
-        <v>366</v>
+        <v>392</v>
       </c>
       <c r="J23" t="s">
-        <v>367</v>
+        <v>393</v>
       </c>
       <c r="M23" t="s">
-        <v>368</v>
+        <v>228</v>
       </c>
       <c r="O23" t="s">
-        <v>33</v>
+        <v>394</v>
       </c>
       <c r="Q23" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>395</v>
       </c>
       <c r="X23" t="s">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="Y23" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>397</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>384</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>384</v>
       </c>
       <c r="AE23" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ23" t="s">
-        <v>372</v>
+        <v>398</v>
       </c>
       <c r="AP23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ23">
-        <v>252</v>
+        <v>40</v>
       </c>
       <c r="AR23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS23" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU23" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AW23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AX23" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ23" t="s">
-        <v>50</v>
-[...192 lines deleted...]
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>403</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B2" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C2" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>407</v>
+      </c>
+      <c r="H2" t="s">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -4959,607 +4821,619 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C2" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="D2" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E2" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="F2" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="I2" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="C3" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D3" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="E3" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="F3" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="I3" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="C2" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="D2" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="C3" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="D3" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="D2" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="E2" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="F2" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>403</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>474</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C2" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>475</v>
+      </c>
+      <c r="H2" t="s">
+        <v>476</v>
+      </c>
+      <c r="J2" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C3" t="s">
-        <v>470</v>
-[...16 lines deleted...]
-        <v>402</v>
+        <v>477</v>
+      </c>
+      <c r="H3" t="s">
+        <v>478</v>
+      </c>
+      <c r="J3" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>