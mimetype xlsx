--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -410,50 +410,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1521,128 +1524,132 @@
       <c r="E1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>120</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>121</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>122</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>123</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>124</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>127</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1652,346 +1659,346 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H2" s="4"/>
       <c r="I2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
@@ -2008,57 +2015,57 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">