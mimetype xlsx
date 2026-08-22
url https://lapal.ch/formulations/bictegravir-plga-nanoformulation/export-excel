--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bictegravir-PLGA nanoformulation</t>
   </si>
   <si>
     <t>Bictegravir</t>
   </si>
   <si>
     <t>Bictegravir PLGA nanoformulation</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Second-generation Integrase Strand Transfer Inhibitors (INSTI)</t>
   </si>
   <si>
     <t>Bictegravir (BIC), an HIV‑1 integrase strand transfer inhibitor, was successfully formulated into &lt;200 nm poly(lactic‑co‑glycolic acid) (PLGA) nanoparticles using an o/w emulsion–solvent evaporation technique. The formulation achieved an encapsulation efficiency of 47.9 ± 6.9% and exhibited a stable negative surface charge (zeta potential approximately −23 mV). In TZM‑bl cell assays, nanoencapsulation markedly enhanced antiviral potency, reducing the EC50 from 0.604 µM for free BIC to 0.0038 µM, while increasing the CC50 to 820.4 µM, resulting in a selectivity index of ~ 215,900; Cmax -888.54 pmole. The nanoparticles demonstrated sustained intracellular retention in PBMCs for up to 28 days. Following single preclinical SC dose, BIC had sustained plasma and tissue drug levels for &gt;30 days.</t>
   </si>
@@ -376,54 +385,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -562,57 +580,63 @@
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.creighton.edu/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Creighton University, founded in 1878 in Omaha by the Creighton family, is a Jesuit institution known for academic excellence, healthcare education, and service. It supports research in drug discovery and medical innovation, with strong science and pharmacy programs. Its modern campuses, labs, libraries, and clinical facilities help drive learning and community impact.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Mandal, S., Prathipati, P. K., Belshan, M., &amp;amp; Destache, C. J. (2019). A potential long-acting bictegravir loaded nano-drug delivery system for HIV-1 infection: A proof-of-concept study. &lt;em&gt;Antiviral research&lt;/em&gt;, &lt;em&gt;167&lt;/em&gt;, 83–88. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1016/j.antiviral.2019.04.007"&gt;https://doi.org/10.1016/j.antiviral.2019.04.007&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Bictegravir (BIC), a newly FDA-approved integrase strand transfer inhibitor (INSTI), as a single tablet regimen has proven efficacious in treating HIV-1 and SIV viruses, with reduced resistance. BIC clinical trials have not investigated its prophylaxis potency. This study investigates the HIV prevention potency of a novel long-acting BIC nano-formulation aimed to improve adherence. Poly (lactic-co-glycolic acid) loaded BIC nanoparticles (BIC NPs) were formulated using an oil-in-water emulsion methodology. BIC NPs were &amp;lt;200 nm in size, with 47.9 ± 6.9% encapsulation efficiency. A novel, sensitive and high throughput LC-MS/MS method was used to estimate intracellular pharmacokinetics (PK) of BIC NPs and compared to BIC solution demonstrated prolonged intracellular BIC retention. BIC NPs safety was assessed based on cytotoxicity. Further, in-vitro prevention study of BIC NPs vs BIC solution was assessed against HIV-1NLX and HIV-1ADA on TZM-bl cell line and PBMCs, respectively. BIC nanoencapsulation demonstrated elevated cellular cytotoxicity concentration (CC50: 2.25 μM (BIC solution) to 820.4 μM (BIC NPs)] and lowers HIV-1 inhibitory concentration [EC50: 0.604 μM (BIC solution) to 0.0038 μM (BIC NPs)) thereby improving selectivity index (SI) from 3.7 (BIC solution) to 215,789 (BIC NP) for TZM-bl cells. Comparable results in PBMCs were obtained where BIC NPs improved SI from 0.29 (BIC solution) to 523.33 (BIC NPs). This demonstrates long-acting BIC nano-formulation with sustained drug-release potency, improved BIC cytotoxicity and enhanced HIV-1 protection compared to BIC in solution.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -981,94 +1005,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PwIirdwF0YurXkkso2NyIpcoCxpDSznwq5TTxzxx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1124,133 +1151,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="X2" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="AB2" t="s">
         <v>55</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>56</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>57</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1294,257 +1329,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>115</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1554,556 +1605,579 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="D2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="F2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H2" s="4"/>
       <c r="I2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="F3" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="I3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>115</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="C2" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>179</v>
+      </c>
+      <c r="H2" t="s">
+        <v>180</v>
+      </c>
+      <c r="J2" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>