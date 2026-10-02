--- v2 (2026-08-22)
+++ v3 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -511,78 +511,81 @@
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
-    <t>Encapsulation of hydrophillic antiretroviral drugs in nanocarriers</t>
+    <t>Encapsuled gel composition of hydrophillic antiretroviral drugs in nanocarriers</t>
   </si>
   <si>
     <t>An encapsulated hydrophilic antiretroviral drug including a biodegradable polymeric nanoparticle and a process for fabricating biodegradable polymeric nanoparticles to encapsulate hydrophilic antiretroviral drugs are described. In an implementation, an encapsulated hydrophilic antiretroviral drug including a biodegradable polymeric nanoparticle includes a hydrophilic antiretroviral drug; and a biodegradable polymer polymeric nanoparticle that encapsulates the hydrophilic antiretroviral drug to form a nano-sized encapsulated hydrophilic antiretroviral drug.</t>
   </si>
   <si>
-    <t>US20150374639A1</t>
+    <t>WO2014039185</t>
+  </si>
+  <si>
+    <t>Formulation</t>
   </si>
   <si>
     <t>Creighton University</t>
   </si>
   <si>
-    <t>Abandoned</t>
-[...2 lines deleted...]
-    <t>Nanoparticles and methods of use</t>
+    <t>2033-07-31</t>
+  </si>
+  <si>
+    <t>Granted in US only</t>
+  </si>
+  <si>
+    <t>Nanoparticles comprising combinations of antiviral agents and methods of delivery</t>
   </si>
   <si>
     <t>Provided herein are nanoparticles and methods for using nanoparticles. The nanoparticles include at least three antiretroviral agents. When introduced to cells the nanoparticles cause an increase in the intracellular concentration of the antiretroviral agents to a level that is at least the IC50 against HIV-I or HIV-2. This concentration may be maintained for at least 21 days after the cells are contacted with the nanoparticle. When administered to a subject the nanoparticles cause the concentration of the antiretroviral agents to increase to at least 100 ng/ml in the serum of the subject, at least 0.5 μg/gram tissue in an organ of the subject, or a combination thereof. Such a concentration may be maintained for at least 21 days after the administration.</t>
   </si>
   <si>
-    <t>US8846096B2</t>
-[...5 lines deleted...]
-    <t>Active</t>
+    <t>WO2010068899</t>
+  </si>
+  <si>
+    <t>2029-12-11</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/PwIirdwF0YurXkkso2NyIpcoCxpDSznwq5TTxzxx.png</t>
   </si>
   <si>
     <t>Schematic Structure of Bictegravir-PLGA polymer</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -1834,222 +1837,230 @@
         <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>153</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>154</v>
       </c>
       <c r="C2" t="s">
         <v>155</v>
       </c>
       <c r="D2" t="s">
         <v>156</v>
       </c>
+      <c r="E2" t="s">
+        <v>157</v>
+      </c>
       <c r="F2" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H2" s="4"/>
+        <v>158</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>159</v>
+      </c>
       <c r="I2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="I3" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
@@ -2078,68 +2089,68 @@
       <c r="B1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">