--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bictegravir-PLGA nanoformulation</t>
   </si>
   <si>
     <t>Bictegravir</t>
   </si>
   <si>
     <t>Bictegravir PLGA nanoformulation</t>
   </si>
@@ -316,53 +331,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -382,50 +394,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -593,50 +608,53 @@
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.creighton.edu/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Creighton University, founded in 1878 in Omaha by the Creighton family, is a Jesuit institution known for academic excellence, healthcare education, and service. It supports research in drug discovery and medical innovation, with strong science and pharmacy programs. Its modern campuses, labs, libraries, and clinical facilities help drive learning and community impact.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Mandal, S., Prathipati, P. K., Belshan, M., &amp;amp; Destache, C. J. (2019). A potential long-acting bictegravir loaded nano-drug delivery system for HIV-1 infection: A proof-of-concept study. &lt;em&gt;Antiviral research&lt;/em&gt;, &lt;em&gt;167&lt;/em&gt;, 83–88. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1016/j.antiviral.2019.04.007"&gt;https://doi.org/10.1016/j.antiviral.2019.04.007&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Bictegravir (BIC), a newly FDA-approved integrase strand transfer inhibitor (INSTI), as a single tablet regimen has proven efficacious in treating HIV-1 and SIV viruses, with reduced resistance. BIC clinical trials have not investigated its prophylaxis potency. This study investigates the HIV prevention potency of a novel long-acting BIC nano-formulation aimed to improve adherence. Poly (lactic-co-glycolic acid) loaded BIC nanoparticles (BIC NPs) were formulated using an oil-in-water emulsion methodology. BIC NPs were &amp;lt;200 nm in size, with 47.9 ± 6.9% encapsulation efficiency. A novel, sensitive and high throughput LC-MS/MS method was used to estimate intracellular pharmacokinetics (PK) of BIC NPs and compared to BIC solution demonstrated prolonged intracellular BIC retention. BIC NPs safety was assessed based on cytotoxicity. Further, in-vitro prevention study of BIC NPs vs BIC solution was assessed against HIV-1NLX and HIV-1ADA on TZM-bl cell line and PBMCs, respectively. BIC nanoencapsulation demonstrated elevated cellular cytotoxicity concentration (CC50: 2.25 μM (BIC solution) to 820.4 μM (BIC NPs)] and lowers HIV-1 inhibitory concentration [EC50: 0.604 μM (BIC solution) to 0.0038 μM (BIC NPs)) thereby improving selectivity index (SI) from 3.7 (BIC solution) to 215,789 (BIC NP) for TZM-bl cells. Comparable results in PBMCs were obtained where BIC NPs improved SI from 0.29 (BIC solution) to 523.33 (BIC NPs). This demonstrates long-acting BIC nano-formulation with sustained drug-release potency, improved BIC cytotoxicity and enhanced HIV-1 protection compared to BIC in solution.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.antiviral.2019.04.007</t>
   </si>
   <si>
     <t>No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1000,105 +1018,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PwIirdwF0YurXkkso2NyIpcoCxpDSznwq5TTxzxx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.antiviral.2019.04.007" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1127,168 +1150,183 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...13 lines deleted...]
-      <c r="O2" t="s">
         <v>45</v>
       </c>
+      <c r="J2" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>55</v>
       </c>
+      <c r="Y2" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>59</v>
+      </c>
       <c r="AC2" t="s">
-        <v>56</v>
-[...10 lines deleted...]
-      <c r="AJ2" t="s">
         <v>60</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1332,273 +1370,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1608,552 +1646,558 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="I2" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E3" t="s">
         <v>162</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>163</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" s="4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="I3" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="H2" t="s">
-        <v>181</v>
+        <v>186</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>187</v>
       </c>
       <c r="J2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>