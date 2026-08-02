--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -371,50 +371,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -476,93 +479,99 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/AsD1gVjGcrmax16NfrbDGlhYuqWG5YbhBkmsn866.png</t>
   </si>
   <si>
     <t>Bictegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Centre of Excellence for Long-acting Therapeutics at the University of Liverpool</t>
+    <t>Centre of Excellence for Long-acting Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.liverpool.ac.uk/centre-of-excellence-for-long-acting-therapeutics/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>The Centre of Excellence for Long-acting Therapeutics (CELT) is a cross-faculty research initiative combining world leading expertise in pharmacology and materials chemistry and working with international partners to disseminate research findings in long-acting medicine and change the global landscape of drug administration.</t>
   </si>
   <si>
-    <t>University of Nebraska Medical Centre</t>
+    <t>University of Nebraska Medical Center</t>
   </si>
   <si>
     <t>https://www.unmc.edu/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The University of Nebraska Medical Center (UNMC) is a renowned public academic health science center located in Omaha, Nebraska. Established in 1881, UNMC is a leading institution in fields such as cancer research, infectious diseases, and rural health. The university is dedicated to advancing health care through innovative research, education, and patient care.</t>
   </si>
   <si>
     <t>Creighton University</t>
   </si>
   <si>
     <t>https://www.creighton.edu/</t>
   </si>
   <si>
     <t>Creighton University, founded in 1878, is a private university in Omaha, Nebraska. It is classified within "R2: Doctoral Universities – High research activity". With nine schools and colleges, Creighton offers a wide range of academic programs, including a renowned health sciences division. The university is dedicated to Jesuit values, emphasizing intellectual achievement and service to others.</t>
   </si>
   <si>
     <t>Queen’s University Belfast</t>
   </si>
   <si>
     <t>https://www.qub.ac.uk/</t>
   </si>
   <si>
     <t>Queen's University Belfast, established in 1845, is a leading public research university in Northern Ireland and a member of the Russell Group. It offers a wide range of undergraduate and postgraduate programs across three faculties: Arts, Humanities &amp; Social Sciences; Engineering &amp; Physical Sciences; and Medicine, Health &amp; Life Sciences.</t>
+  </si>
+  <si>
+    <t>University of Liverpool</t>
+  </si>
+  <si>
+    <t>https://www.liverpool.ac.uk/celt-global-health/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Mandal S, Prathipati PK, Belshan M, Destache CJ. A potential long-acting bictegravir loaded nano-drug delivery system for HIV-1 infection: A proof-of-concept study. Antiviral Res. 2019 Jul;167:83-88. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.antiviral.2019.04.007" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;10.1016/j.antiviral.2019.04.007&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. Epub 2019 Apr 13. PMID: 30991088; PMCID: PMC7263829.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Bictegravir (BIC), a newly FDA-approved integrase strand transfer inhibitor (INSTI), as a single tablet regimen has proven efficacious in treating HIV-1 and SIV viruses, with reduced resistance. BIC clinical trials have not investigated its prophylaxis potency. This study investigates the HIV prevention potency of a novel long-acting BIC nano-formulation aimed to improve adherence. Poly (lactic-co-glycolic acid) loaded BIC nanoparticles (BIC NPs) were formulated using an oil-in-water emulsion methodology. BIC NPs were &amp;lt; 200 nm in size, with 47.9 ± 6.9% encapsulation efficiency. A novel, sensitive and high throughput LC-MS/MS method was used to estimate intracellular pharmacokinetics (PK) of BIC NPs and compared to BIC solution demonstrated prolonged intracellular BIC retention. BIC NPs safety was assessed based on cytotoxicity. Further,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in-vitro&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;prevention study of BIC NPs vs BIC solution was assessed against HIV-1NLX&amp;nbsp;and HIV-1ADA&amp;nbsp;on TZM-bl cell line and PBMCs, respectively. BIC nanoencapsulation demonstrated elevated cellular cytotoxicity concentration (CC50: 2.25 μM (BIC solution) to 820.4 μM (BIC NPs)] and lowers HIV-1 inhibitory concentration [EC50: 0.604 μM (BIC solution) to 0.0038 μM (BIC NPs)) thereby improving selectivity index (SI) from 3.7 (BIC solution) to 215,789 (BIC NP) for TZM-bl cells. Comparable results in PBMCs were obtained where BIC NPs improved SI from 0.29 (BIC solution) to 523.33 (BIC NPs). This demonstrates long-acting BIC nano-formulation with sustained drug-release potency, improved BIC cytotoxicity and enhanced HIV-1 protection compared to BIC in solution.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Chunyang Zhang, Lalitkumar K. Vora, Ismaiel A. Tekko, Fabiana Volpe-Zanutto, Ke Peng, Alejandro J. Paredes, Helen O. McCarthy, Ryan F. Donnelly,&lt;/p&gt;&lt;p&gt;Development of dissolving microneedles for intradermal delivery of the long-acting antiretroviral drug bictegravir, International Journal of Pharmaceutics, Volume 642, 2023, 123108, ISSN 0378-5173, &lt;a href="https://doi.org/10.1016/j.ijpharm.2023.123108" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1016/j.ijpharm.2023.123108&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Abstract: Oral administration and intramuscular (IM) injection are commonly recommended options for human immunodeficiency virus (HIV) treatment. However, poor patient compliance due to daily oral dosing, pain at injection sites and the demand for trained healthcare staff for injections limit the success of these administration routes, especially in low-resource settings. To overcome these limitations, for the first time, we propose novel bilayer dissolving microneedles (MNs) for the intradermal delivery of long-acting nanosuspensions of the antiretroviral (ARV) drug bictegravir (BIC) for potential HIV treatment and prevention. The BIC nanosuspensions were prepared using a wet media milling technique on a laboratory scale with a particle size of 358.99 ± 18.53 nm. The drug loading of nanosuspension-loaded MNs and BIC powder-loaded MNs were 1.87 mg/0.5 cm2 and 2.16 mg/0.5 cm2, respectively. Both dissolving MNs exhibited favorable mechanical and insertion ability in the human skin simulant Parafilm® M and excised neonatal porcine skin. Importantly, the pharmacokinetic profiles of Sprague Dawley rats demonstrated that dissolving MNs were able to intradermally deliver 31% of drug loading from nanosuspension-loaded MNs in the form of drug depots. After a single application, both coarse BIC and BIC nanosuspensions achieved sustained release, maintaining plasma concentrations above human therapeutic levels (162 ng/mL) in rats for 4 weeks. These minimally invasive and potentially self-administered MNs could improve patient compliance, providing a promising platform for the delivery of nanoformulated ARVs and resulting in prolonged drug release, particularly for patients in low-resource settings.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Preclinical Pharmacokinetics of a Novel Long-Acting Bictegravir Solid Injectable in Rats</t>
   </si>
   <si>
     <t>https://www.natap.org/2024/CROI/croi_259.htm</t>
   </si>
 </sst>
 </file>
 
@@ -1480,128 +1489,132 @@
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>119</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1611,362 +1624,376 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F5" t="s">
-        <v>162</v>
+        <v>163</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D6" t="s">
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -1983,85 +2010,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>