--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -130,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Benzathine benzylpenicillin</t>
   </si>
   <si>
     <t>Benzathine benzylpenicillin, Penicillin G benzathine anhydrous, Benzathine benzylpenicillin anhydrous,</t>
   </si>
   <si>
     <t>BICILLIN® L-A; EXTENCILLINE; BICILLIN-5; BICILLIN-3</t>
   </si>
@@ -349,53 +355,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -413,50 +416,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>B8441001</t>
   </si>
   <si>
     <t>NCT03612557</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03612557</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Pfizer</t>
   </si>
   <si>
     <t>This will be an open label study to investigate the pharmacokinetics (PK) and safety of a single intramuscular injection of penicillin G benzathine in Japanese healthy subjects.</t>
   </si>
   <si>
     <t>A Study of Benzathine Benzylpenicillin Intramuscular Injection in Japanese Healthy Subjects</t>
   </si>
@@ -489,101 +495,101 @@
   </si>
   <si>
     <t>Inclusion Criteria:
 * Healthy female subjects (of childbearing or nonchildbearing potential) and/or male subjects
 * Body mass index (BMI) of 17.5 to 30.5 kg/m2; and a total body weight \&gt;50 kg and \&lt;100 kg.
 Exclusion Criteria:
 • Evidence or history of clinically significant hematological, renal, endocrine, pulmonary, gastrointestinal, cardiovascular, hepatic, psychiatric, neurological, or allergic disease (history of penicillin hypersensitivity and/or a history of sensitivity to allergens).</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Treatment</t>
+  </si>
+  <si>
+    <t>Syphilis, Other(s)</t>
   </si>
   <si>
     <t>PRESERvE</t>
   </si>
   <si>
     <t>NCT07189208</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07189208</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>University of California, Los Angeles</t>
   </si>
   <si>
     <t>The goal of this clinical trial is to learn if benzathine penicillin works to prevent maternal syphilis. It will also learn about the safety of benzathine penicillin. The main questions it aims to answer are:
 * Does benzathine penicillin lower the rate of syphilis in pregnancy?
 * What medical problems do participants have when taking benzathine penicillin? Researchers will compare benzathine penicillin to routine care to see if benzathine penicillin works to prevent syphilis.
 Participants will:
 * Take benzathine penicillin or receive routine care during the third trimester of pregnancy
 * Visit the clinic once a month for injections and tests
 * Report any reactions to benzathine penicillin to the study team</t>
   </si>
   <si>
     <t>Evaluation of Antimicrobial Prophylaxis to Prevent Syphilis in Pregnancy in Patients at Risk in Rio de Janeiro, Brazil</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Benzathine penicillin 2.4 million units</t>
   </si>
   <si>
     <t>Counseling and intensified testing.</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
     <t>2025-11-16</t>
   </si>
   <si>
     <t>2030-01-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Uncomplicated, viable pregnancy
 2. Elevated risk for syphilis acquisition (one or more of the following):
    1. Prior history of STIs last 3 years
    2. HIV infection
    3. Age \&lt; 21 years
    4. In a sexual partnership of \&lt; 3 mo., or \&gt; 3 sexual partners in the last 6 mo.
    5. Late initiation of prenatal care (\&gt; 14 weeks of pregnancy)
    6. Residence in area where syphilis prevalence is 10% or higher.
 3. Ability to provide written informed consent
 4. No allergy to penicillin
 5. Prenatal care at one of the sites participating in the study
 6. Ongoing sexual activity during study period.
 7. Negative rapid treponemal test at baseline.
 Exclusion Criteria:
 1. Non-viable pregnancy
 2. Very high risk pregnancy
 3. Inability to provide written informed consent
 4. Allergy</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
@@ -609,54 +615,51 @@
     <t>Children's National Research Institute</t>
   </si>
   <si>
     <t>Rheumatic heart disease (RHD) affects at least 32.9 million people, mostly children living in low-resource settings. Long-term intramuscular benzathine penicillin G (BPG) prophylaxis is proven to prevent progression of chronic valve changes in patients with established rheumatic heart disease (RHD) and to allow regression of valve changes in patients with a history of acute rheumatic fever (ARF) with mild RHD. However, in low-resource settings ARF is an elusive diagnosis, and most patients (85%) are diagnosed only when RHD is severe and irreversible, medications ineffective, and surgical intervention is expensive and/or unavailable.
 Identification of latent RHD might be an opportunity to substantially reduce RHD morbidity and mortality. However, detection of latent RHD is only important i</t>
   </si>
   <si>
     <t>Determining the Impact of Penicillin in Latent RHD: The GOAL Trial</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>intramuscular benzathine penicillin G (BPG) prophylaxis</t>
   </si>
   <si>
     <t>2018-06-26</t>
   </si>
   <si>
     <t>2019-09-27</t>
   </si>
   <si>
     <t>2020-11-30</t>
   </si>
   <si>
-    <t>Adolescents, Children</t>
-[...2 lines deleted...]
-    <t>Children</t>
+    <t>Children, Adolescents</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Children will be eligible for study participation if they are (1) between the ages of 5-17 years and (2) have a new diagnosis of latent RHD detected through primary school echo screening and confirmed by blinded consensus review. All children will be recruited from schools in Gulu District in Uganda.
 Exclusion Criteria:
 * Patients will be excluded from the study for the following reasons:
   * Known history of ARF or RHD
   * Newly diagnosed RHD by echo screening consider to be "missed clinical RHD" as compared to true latent RHD including: \&gt; mild pathological valvular regurgitation at the mitral valve or aortic valve, mitral stenosis (mean MV gradient ≥ 5mmHg) (WHF, definite B), aortic stenosis (mean AV gradient ≥ 20mmHg)
   * Structural or functional cardiac defec</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
     <t>Latent rheumatic heart disease</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
@@ -682,50 +685,53 @@
     <t>Comprehensive Ambulatory Antibiotics for the Treatment of Congenital Syphilis</t>
   </si>
   <si>
     <t>Indonesia, Malawi, South Africa</t>
   </si>
   <si>
     <t>Linezolid (LZD)</t>
   </si>
   <si>
     <t>Amoxicillin</t>
   </si>
   <si>
     <t>Benzathine Penicillin G</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>Children</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Infants at risk of congenital syphilis at birth defined as:
    1. an infant born to a mother who tests positive for syphilis in pregnancy using registered and licensed locally-available diagnostic tests for example but not limited to a Treponemal rapid POCT, an RPR or both.
       AND
    2. the mother is untreated in the current pregnancy defined as:
    i. she tested positive at antenatal care and received no treatment OR ii. she was never tested during antenatal care OR iii. she tested negative at antenatal care and positive on re-testing at delivery
    OR c. the mother is inadequately treated in the current pregnancy defined as:
    i. Having received a non-penicillin based treatment regimen; and/or ii. Does not have documentation of 3 doses of IM Benzathine Pe</t>
   </si>
   <si>
     <t>mother who tests positive for syphilis</t>
   </si>
   <si>
     <t>AMOXSYP</t>
   </si>
   <si>
     <t>NCT06877351</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06877351</t>
   </si>
   <si>
     <t>Phase III</t>
@@ -1828,50 +1834,53 @@
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.pfizer.com</t>
   </si>
   <si>
     <t>Pfizer Inc. is an American multinational pharmaceutical and biotechnology company headquartered in Manhattan, New York City. Established in 1849 by two German entrepreneurs, the company has contributed to the development of several widely used medicines, including sildenafil (Viagra), sertraline (Zoloft), and atorvastatin (Lipitor). The organization has played a notable role in advancing treatment</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Gartlan WA, Rahman S, Pellegrini MV, et al. Benzathine Penicillin. [Updated 2024 Feb 12]. In: StatPearls [Internet]. Treasure Island (FL): StatPearls Publishing; 2026 Jan-. Available from: &lt;a target="_blank" rel="noopener noreferrer" href="https://www.ncbi.nlm.nih.gov/books/NBK507723/"&gt;https://www.ncbi.nlm.nih.gov/books/NBK507723/&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This activity delves into the multifaceted clinical applications of benzathine penicillin, a potent antibiotic derived from the reaction between penicillin G molecules and diphenylethylene diamine. With broad-spectrum activity against gram-positive bacteria, benzathine penicillin emerges as a formidable agent, effectively combating diverse strains such as β-hemolytic streptococci (groups A, B, C, G, H, L, and M). Its exceptional efficacy against &lt;em&gt;Treponema pallidum&lt;/em&gt; and &lt;em&gt;T. carateum&lt;/em&gt;&amp;nbsp;positions benzathine penicillin as a cornerstone in treating syphilis and yaws. Importantly, its unparalleled record is underscored by the absence of reported resistance in &lt;em&gt;Streptococcus pyogenes&lt;/em&gt;, solidifying its status as a reliable therapeutic tool for specific infections.&lt;/p&gt;&lt;p&gt;This educational initiative offers an in-depth exploration of benzathine penicillin, providing healthcare professionals with comprehensive insights into its indications, dosing regimens, administration modalities, potential adverse effects, and specific contraindications. By unraveling the robust mechanism of action against various bacterial species, this CME activity aims to empower healthcare professionals with an enhanced understanding of the clinical utility of benzathine penicillin. The goal is to foster informed decision-making and optimize therapeutic strategies, ensuring the effective management of bacterial infections susceptible to this antibiotic. Participants will gain valuable knowledge to navigate the nuances of benzathine penicillin therapy, ultimately contributing to improved patient outcomes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.ncbi.nlm.nih.gov/books/NBK507723/</t>
   </si>
   <si>
     <t>&lt;p&gt;Pharmacokinetics and Safety of Intramuscular Injectable Benzathine Penicillin G in Japanese Healthy Participants,&lt;strong&gt; &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Li/Yinhua"&gt;&lt;u&gt;Yinhua Li PhD&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Okayama/Akifumi"&gt;&lt;u&gt;Akifumi Okayama MS&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Hagi/Toshiaki"&gt;&lt;u&gt;Toshiaki Hagi MS&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Muto/Chieko"&gt;&lt;u&gt;Chieko Muto PhD&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Raber/Susan"&gt;&lt;u&gt;Susan Raber PharmD, MPH&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Nagashima/Masahito"&gt;&lt;u&gt;Masahito Nagashima BS. &lt;/u&gt;&lt;/a&gt;12 May 2024. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1002/jcph.2454"&gt;https://doi.org/10.1002/jcph.2454&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;An intramuscular (IM) suspension of benzathine penicillin G (BPG) has been used as first-line therapy for the treatment of syphilis worldwide since its approval in the 1950s. However, there are limited reports about the pharmacokinetics of BPG. A Phase 1 study was conducted on eight Japanese healthy participants to investigate the pharmacokinetics (samples collected predose to 648 h post-dose) and safety of 2.4 million units of BPG after a single IM injection. Following administration, penicillin G, the active moiety of BPG, was absorbed slowly from the injection site with a median time to Cmax (tmax) of 48 h post-dose. After the achievement of Cmax, concentrations of penicillin G declined slowly in a monophasic fashion with a mean apparent terminal half-life of 189 h. Geometric mean AUCinf and Cmax were 50770 ng•h/mL and 259 ng/mL, respectively. Median time (range) above the well-accepted therapeutic concentration (18 ng/mL) for syphilis treatment was 561 h (439-608 h [18-25 days]), which reached and exceeded the necessary duration of 7-10 days for syphilis treatment. Two participants were underdosed with residual drug left in the syringe due to the high viscosity of the drug product. Only one (12.5%) participant reported a mild adverse event of nasopharyngitis, which was considered not related to the study treatment. The study results supported BPG approval in Japan as an option for syphilis treatment.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>MSDS Sheet</t>
   </si>
   <si>
     <t>SDS_9PFIZ_BICILLIN_LA_SYR.pdf</t>
   </si>
   <si>
     <t>resources/BdWoBbnMKEfb_SDS_9PFIZ_BICILLIN_LA_SYR.pdf</t>
   </si>
   <si>
     <t>WHO publication</t>
   </si>
   <si>
     <t>https://wkc.who.int/resources/publications/i/item/1-s2.0-S0140673611616243</t>
   </si>
@@ -2256,108 +2265,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NH8l6J3iIrNemDOyJUS1G4UEuZvtca74rgTJ1yVa.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2242/BdWoBbnMKEfb_SDS_9PFIZ_BICILLIN_LA_SYR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wkc.who.int/resources/publications/i/item/1-s2.0-S0140673611616243" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/books/NBK507723/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2242/BdWoBbnMKEfb_SDS_9PFIZ_BICILLIN_LA_SYR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wkc.who.int/resources/publications/i/item/1-s2.0-S0140673611616243" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2425,147 +2436,153 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="2" spans="1:39">
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="R2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="S2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="Y2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="Z2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="AH2" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="AK2" t="s">
         <v>64</v>
       </c>
-      <c r="AL2" s="1" t="s">
+      <c r="AL2" t="s">
         <v>65</v>
       </c>
-      <c r="AM2" s="1" t="s">
+      <c r="AM2" t="s">
         <v>66</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -2609,774 +2626,780 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AB2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AC2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AD2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AG2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>136</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP2">
         <v>8</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="AR2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>140</v>
       </c>
       <c r="AW2" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="AX2" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H3" t="s">
+        <v>150</v>
+      </c>
+      <c r="I3" t="s">
+        <v>151</v>
+      </c>
+      <c r="J3" t="s">
+        <v>152</v>
+      </c>
+      <c r="M3" t="s">
+        <v>153</v>
+      </c>
+      <c r="O3" t="s">
+        <v>154</v>
+      </c>
+      <c r="X3" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP3">
+        <v>500</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AX3" t="s">
         <v>141</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AY3" t="s">
         <v>142</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AZ3" t="s">
         <v>143</v>
-      </c>
-[...79 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C4" t="s">
+        <v>163</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="E4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F4" t="s">
+        <v>165</v>
+      </c>
+      <c r="G4" t="s">
+        <v>166</v>
+      </c>
+      <c r="H4" t="s">
+        <v>167</v>
+      </c>
+      <c r="I4" t="s">
+        <v>168</v>
+      </c>
+      <c r="J4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M4" t="s">
+        <v>170</v>
+      </c>
+      <c r="X4" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>178</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP4">
+        <v>807</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>159</v>
+      </c>
+      <c r="AR4" t="s">
         <v>160</v>
       </c>
-      <c r="C4" t="s">
+      <c r="AT4" t="s">
+        <v>180</v>
+      </c>
+      <c r="AV4" t="s">
         <v>161</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AW4" t="s">
-        <v>159</v>
+        <v>50</v>
       </c>
       <c r="AX4" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="AY4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F5" t="s">
+        <v>184</v>
+      </c>
+      <c r="G5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H5" t="s">
+        <v>186</v>
+      </c>
+      <c r="I5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J5" t="s">
+        <v>188</v>
+      </c>
+      <c r="M5" t="s">
+        <v>189</v>
+      </c>
+      <c r="O5" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>191</v>
+      </c>
+      <c r="W5" t="s">
+        <v>192</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>193</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP5">
+        <v>90</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>159</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>160</v>
+      </c>
+      <c r="AT5" t="s">
         <v>180</v>
       </c>
-      <c r="C5" t="s">
-[...84 lines deleted...]
-        <v>179</v>
+      <c r="AW5" t="s">
+        <v>50</v>
       </c>
       <c r="AX5" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="AY5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C6" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J6" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="X6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="Y6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="Z6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="AA6" t="s">
-        <v>209</v>
+        <v>211</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>212</v>
       </c>
       <c r="AE6" t="s">
-        <v>210</v>
+        <v>175</v>
       </c>
       <c r="AF6" t="s">
-        <v>174</v>
+        <v>134</v>
       </c>
       <c r="AG6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AH6" t="s">
-        <v>132</v>
+        <v>176</v>
       </c>
       <c r="AI6" t="s">
-        <v>175</v>
+        <v>213</v>
       </c>
       <c r="AJ6" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>178</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>214</v>
       </c>
       <c r="AO6" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-      <c r="AQ6">
+        <v>137</v>
+      </c>
+      <c r="AP6">
         <v>120</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>159</v>
+      </c>
       <c r="AR6" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>160</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C7" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G7" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="I7" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="J7" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M7" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="O7" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="X7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="Y7" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="Z7" t="s">
+        <v>226</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>226</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>227</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP7">
         <v>224</v>
       </c>
-      <c r="AA7" t="s">
-[...24 lines deleted...]
-        <v>224</v>
+      <c r="AQ7" t="s">
+        <v>159</v>
       </c>
       <c r="AR7" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>160</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>180</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>140</v>
       </c>
       <c r="AW7" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="AX7" t="s">
-        <v>48</v>
+        <v>141</v>
       </c>
       <c r="AY7" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -3385,75 +3408,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R53"/>
   <sheetViews>
@@ -3463,3076 +3486,3080 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="J2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="K2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="L2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P2">
         <v>43174.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F3" t="s">
+        <v>255</v>
+      </c>
+      <c r="G3" t="s">
+        <v>256</v>
+      </c>
+      <c r="H3" t="s">
+        <v>50</v>
+      </c>
+      <c r="I3" t="s">
+        <v>267</v>
+      </c>
+      <c r="J3" t="s">
+        <v>268</v>
+      </c>
+      <c r="L3" t="s">
+        <v>269</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>262</v>
-      </c>
-[...31 lines deleted...]
-        <v>260</v>
       </c>
       <c r="P3">
         <v>40660.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C4" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D4" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I4" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="J4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="K4" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L4" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P4" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="Q4" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I5" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="J5" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="K5" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="L5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P5">
         <v>40913.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C6" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D6" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F6" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="J6" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="K6" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="L6" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P6">
         <v>43101.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C7" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D7" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F7" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G7" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="J7" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="K7" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="L7" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P7" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="Q7" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C8" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D8" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F8" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G8" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J8" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="K8" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="L8" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P8">
         <v>45198.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C9" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D9" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F9" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G9" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I9" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="J9" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K9" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="L9" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P9">
         <v>41725.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C10" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D10" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F10" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G10" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I10" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="J10" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="K10" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="L10" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P10">
         <v>39083.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C11" t="s">
+        <v>253</v>
+      </c>
+      <c r="D11" t="s">
+        <v>321</v>
+      </c>
+      <c r="E11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F11" t="s">
+        <v>255</v>
+      </c>
+      <c r="G11" t="s">
+        <v>322</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" t="s">
+        <v>315</v>
+      </c>
+      <c r="J11" t="s">
+        <v>316</v>
+      </c>
+      <c r="K11" t="s">
+        <v>317</v>
+      </c>
+      <c r="L11" t="s">
         <v>318</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="M11" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="E11" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N11" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P11">
         <v>40179.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C12" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D12" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F12" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G12" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I12" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="J12" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="K12" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="L12" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P12">
         <v>45322.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C13" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D13" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F13" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G13" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I13" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="J13" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="L13" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P13" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="Q13" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C14" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D14" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F14" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G14" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I14" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="J14" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="L14" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P14">
         <v>40969.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C15" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D15" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I15" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="J15" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="L15" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P15">
         <v>41214.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C16" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D16" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F16" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G16" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I16" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="J16" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="K16" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="L16" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P16">
         <v>42955.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C17" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D17" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F17" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G17" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I17" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="J17" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="L17" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P17">
         <v>45812.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C18" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D18" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F18" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G18" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I18" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="J18" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="L18" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P18">
         <v>45688.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
+        <v>370</v>
+      </c>
+      <c r="C19" t="s">
+        <v>265</v>
+      </c>
+      <c r="D19" t="s">
+        <v>281</v>
+      </c>
+      <c r="E19" t="s">
+        <v>142</v>
+      </c>
+      <c r="F19" t="s">
+        <v>255</v>
+      </c>
+      <c r="G19" t="s">
+        <v>339</v>
+      </c>
+      <c r="H19" t="s">
+        <v>50</v>
+      </c>
+      <c r="I19" t="s">
+        <v>365</v>
+      </c>
+      <c r="J19" t="s">
+        <v>366</v>
+      </c>
+      <c r="L19" t="s">
+        <v>367</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="C19" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N19" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P19">
         <v>44796.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C20" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D20" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F20" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G20" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H20" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I20" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="J20" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="L20" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P20">
         <v>46326.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C21" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D21" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F21" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G21" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H21" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I21" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="J21" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="L21" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P21">
         <v>39450.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C22" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D22" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E22" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F22" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G22" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I22" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="J22" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="K22" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="L22" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P22">
         <v>45324.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C23" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D23" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F23" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G23" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I23" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="J23" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="K23" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="L23" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P23">
         <v>42736.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B24" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C24" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D24" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F24" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G24" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I24" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="J24" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="L24" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P24">
         <v>45946.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C25" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D25" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F25" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G25" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I25" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="J25" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="L25" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P25">
         <v>42677.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C26" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D26" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F26" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G26" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H26" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I26" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="J26" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="K26" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="L26" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P26">
         <v>45725.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C27" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D27" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F27" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G27" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H27" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I27" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="J27" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="K27" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="L27" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P27">
         <v>37073.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
+        <v>417</v>
+      </c>
+      <c r="C28" t="s">
+        <v>265</v>
+      </c>
+      <c r="D28" t="s">
+        <v>281</v>
+      </c>
+      <c r="E28" t="s">
+        <v>142</v>
+      </c>
+      <c r="F28" t="s">
+        <v>255</v>
+      </c>
+      <c r="G28" t="s">
+        <v>331</v>
+      </c>
+      <c r="H28" t="s">
+        <v>50</v>
+      </c>
+      <c r="I28" t="s">
+        <v>412</v>
+      </c>
+      <c r="J28" t="s">
+        <v>413</v>
+      </c>
+      <c r="K28" t="s">
+        <v>414</v>
+      </c>
+      <c r="L28" t="s">
         <v>415</v>
       </c>
-      <c r="C28" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P28">
         <v>37073.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C29" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D29" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F29" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G29" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H29" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I29" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="J29" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="K29" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="L29" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P29">
         <v>40725.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C30" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D30" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F30" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G30" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H30" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I30" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="J30" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="K30" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="L30" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P30">
         <v>44546.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C31" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D31" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F31" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G31" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H31" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I31" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="J31" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="L31" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P31">
         <v>20058.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C32" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D32" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E32" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F32" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G32" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H32" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I32" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="J32" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="L32" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P32">
         <v>41086.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C33" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D33" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E33" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F33" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G33" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H33" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I33" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="J33" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="L33" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P33">
         <v>20150.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C34" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D34" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F34" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G34" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H34" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I34" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="J34" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="L34" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P34">
         <v>40625.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D35" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E35" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F35" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G35" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H35" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I35" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="J35" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="L35" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P35">
         <v>29952.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C36" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D36" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E36" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F36" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G36" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H36" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I36" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="J36" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="L36" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P36">
         <v>45789.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C37" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D37" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E37" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F37" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G37" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H37" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I37" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="J37" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="L37" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="O37">
         <v>45415.0</v>
       </c>
       <c r="P37" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="Q37" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B38" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C38" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D38" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E38" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F38" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G38" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H38" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I38" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="J38" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="L38" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="O38">
         <v>45454.0</v>
       </c>
       <c r="P38" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="Q38" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C39" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D39" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F39" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G39" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H39" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I39" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="J39" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="L39" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P39">
         <v>40705.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C40" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D40" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F40" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G40" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H40" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I40" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="J40" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="L40" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P40">
         <v>40848.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C41" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D41" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E41" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F41" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G41" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H41" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I41" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="J41" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="K41" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="L41" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P41">
         <v>40848.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C42" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D42" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E42" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F42" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G42" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H42" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I42" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="J42" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="L42" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P42">
         <v>44105.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C43" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D43" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E43" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F43" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G43" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H43" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I43" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="J43" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="L43" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P43">
         <v>22571.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C44" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D44" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E44" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F44" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G44" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H44" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I44" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="J44" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="L44" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P44">
         <v>45503.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D45" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E45" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F45" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G45" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H45" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I45" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="J45" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="L45" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P45">
         <v>44562.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B46" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C46" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D46" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E46" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F46" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G46" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H46" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I46" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="J46" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="K46" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="L46" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P46">
         <v>32874.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B47" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C47" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D47" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E47" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F47" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G47" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H47" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I47" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="J47" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="K47" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="L47" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P47">
         <v>45447.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C48" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D48" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E48" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F48" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G48" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H48" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I48" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="J48" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="L48" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P48">
         <v>40603.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B49" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C49" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D49" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E49" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F49" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G49" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H49" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I49" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="J49" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="K49" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="L49" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P49">
         <v>45538.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B50" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C50" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D50" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G50" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H50" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I50" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="J50" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="K50" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="L50" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P50">
         <v>44248.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
+        <v>264</v>
+      </c>
+      <c r="C51" t="s">
+        <v>265</v>
+      </c>
+      <c r="D51" t="s">
+        <v>266</v>
+      </c>
+      <c r="E51" t="s">
+        <v>142</v>
+      </c>
+      <c r="F51" t="s">
+        <v>255</v>
+      </c>
+      <c r="G51" t="s">
+        <v>379</v>
+      </c>
+      <c r="H51" t="s">
+        <v>50</v>
+      </c>
+      <c r="I51" t="s">
+        <v>521</v>
+      </c>
+      <c r="J51" t="s">
+        <v>522</v>
+      </c>
+      <c r="L51" t="s">
+        <v>523</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="N51" s="5" t="s">
         <v>262</v>
-      </c>
-[...31 lines deleted...]
-        <v>260</v>
       </c>
       <c r="P51">
         <v>46122.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B52" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D52" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E52" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F52" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G52" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H52" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I52" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="J52" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="L52" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P52">
         <v>46122.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B53" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C53" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D53" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E53" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F53" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G53" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H53" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I53" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="J53" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="L53" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="P53">
         <v>46122.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C2" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D2" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D2" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E2" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F2" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C2" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H2" t="s">
-        <v>568</v>
+        <v>570</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>571</v>
       </c>
       <c r="J2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C3" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="H3" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="J3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C4" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="H4" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="J4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="J5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>