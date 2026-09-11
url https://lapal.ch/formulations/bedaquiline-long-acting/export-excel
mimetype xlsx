--- v3 (2026-08-02)
+++ v4 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bedaquiline long-acting</t>
   </si>
   <si>
     <t>long-acting bedaquiline</t>
   </si>
   <si>
     <t>Sirturo (long-acting version)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Long-Acting Bedaquiline is investigated as a single-dose 5mL (TBC) injectable intramuscular formulation for TB Preventive Treatment (TPT). The ongoing phase 1 (final results end of 2026) will allow for the selection of the LAI target dose with predicted pharmacodynamics ar least equivalent to 3HP ( 3 months of weekly isoniazid and rifapentine), the current standard of care. The interim analysis shows no safety concerns.
 Bedaquiline's properties may allow for this novel regimen among individuals at high risk of developing active TB disease. It is active against both drug-resistant (DR) and drug-sensitive (DS) forms of M. tuberculosis. It has activity in paucibacillary mouse model compared to established oral TPT.</t>
   </si>
   <si>
     <t>BDQ LAI is currently being investigated in phase 1 study. It will them move to phase 3 TB prevention study, with 3HP as comparator, in a multiyear, multisite, innovative design pivotal study.</t>
@@ -424,54 +433,63 @@
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>study protocol code: TMC207TBC1006</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Prevention</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>The Union2025- Late-Breaker Session - Clinical Trial Advances in TB: HIV Co-Infection, Pediatric Meningitis, and New Drugs - 19 Nov; LB02 - V.Cox</t>
   </si>
   <si>
     <t>https://wclh2025.conference.digital/ondemand/session/LB02</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
@@ -556,117 +574,117 @@
   <si>
     <t>WO2006067048</t>
   </si>
   <si>
     <t>Bedaquiline use to treat latent TB</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
     <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
   </si>
   <si>
-    <t>Canada, Australia, Estonia, Latvia, Hong Kong, Croatia, Israel, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
-[...2 lines deleted...]
-    <t>Nicaragua, Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
+    <t>Canada, Estonia, Latvia, Croatia, Israel, Korea, Republic of, Norway, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
+  </si>
+  <si>
+    <t>Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Germany, Slovenia, Japan</t>
   </si>
   <si>
-    <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
-[...2 lines deleted...]
-    <t>Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
+    <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Nicaragua, Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
+  </si>
+  <si>
+    <t>Australia, Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Hong Kong, Croatia, Japan, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
     <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
     <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
   </si>
   <si>
     <t>Canada, Germany, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Panama, Macao</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
   <si>
     <t>Bedaquiline compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Sweden, Italy, Austria, Greece, Denmark, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Taiwan, Province of China, Chile, Latvia, Lithuania, Malta</t>
+    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Italy, Austria, Greece, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Chile, Latvia, Lithuania, Malta</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
   </si>
   <si>
-    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
+    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, Taiwan, Province of China, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
     <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of), Pakistan</t>
   </si>
@@ -676,120 +694,123 @@
   <si>
     <t>Bulgaria, Hong Kong, Japan, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2019012100</t>
   </si>
   <si>
     <t>Bedaquiline Long-acting formulations (suspension of micro- or nanoparticles)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2038-07-13</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the anti- TB compound bedaquiline, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of a pathogenic mycobacterial infection.</t>
   </si>
   <si>
     <t>TAG report</t>
   </si>
   <si>
-    <t>China, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, North Macedonia, Jordan, Peru, Ukraine, South Africa, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Viet Nam</t>
-[...2 lines deleted...]
-    <t>Australia, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Saudi Arabia, United States of America, Hong Kong</t>
+    <t>China, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, North Macedonia, Jordan, Peru, Ukraine, South Africa, Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Viet Nam</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Saudi Arabia, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>Brazil, China, Albania, Serbia, Türkiye, North Macedonia, Philippines, Papua New Guinea, Thailand, Uzbekistan</t>
   </si>
   <si>
-    <t>Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Kuwait, Qatar</t>
-[...2 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Colombia, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, India, Rwanda</t>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Kuwait, Qatar</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Colombia, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/M2yTZjdt2e98HasV1TxSwW9zUo2Enaq1SZ78QCWG.png</t>
+    <t>https://lapal.ch/storage/illustrations/gKiuxGxE9fWngByWPKh8AFvBNnUd9UE7YPkkvAL9.png</t>
   </si>
   <si>
     <t>Bedaquiline structure</t>
   </si>
   <si>
     <t>pubchem</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://innovativemedicine.jnj.com/</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Excitement builds for long-acting TB treatments, but research still at early stage</t>
   </si>
   <si>
     <t>https://www.spotlightnsp.co.za/2025/03/25/excitement-builds-for-long-acting-tb-treatments-but-research-still-at-early-stage/#:~:text=In%20the%20phase%201%20bedaquiline,of%20long%2Dacting%20injectable%20bedaquiline.</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>RespiriTB announces the start of a Phase 1 clinical trial with bedaquiline long- acting injectable</t>
   </si>
   <si>
     <t>FIH.pdf</t>
   </si>
   <si>
     <t>resources/K0p9t3lrXPPR_FIH.pdf</t>
   </si>
   <si>
     <t>Are long-acting injectables the future of TB treatment?</t>
   </si>
   <si>
     <t>https://www.mdedge.com/infectiousdisease/article/236937/tuberculosis/are-long-acting-injectables-future-tb-treatment</t>
   </si>
@@ -1199,110 +1220,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2023-508810-41-00?lang=en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060629&amp;CC=WO&amp;NR=2006067048A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051215&amp;CC=WO&amp;NR=2005117875A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20040205&amp;CC=WO&amp;NR=2004011436A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080612&amp;CC=WO&amp;NR=2008068231A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190117&amp;CC=WO&amp;NR=2019012100A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/M2yTZjdt2e98HasV1TxSwW9zUo2Enaq1SZ78QCWG.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gKiuxGxE9fWngByWPKh8AFvBNnUd9UE7YPkkvAL9.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spotlightnsp.co.za/2025/03/25/excitement-builds-for-long-acting-tb-treatments-but-research-still-at-early-stage/#:~:text=In%20the%20phase%201%20bedaquiline,of%20long%2Dacting%20injectable%20bedaquiline." TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/K0p9t3lrXPPR_FIH.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdedge.com/infectiousdisease/article/236937/tuberculosis/are-long-acting-injectables-future-tb-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trial.medpath.com/clinical-trial/c02a26cc267971b6/bedaquiline-long-acting-injection-pharmacokinetics-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spotlightnsp.co.za/2025/03/25/excitement-builds-for-long-acting-tb-treatments-but-research-still-at-early-stage/#:~:text=In%20the%20phase%201%20bedaquiline,of%20long%2Dacting%20injectable%20bedaquiline." TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1051/K0p9t3lrXPPR_FIH.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdedge.com/infectiousdisease/article/236937/tuberculosis/are-long-acting-injectables-future-tb-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trial.medpath.com/clinical-trial/c02a26cc267971b6/bedaquiline-long-acting-injection-pharmacokinetics-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1358,123 +1382,132 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-      <c r="W2" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>46</v>
+      </c>
+      <c r="R2" t="s">
+        <v>46</v>
+      </c>
+      <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="X2" t="s">
         <v>47</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>49</v>
       </c>
+      <c r="AA2" t="s">
+        <v>50</v>
+      </c>
       <c r="AB2" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>52</v>
       </c>
       <c r="AE2" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="AG2" t="s">
         <v>53</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1518,380 +1551,396 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="J2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="N2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="P2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Q2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="R2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="W2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AA2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AD2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AE2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AM2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX2" t="s">
         <v>44</v>
       </c>
-      <c r="AP2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AY2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AZ2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>137</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B2" t="s">
-        <v>134</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>140</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -1899,415 +1948,415 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="G2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="J2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="K2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="L2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="M2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="N2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="O2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C3" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D3" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E3" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="G3" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I3" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="J3" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="K3" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="L3" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="N3" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O3" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="C4" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D4" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="E4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="G4" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="H4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I4" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="K4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="N4" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="O4" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C5" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D5" t="s">
+        <v>206</v>
+      </c>
+      <c r="E5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G5" t="s">
+        <v>208</v>
+      </c>
+      <c r="H5" t="s">
+        <v>125</v>
+      </c>
+      <c r="I5" t="s">
         <v>200</v>
       </c>
-      <c r="E5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="K5" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="L5" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="N5" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="O5" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C6" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E6" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="G6" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I6" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="J6" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="K6" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="L6" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="M6" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="N6" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2315,457 +2364,489 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="E2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>137</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>245</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>246</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="J2" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="C3" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>249</v>
+      </c>
+      <c r="H3" t="s">
+        <v>250</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="J3" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>252</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="J4" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C5" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>255</v>
+      </c>
+      <c r="H5" t="s">
+        <v>256</v>
+      </c>
+      <c r="J5" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C6" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>257</v>
+      </c>
+      <c r="H6" t="s">
+        <v>258</v>
+      </c>
+      <c r="J6" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>259</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="J7" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="C8" t="s">
+        <v>261</v>
+      </c>
+      <c r="H8" t="s">
+        <v>262</v>
+      </c>
+      <c r="J8" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
         <v>254</v>
       </c>
-      <c r="D8" t="s">
-        <v>255</v>
+      <c r="C9" t="s">
+        <v>263</v>
+      </c>
+      <c r="H9" t="s">
+        <v>264</v>
+      </c>
+      <c r="J9" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...13 lines deleted...]
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>134</v>
-[...16 lines deleted...]
-        <v>135</v>
+        <v>140</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="J10" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...4 lines deleted...]
-    <hyperlink ref="E11" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>