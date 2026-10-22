--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bedaquiline long-acting</t>
   </si>
   <si>
     <t>long-acting bedaquiline</t>
   </si>
   <si>
     <t>Sirturo (long-acting version)</t>
   </si>
@@ -286,53 +301,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -352,50 +364,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>A Single Ascending Dose, Single-Centre Study, to Assess Pharmacokinetics, Safety and Tolerability of a Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation in Healthy Participants</t>
   </si>
   <si>
     <t>EUCT 2023-508810-41-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/ctis-public/view/2023-508810-41-00?lang=en</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Janssen Cilag International</t>
   </si>
   <si>
     <t>Safety and Tolerability of a Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Single Intramuscular Dose of BDQ LAI Formulation</t>
@@ -571,189 +586,144 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006067048</t>
   </si>
   <si>
     <t>Bedaquiline use to treat latent TB</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
-    <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
-[...14 lines deleted...]
-    <t>Australia, Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Hong Kong, Croatia, Japan, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
+    <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Jordan, Malaysia, Serbia, Ukraine, South Africa, India, World Intellectual Property Organization (WIPO), Montenegro, Nicaragua, Ecuador, Egypt, Indonesia, Kosovo, Lebanon, Sri Lanka, Mexico, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Pakistan, Thailand, Viet Nam, Venezuela (Bolivarian Republic of), Albania, Bosnia and Herzegovina, North Macedonia</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, United States of America, Costa Rica, Russian Federation, Panama, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
     <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
-    <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
-[...11 lines deleted...]
-    <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
+    <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro, Jordan, Albania, Bosnia and Herzegovina, North Macedonia, Egypt</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Panama, Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia, Macao</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
   <si>
     <t>Bedaquiline compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Italy, Austria, Greece, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Chile, Latvia, Lithuania, Malta</t>
-[...1 lines deleted...]
-  <si>
     <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
   </si>
   <si>
-    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, Taiwan, Province of China, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
+    <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Russian Federation, Hong Kong, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, New Zealand, Poland, Taiwan, Province of China, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Malta, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
-    <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
-[...11 lines deleted...]
-    <t>Bulgaria, Hong Kong, Japan, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, Malaysia, Peru, South Africa, India, Lebanon, World Intellectual Property Organization (WIPO), Ukraine, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Venezuela (Bolivarian Republic of), Thailand, Egypt, Kosovo, Sri Lanka, Pakistan, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Hong Kong, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, World Intellectual Property Organization (WIPO), Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
   <si>
     <t>WO2019012100</t>
   </si>
   <si>
     <t>Bedaquiline Long-acting formulations (suspension of micro- or nanoparticles)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2038-07-13</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the anti- TB compound bedaquiline, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of a pathogenic mycobacterial infection.</t>
   </si>
   <si>
     <t>TAG report</t>
   </si>
   <si>
-    <t>China, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, North Macedonia, Jordan, Peru, Ukraine, South Africa, Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Viet Nam</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Peru, Philippines, Ukraine, South Africa, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Papua New Guinea, Thailand, Uzbekistan, Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Saudi Arabia, United States of America, Hong Kong, Kuwait, Qatar</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/gKiuxGxE9fWngByWPKh8AFvBNnUd9UE7YPkkvAL9.png</t>
   </si>
@@ -802,72 +772,84 @@
   <si>
     <t>RespiriTB announces the start of a Phase 1 clinical trial with bedaquiline long- acting injectable</t>
   </si>
   <si>
     <t>FIH.pdf</t>
   </si>
   <si>
     <t>resources/K0p9t3lrXPPR_FIH.pdf</t>
   </si>
   <si>
     <t>Are long-acting injectables the future of TB treatment?</t>
   </si>
   <si>
     <t>https://www.mdedge.com/infectiousdisease/article/236937/tuberculosis/are-long-acting-injectables-future-tb-treatment</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;h4&gt;&lt;a href="https://www.thelancet.com/journals/lanmic/article/PIIS2666-5247(24)00149-6/fulltext" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Bedaquiline: what might the future hold?&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt; &lt;/strong&gt;Shaw, Emily S et al., The Lancet Microbe, Volume 5, Issue 12, 100909&lt;/h4&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;Tuberculosis drug development has stagnated for decades, so the recent availability of bedaquiline is welcome. Bedaquiline-containing regimens, now the first-line therapy recommended by WHO, have transformed the treatment of drug-resistant tuberculosis, offering safer and more effective oral treatment options. However, key obstacles need to be overcome to ensure global access and prevent the rapid development of resistance against this promising class of drugs. In this Personal View, building on an international workshop held in 2023, we evaluate the current evidence and suggest possible ways forward, recognising the tension between increasing use and slowing the rise of resistance. We also discuss problems in accessing bedaquiline-containing regimens, the potential widening of their use beyond drug-resistant tuberculosis, and lessons for utilising new drugs as they are developed.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.thelancet.com/journals/lanmic/article/PIIS2666-5247(24)00149-6/fulltext</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34939891/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Kaushik A, Ammerman NC, Tasneen R, Lachau-Durand S, Andries K, Nuermberger E. Efficacy of Long-Acting Bedaquiline Regimens in a Mouse Model of Tuberculosis Preventive Therapy.&amp;nbsp;&lt;em&gt;Am J Respir Crit Care Med&lt;/em&gt;. 2022;205(5):570-579. doi:10.1164/rccm.202012-4541OC&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Rationale:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;Completion of preventive therapy is a major bottleneck in global tuberculosis control. Long-acting injectable drug formulations would shorten therapy administration and may thereby improve completion rates. Recently, a long-acting formulation of bedaquiline demonstrated antituberculosis activity for up to 12 weeks after injection in a validated mouse model of preventive therapy.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Objectives:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;The objectives of this study were to&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;1&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;) determine the total duration of activity after an injection of long-acting bedaquiline and&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;2&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;) evaluate the activity of regimens comprised of long-acting bedaquiline plus short (2-4 wk) oral companion courses of bedaquiline, with or without rifapentine, using the validated mouse model of tuberculosis preventive therapy.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Methods:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;After the establishment of a stable&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Mycobacterium tuberculosis&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;lung infection in bacillus Calmette-Guérin (BCG)-immunized BALB/c mice, treatment was initiated with 1 of 12 randomly assigned regimens. In addition to positive and negative controls, six regimens included one or two injections of long-acting bedaquiline (alone or with oral bedaquiline with or without rifapentine), and four comparator regimens consisted of oral agents only. Lung bacterial burden was measured monthly for up to 28 weeks.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Measurements and Main Results:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;One injection of long-acting bedaquiline at 160 mg/kg exerted antituberculosis activity for 12 weeks. Compared with the positive control (daily isoniazid-rifapentine for 4 wk), six regimens had equivalent bactericidal activity (including two all-oral comparator regimens), and two regimens had superior sterilizing activity: one injection with 2 weeks of oral bedaquiline and high-dose rifapentine; and two injections with 4 weeks of oral bedaquiline.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Conclusions:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;Long-acting injectable bedaquiline has significant potential for shortening tuberculosis preventive therapy.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/34939891/</t>
+  </si>
+  <si>
     <t>A Single Ascending Dose, Single-Centre Study, to Assess Pharmacokinetics, Safety and Tolerability of a Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation in Healthy Participant</t>
   </si>
   <si>
     <t>https://trial.medpath.com/clinical-trial/c02a26cc267971b6/bedaquiline-long-acting-injection-pharmacokinetics-safety</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pmc.ncbi.nlm.nih.gov/articles/PMC10200320/" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;Ammerman NC, Nuermberger EL, Owen A, Rannard SP, Meyers CF, Swindells S. Potential Impact of Long-Acting Products on the Control of Tuberculosis: Preclinical Advancements and Translational Tools in Preventive Treatment. Clin Infect Dis. 2022 Nov 21;75(Suppl 4):S510-S516. doi: 10.1093/cid/ciac672. PMID: 36410384; PMCID: PMC10200320.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;A key component of global tuberculosis (TB) control is the treatment of latent TB infection. The use of long-acting technologies to administer TB preventive treatment has the potential to significantly improve the delivery and impact of this important public health intervention. For example, an ideal long-acting treatment could consist of a single dose that could be administered in the clinic (ie, a “1-shot cure” for latent TB). Interest in long-acting formulations for TB preventive therapy has gained considerable traction in recent years. This article presents an overview of the specific considerations and current preclinical advancements relevant for the development of long-acting technologies of TB drugs for treatment of latent infection, including attributes of target product profiles, suitability of drugs for long-acting formulations, ongoing research efforts, and translation to clinical studies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC10200320/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://pmc.ncbi.nlm.nih.gov/articles/PMC6437534/" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;Kaushik A, Ammerman NC, Tyagi S, Saini V, Vervoort I, Lachau-Durand S, Nuermberger E, Andries K. Activity of a Long-Acting Injectable Bedaquiline Formulation in a Paucibacillary Mouse Model of Latent Tuberculosis Infection. Antimicrob Agents Chemother. 2019 Mar 27;63(4):e00007-19. doi: 10.1128/AAC.00007-19. PMID: 30745396; PMCID: PMC6437534.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;The potent antituberculosis activity and long half-life of bedaquiline make it an attractive candidate for use in long-acting/extended-release formulations for the treatment of latent tuberculosis infection (LTBI). Our objective was to evaluate a long-acting injectable (LAI) bedaquiline formulation in a validated paucibacillary mouse model of LTBI.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC6437534/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1228,105 +1210,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060629&amp;CC=WO&amp;NR=2006067048A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051215&amp;CC=WO&amp;NR=2005117875A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20040205&amp;CC=WO&amp;NR=2004011436A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080612&amp;CC=WO&amp;NR=2008068231A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190117&amp;CC=WO&amp;NR=2019012100A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gKiuxGxE9fWngByWPKh8AFvBNnUd9UE7YPkkvAL9.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spotlightnsp.co.za/2025/03/25/excitement-builds-for-long-acting-tb-treatments-but-research-still-at-early-stage/#:~:text=In%20the%20phase%201%20bedaquiline,of%20long%2Dacting%20injectable%20bedaquiline." TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1051/K0p9t3lrXPPR_FIH.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdedge.com/infectiousdisease/article/236937/tuberculosis/are-long-acting-injectables-future-tb-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trial.medpath.com/clinical-trial/c02a26cc267971b6/bedaquiline-long-acting-injection-pharmacokinetics-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spotlightnsp.co.za/2025/03/25/excitement-builds-for-long-acting-tb-treatments-but-research-still-at-early-stage/#:~:text=In%20the%20phase%201%20bedaquiline,of%20long%2Dacting%20injectable%20bedaquiline." TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1051/K0p9t3lrXPPR_FIH.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdedge.com/infectiousdisease/article/236937/tuberculosis/are-long-acting-injectables-future-tb-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanmic/article/PIIS2666-5247(24)00149-6/fulltext" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34939891/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trial.medpath.com/clinical-trial/c02a26cc267971b6/bedaquiline-long-acting-injection-pharmacokinetics-safety" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC10200320/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC6437534/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1355,159 +1342,174 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...13 lines deleted...]
-      <c r="N2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="J2" t="s">
         <v>45</v>
       </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="T2" t="s">
+        <v>51</v>
+      </c>
+      <c r="U2" t="s">
+        <v>51</v>
+      </c>
+      <c r="V2" t="s">
+        <v>51</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AB2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AC2" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>55</v>
       </c>
       <c r="AE2" t="s">
-        <v>53</v>
+        <v>56</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>57</v>
       </c>
       <c r="AH2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>58</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1551,391 +1553,391 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="J2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="N2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="P2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="Q2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="R2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="W2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="AA2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AD2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>126</v>
-[...14 lines deleted...]
-        <v>130</v>
+        <v>132</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>55</v>
       </c>
       <c r="AW2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>136</v>
       </c>
       <c r="AY2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AZ2" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1948,415 +1950,370 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="G2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="K2" t="s">
-        <v>181</v>
-[...11 lines deleted...]
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D3" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E3" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H3" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I3" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K3" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C4" t="s">
+        <v>194</v>
+      </c>
+      <c r="D4" t="s">
         <v>195</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>181</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>197</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="H4" t="s">
+        <v>130</v>
+      </c>
+      <c r="I4" t="s">
         <v>198</v>
       </c>
-      <c r="G4" t="s">
+      <c r="J4" t="s">
         <v>199</v>
       </c>
-      <c r="H4" t="s">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>205</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
+        <v>130</v>
+      </c>
+      <c r="I5" t="s">
+        <v>198</v>
+      </c>
+      <c r="J5" t="s">
         <v>206</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="5" t="s">
+      <c r="K5" t="s">
         <v>207</v>
-      </c>
-[...22 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D6" t="s">
+        <v>210</v>
+      </c>
+      <c r="E6" t="s">
+        <v>211</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="G6" t="s">
+        <v>213</v>
+      </c>
+      <c r="H6" t="s">
+        <v>130</v>
+      </c>
+      <c r="I6" t="s">
         <v>214</v>
       </c>
-      <c r="C6" t="s">
+      <c r="N6" t="s">
         <v>215</v>
       </c>
-      <c r="D6" t="s">
+      <c r="O6" t="s">
         <v>216</v>
-      </c>
-[...31 lines deleted...]
-        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2364,453 +2321,469 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="D2" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="E2" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="J2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="C3" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="H3" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="J3" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="J4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="C5" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="H5" t="s">
-        <v>256</v>
+        <v>246</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>247</v>
       </c>
       <c r="J5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="C6" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="H6" t="s">
-        <v>258</v>
+        <v>249</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>250</v>
       </c>
       <c r="J6" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C7" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="J7" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
+        <v>244</v>
+      </c>
+      <c r="C8" t="s">
+        <v>253</v>
+      </c>
+      <c r="H8" t="s">
         <v>254</v>
       </c>
-      <c r="C8" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="I8" s="4" t="s">
+        <v>255</v>
       </c>
       <c r="J8" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="C9" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="H9" t="s">
-        <v>264</v>
+        <v>257</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>258</v>
       </c>
       <c r="J9" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C10" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="J10" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="I7" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="I10" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>