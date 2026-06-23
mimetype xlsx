--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -613,63 +613,57 @@
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
   <si>
     <t>Bedaquiline compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Montenegro, Sri Lanka</t>
-[...11 lines deleted...]
-    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania</t>
+    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Sweden, Italy, Austria, Greece, Denmark, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Taiwan, Province of China, Chile, Latvia, Lithuania, Malta</t>
+  </si>
+  <si>
+    <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>Aelterman, Wim, Albert, Alex</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
     <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
@@ -2167,155 +2161,149 @@
       </c>
       <c r="B4" s="4" t="s">
         <v>188</v>
       </c>
       <c r="C4" t="s">
         <v>189</v>
       </c>
       <c r="D4" t="s">
         <v>190</v>
       </c>
       <c r="E4" t="s">
         <v>169</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>191</v>
       </c>
       <c r="G4" t="s">
         <v>192</v>
       </c>
       <c r="H4" t="s">
         <v>122</v>
       </c>
       <c r="I4" t="s">
         <v>193</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>194</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>195</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C5" t="s">
+        <v>198</v>
+      </c>
+      <c r="D5" t="s">
         <v>199</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>200</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
       <c r="H5" t="s">
         <v>122</v>
       </c>
       <c r="I5" t="s">
         <v>193</v>
       </c>
       <c r="J5" t="s">
+        <v>203</v>
+      </c>
+      <c r="K5" t="s">
+        <v>204</v>
+      </c>
+      <c r="L5" t="s">
         <v>205</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>206</v>
       </c>
-      <c r="L5" t="s">
+      <c r="O5" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C6" t="s">
+        <v>209</v>
+      </c>
+      <c r="D6" t="s">
         <v>210</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>211</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
       <c r="H6" t="s">
         <v>122</v>
       </c>
       <c r="I6" t="s">
+        <v>214</v>
+      </c>
+      <c r="J6" t="s">
+        <v>215</v>
+      </c>
+      <c r="K6" t="s">
         <v>216</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>217</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>218</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>219</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2326,212 +2314,212 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D2" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D2" t="s">
         <v>237</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
@@ -2551,155 +2539,155 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D3" t="s">
         <v>243</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" s="4" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D5" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C6" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="D6" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C8" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D8" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C9" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D9" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>134</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
         <v>134</v>