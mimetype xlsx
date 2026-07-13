--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -466,50 +466,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -532,90 +535,90 @@
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006067048</t>
   </si>
   <si>
-    <t>Bedaquiline to treat latent TB</t>
+    <t>Bedaquiline use to treat latent TB</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
     <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
   </si>
   <si>
     <t>Canada, Australia, Estonia, Latvia, Hong Kong, Croatia, Israel, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
   </si>
   <si>
     <t>Nicaragua, Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Germany, Denmark, Spain, Portugal, Slovenia, Poland, Japan</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Bulgaria, Cyprus, Germany, Denmark, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
-    <t>Bedaquiline to treat MDR TB and/or  combinations with other antimycobacterial agents</t>
+    <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
     <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
   </si>
   <si>
     <t>Canada, Germany, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Panama, Macao</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
@@ -736,51 +739,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/M2yTZjdt2e98HasV1TxSwW9zUo2Enaq1SZ78QCWG.png</t>
   </si>
   <si>
     <t>Bedaquiline structure</t>
   </si>
   <si>
     <t>pubchem</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen/Johnson &amp; Johnson</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://innovativemedicine.jnj.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Excitement builds for long-acting TB treatments, but research still at early stage</t>
   </si>
   <si>
     <t>https://www.spotlightnsp.co.za/2025/03/25/excitement-builds-for-long-acting-tb-treatments-but-research-still-at-early-stage/#:~:text=In%20the%20phase%201%20bedaquiline,of%20long%2Dacting%20injectable%20bedaquiline.</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>RespiriTB announces the start of a Phase 1 clinical trial with bedaquiline long- acting injectable</t>
   </si>
   <si>
     <t>FIH.pdf</t>
   </si>
@@ -1869,128 +1872,132 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>147</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>148</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>151</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -2000,310 +2007,310 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H2" t="s">
         <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="N2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H3" t="s">
         <v>122</v>
       </c>
       <c r="I3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H4" t="s">
         <v>122</v>
       </c>
       <c r="I4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="N4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H5" t="s">
         <v>122</v>
       </c>
       <c r="I5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="J5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="K5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="O5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H6" t="s">
         <v>122</v>
       </c>
       <c r="I6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="N6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="O6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2314,212 +2321,212 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
@@ -2539,155 +2546,155 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D8" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C9" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D9" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>134</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
         <v>134</v>