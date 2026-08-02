--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -562,57 +562,57 @@
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
     <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
   </si>
   <si>
     <t>Canada, Australia, Estonia, Latvia, Hong Kong, Croatia, Israel, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
   </si>
   <si>
     <t>Nicaragua, Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Cyprus, Germany, Denmark, Spain, Portugal, Slovenia, Poland, Japan</t>
+    <t>Cyprus, Germany, Slovenia, Japan</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
-    <t>Bulgaria, Cyprus, Germany, Denmark, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
+    <t>Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
     <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
     <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
   </si>
   <si>
     <t>Canada, Germany, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Panama, Macao</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
@@ -632,53 +632,50 @@
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Sweden, Italy, Austria, Greece, Denmark, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Taiwan, Province of China, Chile, Latvia, Lithuania, Malta</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aelterman, Wim, Albert, Alex</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
     <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of), Pakistan</t>
   </si>
   <si>
     <t>Türkiye, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, India, World Intellectual Property Organization (WIPO), Ukraine, Thailand, Egypt</t>
   </si>
   <si>
     <t>Bulgaria, Hong Kong, Japan, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2019012100</t>
   </si>
@@ -2192,125 +2189,125 @@
       </c>
       <c r="K4" t="s">
         <v>195</v>
       </c>
       <c r="N4" t="s">
         <v>196</v>
       </c>
       <c r="O4" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>198</v>
       </c>
       <c r="C5" t="s">
         <v>199</v>
       </c>
       <c r="D5" t="s">
         <v>200</v>
       </c>
       <c r="E5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="G5" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="H5" t="s">
         <v>122</v>
       </c>
       <c r="I5" t="s">
         <v>194</v>
       </c>
       <c r="J5" t="s">
+        <v>203</v>
+      </c>
+      <c r="K5" t="s">
         <v>204</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>205</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>206</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C6" t="s">
         <v>209</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>210</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>211</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="G6" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="H6" t="s">
         <v>122</v>
       </c>
       <c r="I6" t="s">
+        <v>214</v>
+      </c>
+      <c r="J6" t="s">
         <v>215</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>216</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>217</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>218</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>219</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2321,212 +2318,212 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="H1" s="6" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C2" t="s">
         <v>229</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C2" t="s">
         <v>236</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>237</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
@@ -2546,155 +2543,155 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>56</v>
       </c>
       <c r="C2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E2" s="4" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C3" t="s">
         <v>242</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>243</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" s="4" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C5" t="s">
         <v>248</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C6" t="s">
+        <v>250</v>
+      </c>
+      <c r="D6" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D8" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D9" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>134</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
         <v>134</v>