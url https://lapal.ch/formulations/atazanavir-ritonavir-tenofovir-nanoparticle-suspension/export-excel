--- v0 (2026-08-08)
+++ v1 (2026-08-28)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Atazanavir + Ritonavir + Tenofovir Nanoparticle suspension</t>
   </si>
   <si>
     <t>Atazanavir (ATV) + Ritonavir (RTV) + Tenofovir (TFV) drug-combination nanoparticle (DcNP) suspension</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Protease Inhibitor (PI) + Nucleoside/Nucleotide Reverse Transcriptase Inhibitor (NRTI)</t>
   </si>
   <si>
     <t>1. Clinical Pharmacology: In nonhuman primates, single SC dose of ATV/RTV/TFV DcNP sustained plasma concentrations for 14 days and PBMC concentrations for 8-14 days versus 1-2 days with free drugs. ATV showed 110-fold longer t½ (469 vs 4.3 h), 5-fold higher AUC (3.2 vs 0.6 h·µM), and 116-fold longer MBRT (650 vs 5.6 h). TFV demonstrated 35-fold higher AUC (3057 vs 85 h·µM).
 2. Safety: The formulation (25 mg/kg ATV, 12.8 mg/kg RTV, and 15.3 mg/kg TFV) was successfully administered subcutaneously and was well tolerated in the study; no significant safety concerns were reported, although findings remain preclinical.
 3. Efficacy: DcNP increased intracellular exposure with 33-fold higher ATV PBMC AUC (435 vs 13 h·µM) and 5-fold higher TFV PBMC AUC (1134 vs 260 h·µM) versus free drug.</t>
   </si>
   <si>
@@ -374,54 +383,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -545,57 +563,63 @@
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://washington.edu/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>The University of Washington is a public research university in Seattle, Washington, United States. Founded in 1861, it is one of the oldest universities on the West Coast. The university has a 700-acre main campus in the city's University District, with satellite campuses in nearby cities of Tacoma and Bothell.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Perazzolo S, Shireman LM, Koehn J, et al. Three HIV Drugs, Atazanavir, Ritonavir, and Tenofovir, Coformulated in Drug-Combination Nanoparticles Exhibit Long-Acting and Lymphocyte-Targeting Properties in Nonhuman&amp;nbsp;Primates. &lt;em&gt;J Pharm Sci&lt;/em&gt;. 2018;107(12):3153-3162. doi:&lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC6553477/"&gt;10.1016/j.xphs.2018.07.032&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Drug-combination nanoparticles (DcNPs) administered subcutaneously represent a potential long-acting lymphatic-targeting treatment for HIV infection. The DcNP containing lopinavir (LPV)-ritonavir (RTV)-tenofovir (TFV), Targeted-Long-Acting-Antiretroviral-Therapy product candidate 101 (TLC-ART 101), has shown to provide long-acting lymphocyte-targeting performance in nonhuman primates. To extend the TLC-ART platform, we replaced TLC-ART 101 LPV with second-generation protease inhibitor, atazanavir (ATV). Pharmacokinetics of the ATV-RTV-TFV DcNP was assessed in macaques, in comparison to the equivalent free drug formulation and to the TLC-ART 101. After single subcutaneous administration of the DcNP formulation, ATV, RTV, and TFV concentrations were sustained in plasma for up to 14 days, and in peripheral blood mononuclear cells for 8 to 14 days, compared with 1 to 2 days in those macaques treated with free drug combination. By 1 week, lymph node mononuclear cells showed significant levels for all 3 drugs from DcNPs, whereas the free controls were undetectable. Compared with TLC-ART 101, the ATV-RTV-TFV DcNP exhibited similar lymphocyte-targeted long-acting features for all 3 drugs and similar pharmacokinetics for RTV and TFV, whereas some pharmacokinetic differences were observed for ATV versus LPV. The present study demonstrated the flexibility of the TLC-ART's DcNP platform to include different antiretroviral combinations that produce targeted long-acting effects on both plasma and cells.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -964,94 +988,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gACv9IHGebMHdovFPupFrKomZwDs7ChFIZ1kVPnn.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1107,129 +1134,138 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
         <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
+        <v>45</v>
+      </c>
+      <c r="R2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>47</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>52</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AA2" t="s">
         <v>54</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AB2" t="s">
         <v>55</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AC2" t="s">
         <v>56</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1273,257 +1309,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>114</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1533,533 +1585,556 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="D2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="H2" s="4"/>
       <c r="I2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="F2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>114</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C2" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>173</v>
+      </c>
+      <c r="H2" t="s">
+        <v>174</v>
+      </c>
+      <c r="J2" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>