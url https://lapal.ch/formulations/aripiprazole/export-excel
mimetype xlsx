--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -178,51 +178,51 @@
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Inorganic nanoparticles</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Reactor vessel; heating systems; Nitrogen atmosphere setup; Filtration apparatus; Vacuum distillation setup</t>
   </si>
   <si>
     <t>Manufacturing can be divided into two steps:
 1) Formation of Aripiprazole Intermediate (Hydroxymethyl Aripiprazole) using paraformaldehyde, organic solvent (e.g., toluene), and base (e.g., DBU or potassium carbonate).
 2) Esterification to form Aripiprazole lauroxil using lauric acid, DCC (activator), DMAP (catalyst), solvent (e.g., dichloromethane)</t>
   </si>
   <si>
     <t>1. High-Performance Liquid Chromatography (HPLC)
 2. Mass Spectrometer</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse</t>
   </si>
   <si>
     <t>Monthly, Every 2 months, Every 6 weeks</t>
   </si>
   <si>
     <t>injectable suspensions of 441mg/1.6ml (275.63mg/ml); 662mg/2.4ml (275.83mg/ml); 882mg/3.2ml (275.63mg/ml)</t>
   </si>
   <si>
     <t>1064 mg single dose as intramuscular injection</t>
   </si>
   <si>
     <t>Option 1: Administer one intramuscular injection of ARISTADA INITIO 675 mg (in either the deltoid or gluteal muscle) and one dose of oral aripiprazole 30 mg in conjunction with the first ARISTADA injection. The first ARISTADA injection may be administered on the same day as ARISTADA INITIO or up to 10 days thereafter. See the ARISTADA INITIO prescribing information for additional information regarding administration of ARISTADA INITIO. o Avoid injecting both ARISTADA INITIO and ARISTADA concomitantly into the same deltoid or gluteal muscle.
 Option 2: Administer 21 consecutive days of oral aripiprazole in conjunction with the first ARISTADA injection.</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2020/207533s017,209830s005lbl.pdf, https://www.accessdata.fda.gov/drugsatfda_docs/label/2025/209830s020lbl.pdf</t>
   </si>
   <si>
     <t>2025-06-12 14:32:31</t>
@@ -823,50 +823,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Alkermes</t>
   </si>
@@ -2785,78 +2788,79 @@
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:R3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>231</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2864,143 +2868,145 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>236</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>237</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>240</v>
       </c>
+      <c r="R1" s="2" t="s">
+        <v>241</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D2" t="s">
         <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>48</v>
       </c>
       <c r="F2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H2" t="s">
         <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J2" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>247</v>
       </c>
       <c r="L2" t="s">
+        <v>248</v>
+      </c>
+      <c r="M2" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="M2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N2" s="5">
+      <c r="N2" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="O2">
         <v>41873.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42282.0</v>
       </c>
-      <c r="P2" t="s">
-        <v>249</v>
+      <c r="Q2" t="s">
+        <v>250</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="I3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J3" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="K3" t="s">
         <v>247</v>
       </c>
       <c r="L3" t="s">
+        <v>248</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O3">
+      <c r="N3" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="P3">
         <v>43283.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
@@ -3011,349 +3017,349 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E3" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H3" s="5"/>
       <c r="I3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -3370,85 +3376,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">