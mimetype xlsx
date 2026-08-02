--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -178,51 +178,51 @@
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Inorganic nanoparticles</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Reactor vessel; heating systems; Nitrogen atmosphere setup; Filtration apparatus; Vacuum distillation setup</t>
   </si>
   <si>
     <t>Manufacturing can be divided into two steps:
 1) Formation of Aripiprazole Intermediate (Hydroxymethyl Aripiprazole) using paraformaldehyde, organic solvent (e.g., toluene), and base (e.g., DBU or potassium carbonate).
 2) Esterification to form Aripiprazole lauroxil using lauric acid, DCC (activator), DMAP (catalyst), solvent (e.g., dichloromethane)</t>
   </si>
   <si>
     <t>1. High-Performance Liquid Chromatography (HPLC)
 2. Mass Spectrometer</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse</t>
   </si>
   <si>
     <t>Monthly, Every 2 months, Every 6 weeks</t>
   </si>
   <si>
     <t>injectable suspensions of 441mg/1.6ml (275.63mg/ml); 662mg/2.4ml (275.83mg/ml); 882mg/3.2ml (275.63mg/ml)</t>
   </si>
   <si>
     <t>1064 mg single dose as intramuscular injection</t>
   </si>
   <si>
     <t>Option 1: Administer one intramuscular injection of ARISTADA INITIO 675 mg (in either the deltoid or gluteal muscle) and one dose of oral aripiprazole 30 mg in conjunction with the first ARISTADA injection. The first ARISTADA injection may be administered on the same day as ARISTADA INITIO or up to 10 days thereafter. See the ARISTADA INITIO prescribing information for additional information regarding administration of ARISTADA INITIO. o Avoid injecting both ARISTADA INITIO and ARISTADA concomitantly into the same deltoid or gluteal muscle.
 Option 2: Administer 21 consecutive days of oral aripiprazole in conjunction with the first ARISTADA injection.</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2020/207533s017,209830s005lbl.pdf, https://www.accessdata.fda.gov/drugsatfda_docs/label/2025/209830s020lbl.pdf</t>
   </si>
   <si>
     <t>2025-06-12 14:32:31</t>