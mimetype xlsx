--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Aripiprazole</t>
   </si>
   <si>
     <t>Aripiprazole Lauroxil</t>
   </si>
   <si>
     <t>ARISTADA</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>1) ARISTADA (Aripiprazole Lauroxil) is a long-acting antipsychotic (partial agonist—D2, D3, 5-HT1A, and 5-HT2A receptor) used for the treatment of schizophrenia and related psychotic disorders.
 2) The efficacy of ARISTADA is produced by aripiprazole and dehydro-aripiprazole (major metabolite).
 3) Pharmacokinetic parameters: t1/2—53.9 days to 57.2 days; Vd—268 L;
 4) &gt; 99% bound to albumin
 5) The levels of Cmax and AUC values are 2.5% higher for extensive metabolizers of CYP2D6</t>
@@ -789,54 +798,63 @@
   <si>
     <t>NCT03919994</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03919994</t>
   </si>
   <si>
     <t>The objectives of this study are to describe characteristics, treatment patterns, and outcomes of patients with schizophrenia newly initiated on 1 of 4 FDA-approved atypical Long Acting Injectable (LAI) antipsychotics (ABILIFY MAINTENA®, ARISTADA®, INVEGA SUSTENNA® or RISPERDAL CONSTA®)</t>
   </si>
   <si>
     <t>Observational Study of Long Acting Injectable Medications (LAIs) in Schizophrenia (OASIS)</t>
   </si>
   <si>
     <t>2019-03-28 00:00:00</t>
   </si>
   <si>
     <t>2023-02-01 00:00:00</t>
   </si>
   <si>
     <t>2023-01-04 00:00:00</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1003,50 +1021,53 @@
     <t>https://lapal.ch/storage/illustrations/Rnacntcqsd47R7WmpFBE1uwkGSCpfrreLMUjOgAF.png</t>
   </si>
   <si>
     <t>Chemical structure depiction of Aripiprazole Lauroxil</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/49831411#section=2D-Structure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.aristada.com/</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.psychiatrist.com/jcp/efficacy-and-safety-of-aripiprazole-lauroxil/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Efficacy and Safety of a 2-Month Formulation of Aripiprazole Lauroxil With 1-Day Initiation in Patients Hospitalized for Acute Schizophrenia Transitioned to Outpatient Care: Phase 3, Randomized, Double-Blind, Active-Control ALPINE Study.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Weiden, P. J., Claxton, A., Kunovac, J., Walling, D. P., Du, Y., Yao, B., Yagoda, S., Bidollari, I., Keane, E., &amp;amp; Cash, E. (2020). The Journal of clinical psychiatry,&amp;nbsp;81(3), 19m13207. &lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&lt;span class="ql-cursor"&gt;﻿﻿&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;https://doi.org/10.4088/JCP.19m13207&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&lt;/strong&gt;&amp;nbsp;Evaluate efficacy and safety of a 2-month formulation of aripiprazole lauroxil (AL) with 1-day initiation during hospitalization for acute exacerbation of schizophrenia followed by transition to outpatient care.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&lt;/strong&gt;&amp;nbsp;The phase 3b double-blind Aripiprazole Lauroxil and Paliperidone palmitate: INitiation Effectiveness (ALPINE) study was conducted from November 2017 to March 2019. Adults with acute schizophrenia according to DSM-5 criteria were randomized (1:1) to AL (AL NanoCrystal Dispersion + oral aripiprazole 30 mg, day 1; AL 1,064 mg, day 8 and every 8 weeks [q8wk]) or paliperidone palmitate (PP 234 mg, day 1; PP 156 mg, day 8 and then q4wk) for 25 weeks. Patients remained hospitalized ≥ 2 weeks after randomization per protocol. Primary endpoint was within-group change in Positive and Negative Syndrome Scale total score (PANSST) from baseline to week 4. Secondary analyses included within- and between-group changes from baseline at various time points. Adverse events (AEs) and laboratory data were monitored.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A total of 200 patients were randomized (AL, n = 99; PP, n = 101); 56.6% and 42.6%, respectively, completed the study. For AL, the mean baseline PANSST was 94.1; scores were significantly reduced from baseline at week 4 (-17.4; P &amp;lt; .001) and were also reduced at weeks 9 (-19.8) and 25 (-23.3). With PP, PANSST also improved significantly from baseline (94.6) at week 4 (-20.1; P &amp;lt; .001) and also improved at weeks 9 (-22.5) and 25 (-21.7). The 3 most common AEs over 25 weeks in the AL group were injection site pain (17.2%), increased weight (9.1%), and akathisia (9.1%). The same AEs were the most common in the PP group (injection site pain [24.8%], increased weight [16.8%], and akathisia [10.9%]).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;AL and PP were efficacious and well-tolerated for initiating treatment of schizophrenia in the hospital and continuing outpatient treatment.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://journals.lww.com/practicalpsychiatry/fulltext/2019/03000/best_practices_for_aripiprazole_lauroxil.3.aspx" rel="noopener noreferrer" target="_blank"&gt;Best Practices for Aripiprazole Lauroxil Administration: From Formulation Development to Injection Technique.&amp;nbsp;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&lt;span class="ql-cursor"&gt;﻿﻿&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Farwick, S., Hickey, M. B., Jacobs, G., Faldu, S. P., Vandiver, J., &amp;amp; Weiden, P. J. (2019). &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Journal of psychiatric practice,&amp;nbsp;25(2), 82–90. https://doi.org/10.1097/PRA.0000000000000376&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Long-acting injectable (LAI) antipsychotics are an important treatment option for patients with schizophrenia. Advances and variability in formulation technology have provided several LAI antipsychotic treatment options for schizophrenia, with a wide range of doses and dose intervals. However, clinical reviews of LAIs have not focused on formulation development despite its clinical relevance to injection safety and technique. This article reviews the relationship between formulation technology and clinical practices for LAIs, with a focus on aripiprazole lauroxil, a long-acting atypical antipsychotic indicated for the treatment of schizophrenia. The formulation developed for aripiprazole lauroxil is an aqueous-based suspension suitable for use as a prefilled syringe that, after injection, will release aripiprazole slowly into the plasma. The clinical relationship between the aripiprazole lauroxil formulation and proper injection techniques is explained, including why tapping and shaking the syringe to resuspend the drug particles and rapid injection speed are key steps for best injection practices for this formulation.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://linkinghub.elsevier.com/retrieve/pii/S1098-3015(17)30173-0" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Aripiprazole Lauroxil Compared with Paliperidone Palmitate in Patients with Schizophrenia: An Indirect Treatment Comparison&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Cameron, C., Zummo, J., Desai, D. N., Drake, C., Hutton, B., Kotb, A., &amp;amp; Weiden, P. J. (2017). &lt;/p&gt;&lt;p&gt;&lt;span class="ql-cursor"&gt;﻿﻿&lt;/span&gt;Value in health : the journal of the International Society for Pharmacoeconomics and Outcomes Research,&amp;nbsp;20(7), 876–885. https://doi.org/10.1016/j.jval.2017.03.010&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Aripiprazole lauroxil (AL) is a long-acting injectable atypical antipsychotic recently approved for treatment of schizophrenia on the basis of a large-scale trial of two doses of AL versus placebo. There are no direct-comparison studies with paliperidone palmitate (PP; long-acting antipsychotic used most often in acute settings) for the acute psychotic episode.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectives:&amp;nbsp;&lt;/strong&gt;To indirectly compare efficacy and safety of the pivotal AL study with all PP studies meeting indirect comparison criteria.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Systematic searches of MEDLINE, Embase, Cochrane CENTRAL, PsycINFO, ClinicalTrials.gov, International Clinical Trials Registry Platform, and gray literature were performed to identify randomized controlled trials of PP with similar designs to the AL trial. Bayesian network meta-analysis compared treatments with respect to symptom response and tolerability issues including weight gain, akathisia, parkinsonism, and likelihood of treatment-emergent adverse events.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Three appropriate PP studies were identified for indirect comparison. Both doses of AL (441 mg and 882 mg monthly) were used and compared with two efficacious doses of PP (156 mg and 234 mg monthly). All four active-treatment conditions were associated with comparable reductions in acute symptoms (Positive and Negative Syndrome Scale) versus placebo and were of similar magnitude (range of mean difference -8.12 to -12.01, with overlapping 95% credible intervals). Between-group comparisons of active-treatment arms were associated with summary estimates of magnitude near 0. No clinically meaningful differences in selected safety or tolerability parameter incidence were found between active treatments.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;These results suggest that both AL and PP are effective for treatment of adults experiencing acute exacerbation of schizophrenia.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Keywords:&amp;nbsp;&lt;/strong&gt;aripiprazole lauroxil; indirect comparison; paliperidone palmitate; schizophrenia.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -1436,94 +1457,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Rnacntcqsd47R7WmpFBE1uwkGSCpfrreLMUjOgAF.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1579,133 +1603,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="T2" t="s">
         <v>46</v>
       </c>
       <c r="U2" t="s">
         <v>47</v>
       </c>
       <c r="V2" t="s">
         <v>48</v>
       </c>
       <c r="W2" t="s">
         <v>49</v>
       </c>
       <c r="X2" t="s">
         <v>50</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>53</v>
       </c>
+      <c r="AC2" t="s">
+        <v>54</v>
+      </c>
       <c r="AD2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
         <v>55</v>
       </c>
+      <c r="AE2" t="s">
+        <v>56</v>
+      </c>
       <c r="AG2" t="s">
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ10"/>
   <sheetViews>
@@ -1749,1066 +1781,1082 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="X2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Y2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AB2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AC2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AD2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AE2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ2">
         <v>51</v>
       </c>
       <c r="AS2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="J3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="X3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="Y3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AB3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AC3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AD3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AE3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AP3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ3">
         <v>140</v>
       </c>
       <c r="AR3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AU3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="J4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="X4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Y4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AB4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AC4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AE4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AP4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ4">
         <v>47</v>
       </c>
       <c r="AS4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="I5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="J5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Q5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="X5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Y5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AB5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AC5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AD5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AE5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AO5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AP5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ5">
         <v>200</v>
       </c>
       <c r="AR5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AU5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AW5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C6" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="H6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="I6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="J6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Q6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="U6" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="Y6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AB6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AC6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AF6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AP6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ6">
         <v>15</v>
       </c>
       <c r="AR6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AU6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AX6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E7" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="H7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Q7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="X7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="Y7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AB7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AC7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AE7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AP7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ7">
         <v>60</v>
       </c>
       <c r="AS7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AX7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C8" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E8" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F8" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H8" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="I8" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M8" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="Q8" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="X8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="Y8" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AB8" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AC8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AE8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ8" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AP8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ8">
         <v>623</v>
       </c>
       <c r="AR8" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS8" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AU8" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AW8" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AX8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C9" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E9" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F9" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H9" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I9" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="X9" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="Y9" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="Z9" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AA9" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AD9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AG9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ9">
         <v>5000</v>
       </c>
       <c r="AY9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C10" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E10" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F10" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G10" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H10" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="J10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="X10" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="Y10" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AB10" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="AC10" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="AG10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ10">
         <v>338</v>
       </c>
       <c r="AX10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>228</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R3"/>
   <sheetViews>
@@ -2818,193 +2866,193 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="G2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="J2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="L2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="O2">
         <v>41873.0</v>
       </c>
       <c r="P2">
         <v>42282.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C3" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D3" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F3" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="G3" t="s">
+        <v>258</v>
+      </c>
+      <c r="H3" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3" t="s">
         <v>252</v>
       </c>
-      <c r="H3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="L3" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="P3">
         <v>43283.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3014,485 +3062,514 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="D2" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="E2" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="F2" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="I2" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C3" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D3" t="s">
+        <v>287</v>
+      </c>
+      <c r="E3" t="s">
         <v>281</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="H3" s="5"/>
       <c r="I3" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C2" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="E2" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>228</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>300</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="C2" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>302</v>
+      </c>
+      <c r="H2" t="s">
+        <v>303</v>
+      </c>
+      <c r="J2" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="C3" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>304</v>
+      </c>
+      <c r="H3" t="s">
+        <v>305</v>
+      </c>
+      <c r="J3" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="C4" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>306</v>
+      </c>
+      <c r="H4" t="s">
+        <v>307</v>
+      </c>
+      <c r="J4" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>