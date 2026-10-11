--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -138,75 +147,78 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>Zinlirvimab (ZAB)</t>
+    <t>Zinlirvimab (ZAB) (mAb)</t>
   </si>
   <si>
     <t>Zinlirvimab; GS-2872; 10-1074-LS; 10-1074-LS-J</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAb targeting the V3 glycan supersite (base of the V3 loop) of gp120 on HIV-1 envelope</t>
   </si>
   <si>
     <t>Zinlirvimab (GS-2872) is the LS variant of the broadly neutralising antibody 10-1074, discovered at The Rockefeller University and licensed to Gilead Sciences in January 2020. It is a fully human IgG1 lambda that binds the base of the V3 loop of gp120 and neutralises around 61% of viral strains; it differs from 10-1074 only by two Fc substitutions that increase FcRn affinity. After a single 2,550 mg IV infusion in people with HIV the mean half-life was 89.1 days; in viraemic participants it was 47.6 days. It is developed with teropavimab and lenacapavir as a twice-yearly regimen (phase 3 Daybreak 1 &amp; 2). In the RIO trial most rebound viruses in the bNAb arm were significantly resistant to 10-1074-LS.</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of September 2026.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
-    <t>Subcutaneous, Intramuscular</t>
+    <t>https://www.medchemexpress.com/zinlirvimab.html</t>
+  </si>
+  <si>
+    <t>Intravenous</t>
   </si>
   <si>
     <t>Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not reported for this product. Generic mAb scale-up considerations apply: formulation stability at high concentration, pharmacokinetic suitability, and maintenance of critical quality attributes</t>
   </si>
   <si>
     <t>Not reported for this product.</t>
   </si>
   <si>
     <t>Recombinant human IgG1 lambda produced in mammalian cell culture by Gilead. Process details not published.</t>
   </si>
   <si>
     <t>Not reported for this product. Standard mAb characterisation applies: ion-exchange chromatography and capillary isoelectric focusing (charge variants), size-exclusion chromatography (aggregates), DSC (thermal stability), subvisible particle counting, ELISA for serum concentrations, TZM.bl neutralisation assays for susceptibility.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
@@ -500,53 +512,50 @@
     <t>2023-09-06</t>
   </si>
   <si>
     <t>2024-01-15</t>
   </si>
   <si>
     <t>2024-02-15</t>
   </si>
   <si>
     <t>Individuals aged 18-70 years with confirmed HIV-1 infection who have received a stable suppressive antiretroviral regimen (&lt; 50 copies/ml plasma HIV-1 RNA levels) for a minimum of 48 weeks prior to enrolment with no reported continuous interruption of a treatment greater than 7 days.
 CD4+ T cell counts of &gt; 450 cells/µL with a nadir of ≥200 cells µL is required for trial eligibility.</t>
   </si>
   <si>
     <t>HBV, HCV, TB</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>IV infusion of 30-60 mins duration with dosage calculated based on participants body weight</t>
   </si>
   <si>
-    <t>Intravenous</t>
-[...1 lines deleted...]
-  <si>
     <t>PAUSE</t>
   </si>
   <si>
     <t>NCT06031272</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06031272</t>
   </si>
   <si>
     <t>AIDS Clinical Trials Group</t>
   </si>
   <si>
     <t>Evaluate the safety, antiviral activity, and immunomodulatory effects of co-administered 3BNC117-LS-J and 10-1074-LS-J in ART-treated adults in Sub-Saharan Africa.</t>
   </si>
   <si>
     <t>Botswana, Malawi, South Africa</t>
   </si>
   <si>
     <t>Drug: 3BNC117-LS-J</t>
   </si>
   <si>
     <t>Drug: 10-1074-LS-J</t>
   </si>
   <si>
     <t>Drug: Placebo for 3BNC117-LS-J</t>
@@ -686,128 +695,134 @@
   <si>
     <t>A Study of Teropavimab and Zinlirvimab in Combination With Capsid Inhibitor Lenacapavir in Virologically Suppressed Adults With HIV-1 Infection</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Puerto Rico</t>
   </si>
   <si>
     <t>Teropavimab</t>
   </si>
   <si>
     <t>Zinlirvimab</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Antiretroviral Therapy</t>
   </si>
   <si>
     <t>2023-05-15</t>
   </si>
   <si>
-    <t>2025-06-26</t>
-[...2 lines deleted...]
-    <t>2029-12-01</t>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2030-12-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
-    <t>GS-US-536-5938</t>
+    <t>DAYBREAK-1 (GS-US-536-5938)</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
+    <t>Recruiting</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
 The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
   </si>
   <si>
-    <t>Lenacapavir</t>
-[...2 lines deleted...]
-    <t>Cabotegravir</t>
+    <t>United States of America, Australia, Japan</t>
+  </si>
+  <si>
+    <t>Lenacapavir(LEN)+ Teropavimab(TAB)+ Zinlirvimab (ZAB)</t>
+  </si>
+  <si>
+    <t>oral LEN 600 mg, SC LEN 927 mg, and IV infusions of TAB &amp; ZAB on D1. Participants will self-administer oral LEN 600 mg on D2. Every 26 weeks, participants receive SC LEN + IV inf. of TAB &amp; ZAB til W92</t>
+  </si>
+  <si>
+    <t>Active Comparator: Treatment Group 2: Cabotegravir (CAB) + Rilpivirine (RPV)</t>
+  </si>
+  <si>
+    <t>Participants will discontinue their baseline oral antiretroviral therapy (ART) and will receive intramuscular (IM) CAB 600 mg + RPV 900 mg on Day 1, Week 4 and then every 8 weeks for up to 92 weeks.</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>2026-06-26</t>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
   </si>
   <si>
     <t>2029-03-01</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
 * A plasma HIV-1</t>
   </si>
   <si>
-    <t>Monthly, Every 2 months, Every 6 months</t>
-[...4 lines deleted...]
-  <si>
     <t>GS-US-536-5816</t>
   </si>
   <si>
     <t>NCT04811040</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT04811040</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and GS-2872 in combination with the HIV capsid inhibitor lenacapavir</t>
   </si>
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
     <t>2021-04-08</t>
@@ -898,53 +913,50 @@
     <t>2026-06-03</t>
   </si>
   <si>
     <t>2027-03-31</t>
   </si>
   <si>
     <t>Adult persons of any sex or gender, aged 18 years to 70; with confirmed HIV-1 infection and receiving antiretroviral therapy with plasma HIV-1 RNA levels of &lt; 50 copies/mL and no reported interruption of ART for 7 consecutive days or longer for at least 96 weeks.</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Triple (Participant, Care Provider, Investigator)</t>
   </si>
   <si>
     <t>Administered 3 times at 20-week intervals.</t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
     <t>NCT04319367</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04319367</t>
-  </si>
-[...1 lines deleted...]
-    <t>Recruiting</t>
   </si>
   <si>
     <t>Imperial College London</t>
   </si>
   <si>
     <t>Evaluate whether the combination of 3BNC117-LS and 10-1074-LS can prevent HIV viral rebound after discontinuing early-initiation antiretroviral treatment in adults during primary HIV infection.</t>
   </si>
   <si>
     <t>United Kingdom, Denmark</t>
   </si>
   <si>
     <t>Drug: Investigational Medicinal Product (3BNC117-LS and 10-1074-LS)</t>
   </si>
   <si>
     <t>2021-05-17</t>
   </si>
   <si>
     <t>2024-04-16</t>
   </si>
   <si>
     <t>2027-07-31</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
@@ -1037,50 +1049,88 @@
   <si>
     <t>Biological: Placebo</t>
   </si>
   <si>
     <t>2019-01-25</t>
   </si>
   <si>
     <t>2025-05-02</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>Healthy male and female individuals aged between 18-45 who are willing to undergo HIV testing, risk reduction counselling and receive HIV test results; in addition to maintaining low-risk behaviour for the entire trial duration.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV, TB</t>
   </si>
   <si>
     <t>Single infusions of the long-acting bNAbs 10-1074-LS-J and 3BNC117-LS-J (either alone or in-combination at differing ratios).</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
+    <t>DAYBREAK 2 (GS-US-536-6544)</t>
+  </si>
+  <si>
+    <t>NCT07683000</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07683000</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to compare how effective a long-acting treatment of injectable combination of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) is versus continuing a daily oral HIV treatment in adults with HIV-1 whose virus is already well controlled, after 1 year (52 weeks) of treatment.
+The primary objective of this study is to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus continuing an oral stable baseline regimen (SBR) in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
+  </si>
+  <si>
+    <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab in Virologically Suppressed Adults With HIV-1 on Stable Oral Treatment Regimens</t>
+  </si>
+  <si>
+    <t>Lenacapavir</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
+  1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
+* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
+* At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plas</t>
+  </si>
+  <si>
+    <t>Intravenous, Subcutaneous</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Mponponsuo K, McMahon JH, Gorgos L, Morales-Ramirez J, Workowski K, Brunetta J, Ogbuagu O, Collins SE, VanderVeen LA, Huang H, Baeten JM, Eron JJ. Efficacy and Safety of Lenacapavir, Teropavimab, and</t>
   </si>
   <si>
     <t>https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf</t>
@@ -1194,53 +1244,50 @@
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/wgOuXkVgaVwK2BDhRQAN747s0bYvI9BRfdl4lhxQ.png</t>
   </si>
   <si>
     <t>CAS No.: 2417213-75-1</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.medchemexpress.com/zinlirvimab.html</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
@@ -1596,133 +1643,136 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03254277" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05079451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06031272" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03254277" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05079451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06031272" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07683000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/wgOuXkVgaVwK2BDhRQAN747s0bYvI9BRfdl4lhxQ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1751,198 +1801,210 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="I2" t="s">
         <v>43</v>
       </c>
-      <c r="N2" t="s">
+      <c r="J2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="K2" t="s">
         <v>45</v>
       </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="Y2" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>53</v>
       </c>
+      <c r="Z2" t="s">
+        <v>54</v>
+      </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>56</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AD2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AF2" t="s">
-        <v>58</v>
+        <v>59</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>61</v>
       </c>
       <c r="AI2" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>62</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ14"/>
+  <dimension ref="A1:AZ15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1959,1700 +2021,1811 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="AC2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AJ2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AK2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AL2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AP2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ2">
         <v>43</v>
       </c>
       <c r="AR2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AS2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AV2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AW2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AX2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AY2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E3" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F3" t="s">
+        <v>145</v>
+      </c>
+      <c r="G3" t="s">
+        <v>146</v>
+      </c>
+      <c r="H3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I3" t="s">
+        <v>148</v>
+      </c>
+      <c r="J3" t="s">
+        <v>122</v>
+      </c>
+      <c r="M3" t="s">
+        <v>123</v>
+      </c>
+      <c r="O3" t="s">
+        <v>149</v>
+      </c>
+      <c r="W3" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>55</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>48</v>
+      </c>
+      <c r="AY3" t="s">
         <v>141</v>
       </c>
-      <c r="G3" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="O4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="Q4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="S4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="W4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="X4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="Y4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="Z4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AA4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AB4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AC4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AK4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="AP4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ4">
         <v>32</v>
       </c>
       <c r="AR4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AV4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AW4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AX4" t="s">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="AY4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F5" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="J5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="O5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="Q5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="S5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AB5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AC5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AE5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AJ5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AK5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AL5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AP5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ5">
         <v>77</v>
       </c>
       <c r="AR5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AV5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AW5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AX5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AY5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E6" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F6" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G6" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J6" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M6" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="O6" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="X6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="AB6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AC6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AE6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF6" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH6" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI6" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AK6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM6" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AP6" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ6">
         <v>6</v>
       </c>
       <c r="AS6" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="AU6" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AV6" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="AW6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AX6" t="s">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="AY6" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="G7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H7" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I7" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="J7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="O7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="Q7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="S7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="U7" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="X7" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="Y7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AA7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AB7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AD7" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AE7" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF7" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AH7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AI7" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="AK7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM7" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AP7" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ7">
         <v>83</v>
       </c>
       <c r="AR7" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS7" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU7" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AW7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="AX7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AY7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ7" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E8" t="s">
+        <v>228</v>
+      </c>
+      <c r="F8" t="s">
+        <v>229</v>
+      </c>
+      <c r="G8" t="s">
+        <v>208</v>
+      </c>
+      <c r="H8" t="s">
+        <v>230</v>
+      </c>
+      <c r="I8" t="s">
+        <v>231</v>
+      </c>
+      <c r="J8" t="s">
+        <v>232</v>
+      </c>
+      <c r="M8" t="s">
+        <v>233</v>
+      </c>
+      <c r="N8" t="s">
+        <v>234</v>
+      </c>
+      <c r="O8" t="s">
+        <v>235</v>
+      </c>
+      <c r="P8" t="s">
+        <v>236</v>
+      </c>
+      <c r="W8" t="s">
+        <v>237</v>
+      </c>
+      <c r="X8" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>239</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>240</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>241</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG8" t="s">
         <v>222</v>
       </c>
-      <c r="C8" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AH8" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AI8" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ8" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="AP8" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ8">
         <v>590</v>
       </c>
       <c r="AR8" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS8" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU8" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AW8" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
       <c r="AX8" t="s">
-        <v>237</v>
+        <v>48</v>
       </c>
       <c r="AY8" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C9" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E9" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F9" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G9" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I9" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="J9" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M9" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="O9" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="Q9" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="S9" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="X9" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="Y9" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="AB9" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="AC9" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="AD9" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="AE9" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF9" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG9" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AH9" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AI9" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ9" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="AK9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM9" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AO9" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="AP9" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ9">
         <v>32</v>
       </c>
       <c r="AR9" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS9" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU9" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AV9" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="AX9" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="AY9" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ9" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C10" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E10" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F10" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G10" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I10" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="J10" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M10" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="O10" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="Q10" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="X10" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="Y10" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="Z10" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="AA10" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="AB10" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="AC10" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="AE10" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF10" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="AG10" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH10" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI10" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ10" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="AK10" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM10" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AP10" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ10">
         <v>28</v>
       </c>
       <c r="AS10" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="AU10" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AV10" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="AW10" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="AX10" t="s">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="AY10" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ10" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C11" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E11" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F11" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="G11" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="I11" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="J11" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M11" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="O11" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="Q11" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="X11" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="Y11" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="Z11" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="AA11" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="AE11" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF11" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG11" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH11" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI11" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ11" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="AK11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM11" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AP11" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ11">
         <v>105</v>
       </c>
       <c r="AR11" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS11" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU11" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="AV11" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="AW11" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="AX11" t="s">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="AY11" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ11" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="C12" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E12" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F12" t="s">
-        <v>283</v>
+        <v>229</v>
       </c>
       <c r="G12" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="I12" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="J12" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="M12" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="O12" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="X12" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="Y12" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="Z12" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="AA12" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="AE12" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="AF12" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG12" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH12" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI12" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ12" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="AK12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM12" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="AP12" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ12">
         <v>72</v>
       </c>
       <c r="AR12" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS12" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU12" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="AV12" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="AW12" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="AX12" t="s">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="AY12" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C13" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E13" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F13" t="s">
-        <v>283</v>
+        <v>229</v>
       </c>
       <c r="G13" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="I13" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="J13" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="M13" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="O13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="X13" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="Y13" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="Z13" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="AA13" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="AE13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AF13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG13" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH13" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AI13" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AJ13" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="AK13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM13" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="AP13" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ13">
         <v>69</v>
       </c>
       <c r="AR13" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS13" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU13" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="AV13" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="AW13" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="AX13" t="s">
-        <v>155</v>
+        <v>48</v>
       </c>
       <c r="AY13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="AZ13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C14" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E14" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F14" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G14" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="I14" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="J14" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="M14" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="O14" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="Q14" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="S14" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="X14" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="Y14" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="Z14" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="AA14" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="AB14" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="AC14" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="AE14" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="AF14" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AG14" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AH14" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AI14" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AJ14" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="AL14" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="AM14" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="AP14" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AQ14">
         <v>225</v>
       </c>
       <c r="AR14" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AS14" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AU14" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AV14" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AW14" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="AX14" t="s">
+        <v>140</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>332</v>
+      </c>
+      <c r="C15" t="s">
+        <v>333</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="E15" t="s">
+        <v>228</v>
+      </c>
+      <c r="F15" t="s">
+        <v>229</v>
+      </c>
+      <c r="G15" t="s">
+        <v>208</v>
+      </c>
+      <c r="H15" t="s">
+        <v>335</v>
+      </c>
+      <c r="I15" t="s">
+        <v>336</v>
+      </c>
+      <c r="J15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M15" t="s">
+        <v>337</v>
+      </c>
+      <c r="O15" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>212</v>
+      </c>
+      <c r="S15" t="s">
+        <v>213</v>
+      </c>
+      <c r="U15" t="s">
+        <v>338</v>
+      </c>
+      <c r="X15" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>339</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>240</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>340</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>222</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>222</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>341</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ15">
+        <v>590</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS15" t="s">
         <v>136</v>
       </c>
-      <c r="AY14" t="s">
+      <c r="AU15" t="s">
         <v>137</v>
       </c>
-      <c r="AZ14" t="s">
-        <v>327</v>
+      <c r="AW15" t="s">
+        <v>58</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>342</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>337</v>
+        <v>352</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>339</v>
+        <v>354</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>340</v>
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3668,477 +3841,477 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>343</v>
+        <v>358</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>345</v>
+        <v>360</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>346</v>
+        <v>361</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>356</v>
+        <v>371</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>366</v>
+        <v>381</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>367</v>
+        <v>382</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>369</v>
+        <v>384</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="C2" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="D2" t="s">
-        <v>381</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="C2" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="D2" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">