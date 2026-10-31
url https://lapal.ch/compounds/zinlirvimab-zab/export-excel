--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,71 +143,218 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Zinlirvimab (ZAB) (mAb)</t>
   </si>
   <si>
     <t>Zinlirvimab; GS-2872; 10-1074-LS; 10-1074-LS-J</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>bNAb targeting the V3 glycan supersite (base of the V3 loop) of gp120 on HIV-1 envelope</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>Zinlirvimab (GS-2872) is the LS variant of the broadly neutralising antibody 10-1074, discovered at The Rockefeller University and licensed to Gilead Sciences in January 2020. It is a fully human IgG1 lambda that binds the base of the V3 loop of gp120 and neutralises around 61% of viral strains; it differs from 10-1074 only by two Fc substitutions that increase FcRn affinity. After a single 2,550 mg IV infusion in people with HIV the mean half-life was 89.1 days; in viraemic participants it was 47.6 days. It is developed with teropavimab and lenacapavir as a twice-yearly regimen (phase 3 Daybreak 1 &amp; 2). In the RIO trial most rebound viruses in the bNAb arm were significantly resistant to 10-1074-LS.</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of September 2026.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>https://www.medchemexpress.com/zinlirvimab.html</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not reported for this product. Generic mAb scale-up considerations apply: formulation stability at high concentration, pharmacokinetic suitability, and maintenance of critical quality attributes</t>
   </si>
   <si>
     <t>Not reported for this product.</t>
@@ -309,53 +458,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -373,50 +519,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>YCO-0946</t>
   </si>
   <si>
     <t>NCT03254277</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03254277</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Rockefeller University</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability and pharmacokinetics of a single administration of 3BNC117-LS in HIV-uninfected and HIV-1 infected participants.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -704,53 +853,50 @@
   <si>
     <t>Zinlirvimab</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Antiretroviral Therapy</t>
   </si>
   <si>
     <t>2023-05-15</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>2030-12-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>DAYBREAK-1 (GS-US-536-5938)</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
@@ -815,53 +961,50 @@
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
     <t>2021-04-08</t>
   </si>
   <si>
     <t>2024-12-19</t>
   </si>
   <si>
     <t>2022-06-09</t>
   </si>
   <si>
     <t>2023-10-26</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
   </si>
   <si>
     <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
   </si>
   <si>
     <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>MCA-1031</t>
   </si>
   <si>
     <t>NCT05245292</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05245292</t>
   </si>
   <si>
     <t>Evaluate the antiretroviral activity and safety of the broadly neutralising antibodies 3BNC117-LS and 10-1074-LS in combination with IL-15 superagonist complex N-803.</t>
   </si>
   <si>
     <t>Drug: N803</t>
@@ -1072,53 +1215,50 @@
   </si>
   <si>
     <t>DAYBREAK 2 (GS-US-536-6544)</t>
   </si>
   <si>
     <t>NCT07683000</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07683000</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting treatment of injectable combination of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) is versus continuing a daily oral HIV treatment in adults with HIV-1 whose virus is already well controlled, after 1 year (52 weeks) of treatment.
 The primary objective of this study is to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus continuing an oral stable baseline regimen (SBR) in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab in Virologically Suppressed Adults With HIV-1 on Stable Oral Treatment Regimens</t>
   </si>
   <si>
     <t>Lenacapavir</t>
   </si>
   <si>
     <t>SBR</t>
   </si>
   <si>
     <t>2026-07-29</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plas</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
@@ -1268,50 +1408,56 @@
     <t>CAS No.: 2417213-75-1</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1350,51 +1496,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1642,137 +1788,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03254277" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05079451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06031272" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07683000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/wgOuXkVgaVwK2BDhRQAN747s0bYvI9BRfdl4lhxQ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1840,144 +2037,352 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>91</v>
+      </c>
+      <c r="H2" t="s">
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="P2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="R2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="Y2" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="Z2" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="AF2" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="AG2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="AH2" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="AI2" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="AM2" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ15"/>
   <sheetViews>
@@ -2021,1684 +2426,1717 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>86</v>
+        <v>135</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>98</v>
+        <v>147</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G2" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="I2" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="M2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>176</v>
       </c>
       <c r="AC2" t="s">
-        <v>127</v>
+        <v>176</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>177</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AI2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AJ2" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="AK2" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="AL2" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>182</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP2">
         <v>43</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>184</v>
+      </c>
       <c r="AR2" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>185</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>186</v>
       </c>
       <c r="AU2" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="AV2" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="AW2" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="AX2" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="AY2" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ2" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="C3" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="E3" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F3" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="G3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="H3" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="I3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="J3" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="M3" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="O3" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="W3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="Y3" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="Z3" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="AA3" t="s">
-        <v>153</v>
+        <v>202</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>177</v>
       </c>
       <c r="AE3" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF3" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG3" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH3" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AI3" t="s">
-        <v>130</v>
+        <v>203</v>
       </c>
       <c r="AJ3" t="s">
-        <v>154</v>
-[...11 lines deleted...]
-        <v>156</v>
+        <v>104</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>204</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>186</v>
       </c>
       <c r="AU3" t="s">
-        <v>137</v>
+        <v>206</v>
       </c>
       <c r="AV3" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="AW3" t="s">
-        <v>158</v>
+        <v>97</v>
       </c>
       <c r="AX3" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY3" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ3" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F4" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G4" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="I4" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="J4" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="M4" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="O4" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="Q4" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="S4" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="W4" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="X4" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="Y4" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="Z4" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="AA4" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="AB4" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="AC4" t="s">
-        <v>175</v>
+        <v>224</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>177</v>
       </c>
       <c r="AE4" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF4" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG4" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH4" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AI4" t="s">
-        <v>130</v>
+        <v>225</v>
       </c>
       <c r="AJ4" t="s">
-        <v>176</v>
-[...10 lines deleted...]
-      <c r="AQ4">
+        <v>104</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>204</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP4">
         <v>32</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>226</v>
+      </c>
       <c r="AR4" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>185</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>227</v>
       </c>
       <c r="AU4" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="AV4" t="s">
-        <v>179</v>
+        <v>229</v>
       </c>
       <c r="AW4" t="s">
-        <v>180</v>
+        <v>97</v>
       </c>
       <c r="AX4" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY4" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ4" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="C5" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G5" t="s">
+        <v>169</v>
+      </c>
+      <c r="I5" t="s">
+        <v>233</v>
+      </c>
+      <c r="J5" t="s">
+        <v>171</v>
+      </c>
+      <c r="M5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>236</v>
+      </c>
+      <c r="S5" t="s">
+        <v>237</v>
+      </c>
+      <c r="X5" t="s">
+        <v>238</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>241</v>
+      </c>
+      <c r="AO5" t="s">
         <v>183</v>
       </c>
-      <c r="E5" t="s">
-[...14 lines deleted...]
-      <c r="M5" t="s">
+      <c r="AP5">
+        <v>77</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AR5" t="s">
         <v>185</v>
       </c>
-      <c r="O5" t="s">
-[...8 lines deleted...]
-      <c r="X5" t="s">
+      <c r="AT5" t="s">
+        <v>227</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AW5" t="s">
         <v>189</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="AX5" t="s">
         <v>190</v>
       </c>
-      <c r="AC5" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ5" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="C6" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="E6" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F6" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G6" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="I6" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="J6" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="M6" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="O6" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="X6" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="AB6" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="AC6" t="s">
-        <v>200</v>
+        <v>249</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>177</v>
       </c>
       <c r="AE6" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF6" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG6" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH6" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AI6" t="s">
-        <v>130</v>
+        <v>250</v>
       </c>
       <c r="AJ6" t="s">
-        <v>201</v>
-[...10 lines deleted...]
-      <c r="AQ6">
+        <v>104</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP6">
         <v>6</v>
       </c>
-      <c r="AS6" t="s">
-        <v>156</v>
+      <c r="AR6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>186</v>
       </c>
       <c r="AU6" t="s">
-        <v>137</v>
+        <v>206</v>
       </c>
       <c r="AV6" t="s">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="AW6" t="s">
-        <v>202</v>
+        <v>97</v>
       </c>
       <c r="AX6" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY6" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ6" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="C7" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="E7" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="F7" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="G7" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="H7" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="I7" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="J7" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="M7" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="O7" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="Q7" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="S7" t="s">
-        <v>215</v>
+        <v>264</v>
       </c>
       <c r="U7" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="X7" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="Y7" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="AA7" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="AB7" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="AD7" t="s">
-        <v>221</v>
+        <v>177</v>
       </c>
       <c r="AE7" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF7" t="s">
-        <v>129</v>
+        <v>270</v>
       </c>
       <c r="AG7" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="AH7" t="s">
-        <v>222</v>
+        <v>179</v>
       </c>
       <c r="AI7" t="s">
-        <v>130</v>
+        <v>271</v>
       </c>
       <c r="AJ7" t="s">
-        <v>223</v>
-[...10 lines deleted...]
-      <c r="AQ7">
+        <v>104</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>272</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP7">
         <v>83</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>226</v>
+      </c>
       <c r="AR7" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>185</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>107</v>
       </c>
       <c r="AW7" t="s">
-        <v>58</v>
+        <v>189</v>
       </c>
       <c r="AX7" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="AY7" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ7" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="C8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E8" t="s">
+        <v>276</v>
+      </c>
+      <c r="F8" t="s">
+        <v>277</v>
+      </c>
+      <c r="G8" t="s">
+        <v>257</v>
+      </c>
+      <c r="H8" t="s">
+        <v>278</v>
+      </c>
+      <c r="I8" t="s">
+        <v>279</v>
+      </c>
+      <c r="J8" t="s">
+        <v>280</v>
+      </c>
+      <c r="M8" t="s">
+        <v>281</v>
+      </c>
+      <c r="N8" t="s">
+        <v>282</v>
+      </c>
+      <c r="O8" t="s">
+        <v>283</v>
+      </c>
+      <c r="P8" t="s">
+        <v>284</v>
+      </c>
+      <c r="W8" t="s">
+        <v>285</v>
+      </c>
+      <c r="X8" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>287</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>288</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>289</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>270</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>270</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>290</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP8">
+        <v>590</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>226</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AR8" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>185</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>107</v>
       </c>
       <c r="AW8" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="AX8" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY8" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ8" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="C9" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="E9" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F9" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G9" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="I9" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="J9" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="M9" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="O9" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q9" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="S9" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="X9" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="Y9" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="AB9" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="AC9" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="AD9" t="s">
-        <v>255</v>
+        <v>177</v>
       </c>
       <c r="AE9" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF9" t="s">
-        <v>129</v>
+        <v>270</v>
       </c>
       <c r="AG9" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="AH9" t="s">
-        <v>222</v>
+        <v>179</v>
       </c>
       <c r="AI9" t="s">
-        <v>130</v>
+        <v>303</v>
       </c>
       <c r="AJ9" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>104</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>272</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>304</v>
       </c>
       <c r="AO9" t="s">
-        <v>257</v>
-[...4 lines deleted...]
-      <c r="AQ9">
+        <v>183</v>
+      </c>
+      <c r="AP9">
         <v>32</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>226</v>
+      </c>
       <c r="AR9" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>185</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>227</v>
       </c>
       <c r="AU9" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>305</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>306</v>
       </c>
       <c r="AX9" t="s">
-        <v>259</v>
+        <v>190</v>
       </c>
       <c r="AY9" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ9" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>260</v>
+        <v>307</v>
       </c>
       <c r="C10" t="s">
-        <v>261</v>
+        <v>308</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>262</v>
+        <v>309</v>
       </c>
       <c r="E10" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F10" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G10" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="I10" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="J10" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="M10" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="O10" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="Q10" t="s">
-        <v>264</v>
+        <v>311</v>
       </c>
       <c r="X10" t="s">
-        <v>265</v>
+        <v>312</v>
       </c>
       <c r="Y10" t="s">
-        <v>266</v>
+        <v>313</v>
       </c>
       <c r="Z10" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="AA10" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="AB10" t="s">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="AC10" t="s">
-        <v>267</v>
+        <v>314</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>177</v>
       </c>
       <c r="AE10" t="s">
-        <v>128</v>
+        <v>316</v>
       </c>
       <c r="AF10" t="s">
-        <v>269</v>
+        <v>179</v>
       </c>
       <c r="AG10" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH10" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AI10" t="s">
-        <v>130</v>
+        <v>317</v>
       </c>
       <c r="AJ10" t="s">
-        <v>270</v>
-[...10 lines deleted...]
-      <c r="AQ10">
+        <v>104</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP10">
         <v>28</v>
       </c>
-      <c r="AS10" t="s">
-        <v>156</v>
+      <c r="AR10" t="s">
+        <v>205</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>186</v>
       </c>
       <c r="AU10" t="s">
-        <v>137</v>
+        <v>206</v>
       </c>
       <c r="AV10" t="s">
-        <v>157</v>
+        <v>318</v>
       </c>
       <c r="AW10" t="s">
-        <v>271</v>
+        <v>97</v>
       </c>
       <c r="AX10" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY10" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ10" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>272</v>
+        <v>319</v>
       </c>
       <c r="C11" t="s">
-        <v>272</v>
+        <v>319</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
       <c r="E11" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F11" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="G11" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="I11" t="s">
-        <v>274</v>
+        <v>321</v>
       </c>
       <c r="J11" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="M11" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
       <c r="O11" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="Q11" t="s">
-        <v>277</v>
+        <v>324</v>
       </c>
       <c r="X11" t="s">
-        <v>278</v>
+        <v>325</v>
       </c>
       <c r="Y11" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="Z11" t="s">
-        <v>280</v>
+        <v>327</v>
       </c>
       <c r="AA11" t="s">
-        <v>280</v>
+        <v>327</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>177</v>
       </c>
       <c r="AE11" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF11" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG11" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH11" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AI11" t="s">
-        <v>130</v>
+        <v>328</v>
       </c>
       <c r="AJ11" t="s">
-        <v>281</v>
-[...10 lines deleted...]
-      <c r="AQ11">
+        <v>104</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP11">
         <v>105</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>226</v>
+      </c>
       <c r="AR11" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>185</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>329</v>
       </c>
       <c r="AU11" t="s">
-        <v>282</v>
+        <v>330</v>
       </c>
       <c r="AV11" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="AW11" t="s">
-        <v>284</v>
+        <v>97</v>
       </c>
       <c r="AX11" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY11" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ11" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>285</v>
+        <v>332</v>
       </c>
       <c r="C12" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>287</v>
+        <v>334</v>
       </c>
       <c r="E12" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="F12" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="G12" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="I12" t="s">
-        <v>289</v>
+        <v>336</v>
       </c>
       <c r="J12" t="s">
-        <v>290</v>
+        <v>337</v>
       </c>
       <c r="M12" t="s">
-        <v>291</v>
+        <v>338</v>
       </c>
       <c r="O12" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="X12" t="s">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="Y12" t="s">
-        <v>293</v>
+        <v>340</v>
       </c>
       <c r="Z12" t="s">
-        <v>294</v>
+        <v>341</v>
       </c>
       <c r="AA12" t="s">
-        <v>294</v>
+        <v>341</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>342</v>
       </c>
       <c r="AE12" t="s">
-        <v>295</v>
+        <v>178</v>
       </c>
       <c r="AF12" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG12" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH12" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AI12" t="s">
-        <v>130</v>
+        <v>343</v>
       </c>
       <c r="AJ12" t="s">
-        <v>296</v>
-[...10 lines deleted...]
-      <c r="AQ12">
+        <v>104</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>344</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP12">
         <v>72</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>226</v>
+      </c>
       <c r="AR12" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>185</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>329</v>
       </c>
       <c r="AU12" t="s">
-        <v>282</v>
+        <v>345</v>
       </c>
       <c r="AV12" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="AW12" t="s">
-        <v>299</v>
+        <v>97</v>
       </c>
       <c r="AX12" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY12" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ12" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>300</v>
+        <v>347</v>
       </c>
       <c r="C13" t="s">
-        <v>301</v>
+        <v>348</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>302</v>
+        <v>349</v>
       </c>
       <c r="E13" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="F13" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="G13" t="s">
-        <v>303</v>
+        <v>350</v>
       </c>
       <c r="I13" t="s">
-        <v>304</v>
+        <v>351</v>
       </c>
       <c r="J13" t="s">
-        <v>305</v>
+        <v>352</v>
       </c>
       <c r="M13" t="s">
-        <v>306</v>
+        <v>353</v>
       </c>
       <c r="O13" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="X13" t="s">
-        <v>307</v>
+        <v>354</v>
       </c>
       <c r="Y13" t="s">
-        <v>308</v>
+        <v>355</v>
       </c>
       <c r="Z13" t="s">
-        <v>309</v>
+        <v>356</v>
       </c>
       <c r="AA13" t="s">
-        <v>310</v>
+        <v>357</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>177</v>
       </c>
       <c r="AE13" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF13" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG13" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AH13" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AI13" t="s">
-        <v>130</v>
+        <v>358</v>
       </c>
       <c r="AJ13" t="s">
-        <v>311</v>
-[...10 lines deleted...]
-      <c r="AQ13">
+        <v>104</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>359</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP13">
         <v>69</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>226</v>
+      </c>
       <c r="AR13" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>185</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>329</v>
       </c>
       <c r="AU13" t="s">
-        <v>282</v>
+        <v>330</v>
       </c>
       <c r="AV13" t="s">
-        <v>283</v>
+        <v>360</v>
       </c>
       <c r="AW13" t="s">
-        <v>313</v>
+        <v>97</v>
       </c>
       <c r="AX13" t="s">
-        <v>48</v>
+        <v>190</v>
       </c>
       <c r="AY13" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ13" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>314</v>
+        <v>361</v>
       </c>
       <c r="C14" t="s">
-        <v>315</v>
+        <v>362</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>316</v>
+        <v>363</v>
       </c>
       <c r="E14" t="s">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="F14" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G14" t="s">
-        <v>318</v>
+        <v>365</v>
       </c>
       <c r="I14" t="s">
-        <v>319</v>
+        <v>366</v>
       </c>
       <c r="J14" t="s">
-        <v>320</v>
+        <v>367</v>
       </c>
       <c r="M14" t="s">
-        <v>321</v>
+        <v>368</v>
       </c>
       <c r="O14" t="s">
-        <v>322</v>
+        <v>369</v>
       </c>
       <c r="Q14" t="s">
-        <v>323</v>
+        <v>370</v>
       </c>
       <c r="S14" t="s">
-        <v>324</v>
+        <v>371</v>
       </c>
       <c r="X14" t="s">
-        <v>325</v>
+        <v>372</v>
       </c>
       <c r="Y14" t="s">
-        <v>326</v>
+        <v>373</v>
       </c>
       <c r="Z14" t="s">
-        <v>327</v>
+        <v>374</v>
       </c>
       <c r="AA14" t="s">
-        <v>327</v>
+        <v>374</v>
       </c>
       <c r="AB14" t="s">
-        <v>327</v>
+        <v>374</v>
       </c>
       <c r="AC14" t="s">
-        <v>327</v>
+        <v>374</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>342</v>
       </c>
       <c r="AE14" t="s">
-        <v>295</v>
+        <v>178</v>
       </c>
       <c r="AF14" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AG14" t="s">
-        <v>130</v>
+        <v>270</v>
       </c>
       <c r="AH14" t="s">
-        <v>222</v>
+        <v>180</v>
       </c>
       <c r="AI14" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>375</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>104</v>
       </c>
       <c r="AL14" t="s">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="AQ14">
+        <v>376</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP14">
         <v>225</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>226</v>
+      </c>
       <c r="AR14" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>185</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>227</v>
       </c>
       <c r="AU14" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="AV14" t="s">
-        <v>179</v>
+        <v>377</v>
       </c>
       <c r="AW14" t="s">
-        <v>330</v>
+        <v>189</v>
       </c>
       <c r="AX14" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="AY14" t="s">
-        <v>141</v>
+        <v>378</v>
       </c>
       <c r="AZ14" t="s">
-        <v>331</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>332</v>
+        <v>379</v>
       </c>
       <c r="C15" t="s">
-        <v>333</v>
+        <v>380</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>334</v>
+        <v>381</v>
       </c>
       <c r="E15" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="F15" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="G15" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="H15" t="s">
-        <v>335</v>
+        <v>382</v>
       </c>
       <c r="I15" t="s">
-        <v>336</v>
+        <v>383</v>
       </c>
       <c r="J15" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="M15" t="s">
-        <v>337</v>
+        <v>384</v>
       </c>
       <c r="O15" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="Q15" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="S15" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="U15" t="s">
-        <v>338</v>
+        <v>385</v>
       </c>
       <c r="X15" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Y15" t="s">
-        <v>339</v>
+        <v>386</v>
       </c>
       <c r="Z15" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="AA15" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="AD15" t="s">
-        <v>340</v>
+        <v>177</v>
       </c>
       <c r="AE15" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AF15" t="s">
-        <v>129</v>
+        <v>270</v>
       </c>
       <c r="AG15" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="AH15" t="s">
-        <v>222</v>
+        <v>179</v>
       </c>
       <c r="AI15" t="s">
-        <v>130</v>
-[...7 lines deleted...]
-      <c r="AQ15">
+        <v>387</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP15">
         <v>590</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>226</v>
+      </c>
       <c r="AR15" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>185</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>107</v>
       </c>
       <c r="AW15" t="s">
-        <v>58</v>
+        <v>388</v>
       </c>
       <c r="AX15" t="s">
-        <v>342</v>
+        <v>190</v>
       </c>
       <c r="AY15" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ15" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -3715,117 +4153,117 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>343</v>
+        <v>389</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>344</v>
+        <v>390</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>345</v>
+        <v>391</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>346</v>
+        <v>392</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>347</v>
+        <v>393</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>348</v>
+        <v>394</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>349</v>
+        <v>395</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="B2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>350</v>
+        <v>396</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>351</v>
+        <v>397</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="C3" t="s">
-        <v>352</v>
+        <v>398</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>353</v>
+        <v>399</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="C4" t="s">
-        <v>354</v>
+        <v>400</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>355</v>
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3841,521 +4279,522 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>356</v>
+        <v>402</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>357</v>
+        <v>403</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>358</v>
+        <v>404</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>359</v>
+        <v>405</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>360</v>
+        <v>406</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>361</v>
+        <v>407</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>362</v>
+        <v>408</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>363</v>
+        <v>409</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>364</v>
+        <v>410</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>365</v>
+        <v>411</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>366</v>
+        <v>412</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>367</v>
+        <v>413</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>368</v>
+        <v>414</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>369</v>
+        <v>415</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>370</v>
+        <v>416</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>371</v>
+        <v>417</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>372</v>
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>373</v>
+        <v>419</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>374</v>
+        <v>420</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>375</v>
+        <v>421</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>376</v>
+        <v>422</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>377</v>
+        <v>423</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>378</v>
+        <v>424</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>379</v>
+        <v>425</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>380</v>
+        <v>426</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>381</v>
+        <v>427</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>382</v>
+        <v>428</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>383</v>
+        <v>429</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>384</v>
+        <v>430</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>385</v>
+        <v>431</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>386</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>387</v>
+        <v>433</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>388</v>
+        <v>434</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>373</v>
+        <v>419</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>389</v>
+        <v>435</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>376</v>
+        <v>422</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>390</v>
+        <v>436</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>391</v>
+        <v>437</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>392</v>
+        <v>438</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>345</v>
+        <v>391</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>393</v>
+        <v>439</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>394</v>
+        <v>440</v>
       </c>
       <c r="C2" t="s">
-        <v>395</v>
+        <v>441</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>396</v>
+        <v>442</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>357</v>
+        <v>403</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>397</v>
+        <v>443</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>398</v>
+        <v>444</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>399</v>
+        <v>445</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>400</v>
+        <v>446</v>
       </c>
       <c r="C2" t="s">
-        <v>401</v>
+        <v>447</v>
       </c>
       <c r="D2" t="s">
-        <v>402</v>
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>344</v>
+        <v>390</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>345</v>
+        <v>391</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>346</v>
+        <v>392</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>347</v>
+        <v>393</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>348</v>
+        <v>394</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>349</v>
+        <v>395</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>403</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>