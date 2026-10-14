--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -150,51 +159,57 @@
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VRC07-523LS (mAb) (TMB-380)</t>
   </si>
   <si>
     <t>VRS07-523LS; VRC-HIVMAB075-00-AB; TMB-380</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>VRC07-523LS (VRC-HIVMAB075-00-AB; TMB-380) is a broadly neutralizing antibody (bNAb) engineered to target the CD4 binding site on HIV’s envelope protein gp120. It is a modified version of VRC01, with an LS mutation that extends its half-life, allowing less frequent dosing. Administered via IV, IM, SC, it has shown safety and tolerability in clinical trials. TaiMed develops TMB-380 as part of the antibody-only TMB-365/TMB-380 regimen at 4,800 mg IV every 8 weeks. VRC07-523LS is an engineered VRC01-class antibody with the LS Fc modification, neutralising 96% of strains at IC50 below 50 microgram/mL and 92% below 1 microgram/mL, with 5- to 8-fold greater potency than VRC01.</t>
   </si>
   <si>
     <t>Not yet approved</t>
   </si>
   <si>
     <t>https://clinicalinfo.hiv.gov/en/drugs/vrc07-523ls/patient</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
@@ -311,53 +326,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -420,53 +432,50 @@
     <t>This is a Phase 1/2a open label study to evaluate the safety, tolerability, pharmacokinetics and anti-viral activity of PGT121, VRC07-523LS and PGDM1400 for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>A Phase 1/2a Study of PGT121, VRC07-523LS and PGDM1400 Monoclonal Antibodies in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS + PGDM1400</t>
   </si>
   <si>
     <t>2018-12-03</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>
   <si>
     <t>2021-10-25</t>
   </si>
   <si>
     <t>2022-05-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1. Willing to comply with the requirements of the protocol and available for follow-up for the planned duration of the study.
 2. In the opinion of the Principal Investigator or designee and based on Assessment of Informed Consent Understanding results, has understood the information provided and potential impact and/or risks linked to IV infusion and participation in the trial; written informed consent will be obtained from the volunteer before any study-related procedures are performed.
 3. All volunteers born female engaging in sexual activity that could lead to pregnancy must commit to use an effective method of contraception from the day of the first IV infusion of investigational product until 6 months following the final investigational product administration
 4. All sexually active vo</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
@@ -508,50 +517,53 @@
 Participants will be screened with:
 Medical history
 Physical exam
 Blood and urine tests
 Participants will be assigned to 1 of 7 groups:
 Groups 1-5 will get the drug at 1 visit and then be observed for 24 weeks.
 Groups 6 and 7 will get the drug at 1 visit every 12 weeks, for a total of 3 doses over 48 weeks.
 Participants</t>
   </si>
   <si>
     <t>VRC 605: Safety and Pharmacokinetics of a Human Monoclonal Antibody, VRC-HIVMAB075-00-AB (VRC07-523LS), Administered Intravenously or Subcutaneously to Healthy Adults</t>
   </si>
   <si>
     <t>VRC-HIVMAB075-00-AB</t>
   </si>
   <si>
     <t>2017-02-21</t>
   </si>
   <si>
     <t>2020-10-21</t>
   </si>
   <si>
     <t>2018-07-10</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>* INCLUSION CRITERIA:
 A volunteer must meet all of the following criteria:
 * Able and willing to complete the informed consent process.
 * 18 to 50 years of age.
 * Based on history and examination, must be in good general health and without history of any of the conditions listed in the exclusion criteria.
 * Willing to have blood samples collected, stored indefinitely, and used for research purposes.
 * Able to provide proof of identity to the satisfaction of the study clinician completing the enrollment process.
 * Willing to adhere to reduced risk sexual behavior during study participation.
 * Screening laboratory values within 84 days prior to enrollment must meet the following criteria:
   * White Blood Cell (WBC) 2,500-12,000/mm\^3.
   * WBC differential either within institutional norma</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>once every 12 weeks</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
@@ -1815,99 +1827,96 @@
     <t>TMB-365 is a monoclonal antibody that binds to the CD4 receptor. TMB-380, aka VRC07-523LS is a monoclonal antibody that binds to HIV. Both interfere with HIV entry. This study is designed to test the combination of the antibodies as maintenance therapy in HIV infected suppressed individuals discontinuing oral cART for 48 weeks.
 Researchers will compare TMB-365/TMB-380 given IV every 8 weeks to continuation of daily oral cART to see if TMB-365/TMB-380 can also maintain viral suppression.
 Participants will:
 1. Receive TMB-365/TMB-380 infusion or take oral cART as scheduled for 48 weeks
 2. Visit the clinic as schedule for checkups and tests</t>
   </si>
   <si>
     <t>HIV-1 Virologic Suppression With TMB-365 and TMB-380 Antibodies Study</t>
   </si>
   <si>
     <t>TMB-365</t>
   </si>
   <si>
     <t>TMB-380</t>
   </si>
   <si>
     <t>Baseline ART</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 1. At least 18 years of age on the day of Screening.
 2. Asymptomatic HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by Geenius™ or a second antibody test by a method other than the initial rapid HIV and/or E/CIA test, or by HIV-1 antigen, plasma HIV-1 RNA viral load at or prior to screening.
 3. On continuous suppressive cART for at least 6 months prior to Screening with one documented HIV-1 RNA level \&lt;50 copies/mL within 6 months of Screening. Continuous cART is defined as no interruptions greater than 3 consecutive days. cART is defined as a DHHS recommended regimen. Study participants should be on a stable oral regimen for at least 3 months prio</t>
   </si>
   <si>
     <t>Every 2 months</t>
   </si>
   <si>
     <t>CAPRISA 012C</t>
   </si>
   <si>
     <t>NCT07810062</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07810062</t>
   </si>
   <si>
     <t>Centre for Infectious Disease Research in Zambia</t>
   </si>
   <si>
     <t>A double blinded, Randomized, Placebo- controlled phase II trial to assess extended safety and tolerability of subcutaneous CAP256V2LS and VRC07-523LS in HIV- negative women</t>
   </si>
   <si>
     <t>A Phase II Trial to Assess Extended Safety and Tolerability of Subcutaneous CAP256V2LS and VRC07-523LS in HIV- Negative Women</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>CAP256V2LS and VRC07.523LS</t>
   </si>
   <si>
     <t>2023-08-28</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
-    <t>Adults, Cisgender women</t>
+    <t>Female, Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * 18 to 30 years of age Persons born Female (assigned female sex at birth) and identifying as female.Able and willing to complete the informed consent process
 * Able to understand the information provided including the potential impact and/or risks linked to SC administration of the study product, willing to comply with protocol procedures, has access to the clinical research site and is available for follow-up for the study duration
 * Based on clinical assessment, participant must be in good general health as per opinion of the Principal Investigator (PI) or designee
 * Haemoglobin \&gt; 10g/dl
 * Creatinine ≤ 1.25 x ULN
 * ALT \&lt; 1.25 x ULN
 * HIV negative
 * Negative β-HCG (human chorionic gonadotropin) pregnancy test on day of enrolment
 * If of reproductive potential, has</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Every 6 months, Every 4 months</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>SAMBA II- CAPRISA 012B</t>
   </si>
@@ -1970,51 +1979,51 @@
 * Does adding ePGT121v1-LS and VRC07-523-LS to standard ART increase the number of infants who achieve HIV viral suppression by week 48?
 * How long does it take participants receiving ePGT121v1-LS and VRC07-523-LS to achieve viral suppression compared with stand</t>
   </si>
   <si>
     <t>Early Neutralizing Antibodies in Infants Living With HIV to Enhance Their Life (2)</t>
   </si>
   <si>
     <t>Broadly neutralizing antibody (bNAb) ePGT121v1-LS</t>
   </si>
   <si>
     <t>Saline (0.9% NaCl)</t>
   </si>
   <si>
     <t>Broadly neutralizing antibody (bNAb) VRC07-523-LS</t>
   </si>
   <si>
     <t>2027-01-01</t>
   </si>
   <si>
     <t>2029-07-01</t>
   </si>
   <si>
     <t>2029-12-31</t>
   </si>
   <si>
-    <t>Children, Neonates</t>
+    <t>Neonates (0 to 28 days), Infants (0 to 12 months), Children</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Infants from 1 to 365 days old at the time of enrolment.
 * Living with HIV-1, diagnosed with an approved assay detecting HIV nucleic acids in blood.
 * Weight \&gt; 2.5 kg at enrolment.
 * ART-naïve or ≤ 30 days of triple ART at screening (not including prophylaxis in HIV-exposed).
 * Clinically stable and can be managed as outpatient (participants identified in-hospital can start the trial at their first routine visit).
 * Parent or legal guardian able to provide Informed consent (IC).
 Exclusion Criteria:
 * Participation in other concurrent research studies that, in the opinion of the principal investigator and central team, would interfere with the objectives of this study.
 * Previous receipt of bNAbs against HIV.
 * Serious Adverse Reactions (SARs) to the investigationa</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>A5389</t>
   </si>
   <si>
     <t>NCT06987318</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06987318</t>
@@ -2714,97 +2723,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/rUDZNQZ4AUtrFovwBtOgpceDWNhZ6X3Ty0pcIaXe.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2833,198 +2845,213 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...10 lines deleted...]
-      <c r="O2" t="s">
         <v>45</v>
       </c>
+      <c r="J2" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>56</v>
       </c>
+      <c r="Y2" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>58</v>
+      </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AE2" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>63</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ33"/>
+  <dimension ref="A1:AY33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -3039,3366 +3066,3329 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="F2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="G2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="I2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="M2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AC2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AG2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>137</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP2">
         <v>19</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="AR2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>141</v>
       </c>
       <c r="AW2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="AX2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="AY2" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3">
         <v>170030</v>
       </c>
       <c r="C3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I3" t="s">
+        <v>150</v>
+      </c>
+      <c r="J3" t="s">
+        <v>126</v>
+      </c>
+      <c r="M3" t="s">
+        <v>151</v>
+      </c>
+      <c r="X3" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP3">
+        <v>26</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C4" t="s">
+        <v>162</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F4" t="s">
+        <v>164</v>
+      </c>
+      <c r="G4" t="s">
+        <v>148</v>
+      </c>
+      <c r="H4" t="s">
+        <v>165</v>
+      </c>
+      <c r="I4" t="s">
+        <v>166</v>
+      </c>
+      <c r="J4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O4" t="s">
+        <v>169</v>
+      </c>
+      <c r="W4" t="s">
+        <v>170</v>
+      </c>
+      <c r="X4" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP4">
+        <v>48</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>159</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J5" t="s">
+        <v>185</v>
+      </c>
+      <c r="M5" t="s">
+        <v>186</v>
+      </c>
+      <c r="O5" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>188</v>
+      </c>
+      <c r="S5" t="s">
+        <v>189</v>
+      </c>
+      <c r="U5" t="s">
+        <v>190</v>
+      </c>
+      <c r="X5" t="s">
+        <v>191</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>192</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP5">
+        <v>200</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AW5" t="s">
         <v>142</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AX5" t="s">
         <v>143</v>
       </c>
-      <c r="E3" t="s">
+      <c r="AY5" t="s">
         <v>144</v>
       </c>
-      <c r="F3" t="s">
-[...8 lines deleted...]
-      <c r="I3" t="s">
+    </row>
+    <row r="6" spans="1:51">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="E6" t="s">
         <v>147</v>
       </c>
-      <c r="J3" t="s">
+      <c r="F6" t="s">
         <v>122</v>
       </c>
-      <c r="M3" t="s">
+      <c r="G6" t="s">
+        <v>202</v>
+      </c>
+      <c r="H6" t="s">
+        <v>203</v>
+      </c>
+      <c r="I6" t="s">
+        <v>204</v>
+      </c>
+      <c r="J6" t="s">
+        <v>126</v>
+      </c>
+      <c r="M6" t="s">
+        <v>169</v>
+      </c>
+      <c r="O6" t="s">
+        <v>205</v>
+      </c>
+      <c r="X6" t="s">
+        <v>206</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>207</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>209</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP6">
+        <v>15</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="E7" t="s">
+        <v>147</v>
+      </c>
+      <c r="F7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G7" t="s">
         <v>148</v>
       </c>
-      <c r="X3" t="s">
-[...29 lines deleted...]
-      <c r="AP3" t="s">
+      <c r="H7" t="s">
+        <v>213</v>
+      </c>
+      <c r="I7" t="s">
+        <v>214</v>
+      </c>
+      <c r="J7" t="s">
+        <v>126</v>
+      </c>
+      <c r="M7" t="s">
+        <v>169</v>
+      </c>
+      <c r="X7" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>217</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>217</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF7" t="s">
         <v>135</v>
       </c>
-      <c r="AQ3">
-[...8 lines deleted...]
-      <c r="AW3" t="s">
+      <c r="AG7" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>218</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP7">
+        <v>28</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>219</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E8" t="s">
+        <v>147</v>
+      </c>
+      <c r="F8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G8" t="s">
+        <v>148</v>
+      </c>
+      <c r="H8" t="s">
+        <v>223</v>
+      </c>
+      <c r="I8" t="s">
+        <v>224</v>
+      </c>
+      <c r="J8" t="s">
+        <v>225</v>
+      </c>
+      <c r="M8" t="s">
+        <v>169</v>
+      </c>
+      <c r="O8" t="s">
+        <v>226</v>
+      </c>
+      <c r="X8" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>228</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>229</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD8" t="s">
         <v>155</v>
       </c>
-      <c r="AX3" t="s">
+      <c r="AE8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>230</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP8">
+        <v>124</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>219</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>231</v>
+      </c>
+      <c r="C9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E9" t="s">
+        <v>147</v>
+      </c>
+      <c r="F9" t="s">
+        <v>182</v>
+      </c>
+      <c r="G9" t="s">
+        <v>234</v>
+      </c>
+      <c r="H9" t="s">
+        <v>235</v>
+      </c>
+      <c r="I9" t="s">
+        <v>236</v>
+      </c>
+      <c r="J9" t="s">
+        <v>237</v>
+      </c>
+      <c r="M9" t="s">
+        <v>238</v>
+      </c>
+      <c r="O9" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>169</v>
+      </c>
+      <c r="X9" t="s">
+        <v>240</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>241</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>243</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>244</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH9" t="s">
         <v>156</v>
       </c>
-      <c r="AY3" t="s">
+      <c r="AI9" t="s">
+        <v>245</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP9">
+        <v>20</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT9" t="s">
         <v>140</v>
       </c>
-      <c r="AZ3" t="s">
+      <c r="AV9" t="s">
         <v>141</v>
       </c>
+      <c r="AW9" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>144</v>
+      </c>
     </row>
-    <row r="4" spans="1:52">
-[...12 lines deleted...]
-      <c r="E4" t="s">
+    <row r="10" spans="1:51">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C10" t="s">
+        <v>247</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E10" t="s">
+        <v>147</v>
+      </c>
+      <c r="F10" t="s">
+        <v>122</v>
+      </c>
+      <c r="G10" t="s">
+        <v>123</v>
+      </c>
+      <c r="H10" t="s">
+        <v>249</v>
+      </c>
+      <c r="I10" t="s">
+        <v>250</v>
+      </c>
+      <c r="J10" t="s">
+        <v>126</v>
+      </c>
+      <c r="M10" t="s">
+        <v>251</v>
+      </c>
+      <c r="O10" t="s">
+        <v>252</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>253</v>
+      </c>
+      <c r="S10" t="s">
+        <v>254</v>
+      </c>
+      <c r="U10" t="s">
+        <v>255</v>
+      </c>
+      <c r="X10" t="s">
+        <v>256</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>257</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>258</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>258</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>259</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP10">
+        <v>29</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>197</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY10" t="s">
         <v>144</v>
       </c>
-      <c r="F4" t="s">
-[...29 lines deleted...]
-      <c r="Z4" t="s">
+    </row>
+    <row r="11" spans="1:51">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>260</v>
+      </c>
+      <c r="C11" t="s">
+        <v>261</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E11" t="s">
+        <v>181</v>
+      </c>
+      <c r="F11" t="s">
+        <v>122</v>
+      </c>
+      <c r="G11" t="s">
+        <v>263</v>
+      </c>
+      <c r="H11" t="s">
+        <v>264</v>
+      </c>
+      <c r="I11" t="s">
+        <v>265</v>
+      </c>
+      <c r="J11" t="s">
+        <v>266</v>
+      </c>
+      <c r="M11" t="s">
+        <v>267</v>
+      </c>
+      <c r="O11" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>269</v>
+      </c>
+      <c r="X11" t="s">
+        <v>270</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>271</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>272</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>272</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>273</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>274</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP11">
+        <v>20</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E12" t="s">
+        <v>147</v>
+      </c>
+      <c r="F12" t="s">
+        <v>122</v>
+      </c>
+      <c r="G12" t="s">
+        <v>148</v>
+      </c>
+      <c r="H12" t="s">
+        <v>278</v>
+      </c>
+      <c r="I12" t="s">
+        <v>279</v>
+      </c>
+      <c r="J12" t="s">
+        <v>126</v>
+      </c>
+      <c r="M12" t="s">
+        <v>280</v>
+      </c>
+      <c r="O12" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>282</v>
+      </c>
+      <c r="S12" t="s">
         <v>169</v>
       </c>
-      <c r="AA4" t="s">
-[...20 lines deleted...]
-      <c r="AP4" t="s">
+      <c r="X12" t="s">
+        <v>283</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>284</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>285</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>285</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF12" t="s">
         <v>135</v>
       </c>
-      <c r="AQ4">
-[...14 lines deleted...]
-      <c r="AY4" t="s">
+      <c r="AG12" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>230</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP12">
+        <v>27</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT12" t="s">
         <v>140</v>
       </c>
-      <c r="AZ4" t="s">
+      <c r="AV12" t="s">
         <v>141</v>
       </c>
+      <c r="AW12" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>144</v>
+      </c>
     </row>
-    <row r="5" spans="1:52">
-[...786 lines deleted...]
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>160147</v>
       </c>
       <c r="C13" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E13" t="s">
+        <v>147</v>
+      </c>
+      <c r="F13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H13" t="s">
+        <v>288</v>
+      </c>
+      <c r="I13" t="s">
+        <v>289</v>
+      </c>
+      <c r="J13" t="s">
+        <v>290</v>
+      </c>
+      <c r="M13" t="s">
+        <v>291</v>
+      </c>
+      <c r="O13" t="s">
+        <v>151</v>
+      </c>
+      <c r="X13" t="s">
+        <v>292</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>293</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>294</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>294</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>295</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP13">
+        <v>16</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY13" t="s">
         <v>144</v>
       </c>
-      <c r="F13" t="s">
-[...17 lines deleted...]
-      <c r="O13" t="s">
+    </row>
+    <row r="14" spans="1:51">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
+        <v>296</v>
+      </c>
+      <c r="C14" t="s">
+        <v>297</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="E14" t="s">
+        <v>147</v>
+      </c>
+      <c r="F14" t="s">
+        <v>164</v>
+      </c>
+      <c r="G14" t="s">
+        <v>299</v>
+      </c>
+      <c r="H14" t="s">
+        <v>300</v>
+      </c>
+      <c r="I14" t="s">
+        <v>301</v>
+      </c>
+      <c r="J14" t="s">
+        <v>302</v>
+      </c>
+      <c r="M14" t="s">
+        <v>169</v>
+      </c>
+      <c r="O14" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>304</v>
+      </c>
+      <c r="S14" t="s">
+        <v>305</v>
+      </c>
+      <c r="U14" t="s">
+        <v>306</v>
+      </c>
+      <c r="W14" t="s">
+        <v>307</v>
+      </c>
+      <c r="X14" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>309</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>311</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP14">
+        <v>48</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>312</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>159</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>313</v>
+      </c>
+      <c r="C15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="E15" t="s">
+        <v>181</v>
+      </c>
+      <c r="F15" t="s">
+        <v>122</v>
+      </c>
+      <c r="G15" t="s">
         <v>148</v>
       </c>
-      <c r="X13" t="s">
-[...5 lines deleted...]
-      <c r="AB13" t="s">
+      <c r="H15" t="s">
+        <v>316</v>
+      </c>
+      <c r="I15" t="s">
+        <v>317</v>
+      </c>
+      <c r="J15" t="s">
         <v>290</v>
       </c>
-      <c r="AC13" t="s">
-[...20 lines deleted...]
-      <c r="AP13" t="s">
+      <c r="M15" t="s">
+        <v>318</v>
+      </c>
+      <c r="O15" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>320</v>
+      </c>
+      <c r="S15" t="s">
+        <v>169</v>
+      </c>
+      <c r="U15" t="s">
+        <v>321</v>
+      </c>
+      <c r="X15" t="s">
+        <v>322</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>323</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>324</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>324</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF15" t="s">
         <v>135</v>
       </c>
-      <c r="AQ13">
-[...8 lines deleted...]
-      <c r="AW13" t="s">
+      <c r="AG15" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>325</v>
+      </c>
+      <c r="AO15" t="s">
         <v>138</v>
       </c>
-      <c r="AX13" t="s">
+      <c r="AP15">
+        <v>75</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>326</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>327</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51">
+      <c r="A16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" t="s">
+        <v>328</v>
+      </c>
+      <c r="C16" t="s">
+        <v>329</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E16" t="s">
+        <v>121</v>
+      </c>
+      <c r="F16" t="s">
+        <v>122</v>
+      </c>
+      <c r="G16" t="s">
+        <v>331</v>
+      </c>
+      <c r="H16" t="s">
+        <v>332</v>
+      </c>
+      <c r="I16" t="s">
+        <v>333</v>
+      </c>
+      <c r="J16" t="s">
+        <v>126</v>
+      </c>
+      <c r="M16" t="s">
+        <v>334</v>
+      </c>
+      <c r="O16" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>280</v>
+      </c>
+      <c r="S16" t="s">
+        <v>281</v>
+      </c>
+      <c r="U16" t="s">
+        <v>169</v>
+      </c>
+      <c r="X16" t="s">
+        <v>336</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>337</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>338</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>339</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>340</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>340</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>341</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP16">
+        <v>28</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR16" t="s">
         <v>139</v>
       </c>
-      <c r="AY13" t="s">
+      <c r="AT16" t="s">
+        <v>197</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
+        <v>342</v>
+      </c>
+      <c r="C17" t="s">
+        <v>343</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E17" t="s">
+        <v>147</v>
+      </c>
+      <c r="F17" t="s">
+        <v>122</v>
+      </c>
+      <c r="G17" t="s">
+        <v>148</v>
+      </c>
+      <c r="H17" t="s">
+        <v>345</v>
+      </c>
+      <c r="I17" t="s">
+        <v>346</v>
+      </c>
+      <c r="J17" t="s">
+        <v>347</v>
+      </c>
+      <c r="M17" t="s">
+        <v>348</v>
+      </c>
+      <c r="O17" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>350</v>
+      </c>
+      <c r="S17" t="s">
+        <v>351</v>
+      </c>
+      <c r="U17" t="s">
+        <v>352</v>
+      </c>
+      <c r="X17" t="s">
+        <v>353</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>272</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>354</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>354</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>355</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP17">
+        <v>95</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT17" t="s">
         <v>140</v>
       </c>
-      <c r="AZ13" t="s">
+      <c r="AV17" t="s">
+        <v>356</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" t="s">
+        <v>357</v>
+      </c>
+      <c r="C18" t="s">
+        <v>358</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E18" t="s">
+        <v>147</v>
+      </c>
+      <c r="F18" t="s">
+        <v>360</v>
+      </c>
+      <c r="G18" t="s">
+        <v>299</v>
+      </c>
+      <c r="H18" t="s">
+        <v>361</v>
+      </c>
+      <c r="I18" t="s">
+        <v>362</v>
+      </c>
+      <c r="J18" t="s">
+        <v>302</v>
+      </c>
+      <c r="M18" t="s">
+        <v>169</v>
+      </c>
+      <c r="O18" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>363</v>
+      </c>
+      <c r="S18" t="s">
+        <v>334</v>
+      </c>
+      <c r="U18" t="s">
+        <v>335</v>
+      </c>
+      <c r="W18" t="s">
+        <v>364</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>365</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>366</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>366</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>367</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV18" t="s">
         <v>141</v>
       </c>
+      <c r="AW18" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>144</v>
+      </c>
     </row>
-    <row r="14" spans="1:52">
-[...12 lines deleted...]
-      <c r="E14" t="s">
+    <row r="19" spans="1:51">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" t="s">
+        <v>368</v>
+      </c>
+      <c r="C19" t="s">
+        <v>369</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="E19" t="s">
+        <v>147</v>
+      </c>
+      <c r="F19" t="s">
+        <v>122</v>
+      </c>
+      <c r="G19" t="s">
+        <v>148</v>
+      </c>
+      <c r="H19" t="s">
+        <v>371</v>
+      </c>
+      <c r="I19" t="s">
+        <v>372</v>
+      </c>
+      <c r="J19" t="s">
+        <v>126</v>
+      </c>
+      <c r="M19" t="s">
+        <v>373</v>
+      </c>
+      <c r="O19" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>375</v>
+      </c>
+      <c r="S19" t="s">
+        <v>376</v>
+      </c>
+      <c r="X19" t="s">
+        <v>377</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>378</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>379</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>379</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>380</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP19">
+        <v>33</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>356</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>160</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY19" t="s">
         <v>144</v>
       </c>
-      <c r="F14" t="s">
-[...88 lines deleted...]
-      </c>
     </row>
-    <row r="15" spans="1:52">
-[...522 lines deleted...]
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B20">
         <v>180113</v>
       </c>
       <c r="C20" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="E20" t="s">
+        <v>147</v>
+      </c>
+      <c r="F20" t="s">
+        <v>383</v>
+      </c>
+      <c r="G20" t="s">
+        <v>148</v>
+      </c>
+      <c r="H20" t="s">
+        <v>384</v>
+      </c>
+      <c r="I20" t="s">
+        <v>385</v>
+      </c>
+      <c r="J20" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" t="s">
+        <v>386</v>
+      </c>
+      <c r="O20" t="s">
+        <v>387</v>
+      </c>
+      <c r="X20" t="s">
+        <v>154</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>388</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>389</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>389</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>390</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP20">
+        <v>9</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>159</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY20" t="s">
         <v>144</v>
       </c>
-      <c r="F20" t="s">
-[...11 lines deleted...]
-      <c r="J20" t="s">
+    </row>
+    <row r="21" spans="1:51">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" t="s">
+        <v>391</v>
+      </c>
+      <c r="C21" t="s">
+        <v>392</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="E21" t="s">
+        <v>147</v>
+      </c>
+      <c r="F21" t="s">
+        <v>182</v>
+      </c>
+      <c r="G21" t="s">
+        <v>148</v>
+      </c>
+      <c r="H21" t="s">
+        <v>394</v>
+      </c>
+      <c r="I21" t="s">
+        <v>395</v>
+      </c>
+      <c r="J21" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" t="s">
+        <v>396</v>
+      </c>
+      <c r="O21" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>282</v>
+      </c>
+      <c r="X21" t="s">
+        <v>397</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>398</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>399</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>400</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>401</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP21">
+        <v>118</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" t="s">
+        <v>402</v>
+      </c>
+      <c r="C22" t="s">
+        <v>403</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E22" t="s">
+        <v>147</v>
+      </c>
+      <c r="F22" t="s">
         <v>122</v>
       </c>
-      <c r="M20" t="s">
-[...29 lines deleted...]
-      <c r="AI20" t="s">
+      <c r="G22" t="s">
+        <v>148</v>
+      </c>
+      <c r="H22" t="s">
+        <v>405</v>
+      </c>
+      <c r="I22" t="s">
+        <v>406</v>
+      </c>
+      <c r="J22" t="s">
+        <v>407</v>
+      </c>
+      <c r="M22" t="s">
+        <v>408</v>
+      </c>
+      <c r="O22" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>169</v>
+      </c>
+      <c r="X22" t="s">
+        <v>410</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>411</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>412</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>413</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>414</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP22">
+        <v>83</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>140</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" t="s">
+        <v>415</v>
+      </c>
+      <c r="C23" t="s">
+        <v>416</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="E23" t="s">
+        <v>121</v>
+      </c>
+      <c r="F23" t="s">
+        <v>182</v>
+      </c>
+      <c r="G23" t="s">
+        <v>148</v>
+      </c>
+      <c r="H23" t="s">
+        <v>418</v>
+      </c>
+      <c r="I23" t="s">
+        <v>419</v>
+      </c>
+      <c r="J23" t="s">
+        <v>420</v>
+      </c>
+      <c r="M23" t="s">
+        <v>303</v>
+      </c>
+      <c r="O23" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>168</v>
+      </c>
+      <c r="S23" t="s">
+        <v>421</v>
+      </c>
+      <c r="U23" t="s">
+        <v>422</v>
+      </c>
+      <c r="X23" t="s">
+        <v>423</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>424</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>425</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>426</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>427</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>428</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP23">
+        <v>41</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51">
+      <c r="A24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24" t="s">
+        <v>429</v>
+      </c>
+      <c r="C24" t="s">
+        <v>430</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="E24" t="s">
+        <v>121</v>
+      </c>
+      <c r="F24" t="s">
+        <v>360</v>
+      </c>
+      <c r="G24" t="s">
+        <v>432</v>
+      </c>
+      <c r="H24" t="s">
+        <v>433</v>
+      </c>
+      <c r="I24" t="s">
+        <v>434</v>
+      </c>
+      <c r="J24" t="s">
+        <v>126</v>
+      </c>
+      <c r="M24" t="s">
+        <v>435</v>
+      </c>
+      <c r="O24" t="s">
+        <v>436</v>
+      </c>
+      <c r="W24" t="s">
+        <v>437</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>153</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>438</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>438</v>
+      </c>
+      <c r="AD24" t="s">
         <v>133</v>
       </c>
-      <c r="AJ20" t="s">
-[...2 lines deleted...]
-      <c r="AP20" t="s">
+      <c r="AE24" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF24" t="s">
         <v>135</v>
       </c>
-      <c r="AQ20">
-[...8 lines deleted...]
-      <c r="AW20" t="s">
+      <c r="AG24" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>439</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>440</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51">
+      <c r="A25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" t="s">
+        <v>441</v>
+      </c>
+      <c r="C25" t="s">
+        <v>442</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="E25" t="s">
+        <v>121</v>
+      </c>
+      <c r="F25" t="s">
+        <v>164</v>
+      </c>
+      <c r="G25" t="s">
+        <v>148</v>
+      </c>
+      <c r="H25" t="s">
+        <v>444</v>
+      </c>
+      <c r="I25" t="s">
+        <v>445</v>
+      </c>
+      <c r="J25" t="s">
+        <v>446</v>
+      </c>
+      <c r="M25" t="s">
+        <v>319</v>
+      </c>
+      <c r="O25" t="s">
+        <v>447</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>448</v>
+      </c>
+      <c r="S25" t="s">
+        <v>449</v>
+      </c>
+      <c r="U25" t="s">
+        <v>408</v>
+      </c>
+      <c r="X25" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>451</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>452</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>453</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>454</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP25">
+        <v>1120</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:51">
+      <c r="A26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" t="s">
+        <v>455</v>
+      </c>
+      <c r="C26" t="s">
+        <v>456</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="E26" t="s">
+        <v>181</v>
+      </c>
+      <c r="F26" t="s">
+        <v>458</v>
+      </c>
+      <c r="G26" t="s">
+        <v>148</v>
+      </c>
+      <c r="H26" t="s">
+        <v>459</v>
+      </c>
+      <c r="I26" t="s">
+        <v>460</v>
+      </c>
+      <c r="J26" t="s">
+        <v>461</v>
+      </c>
+      <c r="M26" t="s">
+        <v>169</v>
+      </c>
+      <c r="O26" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>226</v>
+      </c>
+      <c r="S26" t="s">
+        <v>238</v>
+      </c>
+      <c r="X26" t="s">
+        <v>462</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>463</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>464</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>465</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>466</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP26">
+        <v>48</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>197</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>159</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" t="s">
+        <v>467</v>
+      </c>
+      <c r="C27" t="s">
+        <v>468</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="E27" t="s">
+        <v>121</v>
+      </c>
+      <c r="F27" t="s">
+        <v>122</v>
+      </c>
+      <c r="G27" t="s">
+        <v>470</v>
+      </c>
+      <c r="H27" t="s">
+        <v>471</v>
+      </c>
+      <c r="I27" t="s">
+        <v>472</v>
+      </c>
+      <c r="J27" t="s">
+        <v>126</v>
+      </c>
+      <c r="M27" t="s">
+        <v>473</v>
+      </c>
+      <c r="X27" t="s">
+        <v>474</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>475</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>476</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>476</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>477</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>478</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>479</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP27">
+        <v>11</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51">
+      <c r="A28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" t="s">
+        <v>480</v>
+      </c>
+      <c r="C28" t="s">
+        <v>481</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="E28" t="s">
+        <v>147</v>
+      </c>
+      <c r="F28" t="s">
+        <v>182</v>
+      </c>
+      <c r="G28" t="s">
+        <v>148</v>
+      </c>
+      <c r="H28" t="s">
+        <v>483</v>
+      </c>
+      <c r="I28" t="s">
+        <v>484</v>
+      </c>
+      <c r="J28" t="s">
+        <v>485</v>
+      </c>
+      <c r="M28" t="s">
+        <v>486</v>
+      </c>
+      <c r="N28" t="s">
+        <v>487</v>
+      </c>
+      <c r="O28" t="s">
+        <v>488</v>
+      </c>
+      <c r="P28" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>490</v>
+      </c>
+      <c r="R28" t="s">
+        <v>491</v>
+      </c>
+      <c r="U28" t="s">
+        <v>492</v>
+      </c>
+      <c r="V28" t="s">
+        <v>493</v>
+      </c>
+      <c r="X28" t="s">
+        <v>494</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>495</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>496</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>496</v>
+      </c>
+      <c r="AD28" t="s">
         <v>155</v>
       </c>
-      <c r="AX20" t="s">
-[...2 lines deleted...]
-      <c r="AY20" t="s">
+      <c r="AE28" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>156</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>497</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>59</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP28">
+        <v>83</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>498</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT28" t="s">
         <v>140</v>
       </c>
-      <c r="AZ20" t="s">
+      <c r="AV28" t="s">
+        <v>499</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>160</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51">
+      <c r="A29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" t="s">
+        <v>500</v>
+      </c>
+      <c r="C29" t="s">
+        <v>501</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="E29" t="s">
+        <v>181</v>
+      </c>
+      <c r="F29" t="s">
+        <v>182</v>
+      </c>
+      <c r="G29" t="s">
+        <v>503</v>
+      </c>
+      <c r="H29" t="s">
+        <v>504</v>
+      </c>
+      <c r="I29" t="s">
+        <v>505</v>
+      </c>
+      <c r="J29" t="s">
+        <v>126</v>
+      </c>
+      <c r="M29" t="s">
+        <v>506</v>
+      </c>
+      <c r="O29" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>508</v>
+      </c>
+      <c r="X29" t="s">
+        <v>509</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>510</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>243</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>243</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>511</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP29">
+        <v>88</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>512</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" t="s">
+        <v>513</v>
+      </c>
+      <c r="C30" t="s">
+        <v>514</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="E30" t="s">
+        <v>181</v>
+      </c>
+      <c r="F30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" t="s">
+        <v>516</v>
+      </c>
+      <c r="H30" t="s">
+        <v>517</v>
+      </c>
+      <c r="I30" t="s">
+        <v>518</v>
+      </c>
+      <c r="J30" t="s">
+        <v>519</v>
+      </c>
+      <c r="M30" t="s">
+        <v>520</v>
+      </c>
+      <c r="X30" t="s">
+        <v>521</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>522</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>523</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>524</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>525</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>526</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP30">
+        <v>990</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>527</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>528</v>
+      </c>
+      <c r="AW30" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX30" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY30" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51">
+      <c r="A31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" t="s">
+        <v>530</v>
+      </c>
+      <c r="C31" t="s">
+        <v>531</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="E31" t="s">
+        <v>147</v>
+      </c>
+      <c r="F31" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" t="s">
+        <v>533</v>
+      </c>
+      <c r="H31" t="s">
+        <v>534</v>
+      </c>
+      <c r="I31" t="s">
+        <v>535</v>
+      </c>
+      <c r="J31" t="s">
+        <v>266</v>
+      </c>
+      <c r="M31" t="s">
+        <v>536</v>
+      </c>
+      <c r="O31" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>538</v>
+      </c>
+      <c r="S31" t="s">
+        <v>539</v>
+      </c>
+      <c r="X31" t="s">
+        <v>540</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>541</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>155</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>135</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>138</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>527</v>
+      </c>
+      <c r="AW31" t="s">
+        <v>542</v>
+      </c>
+      <c r="AX31" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY31" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51">
+      <c r="A32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" t="s">
+        <v>543</v>
+      </c>
+      <c r="C32" t="s">
+        <v>544</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="E32" t="s">
+        <v>121</v>
+      </c>
+      <c r="F32" t="s">
+        <v>546</v>
+      </c>
+      <c r="G32" t="s">
+        <v>547</v>
+      </c>
+      <c r="H32" t="s">
+        <v>548</v>
+      </c>
+      <c r="I32" t="s">
+        <v>549</v>
+      </c>
+      <c r="M32" t="s">
+        <v>550</v>
+      </c>
+      <c r="O32" t="s">
+        <v>551</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>552</v>
+      </c>
+      <c r="W32" t="s">
+        <v>553</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>192</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>554</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>555</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>556</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>557</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP32">
+        <v>73</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>558</v>
+      </c>
+      <c r="AV32" t="s">
         <v>141</v>
       </c>
+      <c r="AW32" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX32" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>144</v>
+      </c>
     </row>
-    <row r="21" spans="1:52">
-[...12 lines deleted...]
-      <c r="E21" t="s">
+    <row r="33" spans="1:51">
+      <c r="A33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" t="s">
+        <v>559</v>
+      </c>
+      <c r="C33" t="s">
+        <v>560</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="E33" t="s">
+        <v>147</v>
+      </c>
+      <c r="F33" t="s">
+        <v>546</v>
+      </c>
+      <c r="G33" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>562</v>
+      </c>
+      <c r="I33" t="s">
+        <v>563</v>
+      </c>
+      <c r="J33" t="s">
+        <v>461</v>
+      </c>
+      <c r="M33" t="s">
+        <v>169</v>
+      </c>
+      <c r="O33" t="s">
+        <v>168</v>
+      </c>
+      <c r="W33" t="s">
+        <v>564</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>565</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>566</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>567</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>568</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP33">
+        <v>40</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>569</v>
+      </c>
+      <c r="AW33" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY33" t="s">
         <v>144</v>
-      </c>
-[...1258 lines deleted...]
-        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -6433,193 +6423,193 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C2" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D2" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E2" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F2" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B3" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D3" t="s">
+        <v>583</v>
+      </c>
+      <c r="E3" t="s">
         <v>579</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>580</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B4" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C4" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="D4" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E4" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F4" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="H4" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C5" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="D5" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E5" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="F5" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="H5" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B6" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C6" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="D6" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E6" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="F6" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="H6" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -6634,557 +6624,557 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C2" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="D2" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="E2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F2" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="I2" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C2" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="D2" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C2" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="D2" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="E2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F2" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
+        <v>655</v>
+      </c>
+      <c r="C3" t="s">
         <v>652</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C2" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="H2" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="J2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C3" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="H3" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="J3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">