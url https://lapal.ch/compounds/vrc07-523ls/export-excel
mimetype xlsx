--- v1 (2026-10-14)
+++ v2 (2026-11-04)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="770">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VRC07-523LS (mAb) (TMB-380)</t>
   </si>
   <si>
     <t>VRS07-523LS; VRC-HIVMAB075-00-AB; TMB-380</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
@@ -236,50 +379,107 @@
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Every 3 months, Every 6 months, Every 2 months, Every 4 months</t>
   </si>
   <si>
     <t>To be determined. In CAPRISA 012A (with PGT121), 86.7% of African women found two to three subcutaneous administrations per year acceptable for HIV prevention. Generally safe and well tolerated across phase 1 studies.</t>
   </si>
   <si>
     <t>Investigational: weight-based 5 to 40 mg/kg (5 mg/kg; 20mg/kg; 40mg/kg) IV or SC; fixed doses 400 mg to 3,200 mg IV; 1.2 g SC (CAPRISA 012C); 2,400, 3,200 and 4,800 mg IV (TaiMed programme).</t>
   </si>
   <si>
     <t>40 mg/kg IV (phase 1); 4,800 mg IV fixed dose (as TMB-380)</t>
   </si>
   <si>
     <t>No approved regimen. Examples: with CAB-LA (ACTG A5357); 1.2 g SC every 6 months with CAP256V2LS (CAPRISA 012C part B); 4,800 mg IV every 8 weeks with TMB-365 4,800 mg IV. ; VRC07-523LS 20 mg/kg IV Q12W- 3 doses ; VRC07-523LS 5 mg/kg SC Q12W- 3 doses</t>
   </si>
   <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>IgG monoclonal</t>
+  </si>
+  <si>
+    <t>IgG1</t>
+  </si>
+  <si>
+    <t>Kappa</t>
+  </si>
+  <si>
+    <t>Human (donor-derived)</t>
+  </si>
+  <si>
+    <t>CHO DG44</t>
+  </si>
+  <si>
+    <t>The VRC07 heavy chain was identified from antibody transcripts of donor 45 (same donor from whom VRC01 was isolated). It is approximately 90% nucleotide-identical to the VRC01 heavy chain, differing at 15 amino acid positions with a four-amino-acid insertion in CDRH3, and was paired with the VRC01 light chain to create VRC07.</t>
+  </si>
+  <si>
+    <t>VRC01-class</t>
+  </si>
+  <si>
+    <t>CD4-binding site</t>
+  </si>
+  <si>
+    <t>LS (M428L/N434S)</t>
+  </si>
+  <si>
+    <t>The CD4 binding site is the most conserved of the major bNAb epitopes, which is why this class achieves the greatest breadth: 96% of a 179-virus panel at IC50 below 50 microgram/mL. VRC07-523 was engineered specifically to raise potency over VRC01, whose AMP trial result established that breadth without sufficient potency does not deliver population-level prevention efficacy.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>One injeciton for the 80 to 120 mg infant doses. For adults the VRC 605 protocol specified approximately 2.5 mL per injection site with up to four sites if clinically necessary, preferred site the abdomen with upper arm or thigh as alternatives and sites at least 2 inches apart. Fixed adult SC doses of 1.2 to 1.4 g exceed that four-site envelope at this concentration.</t>
+  </si>
+  <si>
+    <t>TZM-bl Env-pseudovirus</t>
+  </si>
+  <si>
+    <t>VRC07-523 neutralised 171 of 179 viruses (96%) at IC50 below 50 microgram/mL and 165 of 179 (92%) below 1 microgram/mL, with IC50 geometric means of 0.039 microgram/mL on neutralised viruses and 0.055 on all viruses. Equivalent VRC01 figures on the same panel were 89% and 77% with IC50 geometric means of 0.221 and 0.434, so the engineered molecule is 5.6- to 7.9-fold more potent.</t>
+  </si>
+  <si>
+    <t>Under evaluation</t>
+  </si>
+  <si>
+    <t>Loop D is the principal escape hotspot for the VRC01 class, at positions 276, 279 and 280, with mutations N276T/I, D279G/Y/A and N280D. The N197 glycan and the beta23-V5 region also implicated</t>
+  </si>
+  <si>
+    <t>Partially</t>
+  </si>
+  <si>
+    <t>Not reported for VRC07-523LS itself.</t>
+  </si>
+  <si>
     <t>2025-06-12 14:32:08</t>
   </si>
   <si>
     <t>2025-07-09 20:03:11</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
@@ -389,50 +589,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>IAVI T003</t>
   </si>
   <si>
     <t>NCT03721510</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03721510</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>International AIDS Vaccine Initiative</t>
   </si>
   <si>
     <t>This is a Phase 1/2a open label study to evaluate the safety, tolerability, pharmacokinetics and anti-viral activity of PGT121, VRC07-523LS and PGDM1400 for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>A Phase 1/2a Study of PGT121, VRC07-523LS and PGDM1400 Monoclonal Antibodies in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>United States of America</t>
@@ -441,53 +644,50 @@
     <t>PGT121 + VRC07-523LS</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS + PGDM1400</t>
   </si>
   <si>
     <t>2018-12-03</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>
   <si>
     <t>2021-10-25</t>
   </si>
   <si>
     <t>2022-05-02</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>1. Willing to comply with the requirements of the protocol and available for follow-up for the planned duration of the study.
 2. In the opinion of the Principal Investigator or designee and based on Assessment of Informed Consent Understanding results, has understood the information provided and potential impact and/or risks linked to IV infusion and participation in the trial; written informed consent will be obtained from the volunteer before any study-related procedures are performed.
 3. All volunteers born female engaging in sexual activity that could lead to pregnancy must commit to use an effective method of contraception from the day of the first IV infusion of investigational product until 6 months following the final investigational product administration
 4. All sexually active vo</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
@@ -520,53 +720,50 @@
 Blood and urine tests
 Participants will be assigned to 1 of 7 groups:
 Groups 1-5 will get the drug at 1 visit and then be observed for 24 weeks.
 Groups 6 and 7 will get the drug at 1 visit every 12 weeks, for a total of 3 doses over 48 weeks.
 Participants</t>
   </si>
   <si>
     <t>VRC 605: Safety and Pharmacokinetics of a Human Monoclonal Antibody, VRC-HIVMAB075-00-AB (VRC07-523LS), Administered Intravenously or Subcutaneously to Healthy Adults</t>
   </si>
   <si>
     <t>VRC-HIVMAB075-00-AB</t>
   </si>
   <si>
     <t>2017-02-21</t>
   </si>
   <si>
     <t>2020-10-21</t>
   </si>
   <si>
     <t>2018-07-10</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>* INCLUSION CRITERIA:
 A volunteer must meet all of the following criteria:
 * Able and willing to complete the informed consent process.
 * 18 to 50 years of age.
 * Based on history and examination, must be in good general health and without history of any of the conditions listed in the exclusion criteria.
 * Willing to have blood samples collected, stored indefinitely, and used for research purposes.
 * Able to provide proof of identity to the satisfaction of the study clinician completing the enrollment process.
 * Willing to adhere to reduced risk sexual behavior during study participation.
 * Screening laboratory values within 84 days prior to enrollment must meet the following criteria:
   * White Blood Cell (WBC) 2,500-12,000/mm\^3.
   * WBC differential either within institutional norma</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>once every 12 weeks</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>IMPAACT 2037</t>
   </si>
   <si>
@@ -631,96 +828,99 @@
   </si>
   <si>
     <t>NCT06812494</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06812494</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>HVTN 206/HPTN 114 is a randomized, double blind, controlled, phase 2 clinical trial to evaluate the safety, tolerability, pharmacokinetics, and neutralization of VRC07-523LS, PGT121.414.LS, and PGDM1400LS broadly neutralizing monoclonal antibodies given intravenously in adult participants without HIV.
 The hypothesis of the study is that the combination of VRC07-523LS and PGT121.414.LS and PGDM1400LS antibodies when administered via the intravenous (IV) route will be safe and tolerable in adult participants without HIV.
 The study aims to enroll 200 participants across multiple sites with an estimated total duration of participation of eighteen (18) months.</t>
   </si>
   <si>
     <t>A Study of VRC07-523LS, PGT121.414.LS, and PGDM1400LS Broadly Neutralizing Monoclonal Antibodies Given Intravenously in Adult Participants Without HIV</t>
   </si>
   <si>
     <t>United States of America, Brazil, Peru, South Africa</t>
   </si>
   <si>
-    <t>VRC07-523LS 400mg</t>
-[...5 lines deleted...]
-    <t>PGDM1400LS 400mg</t>
+    <t>PGDM1400LS</t>
+  </si>
+  <si>
+    <t>400 mg or 1,600 mg IV at Month 0 and Month 6</t>
+  </si>
+  <si>
+    <t>400 mg or 3,200 mg IV at Month 0 and Month 6</t>
   </si>
   <si>
     <t>VRC07-523LS 3200mg</t>
-  </si>
-[...1 lines deleted...]
-    <t>PGT121.414.LS 1600mg</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>2027-01-15</t>
   </si>
   <si>
     <t>2027-09-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants need to be between 18 and 65 years old.
 * Participants must have access to a participating clinical research site and be willing to follow the study schedule.
 * Participants should understand the study details and be willing to give informed consent.
 * Participants must agree not to join any other clinical trials until they finish this study.
 * Participants must be willing to receive HIV test results.
 * Participants should be open to discussing HIV prevention.
 * Clinic staff should assess participants as having a low risk of getting HIV, and participants must commit to avoiding high-risk behaviors during the study.
 * Hemoglobin: Participant meets minimum levels depending on gender and hormone therapy status.
 * White Blood Cells (WBC): Should be within th</t>
   </si>
   <si>
+    <t>Participants aged 18 to 65 years without HIV, assessed by clinic staff as having a low risk of acquiring HIV and committing to avoid higher-risk behaviours during the study</t>
+  </si>
+  <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Every 6 months</t>
+  </si>
+  <si>
+    <t>Prevention, PrEP</t>
   </si>
   <si>
     <t>18-1217</t>
   </si>
   <si>
     <t>NCT03803605</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03803605</t>
   </si>
   <si>
     <t>University of North Carolina, Chapel Hill</t>
   </si>
   <si>
     <t>Adult participants (18-64 years old) with HIV-1 Infection on ART with a CD4 T cell count ≥ 350 cells/mm3 and viral suppression for ≥ 24 months will be enrolled on this study. Participants will receive two series of combination therapy consisting of one (1) intravenous (IV) dose of VRC-HIVMAB075-00-AB (VRC07-523LS) followed by 10 oral (PO) doses of Vorinostat (VOR) taken every 72 hours. Each series will last approximately 1 month and the two series will be separated by at least one month. Combination ART is maintained throughout the study. Participants will be on this study for approximately 28 weeks (or about 7 months).
 The purpose of this study is to:
 * Evaluate the safety of two series of a VRC07-523LS infusion followed by multiple oral doses of VOR
 * Determine if combining VRC07-523LS</t>
   </si>
   <si>
     <t>Study to Assess Safety and Activity of Combination Therapy of VRC07-523LS and Vorinostat on HIV-infected Persons</t>
   </si>
   <si>
     <t>Vorinostat (VOR)</t>
   </si>
@@ -1055,96 +1255,102 @@
     <t>2020-01-15</t>
   </si>
   <si>
     <t>INCLUSION CRITERIA:
 A participant must meet all of the following criteria:
 1. Able and willing to complete the informed consent process.
 2. 18-70 years old
 3. Available for clinic visits for 48 weeks after study product administration.
 4. HIV-1 infected and clinically stable. \[Note: Documented HIV-1 infection by HIV enzyme immunoassay (EIA) performed by a Clinical Laboratory Improvement Amendments (CLIA) certified outside lab within 28 days of enrollment is acceptable.\]
 5. At least one plasma viral load \&gt;=500 copies/mL within 28 days of enrollment. A plasma viral load within 28 days and closest to the day of enrollment, that is detectable but not greater than 100,000 copies/mL. \[Note: outside laboratory results will be acceptable\].
 6. A CD4+ count \&gt;=350 cells/microliter (mcL) on 2</t>
   </si>
   <si>
     <t>ACHIEV</t>
   </si>
   <si>
     <t>NCT06484335</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06484335</t>
   </si>
   <si>
     <t>Henry M. Jackson Foundation for the Advancement of Military Medicine</t>
   </si>
   <si>
-    <t>This is a phase I, randomized, double-blind, placebo-controlled clinical trial to investigate the safety of VRC07-523LS and PGDM1400LS in combination with ChAdOx1.tHIVconsv1, ChAdOx1.HIVconsv62 prime, MVA.tHIVconsv4 and A244d11gp120/ALFQ vaccination, and the impact on viral load setpoint during analytic treatment interruption (ATI) in people living with human immunodeficiency virus-1 (HIV-1, PLWH) who have initiated or will initiate antiretroviral therapy (ART) during acute HIV-1 infection (AHI).</t>
+    <t>This is a phase I, randomized, double-blind, placebo-controlled clinical trial to investigate the safety of VRC07-523LS and PGDM1400LS in combination with ChAdOx1.tHIVconsv1, ChAdOx1.HIVconsv62 prime, MVA.tHIVconsv4 and A244d11gp120/ALFQ vaccination, and the impact on viral load setpoint during analytic treatment interruption (ATI) in people living with human immunodeficiency virus-1 (HIV-1, PLWH) who have initiated or will initiate antiretroviral therapy (ART) during acute HIV-1 infection (AHI). this regimen pairs PGDM1400LS with VRC07-523LS only, without a V3-glycan antibody.</t>
   </si>
   <si>
     <t>RV630 - Approach to Control HIV With Immune Enhancement and Vaccination (ACHIEV</t>
   </si>
   <si>
     <t>Thailand</t>
-  </si>
-[...1 lines deleted...]
-    <t>PGDM1400LS</t>
   </si>
   <si>
     <t>ChAdOx1.tHIVconsv1</t>
   </si>
   <si>
     <t>ChAdOx1.HIVconsv62</t>
   </si>
   <si>
     <t>MVA.tHIVconsv4</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2025-03-27</t>
   </si>
   <si>
     <t>2026-09-03</t>
   </si>
   <si>
     <t>2029-07-17</t>
   </si>
   <si>
     <t>Inclusion/Exclusion Step 1 Inclusion Criteria (Groups 1 and 2 only)
 Participants are eligible to be included in the protocol Step 1 only if all of the following criteria are met:
 1. Thai National
 2. Age ≥18 and ≤60 years of age
 3. Can read and write Thai
 4. Able and willing to provide written informed consent
 5. Confirmed HIV-1 infection (nucleic acid testing \[NAT\] and/or HIV-1 serology positive with confirmatory quantitative HIV-1 viral load) and started ART during acute infection
 6. Uninterrupted treatment with ART (no interruption of ART for ≥7 consecutive days or longer) since ART initiation, for ≥ 48 weeks.
 7. Currently on integrase inhibitor-based ART regimen (excluding long-acting injectable regimens) and no recent (≤8 weeks prior to screening) changes to ART regimen.
    a. The</t>
   </si>
   <si>
+    <t>Thai nationals aged 18 to 60 years with confirmed HIV-1 infection who started ART during acute infection, on uninterrupted ART for at least 48 weeks, currently on INSTI-based regimen</t>
+  </si>
+  <si>
     <t>Triple-blind masking</t>
+  </si>
+  <si>
+    <t>Every 3 months</t>
+  </si>
+  <si>
+    <t>Treatment, ART-free remission strategy</t>
   </si>
   <si>
     <t>ACTG A5357</t>
   </si>
   <si>
     <t>NCT03739996</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03739996</t>
   </si>
   <si>
     <t>The purpose of this study was to assess the safety, tolerability, antiviral activity, and pharmacokinetics of long-acting cabotegravir (CAB LA) plus the broadly neutralizing monoclonal antibody VRC-HIVMAB075-00-AB (VRC07-523LS), in adults living with HIV-1 with suppressed plasma viremia.</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir Plus VRC-HIVMAB075-00-AB (VRC07-523LS) for Viral Suppression in Adults Living With HIV-1</t>
   </si>
   <si>
     <t>Oral Cabotegravir (CAB)</t>
   </si>
   <si>
     <t>Nucleoside Reverse Transcriptase Inhibitors (NRTIs)</t>
   </si>
   <si>
     <t>Long-Acting Injectable Cabotegravir (CAB LA)</t>
   </si>
@@ -1224,125 +1430,140 @@
 4. Each study participant must have documented HIV-1 infection.
 5. Must be on suppressive ART for a</t>
   </si>
   <si>
     <t>HVTN 140/HPTN 101</t>
   </si>
   <si>
     <t>NCT05184452</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05184452</t>
   </si>
   <si>
     <t>Part A:
 The purpose of this part of the study is to understand how the body's immune system responds to a new lab-made antibody against HIV. The study is looking to see if the way the antibody is given affects the immune response. The study will also look at whether the antibody is safe to give to people and does not make them too uncomfortable.
 Part B:
 The purpose of this part of the study is to understand how the body's immune system responds to lab-made antibodies against HIV when they are given in combination at different doses. The study also wants to see if the way the antibodies are given affects the immune response.</t>
   </si>
   <si>
     <t>A Clinical Trial to Evaluate the Safety, Tolerability, and Pharmacokinetics of PGDM1400LS Alone and in Combination With VRC07-523LS and PGT121.414.LS in Healthy, HIV-uninfected Adult Participants</t>
   </si>
   <si>
     <t>United States of America, Kenya, South Africa, Zimbabwe</t>
   </si>
   <si>
-    <t>PGDM1400LS (5mg/kg, IV)</t>
-[...11 lines deleted...]
-    <t>PGDM1400LS (40mg/kg, SC)</t>
+    <t>PGDM1400LS alone (Part A)</t>
+  </si>
+  <si>
+    <t>Single dose: 5 mg/kg IV (group 1), 20 mg/kg IV (group 2), 20 mg/kg SC (group 3), 40 mg/kg IV (group 4), 40 mg/kg SC (group 5); 3 participants per group</t>
+  </si>
+  <si>
+    <t>PGDM1400LS + VRC07-523LS + PGT121.414.LS, IV (Part B)</t>
+  </si>
+  <si>
+    <t>20 mg/kg each IV (T6); 1.4 g each fixed dose IV (T8); 40 mg/kg each IV (T10); two doses four months apart; 16 per group</t>
+  </si>
+  <si>
+    <t>PGDM1400LS + VRC07-523LS + PGT121.414.LS, SC (Part B)</t>
+  </si>
+  <si>
+    <t>20 mg/kg each SC (T7); 1.4 g each fixed dose SC (T9); two doses four months apart; 16 per group</t>
   </si>
   <si>
     <t>2021-11-15</t>
   </si>
   <si>
     <t>2023-07-19</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age of 18 through 50 years
 2. Access to a participating CRS and willingness to be followed for the planned duration of the study
 3. Ability and willingness to provide informed consent
 4. Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
 5. Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit.
 6. Good general health as shown by medical history, physical exam, and screening laboratory tests
 7. Willingness to receive HIV test results
 8. Willingness to discuss HIV infection risks and amenable to HI</t>
   </si>
   <si>
+    <t>Adults without HIV aged 18 to 50 years in good general health. Part A median age 27 years (range 24-47). Part B median age 25.5 years, 50.5% assigned female sex at birth.</t>
+  </si>
+  <si>
     <t>Every 4 months</t>
+  </si>
+  <si>
+    <t>Prevention</t>
   </si>
   <si>
     <t>RV582</t>
   </si>
   <si>
     <t>NCT05769569</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05769569</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>This is a phase I, randomized, open-label trial to investigate the safety of VRC07-523LS, PGDM1400LS and N-803 in combination with Ad26.Mos4.HIV, MVA-Bavarian Nordic (BN)-HIV and A244d11gp120/ALFQ vaccination, and the impact on time to sustained viral rebound of ≥1000 copies/mL for 4 consecutive weeks during analytic treatment interruption (ATI) in people living with human immunodeficiency virus-1 (HIV-1, PLWH) who initiated antiretroviral therapy (ART) during acute HIV-1 infection (AHI).</t>
   </si>
   <si>
     <t>Safety and Efficacy of Neutralizing Antibodies and Vaccination for Induction of HIV Remission</t>
   </si>
   <si>
     <t>N-803</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>2024-05-02</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>Step 1 Inclusion Criteria
 Participants are eligible to be included in the protocol Step 1 only if all of the following criteria are met:
 1. Thai National
 2. Age ≥18 and ≤50 years of age
 3. Can read and write Thai or English
 4. Able and willing to provide written informed consent
 5. Participant of the RV254 study
 6. Confirmed HIV-1 infection (nucleic acid testing \[NAT\] and/or HIV serology positive with confirmatory quantitative HIV viral load) and started ART during acute infection (Fiebig stage I-V)
 7. Uninterrupted treatment with ART (no interruption of ART for ≥7 consecutive days or longer) since ART initiation, for ≥ 48 weeks.
 8. Currently on integrase inhibitor-based ART regimen (excluding long-acting injectable regimens) and no recent (≤8 weeks prior to screening) changes to ART r</t>
+  </si>
+  <si>
+    <t>Thai nationals aged 18 to 50 years who initiated ART during acute HIV-1 infection</t>
+  </si>
+  <si>
+    <t>Once, Every 6 months</t>
   </si>
   <si>
     <t>HVTN 136/HPTN 092</t>
   </si>
   <si>
     <t>NCT04212091</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04212091</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, pharmacokinetics, and antiviral activity of the monoclonal antibody PGT121.414.LS administered alone and in combination with VRC07-523LS via intravenous or subcutaneous infusions in healthy, HIV-uninfected adult participants.</t>
   </si>
   <si>
     <t>Evaluating the Safety, Tolerability, Pharmacokinetics, and Antiviral Activity of the Monoclonal Antibody PGT121.414.LS Administered Alone and in Combination With VRC07-523LS Via Intravenous or Subcuta</t>
   </si>
   <si>
     <t>PGT121.414.LS (3 mg/kg; 103 mg/kg; 30 mg/kg) IV</t>
   </si>
   <si>
     <t>PGT121.414.LS + VRC07-523LS (20 mg/kg each) IV sequentially</t>
   </si>
   <si>
     <t>PGT121.414.LS (5 mg/kg) SQ</t>
   </si>
@@ -1525,60 +1746,63 @@
   <si>
     <t>The Tatelo Plus Study</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>ART Regimen prior to enrolling in Step 1a</t>
   </si>
   <si>
     <t>ART Regimen prior to enrolling in Step 1b</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>2027-09-03</t>
   </si>
   <si>
     <t>2028-02-18</t>
   </si>
   <si>
-    <t>Children, Adults</t>
+    <t>Neonates (0 to 28 days), Infants (0 to 12 months), Children, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria, Step 1
 * Previously enrolled in the EIT/Tatelo, or Moso Cohort Study
 * Receiving prescribed ART for at least 24 weeks prior to study entry as determined by the site investigator based on participant/parent/guardian report and available medical records
 * 24 weeks to 12 years of age at enrollment, inclusive
 * If entering Step 1a: HIV-1 RNA \&lt;40 copies/mL for at least 24 weeks prior to entry, including documented suppression to \&lt;40 copies/mL within 30 days of Step 1 entry
 * If entering Step 1b: HIV-1 RNA \&lt;200 copies/mL for at least 24 weeks prior to entry, including documented suppression to \&lt;40 copies/mL within 30 days of Step 1 entry.
 * Normal temperature (\&lt;37.4°C axillary, or \&lt;38°C non-axillary) and no signs or symptoms of acute illness at entry as determined by t</t>
+  </si>
+  <si>
+    <t>Non-randomized</t>
   </si>
   <si>
     <t>STUDY00007810</t>
   </si>
   <si>
     <t>NCT04144335</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04144335</t>
   </si>
   <si>
     <t>University of Minnesota</t>
   </si>
   <si>
     <t>To assess the safety of combination immune therapy in HIV-infected participants whose HIV is controlled with ART, by determining the incidence and severity of adverse events.</t>
   </si>
   <si>
     <t>N-803 Combined With the Broadly Neutralizing Antibodies Plus or Minus haNK Cells for HIV</t>
   </si>
   <si>
     <t>N-803 and bNAbs</t>
   </si>
   <si>
     <t>haNK™ Cells</t>
   </si>
@@ -1726,112 +1950,102 @@
     <t>2024-01-29</t>
   </si>
   <si>
     <t>2025-06-12</t>
   </si>
   <si>
     <t>Key Inclusion Criteria
 1. Willing and able to provide written informed consent.
 2. Age ≤67 years at the time of enrollment for those who started treatment during early infection and \&lt;65 years for those who started treatment during chronic infection.
 3. Documented HIV-1 infection.
 4. On continuous antiretroviral therapy for at least 12 months without any interruptions of greater than 14 consecutive days within the last 1 year, and on a stable regimen that does not include an non-nucleoside reverse transcriptase inhibitor (NNRTI) for at least 4 weeks, without plans to modify ART during the study period.
 5. Screening plasma HIV RNA levels below the level of quantification on all available determinations in past 24 months.
 6. Screening CD4+ T-cell count ≥ 500 cells/mm3.
 Key Exclusion Criter</t>
   </si>
   <si>
     <t>HVTN 141/HPTN 105</t>
   </si>
   <si>
     <t>NCT07390955</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07390955</t>
   </si>
   <si>
-    <t>This study is testing a lab-made antibody called ePGT121v1-LS that targets a specific part of HIV. Researchers will give it by vein (IV) and under the skin (SC), both on its own and together with two other antibodies, VRC07-523LS and PGDM1400LS, which target different parts of the virus. They will assess safety and side effects, determine the right dose, study how the body processes the drug (pharmacokinetics or PK), and measure how well it neutralizes HIV in the blood (serum neutralizing activity). The expectation is that ePGT121v1-LS, whether given alone or with PGDM1400LS and VRC07-523LS, by IV or SC, will be safe in generally healthy adults and that the antibodies will not interfere with each other when used together.
-Approximately 83 volunteers in overall good health and without HIV-</t>
+    <t>This study is testing a lab-made antibody called ePGT121v1-LS that targets a specific part of HIV. Researchers will give it by vein (IV) and under the skin (SC), both on its own and together with two other antibodies, VRC07-523LS and PGDM1400LS, which target different parts of the virus. They will assess safety and side effects, determine the right dose, study how the body processes the drug (pharmacokinetics or PK), and measure how well it neutralizes HIV in the blood (serum neutralizing activity). The expectation is that ePGT121v1-LS, whether given alone or with PGDM1400LS and VRC07-523LS, by IV or SC, will be safe in generally healthy adults and that the antibodies will not interfere with each other when used together.</t>
   </si>
   <si>
     <t>A Study of Safety and Drug Levels of ePGT121v1-LS, PGDM1400LS, and VRC07-523LS in Adult Participants Without HIV-1</t>
   </si>
   <si>
     <t>United States of America, Peru</t>
   </si>
   <si>
-    <t>ePGT121v1-LS (IV)</t>
-[...2 lines deleted...]
-    <t>5 mg/kg or 20 mg/kg 40 mg/kg at week 0 and week 24</t>
+    <t>ePGT121v1-LS (SC) +PGDM1400LS (SC)+VRC07-523LS (SC)</t>
+  </si>
+  <si>
+    <t>ePGT121v1-LS 125 mg + PGDM1400LS 100 mg + VRC07-523LS 100 mg SC, sequentially in this order, at week 0 and week 12 (Group 8)</t>
   </si>
   <si>
     <t>ePGT121v1-LS (IV) +PGDM1400LS (IV)+VRC07-523LS (IV)</t>
   </si>
   <si>
-    <t>5mg/kg each or 20mg/kg each or 40mg/kg sequentially in this order at week 0 and week 24</t>
-[...11 lines deleted...]
-    <t>ePGT121v1-LS 125 mg + PGDM1400LS 100 mg + VRC07-523LS 100 mg to be administered via SC injection sequentially in this order at Week 0 and Week 12</t>
+    <t>5 mg/kg each, 20 mg/kg each or 40 mg/kg each, sequentially in this order, at week 0 and week 24 (Groups 4-6)</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age 18 to 55 years.
 2. Can visit a participating clinic and is willing to stay in the study for its full duration.
 3. Understands the study and is able and willing to give informed consent.
 4. Agrees not to join another experimental study until the final required clinic visit.
 5. In good overall health based on medical history, physical exam, and screening lab tests.
 6. Willing to receive HIV test results.
 7. Willing to discuss personal risk of getting HIV and to have HIV prevention counseling.
 8. Judged by clinic staff to have a low risk of getting HIV and agrees to avoid higher risk behaviors through the last clinic visit.
 9. Hemoglobin levels:
    * Women: at least 11.0 g/dL
    * Men: at least 13.0 g/dL
 10. White blood cell count between 2,500 and 12,000 cells/mm</t>
   </si>
   <si>
-    <t>Non-randomized</t>
+    <t>Age 18 to 55 years, HIV-negative, in good general health, judged to have a low risk of acquiring HIV. Weight 35 to 115 kg. Excludes pregnancy or breastfeeding and prior receipt of HIV monoclonal Ab</t>
   </si>
   <si>
     <t>Every 3 months, Every 6 months</t>
+  </si>
+  <si>
+    <t>Prevention, PrEP, Treatment</t>
   </si>
   <si>
     <t>VISTA</t>
   </si>
   <si>
     <t>NCT07215468</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07215468</t>
   </si>
   <si>
     <t>TaiMed Biologics Inc.</t>
   </si>
   <si>
     <t>TMB-365 is a monoclonal antibody that binds to the CD4 receptor. TMB-380, aka VRC07-523LS is a monoclonal antibody that binds to HIV. Both interfere with HIV entry. This study is designed to test the combination of the antibodies as maintenance therapy in HIV infected suppressed individuals discontinuing oral cART for 48 weeks.
 Researchers will compare TMB-365/TMB-380 given IV every 8 weeks to continuation of daily oral cART to see if TMB-365/TMB-380 can also maintain viral suppression.
 Participants will:
 1. Receive TMB-365/TMB-380 infusion or take oral cART as scheduled for 48 weeks
 2. Visit the clinic as schedule for checkups and tests</t>
   </si>
   <si>
     <t>HIV-1 Virologic Suppression With TMB-365 and TMB-380 Antibodies Study</t>
   </si>
   <si>
     <t>TMB-365</t>
@@ -2099,63 +2313,69 @@
   <si>
     <t>Kirusha Naidoo</t>
   </si>
   <si>
     <t>Administration of CAP256V2LS and VRC07-523LS at ART initiation was safe and generally well tolerated. Viral rebound occurred rapidly during ATI among most participants, with similar VL kinetics across groups. These findings provide important early data on the feasibility and biological impact of administering bnAbs at ART initiation.</t>
   </si>
   <si>
     <t>https://programme.aids2026.org/Abstract/DesktopAbstractDetail/?abstractid=11262</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="10.1016/S2352-3018(23)00003-6"&gt;Safety and pharmacokinetics of escalating doses of neutralising monoclonal antibody CAP256V2LS administered with and without VRC07-523LS in HIV-negative women in South Africa (CAPRISA 012B): a phase 1, dose-escalation, randomised controlled trial&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>The Lancet HIV</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: Young women in sub-Saharan Africa continue to bear a high burden of HIV infection. Combination anti-HIV monoclonal antibodies are a potential HIV prevention technology that could overcome adherence challenges of daily oral pre-exposure prophylaxis. In this phase 1 clinical trial we aimed to determine the safety and pharmacokinetic profile of the broadly neutralising monoclonal antibody CAP256V2LS. Methods: CAPRISA 012B, a first-in-human dose-escalation phase 1 trial evaluated the safety, pharmacokinetics, and neutralisation activity of CAP256V2LS alone and in combination with VRC07-523LS in young HIV-negative women in Durban, South Africa. Groups 1 and 2 were open label with CAP256V2LS administered at 5 mg/kg and 10 mg/kg intravenously and 5 mg/kg, 10 mg/kg, and 20 mg/kg subcutaneously. In group 3, participants were randomly allocated to receive a combination of CAP256V2LS and VRC07-523LS at 10 mg/kg and 20 mg/kg subcutaneously comixed with ENHANZE, a recombinant human hyaluronidase. Once safety was established in the first three participants, dose escalation took place sequentially following review of safety data. Primary endpoints were the proportion of participants with mild, moderate, and severe reactogenicity or adverse events, graded as per the Division of AIDS toxicity grading. The trial is registered on the Pan African Clinical Trial Registry, PACTR202003767867253, and is recruiting. Findings: From July 13, 2020, to Jan 13, 2021, 42 HIV-negative women, aged 18-45 years, were enrolled. All 42 participants, eight with intravenous and 34 with subcutaneous administration, completed the trial. There were no serious adverse events or dose-limiting toxicities. Most commonly reported symptoms following intravenous administration were headaches in seven (88%) and nausea in four (50%) participants. Commonly reported symptoms following subcutaneous administration were headache in 31 (91%), chills in 25 (74%), and malaise or fatigue in 19 (56%) participants. Adverse events included transient lymphocytopenia in eight (19%), proteinuria in nine (21%), elevated aspartate aminotransferase in ten (24%), and alanine aminotransferase in five (12%) participants. Interpretation: CAP256V2LS administered alone and in combination with VRC07-523LS was safe with favourable pharmacokinetics and neutralisation activity, supporting further assessment in larger clinical studies.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/S2352-3018(23)00003-6</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/42321264/"&gt;&lt;strong&gt;Cervicovaginal microbiome diversity was not associated with mucosal pharmacokinetics of systemically delivered HIV broadly neutralizing antibodies&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Andile Mtshali</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>Sci. Rep.</t>
   </si>
   <si>
     <t>&lt;p&gt;Broadly neutralizing antibodies (bNAbs) are a promising HIV prevention strategy due to their potent antiviral activity and potential for long-acting protection. While the vaginal microbiome can influence mucosal immunity and the efficacy of topical interventions, its effect on the pharmacokinetics of systemically administered bNAbs remains unclear. Forty-two women were included in a retrospective analysis of the CAPRISA 012B clinical trial evaluating passive immunization for HIV prevention. Vaginal microbiota were profiled using 16 S rRNA gene sequencing and classified into three community state types (CSTs): CST I (Lactobacillus crispatus-dominated), CST III (Lactobacillus iners-dominated), and CST IV (diverse, non-Lactobacillus-dominated). Mucosal concentrations of CAP256V2LS were measured from Soft-cup® cervicovaginal fluid using the Meso Scale Discovery (MSD) platform with electrochemiluminescence (ECL) detection. Longitudinal analyses assessed CST stability, transitions, and associations with mucosal antibody pharmacokinetics. Lactobacillus-dominated CSTs were most frequent (CST I, 5.3%; CST III, 57.9%), whereas BV-associated CST IV subtypes were less common (CST IV-A, 2.6%; CST IV-B, 34.2%). Lactobacillus-dominated communities were generally stable, while high-diversity CST IV communities were more dynamic, with transitions toward Lactobacillus-dominated states observed over time. Despite these microbial shifts, mucosal bNAb kinetic patterns appeared broadly similar across CSTs. Within the limits of this exploratory analysis, we did not observe clear evidence of an association between CST composition and the timing or magnitude of mucosal bNAb accumulation. These observations were descriptive and not derived from inferential statistical or pharmacokinetic modelling analyses. In this exploratory sub-analysis, cervicovaginal microbiome composition was not clearly associated with differences in mucosal concentrations of systemically administered bNAbs. These findings suggest that systemic bNAb delivery may achieve measurable genital tract exposure across diverse vaginal microbial communities; however, larger studies incorporating inferential pharmacokinetic and immunological analyses are needed to confirm these observations and exclude subtle microbiome-associated effects.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/42321264/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/33243815/"&gt;&lt;strong&gt;Assessing the safety and pharmacokinetics of the anti-HIV monoclonal antibody CAP256V2LS alone and in combination with VRC07-523LS and PGT121 in South African women: study protocol for the first-in-human CAPRISA 012B phase I clinical trial&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>2020-11-26</t>
   </si>
   <si>
     <t>BMJ open</t>
   </si>
   <si>
     <t>&lt;p&gt;Introduction: New HIV prevention strategies are urgently required. The discovery of broadly neutralising antibodies (bNAbs) has provided the opportunity to evaluate passive immunisation as a potential prevention strategy and facilitate vaccine development. Since 2014, several bNAbs have been isolated from a clade C-infected South African donor, CAPRISA 256. One particular bNAb, CAP256-VRC26.25, was found to be extremely potent, with good coverage against clade C viruses, the dominant HIV clade in sub-Saharan Africa. Challenge studies in non-human primates demonstrated that this antibody was fully protective even at extremely low doses. This bNAb was subsequently structurally engineered and the clinical variant is now referred to as CAP256V2LS.&lt;/p&gt;&lt;p&gt;Methods and analysis: CAPRISA 012B is the second of three trials in the CAPRISA 012 bNAb trial programme. It is a first-in-human, phase I study to assess the safety and pharmacokinetics of CAP256V2LS. The study is divided into four groups. Group 1 is a dose escalation of CAP256V2LS administered intravenously to HIV-negative and HIV-positive women. Group 2 is a dose escalation of CAP256V2LS administered subcutaneously (SC), with and without the dispersing agent recombinant human hyaluronidase (rHuPH20) as single or repeat doses in HIV-negative women. Groups 3 and 4 are randomised placebo controlled to assess two (CAP256V2LS+VRC07-523LS; CAP256V2LS+PGT121) and three (CAP256V2LS+VRC07-523LS+PGT121) bNAb combinations administered SC to HIV-negative women. Safety will be assessed by the frequency of reactogenicity and adverse events related to the study product. Pharmacokinetic disposition of CAP256V2LS alone and in combination with VRC07-523LS and PGT121 will be assessed via dose subgroups and route of administration.&lt;/p&gt;&lt;p&gt;Ethics and dissemination: The University of KwaZulu-Natal Biomedical Research Ethics Committee (BREC) and the South African Health Products Regulatory Authority (SAHPRA) have granted regulatory approval (trial reference numbers: BREC00000857/2019 and SAHPRA 20200123). Trial results will be disseminated through conference presentations, peer-reviewed publications and the clinical trial registry.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
@@ -2301,60 +2521,165 @@
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Vaccine Research Center, National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/</t>
   </si>
   <si>
     <t>The National Institute of Allergy and Infectious Diseases (NIAID) is a key institute within the National Institutes of Health (NIH) dedicated to advancing research on infectious, immunologic, and allergic diseases. Established over 60 years ago, NIAID conducts both basic and applied research aimed at improving understanding, diagnosis, treatment, and prevention of these diseases.</t>
   </si>
   <si>
     <t>TaiMed Biologics</t>
   </si>
   <si>
     <t>https://www.taimedbiologics.com/article.php?lang=en&amp;tb=2#</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Mahomed, S., Garrett, N., Capparelli, E. V., Osman, F., Harkoo, I., Yende-Zuma, N., Gengiah, T. N., Archary, D., Samsunder, N., Baxter, C., Mkhize, N. N., Modise, T., Carlton, K., McDermott, A., Moore, P. L., Karim, Q. A., Barouch, D. H., Fast, P. E., Mascola, J. R., Ledgerwood, J. E., … Abdool Karim, S. S. (2022). Safety and Pharmacokinetics of Monoclonal Antibodies VRC07-523LS and PGT121 Administered Subcutaneously for Human Immunodeficiency Virus Prevention.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The Journal of infectious diseases&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;226&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(3), 510–520. &lt;/span&gt;&lt;a href="https://doi.org/10.1093/infdis/jiac041" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1093/infdis/jiac041&lt;/a&gt;&lt;/p&gt;</t>
-[...8 lines deleted...]
-    <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;Background:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Human monoclonal antibodies that potently and broadly neutralize HIV-1 (bnMAbs) are under development to prevent and treat HIV-1 infection. We performed a phase 1 clinical trial to determine the safety, tolerability, and pharmacokinetic profile of the bnMAb VRC07–523LS, an engineered variant of VRC01 that targets the CD4 binding-site of the HIV-1 Env protein.&lt;/p&gt;&lt;h3&gt;Methods:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;This phase 1, open-label, dose-escalation clinical trial was done at the National Institutes of Health Clinical Center in Bethesda, MD, USA. Individuals were recruited from the greater Washington, DC, area by IRB-approved written and electronic media. We enrolled healthy, HIV-1-negative adults aged 18–50 years. Inclusion criteria were good general health, measured through clinical laboratory tests, medical history, and physical examination. Participants self-selected into one of seven open groups during enrollment without randomization. Four groups received a single intravenous dose of 1, 5, 20, or 40 mg/kg of VRC07–523LS, and one group received a single 5 mg/kg subcutaneous dose. Two groups received three doses of either 20 mg/kg intravenous VRC07–523LS, or 5 mg/kg subcutaneous VRC07–523LS at 12-week intervals. The primary outcome was the safety and tolerability of VRC07–523LS, assessed by dose, route, and number of administrations. This study is registered with&amp;nbsp;&lt;a href="http://clinicaltrials.gov/" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 94, 162);"&gt;ClinicalTrials.gov&lt;/a&gt;,&amp;nbsp;&lt;a href="https://clinicaltrials.gov/ct2/show/NCT03015181" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 94, 162);"&gt;NCT03015181&lt;/a&gt;.&lt;/p&gt;&lt;h3&gt;Findings:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Between Feb 21, 2017, and September 13, 2017, we enrolled 26 participants, including 11 (42%) men and 15 (58%) women. Two (8%) participants withdrew from the study early: one participant in group 1 enrolled in the study but never received VRC07–523LS, and one participant in group 6 chose to withdraw after a single administration. One (4%) participant in group 7 received only one of the three scheduled administrations. 17 participants received intravenous administrations and 8 participants received subcutaneous administrations. Local and systemic reactogenicity were mild to moderate when reported. The most commonly reported symptoms following IV administration included malaise or myalgia in three participants (18%) and headache or chills in two participants (12%). Following SC administration, the most commonly reported symptoms included pain and tenderness in four participants (50%) and malaise or headache in three participants (38%). No serious adverse events or dose-limiting toxicities occurred.&lt;/p&gt;&lt;h3&gt;Interpretations:&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;We found VRC07–523LS to be safe and well tolerated. These qualities make VRC07–523LS a strong and practical candidate for inclusion in HIV-1 prevention and therapeutic strategies. The results from this trial also indicate that an HIV-1 bnMAb engineered to improve pharmacokinetic properties and neutralization activity can be safe for clinical use.&lt;/p&gt;</t>
+    <t>&lt;p&gt;Safety and Pharmacokinetics of Monoclonal Antibodies VRC07-523LS and PGT121 Administered Subcutaneously for Human Immunodeficiency Virus Prevention&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Mahomed, S.</t>
+  </si>
+  <si>
+    <t>2022-08-26</t>
+  </si>
+  <si>
+    <t>The Journal of infectious diseases</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Abstract&lt;/p&gt;&lt;p&gt;Background:&amp;nbsp;Effective, long-acting prevention approaches are needed to reduce human immunodeficiency virus (HIV) incidence. We evaluated the safety and pharmacokinetics of VRC07-523LS and PGT121 administered subcutaneously alone and in combination as passive immunization for young women in South Africa.&lt;/p&gt;&lt;p&gt;Methods:&amp;nbsp;CAPRISA 012A was a randomized, double-blinded, placebo-controlled, dose-escalation phase 1 trial. We enrolled 45 HIV-negative women into 9 groups and assessed safety, tolerability, pharmacokinetics, neutralization activity, and antidrug antibody levels. Pharmacokinetic modeling was conducted to predict steady-state concentrations for 12- and 24-weekly dosing intervals.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;VRC07-523LS and PGT121, administered subcutaneously, were safe and well tolerated. Most common reactogenicity events were injection site tenderness and headaches. Nine product-related adverse events were mild and transient. Median VRC07-523LS concentrations after 20 mg/kg doses were 9.65 μg/mL and 3.86 μg/mL at 16 and 24 weeks. The median week 8 concentration after the 10 mg/kg PGT121 dose was 8.26 μg/mL. Modeling of PGT121 at 20 mg/kg showed median concentrations of 1.37 μg/mL and 0.22 μg/mL at 16 and 24 weeks. Half-lives of VRC07-523LS and PGT121 were 29 and 20 days. Both antibodies retained neutralizing activity postadministration and no antidrug antibodies were detected.&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;Subcutaneous administration of VRC07-523LS in combination with optimized versions of PGT121 or other antibodies should be further assessed for HIV prevention.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/35134995/</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Safety and pharmacokinetics of broadly neutralising human monoclonal antibody VRC07-523LS in healthy adults: a phase 1 dose-escalation clinical trial.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Gaudinski, M. R.</t>
+  </si>
+  <si>
+    <t>2019-08-28</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background:&lt;/p&gt;&lt;p&gt;Human monoclonal antibodies that potently and broadly neutralize HIV-1 (bnMAbs) are under development to prevent and treat HIV-1 infection. We performed a phase 1 clinical trial to determine the safety, tolerability, and pharmacokinetic profile of the bnMAb VRC07–523LS, an engineered variant of VRC01 that targets the CD4 binding-site of the HIV-1 Env protein.&lt;/p&gt;&lt;p&gt;Methods:&lt;/p&gt;&lt;p&gt;This phase 1, open-label, dose-escalation clinical trial was done at the National Institutes of Health Clinical Center in Bethesda, MD, USA. Individuals were recruited from the greater Washington, DC, area by IRB-approved written and electronic media. We enrolled healthy, HIV-1-negative adults aged 18–50 years. Inclusion criteria were good general health, measured through clinical laboratory tests, medical history, and physical examination. Participants self-selected into one of seven open groups during enrollment without randomization. Four groups received a single intravenous dose of 1, 5, 20, or 40 mg/kg of VRC07–523LS, and one group received a single 5 mg/kg subcutaneous dose. Two groups received three doses of either 20 mg/kg intravenous VRC07–523LS, or 5 mg/kg subcutaneous VRC07–523LS at 12-week intervals. The primary outcome was the safety and tolerability of VRC07–523LS, assessed by dose, route, and number of administrations. This study is registered with&amp;nbsp;ClinicalTrials.gov,&amp;nbsp;NCT03015181.&lt;/p&gt;&lt;p&gt;Findings:&lt;/p&gt;&lt;p&gt;Between Feb 21, 2017, and September 13, 2017, we enrolled 26 participants, including 11 (42%) men and 15 (58%) women. Two (8%) participants withdrew from the study early: one participant in group 1 enrolled in the study but never received VRC07–523LS, and one participant in group 6 chose to withdraw after a single administration. One (4%) participant in group 7 received only one of the three scheduled administrations. 17 participants received intravenous administrations and 8 participants received subcutaneous administrations. Local and systemic reactogenicity were mild to moderate when reported. The most commonly reported symptoms following IV administration included malaise or myalgia in three participants (18%) and headache or chills in two participants (12%). Following SC administration, the most commonly reported symptoms included pain and tenderness in four participants (50%) and malaise or headache in three participants (38%). No serious adverse events or dose-limiting toxicities occurred.&lt;/p&gt;&lt;p&gt;Interpretations:&lt;/p&gt;&lt;p&gt;We found VRC07–523LS to be safe and well tolerated. These qualities make VRC07–523LS a strong and practical candidate for inclusion in HIV-1 prevention and therapeutic strategies. The results from this trial also indicate that an HIV-1 bnMAb engineered to improve pharmacokinetic properties and neutralization activity can be safe for clinical use.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/S2352-3018(19)30181-X</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Model-based assessment of VRC07-523LS dosing in infants through population pharmacokinetic-pharmacodynamic modelling in adults and infants.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Huynh, Dustin</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>Journal of Antimicrobial Chemotherapy</t>
+  </si>
+  <si>
+    <t>Population PK-PD modelling in 1,990 virtual infants. Under the IMPAACT P1112 regimen (80 mg SC at birth, 100 mg at week 12) approximately 87% of infants exceeded 10 microgram/mL at week 12 after one dose and over 98% at week 24 after two doses. Median PT80 was 163 at 6 weeks, 116 at 8 weeks and 61 at 12 weeks, so the PT80 above 200 threshold associated with about 90% of maximal antiviral effect was sustained for only about 4 weeks. A simulated regimen of 100 mg at birth plus 100 mg at week 6 maintained PT80 above 200 throughout the dosing interval. The authors conclude that more frequent dosing, or combination with other bNAbs or antiretrovirals, may be required for maximal prevention. Model-based simulation, not clinical efficacy.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Objectives: To develop a population pharmacokinetic (popPK) model to understand factors affecting the broadly neutralizing HIV antibody (bNAb) VR07-523LS disposition and infant predicted serum neutralization 80% inhibitory dilution titre ratio (PT80) and its potential relationship to antiviral effects.&lt;/p&gt;&lt;p&gt;Methods: PK data from two studies were used: infants exposed to HIV initiating therapy ≤5 days of age (IMPAACT P1112, n = 21) and healthy adults (VRC605, n = 25). The infant study implemented fixed subcutaneous (s.c.) dosing whereas the adult study implemented weight-based dosing, via both intravenous (i.v.) and s.c. routes. Monte Carlo simulation assessed two doses (80 mg followed by 100 mg at 12 weeks) to determine the maintenance of levels &amp;gt;10 µg/mL in virtual infants. The broadly neutralizing antibodies (bNAbs) concentration/IC80 ratio (PT80) was calculated on the basis of simulated concentrations from the popPK model and VRC07-523LS HIV-1 sensitivity (IC80) distribution.&lt;/p&gt;&lt;p&gt;Results: This model predicts typical infant CL/F and t1/2 of 159 mL/day/70 kg and 39 days. Comparatively, predicted adult typical CL/F and t1/2 were 269 mL/day/70 kg and 31 days. Concentrations were &amp;gt;10 µg/mL in &amp;gt;87% of virtual infants at 12 weeks following one dose and &amp;gt;98% at 24 weeks following two doses. Median (90% predictive interval) PT80 was 163 (71-383), 116 (51-274) and 61 (26-144) at 6, 8 and 12 weeks, respectively. Significant model covariates included age (infant versus adult) and multiple dosing.&lt;/p&gt;&lt;p&gt;Conclusions: Age and repeat dosing influence VRC07-523LS PK. An 80-mg dose followed by 100 mg at 12 weeks rapidly achieves and maintains concentrations &amp;gt;10 µg/mL for &amp;gt;24 weeks. This dosing strategy is expected to result in antiviral effects in patients with sensitive viruses and supports further evaluation of VRC07-523LS.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/41549660/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mucosal pharmacokinetics of broadly neutralising antibodies VRC01, VRC01LS and VRC07-523LS in HIV-exposed infants (IMPAACT P1112). </t>
+  </si>
+  <si>
+    <t>McFarland, E. J.</t>
+  </si>
+  <si>
+    <t>2026-02-01</t>
+  </si>
+  <si>
+    <t>CROI 2026 poster</t>
+  </si>
+  <si>
+    <t>Oral-secretion PK from IMPAACT P1112. For VRC07-523LS 80 mg SC (mean 28 mg/kg, n=22), oral-secretion detection was 48% at day 1, 81% at week 1/2, 26% at week 4, 7% at week 8 and 8% at week 12, with geometric mean concentrations of 3, 15, 1, below 1 and below 1 ng/mL. Plasma half-life 39.2 days (SD 5). Day-1 detection was lower than for VRC01LS or VRC01 (62 to 82%) and clearance faster, indicating mucosal clearance is not predicted by plasma clearance. Whether mucosal antibody prevents breastmilk transmission remains unknown. The authors state the data encourage trials of more potent bNAbs in infants.</t>
+  </si>
+  <si>
+    <t>https://www.impaactnetwork.org/sites/default/files/2026-02/P1112_McFarland_CROI2026_poster.pdf</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Safety and pharmacokinetics of subcutaneous administration of broadly neutralizing anti-HIV-1 monoclonal antibodies (bNAbs), given to HIV-1 exposed, uninfected neonates and infants: study protocol for a phase I trial&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Ameena Goga</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>BMC Infectious Diseases</t>
+  </si>
+  <si>
+    <t>PedMAb1 protocol (PACTR202205715278722; SANCTR DOH-27-062022-6058). Single-site, single-blind, dose-finding phase 1 trial at the SAMRC Chatsworth Clinical Research Site, R.K. Khan Hospital, Durban, South Africa. 48 breastfeeding HIV-1-exposed uninfected neonates, 8 per arm, birth weight 2.0 to 4.0 kg, gestational age at least 36 weeks, all on standard-of-care ARV prophylaxis. Step 1 within 96 hours of birth: CAP256V2LS 5, 10 or 20 mg/kg SC; VRC07-523LS 20 or 30 mg/kg SC. Step 2 combination within 96 hours of birth: CAP256V2LS 60 mg plus VRC07-523LS 90 mg. Step 3 combination at 3 months: 120 mg plus 120 mg. Sponsor SAMRC; funded by EDCTP2 grant RIA2019PD-2887.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background The ambitious goal to eliminate new pediatric HIV infections by 2030 requires accelerated prevention strategies in high‑risk settings such as South Africa. One approach could be pre‑exposure prophylaxis (PrEP) with broadly neutralizing anti‑HIV‑1 monoclonal antibodies (bNAbs). The aim of our study is to define the optimal dose(s), the ideal combination(s) of bNAbs in terms of potency and breadth, and timing of subcutaneous (SC) administration(s) to prevent breast milk transmission of HIV. Methods Two bNAbs, CAP256V2LS and VRC07‑523LS, will be assessed in a sequential and randomized phase I, single‑site, single‑blind, dose‑finding trial. We aim to investigate the 28‑day safety and pharmacokinetics (PK) profile of incrementally higher doses of these bNAbs in breastfeeding HIV‑1 exposed born without HIV neonates alongside standard of care antiretroviral (ARV) medication to prevent (infants) or treat (mothers) HIV infection. The trial design includes 3 steps and 7 arms (1, 2, 3, 4, 5, 6 and 6b) with 8 infants in each arm. The first step will evaluate the safety and PK profile of the bNAbs when given alone as a single subcutaneous (SC) administration at increasing mg/kg body weight doses within 96 h of birth: arms 1, 2 and 3 at doses of 5, 10, and 20 mg/kg of CAP256V2LS, respectively; arms 4 and 5 at doses of 20 and 30 mg/kg of VRC07‑523LS, respectively. Step two will evaluate the safety and PK profile of a combination of the two bNAbs administered SC at fixed doses within 96 h of birth. Step three will evaluate the safety and PK profile of the two bNAbs administered SC in combination at fixed doses, after 3 months. Arms 1 and 6 will follow sequential recruitment, whereas randomization will occur sequentially between arms (a) 2 &amp;amp; 4 and (b) 3 &amp;amp; 5. Before each randomization, a safety pause will allow review of safety data of the preceding arms. Discussion The results of this trial will guide further studies on bNAbs to prevent breast milk transmission of HIV. Protocol version Version 4.0 dated 15 March 2024. Trial registration Pan African Clinical Trial Registry (PACTR): PACTR202205715278722, 21 April 2022; South African National Clinical Trial Registry (SANCTR): DOH‑27–062022‑6058. Keywords HIV, Broadly neutralizing antibody, Vertical transmission of HIV‑1, Vertical transmission, Breastfeeding, Preexposure prophylaxis, Long‑acting drugs, Safety, Infant exposed to HIV, Paediatric trial&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://hal.science/hal-04702037v1/document</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;NISC Comparative Sequencing Program (2014). Enhanced potency of a broadly neutralizing HIV-1 antibody in vitro improves protection against lentiviral infection in vivo&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Rudicell, R. S.</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>Journal of Virology</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Over the past 5 years, a new generation of highly potent and broadly neutralizing HIV-1 antibodies has been identified. These antibodies can protect against lentiviral infection in nonhuman primates (NHPs), suggesting that passive antibody transfer would prevent HIV-1 transmission in humans. To increase the protective efficacy of such monoclonal antibodies, we employed next-generation sequencing, computational bioinformatics, and structure-guided design to enhance the neutralization potency and breadth of VRC01, an antibody that targets the CD4 binding site of the HIV-1 envelope. One variant, VRC07-523, was 5- to 8-fold more potent than VRC01, neutralized 96% of viruses tested, and displayed minimal autoreactivity. To compare its protective efficacy to that of VRC01 &lt;em&gt;in vivo&lt;/em&gt;, we performed a series of simian-human immunodeficiency virus (SHIV) challenge experiments in nonhuman primates and calculated the doses of VRC07-523 and VRC01 that provide 50% protection (EC50). VRC07-523 prevented infection in NHPs at a 5-fold lower concentration than VRC01. These results suggest that increased neutralization potency &lt;em&gt;in vitro&lt;/em&gt; correlates with improved protection against infection &lt;em&gt;in vivo&lt;/em&gt;, documenting the improved functional efficacy of VRC07-523 and its potential clinical relevance for protecting against HIV-1 infection in humans.&lt;strong&gt;IMPORTANCE&lt;/strong&gt; In the absence of an effective HIV-1 vaccine, alternative strategies are needed to block HIV-1 transmission. Direct administration of HIV-1-neutralizing antibodies may be able to prevent HIV-1 infections in humans. This approach could be especially useful in individuals at high risk for contracting HIV-1 and could be used together with antiretroviral drugs to prevent infection. To optimize the chance of success, such antibodies can be modified to improve their potency, breadth, and &lt;em&gt;in vivo&lt;/em&gt; half-life. Here, knowledge of the structure of a potent neutralizing antibody, VRC01, that targets the CD4-binding site of the HIV-1 envelope protein was used to engineer a next-generation antibody with 5- to 8-fold increased potency &lt;em&gt;in vitro&lt;/em&gt;. When administered to nonhuman primates, this antibody conferred protection at a 5-fold lower concentration than the original antibody. Our studies demonstrate an important correlation between &lt;em&gt;in vitro&lt;/em&gt; assays used to evaluate the therapeutic potential of antibodies and their &lt;em&gt;in vivo&lt;/em&gt; effectiveness.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://journals.asm.org/doi/10.1128/jvi.02213-14</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2394,51 +2719,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2686,137 +3011,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03015181" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06517693" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06812494" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03803605" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03735849" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03387150" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05890963" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05281510" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03928821" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02840474" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06484335" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03739996" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05184452" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05769569" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03565315" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04340596" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256631" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04144335" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02140255" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05719441" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04357821" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390955" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07215468" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07810062" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07655141" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06987318" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.aids2026.org/Abstract/Abstract/?abstractid=12779" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.aids2026.org/Abstract/DesktopAbstractDetail/?abstractid=11262" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.aids2026.org/Abstract/Abstract/?abstractid=12779" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.aids2026.org/Abstract/DesktopAbstractDetail/?abstractid=11262" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(23)00003-6" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/42321264/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/rUDZNQZ4AUtrFovwBtOgpceDWNhZ6X3Ty0pcIaXe.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35134995/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(19)30181-X" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41549660/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.impaactnetwork.org/sites/default/files/2026-02/P1112_McFarland_CROI2026_poster.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702037v1/document" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/10.1128/jvi.02213-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2884,174 +3260,439 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="P2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="U2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="V2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="W2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="X2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="Y2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="Z2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AA2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AB2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AC2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="AD2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="AE2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="AF2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX2">
+        <v>2.3</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH2">
+        <v>179</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>129</v>
+      </c>
+      <c r="BX2" t="s">
+        <v>130</v>
+      </c>
+      <c r="BY2" t="s">
+        <v>131</v>
+      </c>
+      <c r="CA2" t="s">
+        <v>132</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AG2" t="s">
-[...5 lines deleted...]
-      <c r="AL2" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="AM2" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY33"/>
+  <dimension ref="A1:AZ33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -3066,3329 +3707,3462 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>81</v>
+        <v>147</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>84</v>
+        <v>150</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>85</v>
+        <v>151</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>86</v>
+        <v>152</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>87</v>
+        <v>153</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>90</v>
+        <v>156</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>91</v>
+        <v>157</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>93</v>
+        <v>159</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>94</v>
+        <v>160</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>95</v>
+        <v>161</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>96</v>
+        <v>162</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>97</v>
+        <v>163</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>98</v>
+        <v>164</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>99</v>
+        <v>165</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>101</v>
+        <v>167</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>102</v>
+        <v>168</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>103</v>
+        <v>169</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>104</v>
+        <v>170</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>105</v>
+        <v>171</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>106</v>
+        <v>172</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>108</v>
+        <v>174</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>110</v>
+        <v>176</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>111</v>
+        <v>177</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>112</v>
+        <v>178</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>113</v>
+        <v>179</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>114</v>
+        <v>180</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>115</v>
+        <v>181</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>116</v>
+        <v>182</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>117</v>
+        <v>183</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>118</v>
+        <v>185</v>
       </c>
       <c r="C2" t="s">
-        <v>119</v>
+        <v>186</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>120</v>
+        <v>187</v>
       </c>
       <c r="E2" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G2" t="s">
-        <v>123</v>
+        <v>190</v>
       </c>
       <c r="H2" t="s">
-        <v>124</v>
+        <v>191</v>
       </c>
       <c r="I2" t="s">
-        <v>125</v>
+        <v>192</v>
       </c>
       <c r="J2" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M2" t="s">
-        <v>127</v>
+        <v>194</v>
       </c>
       <c r="O2" t="s">
-        <v>128</v>
+        <v>195</v>
       </c>
       <c r="X2" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
       <c r="Y2" t="s">
-        <v>130</v>
+        <v>197</v>
       </c>
       <c r="AB2" t="s">
-        <v>131</v>
+        <v>198</v>
       </c>
       <c r="AC2" t="s">
-        <v>132</v>
+        <v>199</v>
       </c>
       <c r="AD2" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE2" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF2" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG2" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH2" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI2" t="s">
-        <v>137</v>
+        <v>203</v>
       </c>
       <c r="AO2" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP2">
         <v>19</v>
       </c>
       <c r="AR2" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT2" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV2" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW2" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX2" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY2" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3">
         <v>170030</v>
       </c>
       <c r="C3" t="s">
-        <v>145</v>
+        <v>211</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>146</v>
+        <v>212</v>
       </c>
       <c r="E3" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F3" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G3" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H3" t="s">
-        <v>149</v>
+        <v>215</v>
       </c>
       <c r="I3" t="s">
-        <v>150</v>
+        <v>216</v>
       </c>
       <c r="J3" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M3" t="s">
-        <v>151</v>
+        <v>217</v>
       </c>
       <c r="X3" t="s">
-        <v>152</v>
+        <v>218</v>
       </c>
       <c r="Y3" t="s">
-        <v>153</v>
+        <v>219</v>
       </c>
       <c r="AB3" t="s">
-        <v>154</v>
+        <v>220</v>
       </c>
       <c r="AC3" t="s">
-        <v>154</v>
+        <v>220</v>
       </c>
       <c r="AD3" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE3" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF3" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG3" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH3" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI3" t="s">
-        <v>157</v>
+        <v>222</v>
       </c>
       <c r="AO3" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP3">
         <v>26</v>
       </c>
       <c r="AR3" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT3" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV3" t="s">
-        <v>159</v>
+        <v>224</v>
       </c>
       <c r="AW3" t="s">
-        <v>160</v>
+        <v>225</v>
       </c>
       <c r="AX3" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY3" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>161</v>
+        <v>226</v>
       </c>
       <c r="C4" t="s">
-        <v>162</v>
+        <v>227</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>163</v>
+        <v>228</v>
       </c>
       <c r="E4" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F4" t="s">
-        <v>164</v>
+        <v>229</v>
       </c>
       <c r="G4" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H4" t="s">
-        <v>165</v>
+        <v>230</v>
       </c>
       <c r="I4" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="J4" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="M4" t="s">
-        <v>168</v>
+        <v>233</v>
       </c>
       <c r="O4" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="W4" t="s">
-        <v>170</v>
+        <v>235</v>
       </c>
       <c r="X4" t="s">
-        <v>171</v>
+        <v>236</v>
       </c>
       <c r="Y4" t="s">
-        <v>172</v>
+        <v>237</v>
       </c>
       <c r="Z4" t="s">
-        <v>173</v>
+        <v>238</v>
       </c>
       <c r="AA4" t="s">
-        <v>174</v>
+        <v>239</v>
       </c>
       <c r="AD4" t="s">
-        <v>175</v>
+        <v>240</v>
       </c>
       <c r="AE4" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF4" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG4" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH4" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI4" t="s">
-        <v>176</v>
+        <v>241</v>
       </c>
       <c r="AO4" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP4">
         <v>48</v>
       </c>
       <c r="AR4" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT4" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV4" t="s">
-        <v>159</v>
+        <v>224</v>
       </c>
       <c r="AW4" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="AX4" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY4" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>178</v>
+        <v>243</v>
       </c>
       <c r="C5" t="s">
-        <v>179</v>
+        <v>244</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>180</v>
+        <v>245</v>
       </c>
       <c r="E5" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F5" t="s">
-        <v>182</v>
+        <v>247</v>
       </c>
       <c r="G5" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H5" t="s">
-        <v>183</v>
+        <v>248</v>
       </c>
       <c r="I5" t="s">
-        <v>184</v>
+        <v>249</v>
       </c>
       <c r="J5" t="s">
-        <v>185</v>
+        <v>250</v>
       </c>
       <c r="M5" t="s">
-        <v>186</v>
+        <v>251</v>
+      </c>
+      <c r="N5" t="s">
+        <v>252</v>
       </c>
       <c r="O5" t="s">
-        <v>187</v>
+        <v>234</v>
+      </c>
+      <c r="P5" t="s">
+        <v>253</v>
       </c>
       <c r="Q5" t="s">
-        <v>188</v>
+        <v>233</v>
+      </c>
+      <c r="R5" t="s">
+        <v>252</v>
       </c>
       <c r="S5" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>254</v>
       </c>
       <c r="X5" t="s">
-        <v>191</v>
+        <v>255</v>
       </c>
       <c r="Y5" t="s">
-        <v>192</v>
+        <v>256</v>
       </c>
       <c r="Z5" t="s">
-        <v>193</v>
+        <v>257</v>
       </c>
       <c r="AA5" t="s">
-        <v>194</v>
+        <v>258</v>
       </c>
       <c r="AD5" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE5" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF5" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG5" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH5" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI5" t="s">
-        <v>195</v>
+        <v>259</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>260</v>
       </c>
       <c r="AO5" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP5">
         <v>200</v>
       </c>
       <c r="AQ5" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR5" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT5" t="s">
-        <v>197</v>
+        <v>262</v>
       </c>
       <c r="AV5" t="s">
-        <v>198</v>
+        <v>263</v>
       </c>
       <c r="AW5" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX5" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY5" t="s">
-        <v>144</v>
+        <v>264</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>199</v>
+        <v>265</v>
       </c>
       <c r="C6" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="D6" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="E6" t="s">
+        <v>213</v>
+      </c>
+      <c r="F6" t="s">
+        <v>189</v>
+      </c>
+      <c r="G6" t="s">
+        <v>268</v>
+      </c>
+      <c r="H6" t="s">
+        <v>269</v>
+      </c>
+      <c r="I6" t="s">
+        <v>270</v>
+      </c>
+      <c r="J6" t="s">
+        <v>193</v>
+      </c>
+      <c r="M6" t="s">
+        <v>234</v>
+      </c>
+      <c r="O6" t="s">
+        <v>271</v>
+      </c>
+      <c r="X6" t="s">
+        <v>272</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>273</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>274</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>274</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>221</v>
+      </c>
+      <c r="AE6" t="s">
         <v>201</v>
       </c>
-      <c r="E6" t="s">
-[...5 lines deleted...]
-      <c r="G6" t="s">
+      <c r="AF6" t="s">
         <v>202</v>
       </c>
-      <c r="H6" t="s">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="AG6" t="s">
+        <v>202</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AO6" t="s">
         <v>204</v>
-      </c>
-[...40 lines deleted...]
-        <v>138</v>
       </c>
       <c r="AP6">
         <v>15</v>
       </c>
       <c r="AR6" t="s">
+        <v>276</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>207</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>209</v>
+      </c>
+      <c r="AY6" t="s">
         <v>210</v>
       </c>
-      <c r="AT6" t="s">
-[...12 lines deleted...]
-        <v>144</v>
+      <c r="AZ6" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="C7" t="s">
-        <v>211</v>
+        <v>277</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>212</v>
+        <v>278</v>
       </c>
       <c r="E7" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F7" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G7" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H7" t="s">
-        <v>213</v>
+        <v>279</v>
       </c>
       <c r="I7" t="s">
-        <v>214</v>
+        <v>280</v>
       </c>
       <c r="J7" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M7" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="X7" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="Y7" t="s">
-        <v>216</v>
+        <v>282</v>
       </c>
       <c r="AB7" t="s">
-        <v>217</v>
+        <v>283</v>
       </c>
       <c r="AC7" t="s">
-        <v>217</v>
+        <v>283</v>
       </c>
       <c r="AD7" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE7" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF7" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG7" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH7" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI7" t="s">
-        <v>218</v>
+        <v>284</v>
       </c>
       <c r="AO7" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP7">
         <v>28</v>
       </c>
       <c r="AQ7" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR7" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT7" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV7" t="s">
-        <v>219</v>
+        <v>285</v>
       </c>
       <c r="AW7" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX7" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY7" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="8" spans="1:51">
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>220</v>
+        <v>286</v>
       </c>
       <c r="C8" t="s">
+        <v>287</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="E8" t="s">
+        <v>213</v>
+      </c>
+      <c r="F8" t="s">
+        <v>189</v>
+      </c>
+      <c r="G8" t="s">
+        <v>214</v>
+      </c>
+      <c r="H8" t="s">
+        <v>289</v>
+      </c>
+      <c r="I8" t="s">
+        <v>290</v>
+      </c>
+      <c r="J8" t="s">
+        <v>291</v>
+      </c>
+      <c r="M8" t="s">
+        <v>234</v>
+      </c>
+      <c r="O8" t="s">
+        <v>292</v>
+      </c>
+      <c r="X8" t="s">
+        <v>293</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>294</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>295</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>295</v>
+      </c>
+      <c r="AD8" t="s">
         <v>221</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AE8" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF8" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG8" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH8" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI8" t="s">
-        <v>230</v>
+        <v>296</v>
       </c>
       <c r="AO8" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP8">
         <v>124</v>
       </c>
       <c r="AQ8" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR8" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT8" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV8" t="s">
-        <v>219</v>
+        <v>285</v>
       </c>
       <c r="AW8" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX8" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY8" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="9" spans="1:51">
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>231</v>
+        <v>297</v>
       </c>
       <c r="C9" t="s">
-        <v>232</v>
+        <v>298</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>233</v>
+        <v>299</v>
       </c>
       <c r="E9" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F9" t="s">
-        <v>182</v>
+        <v>247</v>
       </c>
       <c r="G9" t="s">
+        <v>300</v>
+      </c>
+      <c r="H9" t="s">
+        <v>301</v>
+      </c>
+      <c r="I9" t="s">
+        <v>302</v>
+      </c>
+      <c r="J9" t="s">
+        <v>303</v>
+      </c>
+      <c r="M9" t="s">
+        <v>304</v>
+      </c>
+      <c r="O9" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q9" t="s">
         <v>234</v>
       </c>
-      <c r="H9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X9" t="s">
-        <v>240</v>
+        <v>306</v>
       </c>
       <c r="Y9" t="s">
-        <v>241</v>
+        <v>307</v>
       </c>
       <c r="Z9" t="s">
-        <v>242</v>
+        <v>308</v>
       </c>
       <c r="AA9" t="s">
-        <v>243</v>
+        <v>309</v>
       </c>
       <c r="AB9" t="s">
-        <v>244</v>
+        <v>310</v>
       </c>
       <c r="AD9" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE9" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF9" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG9" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH9" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI9" t="s">
-        <v>245</v>
+        <v>311</v>
       </c>
       <c r="AO9" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP9">
         <v>20</v>
       </c>
       <c r="AR9" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT9" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV9" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW9" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX9" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY9" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>246</v>
+        <v>312</v>
       </c>
       <c r="C10" t="s">
-        <v>247</v>
+        <v>313</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>248</v>
+        <v>314</v>
       </c>
       <c r="E10" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F10" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G10" t="s">
-        <v>123</v>
+        <v>190</v>
       </c>
       <c r="H10" t="s">
-        <v>249</v>
+        <v>315</v>
       </c>
       <c r="I10" t="s">
-        <v>250</v>
+        <v>316</v>
       </c>
       <c r="J10" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M10" t="s">
-        <v>251</v>
+        <v>317</v>
       </c>
       <c r="O10" t="s">
-        <v>252</v>
+        <v>318</v>
       </c>
       <c r="Q10" t="s">
-        <v>253</v>
+        <v>319</v>
       </c>
       <c r="S10" t="s">
-        <v>254</v>
+        <v>320</v>
       </c>
       <c r="U10" t="s">
-        <v>255</v>
+        <v>321</v>
       </c>
       <c r="X10" t="s">
-        <v>256</v>
+        <v>322</v>
       </c>
       <c r="Y10" t="s">
-        <v>257</v>
+        <v>323</v>
       </c>
       <c r="AB10" t="s">
-        <v>258</v>
+        <v>324</v>
       </c>
       <c r="AC10" t="s">
-        <v>258</v>
+        <v>324</v>
       </c>
       <c r="AD10" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE10" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF10" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG10" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH10" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI10" t="s">
-        <v>259</v>
+        <v>325</v>
       </c>
       <c r="AO10" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP10">
         <v>29</v>
       </c>
       <c r="AQ10" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR10" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT10" t="s">
-        <v>197</v>
+        <v>262</v>
       </c>
       <c r="AV10" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW10" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX10" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY10" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>260</v>
+        <v>326</v>
       </c>
       <c r="C11" t="s">
-        <v>261</v>
+        <v>327</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>262</v>
+        <v>328</v>
       </c>
       <c r="E11" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F11" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G11" t="s">
-        <v>263</v>
+        <v>329</v>
       </c>
       <c r="H11" t="s">
-        <v>264</v>
+        <v>330</v>
       </c>
       <c r="I11" t="s">
-        <v>265</v>
+        <v>331</v>
       </c>
       <c r="J11" t="s">
-        <v>266</v>
+        <v>332</v>
       </c>
       <c r="M11" t="s">
-        <v>267</v>
+        <v>333</v>
       </c>
       <c r="O11" t="s">
-        <v>268</v>
+        <v>334</v>
       </c>
       <c r="Q11" t="s">
-        <v>269</v>
+        <v>335</v>
       </c>
       <c r="X11" t="s">
-        <v>270</v>
+        <v>336</v>
       </c>
       <c r="Y11" t="s">
-        <v>271</v>
+        <v>337</v>
       </c>
       <c r="AB11" t="s">
-        <v>272</v>
+        <v>338</v>
       </c>
       <c r="AC11" t="s">
-        <v>272</v>
+        <v>338</v>
       </c>
       <c r="AD11" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE11" t="s">
-        <v>273</v>
+        <v>339</v>
       </c>
       <c r="AF11" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG11" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH11" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI11" t="s">
-        <v>274</v>
+        <v>340</v>
       </c>
       <c r="AO11" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP11">
         <v>20</v>
       </c>
       <c r="AR11" t="s">
+        <v>276</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>206</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>207</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>209</v>
+      </c>
+      <c r="AY11" t="s">
         <v>210</v>
       </c>
-      <c r="AT11" t="s">
-[...12 lines deleted...]
-        <v>144</v>
+      <c r="AZ11" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>275</v>
+        <v>341</v>
       </c>
       <c r="C12" t="s">
-        <v>276</v>
+        <v>342</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>277</v>
+        <v>343</v>
       </c>
       <c r="E12" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F12" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G12" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H12" t="s">
-        <v>278</v>
+        <v>344</v>
       </c>
       <c r="I12" t="s">
-        <v>279</v>
+        <v>345</v>
       </c>
       <c r="J12" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M12" t="s">
-        <v>280</v>
+        <v>346</v>
       </c>
       <c r="O12" t="s">
-        <v>281</v>
+        <v>347</v>
       </c>
       <c r="Q12" t="s">
-        <v>282</v>
+        <v>348</v>
       </c>
       <c r="S12" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="X12" t="s">
-        <v>283</v>
+        <v>349</v>
       </c>
       <c r="Y12" t="s">
-        <v>284</v>
+        <v>350</v>
       </c>
       <c r="AB12" t="s">
-        <v>285</v>
+        <v>351</v>
       </c>
       <c r="AC12" t="s">
-        <v>285</v>
+        <v>351</v>
       </c>
       <c r="AD12" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE12" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF12" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG12" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH12" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI12" t="s">
-        <v>230</v>
+        <v>296</v>
       </c>
       <c r="AO12" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP12">
         <v>27</v>
       </c>
       <c r="AQ12" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR12" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT12" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV12" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW12" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX12" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY12" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B13">
         <v>160147</v>
       </c>
       <c r="C13" t="s">
-        <v>286</v>
+        <v>352</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>287</v>
+        <v>353</v>
       </c>
       <c r="E13" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F13" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G13" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H13" t="s">
-        <v>288</v>
+        <v>354</v>
       </c>
       <c r="I13" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
       <c r="J13" t="s">
-        <v>290</v>
+        <v>356</v>
       </c>
       <c r="M13" t="s">
-        <v>291</v>
+        <v>357</v>
       </c>
       <c r="O13" t="s">
-        <v>151</v>
+        <v>217</v>
       </c>
       <c r="X13" t="s">
-        <v>292</v>
+        <v>358</v>
       </c>
       <c r="Y13" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="AB13" t="s">
-        <v>294</v>
+        <v>360</v>
       </c>
       <c r="AC13" t="s">
-        <v>294</v>
+        <v>360</v>
       </c>
       <c r="AD13" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE13" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF13" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG13" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH13" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI13" t="s">
-        <v>295</v>
+        <v>361</v>
       </c>
       <c r="AO13" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP13">
         <v>16</v>
       </c>
       <c r="AR13" t="s">
+        <v>276</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>206</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>207</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>209</v>
+      </c>
+      <c r="AY13" t="s">
         <v>210</v>
       </c>
-      <c r="AT13" t="s">
-[...12 lines deleted...]
-        <v>144</v>
+      <c r="AZ13" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>296</v>
+        <v>362</v>
       </c>
       <c r="C14" t="s">
-        <v>297</v>
+        <v>363</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>298</v>
+        <v>364</v>
       </c>
       <c r="E14" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F14" t="s">
-        <v>164</v>
+        <v>229</v>
       </c>
       <c r="G14" t="s">
-        <v>299</v>
+        <v>365</v>
       </c>
       <c r="H14" t="s">
-        <v>300</v>
+        <v>366</v>
       </c>
       <c r="I14" t="s">
-        <v>301</v>
+        <v>367</v>
       </c>
       <c r="J14" t="s">
-        <v>302</v>
+        <v>368</v>
       </c>
       <c r="M14" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="O14" t="s">
-        <v>303</v>
+        <v>251</v>
       </c>
       <c r="Q14" t="s">
-        <v>304</v>
+        <v>369</v>
       </c>
       <c r="S14" t="s">
-        <v>305</v>
+        <v>370</v>
       </c>
       <c r="U14" t="s">
-        <v>306</v>
+        <v>371</v>
       </c>
       <c r="W14" t="s">
-        <v>307</v>
+        <v>372</v>
       </c>
       <c r="X14" t="s">
-        <v>308</v>
+        <v>373</v>
       </c>
       <c r="Y14" t="s">
-        <v>309</v>
+        <v>374</v>
       </c>
       <c r="Z14" t="s">
-        <v>310</v>
+        <v>375</v>
       </c>
       <c r="AA14" t="s">
-        <v>310</v>
+        <v>375</v>
       </c>
       <c r="AD14" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE14" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF14" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG14" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH14" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI14" t="s">
-        <v>311</v>
+        <v>376</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>377</v>
       </c>
       <c r="AO14" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP14">
         <v>48</v>
       </c>
       <c r="AQ14" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR14" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT14" t="s">
-        <v>312</v>
+        <v>378</v>
       </c>
       <c r="AV14" t="s">
-        <v>159</v>
+        <v>379</v>
       </c>
       <c r="AW14" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX14" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY14" t="s">
-        <v>144</v>
+        <v>380</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="15" spans="1:51">
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>313</v>
+        <v>381</v>
       </c>
       <c r="C15" t="s">
-        <v>314</v>
+        <v>382</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>315</v>
+        <v>383</v>
       </c>
       <c r="E15" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F15" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G15" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H15" t="s">
-        <v>316</v>
+        <v>384</v>
       </c>
       <c r="I15" t="s">
-        <v>317</v>
+        <v>385</v>
       </c>
       <c r="J15" t="s">
-        <v>290</v>
+        <v>356</v>
       </c>
       <c r="M15" t="s">
-        <v>318</v>
+        <v>386</v>
       </c>
       <c r="O15" t="s">
-        <v>319</v>
+        <v>387</v>
       </c>
       <c r="Q15" t="s">
-        <v>320</v>
+        <v>388</v>
       </c>
       <c r="S15" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="U15" t="s">
-        <v>321</v>
+        <v>389</v>
       </c>
       <c r="X15" t="s">
-        <v>322</v>
+        <v>390</v>
       </c>
       <c r="Y15" t="s">
-        <v>323</v>
+        <v>391</v>
       </c>
       <c r="AB15" t="s">
-        <v>324</v>
+        <v>392</v>
       </c>
       <c r="AC15" t="s">
-        <v>324</v>
+        <v>392</v>
       </c>
       <c r="AD15" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE15" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF15" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG15" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH15" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI15" t="s">
-        <v>325</v>
+        <v>393</v>
       </c>
       <c r="AO15" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP15">
         <v>75</v>
       </c>
       <c r="AR15" t="s">
+        <v>276</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>206</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>394</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>395</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>209</v>
+      </c>
+      <c r="AY15" t="s">
         <v>210</v>
       </c>
-      <c r="AT15" t="s">
-[...12 lines deleted...]
-        <v>144</v>
+      <c r="AZ15" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>328</v>
+        <v>396</v>
       </c>
       <c r="C16" t="s">
-        <v>329</v>
+        <v>397</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E16" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="F16" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G16" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="H16" t="s">
-        <v>332</v>
+        <v>400</v>
       </c>
       <c r="I16" t="s">
-        <v>333</v>
+        <v>401</v>
       </c>
       <c r="J16" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M16" t="s">
-        <v>334</v>
+        <v>402</v>
       </c>
       <c r="O16" t="s">
-        <v>335</v>
+        <v>403</v>
       </c>
       <c r="Q16" t="s">
-        <v>280</v>
+        <v>346</v>
       </c>
       <c r="S16" t="s">
-        <v>281</v>
+        <v>347</v>
       </c>
       <c r="U16" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="X16" t="s">
-        <v>336</v>
+        <v>404</v>
       </c>
       <c r="Y16" t="s">
-        <v>337</v>
+        <v>405</v>
       </c>
       <c r="Z16" t="s">
-        <v>338</v>
+        <v>406</v>
       </c>
       <c r="AA16" t="s">
-        <v>339</v>
+        <v>407</v>
       </c>
       <c r="AB16" t="s">
-        <v>340</v>
+        <v>408</v>
       </c>
       <c r="AC16" t="s">
-        <v>340</v>
+        <v>408</v>
       </c>
       <c r="AD16" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE16" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF16" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG16" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH16" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI16" t="s">
-        <v>341</v>
+        <v>409</v>
       </c>
       <c r="AO16" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP16">
         <v>28</v>
       </c>
       <c r="AQ16" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR16" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT16" t="s">
-        <v>197</v>
+        <v>262</v>
       </c>
       <c r="AV16" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW16" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX16" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY16" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>342</v>
+        <v>410</v>
       </c>
       <c r="C17" t="s">
-        <v>343</v>
+        <v>411</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>344</v>
+        <v>412</v>
       </c>
       <c r="E17" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F17" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G17" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H17" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
       <c r="I17" t="s">
-        <v>346</v>
+        <v>414</v>
       </c>
       <c r="J17" t="s">
-        <v>347</v>
+        <v>415</v>
       </c>
       <c r="M17" t="s">
-        <v>348</v>
+        <v>416</v>
+      </c>
+      <c r="N17" t="s">
+        <v>417</v>
       </c>
       <c r="O17" t="s">
-        <v>349</v>
+        <v>418</v>
+      </c>
+      <c r="P17" t="s">
+        <v>419</v>
       </c>
       <c r="Q17" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>420</v>
+      </c>
+      <c r="R17" t="s">
+        <v>421</v>
       </c>
       <c r="X17" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="Y17" t="s">
-        <v>272</v>
+        <v>338</v>
       </c>
       <c r="AB17" t="s">
-        <v>354</v>
+        <v>423</v>
       </c>
       <c r="AC17" t="s">
-        <v>354</v>
+        <v>423</v>
       </c>
       <c r="AD17" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE17" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF17" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG17" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH17" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI17" t="s">
-        <v>355</v>
+        <v>424</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>425</v>
       </c>
       <c r="AO17" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP17">
         <v>95</v>
       </c>
       <c r="AQ17" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR17" t="s">
-        <v>158</v>
+        <v>205</v>
       </c>
       <c r="AT17" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV17" t="s">
-        <v>356</v>
+        <v>426</v>
       </c>
       <c r="AW17" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AX17" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY17" t="s">
-        <v>144</v>
+        <v>427</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="18" spans="1:51">
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>357</v>
+        <v>428</v>
       </c>
       <c r="C18" t="s">
-        <v>358</v>
+        <v>429</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>359</v>
+        <v>430</v>
       </c>
       <c r="E18" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F18" t="s">
-        <v>360</v>
+        <v>431</v>
       </c>
       <c r="G18" t="s">
-        <v>299</v>
+        <v>365</v>
       </c>
       <c r="H18" t="s">
-        <v>361</v>
+        <v>432</v>
       </c>
       <c r="I18" t="s">
-        <v>362</v>
+        <v>433</v>
       </c>
       <c r="J18" t="s">
-        <v>302</v>
+        <v>368</v>
       </c>
       <c r="M18" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="O18" t="s">
-        <v>303</v>
+        <v>251</v>
       </c>
       <c r="Q18" t="s">
-        <v>363</v>
+        <v>434</v>
       </c>
       <c r="S18" t="s">
-        <v>334</v>
+        <v>402</v>
       </c>
       <c r="U18" t="s">
-        <v>335</v>
+        <v>403</v>
       </c>
       <c r="W18" t="s">
-        <v>364</v>
+        <v>435</v>
       </c>
       <c r="Y18" t="s">
-        <v>365</v>
+        <v>436</v>
       </c>
       <c r="Z18" t="s">
-        <v>366</v>
+        <v>437</v>
       </c>
       <c r="AA18" t="s">
-        <v>366</v>
+        <v>437</v>
       </c>
       <c r="AD18" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE18" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF18" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG18" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH18" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="AI18" t="s">
-        <v>367</v>
+        <v>438</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>439</v>
       </c>
       <c r="AO18" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AQ18" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR18" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT18" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV18" t="s">
-        <v>141</v>
+        <v>440</v>
       </c>
       <c r="AW18" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX18" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY18" t="s">
-        <v>144</v>
+        <v>380</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="19" spans="1:51">
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>368</v>
+        <v>441</v>
       </c>
       <c r="C19" t="s">
-        <v>369</v>
+        <v>442</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>370</v>
+        <v>443</v>
       </c>
       <c r="E19" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F19" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G19" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H19" t="s">
-        <v>371</v>
+        <v>444</v>
       </c>
       <c r="I19" t="s">
-        <v>372</v>
+        <v>445</v>
       </c>
       <c r="J19" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M19" t="s">
-        <v>373</v>
+        <v>446</v>
       </c>
       <c r="O19" t="s">
-        <v>374</v>
+        <v>447</v>
       </c>
       <c r="Q19" t="s">
-        <v>375</v>
+        <v>448</v>
       </c>
       <c r="S19" t="s">
-        <v>376</v>
+        <v>449</v>
       </c>
       <c r="X19" t="s">
-        <v>377</v>
+        <v>450</v>
       </c>
       <c r="Y19" t="s">
-        <v>378</v>
+        <v>451</v>
       </c>
       <c r="AB19" t="s">
-        <v>379</v>
+        <v>452</v>
       </c>
       <c r="AC19" t="s">
-        <v>379</v>
+        <v>452</v>
       </c>
       <c r="AD19" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE19" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF19" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG19" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH19" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI19" t="s">
-        <v>380</v>
+        <v>453</v>
       </c>
       <c r="AO19" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP19">
         <v>33</v>
       </c>
       <c r="AQ19" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR19" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT19" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV19" t="s">
-        <v>356</v>
+        <v>426</v>
       </c>
       <c r="AW19" t="s">
-        <v>160</v>
+        <v>225</v>
       </c>
       <c r="AX19" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY19" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="20" spans="1:51">
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B20">
         <v>180113</v>
       </c>
       <c r="C20" t="s">
-        <v>381</v>
+        <v>454</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>382</v>
+        <v>455</v>
       </c>
       <c r="E20" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F20" t="s">
-        <v>383</v>
+        <v>456</v>
       </c>
       <c r="G20" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H20" t="s">
-        <v>384</v>
+        <v>457</v>
       </c>
       <c r="I20" t="s">
-        <v>385</v>
+        <v>458</v>
       </c>
       <c r="J20" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M20" t="s">
-        <v>386</v>
+        <v>459</v>
       </c>
       <c r="O20" t="s">
-        <v>387</v>
+        <v>460</v>
       </c>
       <c r="X20" t="s">
-        <v>154</v>
+        <v>220</v>
       </c>
       <c r="Y20" t="s">
-        <v>388</v>
+        <v>461</v>
       </c>
       <c r="AB20" t="s">
-        <v>389</v>
+        <v>462</v>
       </c>
       <c r="AC20" t="s">
-        <v>389</v>
+        <v>462</v>
       </c>
       <c r="AD20" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE20" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF20" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG20" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH20" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI20" t="s">
-        <v>390</v>
+        <v>463</v>
       </c>
       <c r="AO20" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP20">
         <v>9</v>
       </c>
       <c r="AR20" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT20" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV20" t="s">
-        <v>159</v>
+        <v>224</v>
       </c>
       <c r="AW20" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="AX20" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY20" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="21" spans="1:51">
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>391</v>
+        <v>464</v>
       </c>
       <c r="C21" t="s">
-        <v>392</v>
+        <v>465</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>393</v>
+        <v>466</v>
       </c>
       <c r="E21" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F21" t="s">
-        <v>182</v>
+        <v>247</v>
       </c>
       <c r="G21" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H21" t="s">
-        <v>394</v>
+        <v>467</v>
       </c>
       <c r="I21" t="s">
-        <v>395</v>
+        <v>468</v>
       </c>
       <c r="J21" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M21" t="s">
-        <v>396</v>
+        <v>469</v>
       </c>
       <c r="O21" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="Q21" t="s">
-        <v>282</v>
+        <v>348</v>
       </c>
       <c r="X21" t="s">
-        <v>397</v>
+        <v>470</v>
       </c>
       <c r="Y21" t="s">
-        <v>172</v>
+        <v>237</v>
       </c>
       <c r="Z21" t="s">
-        <v>398</v>
+        <v>471</v>
       </c>
       <c r="AA21" t="s">
-        <v>399</v>
+        <v>472</v>
       </c>
       <c r="AB21" t="s">
-        <v>400</v>
+        <v>473</v>
       </c>
       <c r="AD21" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE21" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF21" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG21" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH21" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI21" t="s">
-        <v>401</v>
+        <v>474</v>
       </c>
       <c r="AO21" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP21">
         <v>118</v>
       </c>
       <c r="AQ21" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR21" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT21" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV21" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW21" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX21" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY21" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>402</v>
+        <v>475</v>
       </c>
       <c r="C22" t="s">
-        <v>403</v>
+        <v>476</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>404</v>
+        <v>477</v>
       </c>
       <c r="E22" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F22" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G22" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H22" t="s">
-        <v>405</v>
+        <v>478</v>
       </c>
       <c r="I22" t="s">
-        <v>406</v>
+        <v>479</v>
       </c>
       <c r="J22" t="s">
-        <v>407</v>
+        <v>480</v>
       </c>
       <c r="M22" t="s">
-        <v>408</v>
+        <v>481</v>
       </c>
       <c r="O22" t="s">
-        <v>409</v>
+        <v>482</v>
       </c>
       <c r="Q22" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="X22" t="s">
-        <v>410</v>
+        <v>483</v>
       </c>
       <c r="Y22" t="s">
-        <v>411</v>
+        <v>484</v>
       </c>
       <c r="AB22" t="s">
-        <v>412</v>
+        <v>485</v>
       </c>
       <c r="AC22" t="s">
-        <v>413</v>
+        <v>486</v>
       </c>
       <c r="AD22" t="s">
-        <v>175</v>
+        <v>240</v>
       </c>
       <c r="AE22" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF22" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG22" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH22" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI22" t="s">
-        <v>414</v>
+        <v>487</v>
       </c>
       <c r="AO22" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP22">
         <v>83</v>
       </c>
       <c r="AR22" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT22" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AW22" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="AX22" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY22" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>415</v>
+        <v>488</v>
       </c>
       <c r="C23" t="s">
-        <v>416</v>
+        <v>489</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>417</v>
+        <v>490</v>
       </c>
       <c r="E23" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="F23" t="s">
-        <v>182</v>
+        <v>247</v>
       </c>
       <c r="G23" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H23" t="s">
-        <v>418</v>
+        <v>491</v>
       </c>
       <c r="I23" t="s">
-        <v>419</v>
+        <v>492</v>
       </c>
       <c r="J23" t="s">
-        <v>420</v>
+        <v>493</v>
       </c>
       <c r="M23" t="s">
-        <v>303</v>
+        <v>251</v>
       </c>
       <c r="O23" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="Q23" t="s">
-        <v>168</v>
+        <v>233</v>
       </c>
       <c r="S23" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="U23" t="s">
-        <v>422</v>
+        <v>495</v>
       </c>
       <c r="X23" t="s">
-        <v>423</v>
+        <v>496</v>
       </c>
       <c r="Y23" t="s">
-        <v>424</v>
+        <v>497</v>
       </c>
       <c r="Z23" t="s">
-        <v>425</v>
+        <v>498</v>
       </c>
       <c r="AA23" t="s">
-        <v>426</v>
+        <v>499</v>
       </c>
       <c r="AD23" t="s">
-        <v>427</v>
+        <v>500</v>
       </c>
       <c r="AE23" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF23" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG23" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH23" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI23" t="s">
-        <v>428</v>
+        <v>501</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>106</v>
       </c>
       <c r="AO23" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP23">
         <v>41</v>
       </c>
+      <c r="AQ23" t="s">
+        <v>502</v>
+      </c>
       <c r="AR23" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT23" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV23" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW23" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX23" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY23" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="24" spans="1:51">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>429</v>
+        <v>503</v>
       </c>
       <c r="C24" t="s">
-        <v>430</v>
+        <v>504</v>
       </c>
       <c r="D24" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="E24" t="s">
+        <v>188</v>
+      </c>
+      <c r="F24" t="s">
         <v>431</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>432</v>
+        <v>506</v>
       </c>
       <c r="H24" t="s">
-        <v>433</v>
+        <v>507</v>
       </c>
       <c r="I24" t="s">
-        <v>434</v>
+        <v>508</v>
       </c>
       <c r="J24" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M24" t="s">
-        <v>435</v>
+        <v>509</v>
       </c>
       <c r="O24" t="s">
-        <v>436</v>
+        <v>510</v>
       </c>
       <c r="W24" t="s">
-        <v>437</v>
+        <v>511</v>
       </c>
       <c r="Y24" t="s">
-        <v>153</v>
+        <v>219</v>
       </c>
       <c r="Z24" t="s">
-        <v>438</v>
+        <v>512</v>
       </c>
       <c r="AA24" t="s">
-        <v>438</v>
+        <v>512</v>
       </c>
       <c r="AD24" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE24" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF24" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG24" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH24" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI24" t="s">
-        <v>439</v>
+        <v>513</v>
       </c>
       <c r="AO24" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AQ24" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR24" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT24" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV24" t="s">
-        <v>440</v>
+        <v>514</v>
       </c>
       <c r="AW24" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX24" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY24" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="25" spans="1:51">
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>441</v>
+        <v>515</v>
       </c>
       <c r="C25" t="s">
-        <v>442</v>
+        <v>516</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E25" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="F25" t="s">
-        <v>164</v>
+        <v>229</v>
       </c>
       <c r="G25" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H25" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="I25" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="J25" t="s">
-        <v>446</v>
+        <v>520</v>
       </c>
       <c r="M25" t="s">
-        <v>319</v>
+        <v>387</v>
       </c>
       <c r="O25" t="s">
-        <v>447</v>
+        <v>521</v>
       </c>
       <c r="Q25" t="s">
-        <v>448</v>
+        <v>522</v>
       </c>
       <c r="S25" t="s">
-        <v>449</v>
+        <v>523</v>
       </c>
       <c r="U25" t="s">
-        <v>408</v>
+        <v>481</v>
       </c>
       <c r="X25" t="s">
-        <v>450</v>
+        <v>524</v>
       </c>
       <c r="Y25" t="s">
-        <v>451</v>
+        <v>525</v>
       </c>
       <c r="Z25" t="s">
-        <v>452</v>
+        <v>526</v>
       </c>
       <c r="AA25" t="s">
-        <v>453</v>
+        <v>527</v>
       </c>
       <c r="AD25" t="s">
-        <v>175</v>
+        <v>240</v>
       </c>
       <c r="AE25" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF25" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG25" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH25" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI25" t="s">
-        <v>454</v>
+        <v>528</v>
       </c>
       <c r="AO25" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP25">
         <v>1120</v>
       </c>
       <c r="AR25" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT25" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV25" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW25" t="s">
-        <v>177</v>
+        <v>242</v>
       </c>
       <c r="AX25" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY25" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="26" spans="1:51">
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>455</v>
+        <v>529</v>
       </c>
       <c r="C26" t="s">
-        <v>456</v>
+        <v>530</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>457</v>
+        <v>531</v>
       </c>
       <c r="E26" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F26" t="s">
-        <v>458</v>
+        <v>532</v>
       </c>
       <c r="G26" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H26" t="s">
-        <v>459</v>
+        <v>533</v>
       </c>
       <c r="I26" t="s">
-        <v>460</v>
+        <v>534</v>
       </c>
       <c r="J26" t="s">
-        <v>461</v>
+        <v>535</v>
       </c>
       <c r="M26" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="O26" t="s">
-        <v>168</v>
+        <v>233</v>
       </c>
       <c r="Q26" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="S26" t="s">
-        <v>238</v>
+        <v>304</v>
       </c>
       <c r="X26" t="s">
-        <v>462</v>
+        <v>536</v>
       </c>
       <c r="Y26" t="s">
-        <v>463</v>
+        <v>537</v>
       </c>
       <c r="Z26" t="s">
-        <v>464</v>
+        <v>538</v>
       </c>
       <c r="AA26" t="s">
-        <v>465</v>
+        <v>539</v>
       </c>
       <c r="AD26" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE26" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF26" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG26" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH26" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI26" t="s">
-        <v>466</v>
+        <v>540</v>
       </c>
       <c r="AO26" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP26">
         <v>48</v>
       </c>
       <c r="AQ26" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR26" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT26" t="s">
-        <v>197</v>
+        <v>262</v>
       </c>
       <c r="AV26" t="s">
-        <v>159</v>
+        <v>224</v>
       </c>
       <c r="AW26" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX26" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY26" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="27" spans="1:51">
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>467</v>
+        <v>541</v>
       </c>
       <c r="C27" t="s">
-        <v>468</v>
+        <v>542</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>469</v>
+        <v>543</v>
       </c>
       <c r="E27" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="F27" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G27" t="s">
-        <v>470</v>
+        <v>544</v>
       </c>
       <c r="H27" t="s">
-        <v>471</v>
+        <v>545</v>
       </c>
       <c r="I27" t="s">
-        <v>472</v>
+        <v>546</v>
       </c>
       <c r="J27" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M27" t="s">
-        <v>473</v>
+        <v>547</v>
       </c>
       <c r="X27" t="s">
-        <v>474</v>
+        <v>548</v>
       </c>
       <c r="Y27" t="s">
-        <v>475</v>
+        <v>549</v>
       </c>
       <c r="Z27" t="s">
-        <v>476</v>
+        <v>550</v>
       </c>
       <c r="AA27" t="s">
-        <v>476</v>
+        <v>550</v>
       </c>
       <c r="AB27" t="s">
-        <v>477</v>
+        <v>551</v>
       </c>
       <c r="AC27" t="s">
-        <v>478</v>
+        <v>552</v>
       </c>
       <c r="AD27" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE27" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF27" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG27" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH27" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI27" t="s">
-        <v>479</v>
+        <v>553</v>
       </c>
       <c r="AO27" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP27">
         <v>11</v>
       </c>
       <c r="AR27" t="s">
+        <v>276</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>206</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>207</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>209</v>
+      </c>
+      <c r="AY27" t="s">
         <v>210</v>
       </c>
-      <c r="AT27" t="s">
-[...12 lines deleted...]
-        <v>144</v>
+      <c r="AZ27" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="28" spans="1:51">
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>480</v>
+        <v>554</v>
       </c>
       <c r="C28" t="s">
-        <v>481</v>
+        <v>555</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="E28" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F28" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="G28" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H28" t="s">
-        <v>483</v>
+        <v>557</v>
       </c>
       <c r="I28" t="s">
-        <v>484</v>
+        <v>558</v>
       </c>
       <c r="J28" t="s">
-        <v>485</v>
+        <v>559</v>
       </c>
       <c r="M28" t="s">
-        <v>486</v>
+        <v>560</v>
       </c>
       <c r="N28" t="s">
-        <v>487</v>
+        <v>561</v>
       </c>
       <c r="O28" t="s">
-        <v>488</v>
+        <v>562</v>
       </c>
       <c r="P28" t="s">
-        <v>489</v>
-[...8 lines deleted...]
-        <v>492</v>
+        <v>563</v>
       </c>
       <c r="V28" t="s">
-        <v>493</v>
+        <v>561</v>
       </c>
       <c r="X28" t="s">
-        <v>494</v>
+        <v>564</v>
       </c>
       <c r="Y28" t="s">
-        <v>495</v>
+        <v>565</v>
       </c>
       <c r="Z28" t="s">
-        <v>496</v>
+        <v>566</v>
       </c>
       <c r="AA28" t="s">
-        <v>496</v>
+        <v>566</v>
       </c>
       <c r="AD28" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE28" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF28" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AG28" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AH28" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI28" t="s">
-        <v>497</v>
+        <v>567</v>
       </c>
       <c r="AL28" t="s">
-        <v>59</v>
+        <v>106</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>568</v>
       </c>
       <c r="AO28" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP28">
         <v>83</v>
       </c>
       <c r="AQ28" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="AR28" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT28" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV28" t="s">
-        <v>499</v>
+        <v>569</v>
       </c>
       <c r="AW28" t="s">
-        <v>160</v>
+        <v>225</v>
       </c>
       <c r="AX28" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY28" t="s">
-        <v>144</v>
+        <v>570</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>500</v>
+        <v>571</v>
       </c>
       <c r="C29" t="s">
-        <v>501</v>
+        <v>572</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>502</v>
+        <v>573</v>
       </c>
       <c r="E29" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F29" t="s">
-        <v>182</v>
+        <v>247</v>
       </c>
       <c r="G29" t="s">
-        <v>503</v>
+        <v>574</v>
       </c>
       <c r="H29" t="s">
-        <v>504</v>
+        <v>575</v>
       </c>
       <c r="I29" t="s">
-        <v>505</v>
+        <v>576</v>
       </c>
       <c r="J29" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="M29" t="s">
-        <v>506</v>
+        <v>577</v>
       </c>
       <c r="O29" t="s">
-        <v>507</v>
+        <v>578</v>
       </c>
       <c r="Q29" t="s">
-        <v>508</v>
+        <v>579</v>
       </c>
       <c r="X29" t="s">
-        <v>509</v>
+        <v>580</v>
       </c>
       <c r="Y29" t="s">
-        <v>510</v>
+        <v>581</v>
       </c>
       <c r="Z29" t="s">
-        <v>243</v>
+        <v>309</v>
       </c>
       <c r="AA29" t="s">
-        <v>243</v>
+        <v>309</v>
       </c>
       <c r="AD29" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE29" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF29" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG29" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH29" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI29" t="s">
-        <v>511</v>
+        <v>582</v>
       </c>
       <c r="AO29" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP29">
         <v>88</v>
       </c>
       <c r="AQ29" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR29" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT29" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV29" t="s">
-        <v>512</v>
+        <v>583</v>
       </c>
       <c r="AW29" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX29" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY29" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="30" spans="1:51">
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
-        <v>513</v>
+        <v>584</v>
       </c>
       <c r="C30" t="s">
-        <v>514</v>
+        <v>585</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>515</v>
+        <v>586</v>
       </c>
       <c r="E30" t="s">
-        <v>181</v>
+        <v>246</v>
       </c>
       <c r="F30" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G30" t="s">
-        <v>516</v>
+        <v>587</v>
       </c>
       <c r="H30" t="s">
-        <v>517</v>
+        <v>588</v>
       </c>
       <c r="I30" t="s">
-        <v>518</v>
+        <v>589</v>
       </c>
       <c r="J30" t="s">
-        <v>519</v>
+        <v>590</v>
       </c>
       <c r="M30" t="s">
-        <v>520</v>
+        <v>591</v>
       </c>
       <c r="X30" t="s">
-        <v>521</v>
+        <v>592</v>
       </c>
       <c r="Y30" t="s">
-        <v>522</v>
+        <v>593</v>
       </c>
       <c r="AB30" t="s">
-        <v>523</v>
+        <v>594</v>
       </c>
       <c r="AC30" t="s">
-        <v>524</v>
+        <v>595</v>
       </c>
       <c r="AD30" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AE30" t="s">
-        <v>525</v>
+        <v>596</v>
       </c>
       <c r="AF30" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG30" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH30" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="AI30" t="s">
-        <v>526</v>
+        <v>597</v>
       </c>
       <c r="AO30" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP30">
         <v>990</v>
       </c>
       <c r="AQ30" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR30" t="s">
-        <v>210</v>
+        <v>276</v>
       </c>
       <c r="AT30" t="s">
-        <v>527</v>
+        <v>598</v>
       </c>
       <c r="AV30" t="s">
-        <v>528</v>
+        <v>599</v>
       </c>
       <c r="AW30" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX30" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY30" t="s">
-        <v>529</v>
+        <v>600</v>
+      </c>
+      <c r="AZ30" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="31" spans="1:51">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B31" t="s">
-        <v>530</v>
+        <v>601</v>
       </c>
       <c r="C31" t="s">
-        <v>531</v>
+        <v>602</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>532</v>
+        <v>603</v>
       </c>
       <c r="E31" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F31" t="s">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="G31" t="s">
-        <v>533</v>
+        <v>604</v>
       </c>
       <c r="H31" t="s">
-        <v>534</v>
+        <v>605</v>
       </c>
       <c r="I31" t="s">
-        <v>535</v>
+        <v>606</v>
       </c>
       <c r="J31" t="s">
-        <v>266</v>
+        <v>332</v>
       </c>
       <c r="M31" t="s">
-        <v>536</v>
+        <v>607</v>
       </c>
       <c r="O31" t="s">
-        <v>537</v>
+        <v>608</v>
       </c>
       <c r="Q31" t="s">
-        <v>538</v>
+        <v>609</v>
       </c>
       <c r="S31" t="s">
-        <v>539</v>
+        <v>610</v>
       </c>
       <c r="X31" t="s">
-        <v>540</v>
+        <v>611</v>
       </c>
       <c r="AC31" t="s">
-        <v>541</v>
+        <v>612</v>
       </c>
       <c r="AD31" t="s">
-        <v>155</v>
+        <v>221</v>
       </c>
       <c r="AF31" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG31" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH31" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AO31" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AQ31" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR31" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT31" t="s">
-        <v>527</v>
+        <v>598</v>
       </c>
       <c r="AW31" t="s">
-        <v>542</v>
+        <v>613</v>
       </c>
       <c r="AX31" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY31" t="s">
-        <v>529</v>
+        <v>600</v>
+      </c>
+      <c r="AZ31" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="32" spans="1:51">
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>543</v>
+        <v>614</v>
       </c>
       <c r="C32" t="s">
-        <v>544</v>
+        <v>615</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>545</v>
+        <v>616</v>
       </c>
       <c r="E32" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="F32" t="s">
-        <v>546</v>
+        <v>617</v>
       </c>
       <c r="G32" t="s">
-        <v>547</v>
+        <v>618</v>
       </c>
       <c r="H32" t="s">
-        <v>548</v>
+        <v>619</v>
       </c>
       <c r="I32" t="s">
-        <v>549</v>
+        <v>620</v>
       </c>
       <c r="M32" t="s">
-        <v>550</v>
+        <v>621</v>
       </c>
       <c r="O32" t="s">
-        <v>551</v>
+        <v>622</v>
       </c>
       <c r="Q32" t="s">
-        <v>552</v>
+        <v>623</v>
       </c>
       <c r="W32" t="s">
-        <v>553</v>
+        <v>624</v>
       </c>
       <c r="Y32" t="s">
-        <v>192</v>
+        <v>256</v>
       </c>
       <c r="Z32" t="s">
-        <v>554</v>
+        <v>625</v>
       </c>
       <c r="AA32" t="s">
-        <v>555</v>
+        <v>626</v>
       </c>
       <c r="AD32" t="s">
-        <v>556</v>
+        <v>627</v>
       </c>
       <c r="AE32" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF32" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG32" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH32" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI32" t="s">
-        <v>557</v>
+        <v>628</v>
       </c>
       <c r="AO32" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP32">
         <v>73</v>
       </c>
       <c r="AQ32" t="s">
-        <v>196</v>
+        <v>261</v>
       </c>
       <c r="AR32" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
       <c r="AT32" t="s">
-        <v>558</v>
+        <v>629</v>
       </c>
       <c r="AV32" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="AW32" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX32" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY32" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="33" spans="1:51">
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>559</v>
+        <v>630</v>
       </c>
       <c r="C33" t="s">
-        <v>560</v>
+        <v>631</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>561</v>
+        <v>632</v>
       </c>
       <c r="E33" t="s">
-        <v>147</v>
+        <v>213</v>
       </c>
       <c r="F33" t="s">
-        <v>546</v>
+        <v>617</v>
       </c>
       <c r="G33" t="s">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="H33" t="s">
-        <v>562</v>
+        <v>633</v>
       </c>
       <c r="I33" t="s">
-        <v>563</v>
+        <v>634</v>
       </c>
       <c r="J33" t="s">
-        <v>461</v>
+        <v>535</v>
       </c>
       <c r="M33" t="s">
-        <v>169</v>
+        <v>234</v>
       </c>
       <c r="O33" t="s">
-        <v>168</v>
+        <v>233</v>
       </c>
       <c r="W33" t="s">
-        <v>564</v>
+        <v>635</v>
       </c>
       <c r="Y33" t="s">
-        <v>565</v>
+        <v>636</v>
       </c>
       <c r="Z33" t="s">
-        <v>566</v>
+        <v>637</v>
       </c>
       <c r="AA33" t="s">
-        <v>567</v>
+        <v>638</v>
       </c>
       <c r="AD33" t="s">
-        <v>133</v>
+        <v>200</v>
       </c>
       <c r="AE33" t="s">
-        <v>134</v>
+        <v>201</v>
       </c>
       <c r="AF33" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AG33" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="AH33" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
       <c r="AI33" t="s">
-        <v>568</v>
+        <v>639</v>
       </c>
       <c r="AO33" t="s">
-        <v>138</v>
+        <v>204</v>
       </c>
       <c r="AP33">
         <v>40</v>
       </c>
       <c r="AR33" t="s">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="AT33" t="s">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="AV33" t="s">
-        <v>569</v>
+        <v>640</v>
       </c>
       <c r="AW33" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="AX33" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="AY33" t="s">
-        <v>144</v>
+        <v>210</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -6405,217 +7179,229 @@
     <hyperlink ref="D33" r:id="rId_hyperlink_32"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>570</v>
+        <v>641</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>571</v>
+        <v>642</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>572</v>
+        <v>643</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>573</v>
+        <v>644</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>574</v>
+        <v>645</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>575</v>
+        <v>646</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>576</v>
+        <v>647</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>514</v>
+        <v>585</v>
       </c>
       <c r="B2" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="C2" t="s">
-        <v>577</v>
+        <v>648</v>
       </c>
       <c r="D2" t="s">
-        <v>578</v>
+        <v>649</v>
       </c>
       <c r="E2" t="s">
-        <v>579</v>
+        <v>650</v>
       </c>
       <c r="F2" t="s">
-        <v>580</v>
+        <v>651</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>581</v>
+        <v>652</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>514</v>
+        <v>585</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>582</v>
+        <v>653</v>
       </c>
       <c r="D3" t="s">
-        <v>583</v>
+        <v>654</v>
       </c>
       <c r="E3" t="s">
-        <v>579</v>
+        <v>650</v>
       </c>
       <c r="F3" t="s">
-        <v>580</v>
+        <v>651</v>
       </c>
       <c r="G3" t="s">
-        <v>584</v>
+        <v>655</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>585</v>
+        <v>656</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>514</v>
+        <v>585</v>
       </c>
       <c r="B4" t="s">
-        <v>586</v>
+        <v>657</v>
       </c>
       <c r="C4" t="s">
-        <v>587</v>
+        <v>658</v>
       </c>
       <c r="D4" t="s">
-        <v>578</v>
+        <v>649</v>
       </c>
       <c r="E4" t="s">
-        <v>588</v>
+        <v>659</v>
       </c>
       <c r="F4" t="s">
-        <v>589</v>
+        <v>660</v>
       </c>
       <c r="H4" t="s">
-        <v>590</v>
+        <v>661</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>662</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>514</v>
+        <v>585</v>
       </c>
       <c r="B5" t="s">
-        <v>586</v>
+        <v>657</v>
       </c>
       <c r="C5" t="s">
-        <v>591</v>
+        <v>663</v>
       </c>
       <c r="D5" t="s">
-        <v>592</v>
+        <v>664</v>
       </c>
       <c r="E5" t="s">
-        <v>593</v>
+        <v>665</v>
       </c>
       <c r="F5" t="s">
-        <v>594</v>
+        <v>666</v>
       </c>
       <c r="H5" t="s">
-        <v>595</v>
+        <v>667</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>668</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>531</v>
+        <v>602</v>
       </c>
       <c r="B6" t="s">
-        <v>586</v>
+        <v>657</v>
       </c>
       <c r="C6" t="s">
-        <v>596</v>
+        <v>669</v>
       </c>
       <c r="D6" t="s">
-        <v>578</v>
+        <v>649</v>
       </c>
       <c r="E6" t="s">
-        <v>597</v>
+        <v>670</v>
       </c>
       <c r="F6" t="s">
-        <v>598</v>
+        <v>671</v>
       </c>
       <c r="H6" t="s">
-        <v>599</v>
+        <v>672</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -6624,601 +7410,756 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>600</v>
+        <v>673</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>601</v>
+        <v>674</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>602</v>
+        <v>675</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>603</v>
+        <v>676</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>604</v>
+        <v>677</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>605</v>
+        <v>678</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>606</v>
+        <v>679</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>607</v>
+        <v>680</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>608</v>
+        <v>681</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>609</v>
+        <v>682</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>610</v>
+        <v>683</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>611</v>
+        <v>684</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>612</v>
+        <v>685</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>613</v>
+        <v>686</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>614</v>
+        <v>687</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>615</v>
+        <v>688</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>616</v>
+        <v>689</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>617</v>
+        <v>690</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>618</v>
+        <v>691</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>619</v>
+        <v>692</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>620</v>
+        <v>693</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>621</v>
+        <v>694</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>622</v>
+        <v>695</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>623</v>
+        <v>696</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>624</v>
+        <v>697</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>625</v>
+        <v>698</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>626</v>
+        <v>699</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>627</v>
+        <v>700</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>628</v>
+        <v>701</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>629</v>
+        <v>702</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>630</v>
+        <v>703</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>631</v>
+        <v>704</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>632</v>
+        <v>705</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>617</v>
+        <v>690</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>633</v>
+        <v>706</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>620</v>
+        <v>693</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>634</v>
+        <v>707</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>635</v>
+        <v>708</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>636</v>
+        <v>709</v>
       </c>
       <c r="C2" t="s">
-        <v>637</v>
+        <v>710</v>
       </c>
       <c r="D2" t="s">
-        <v>638</v>
+        <v>711</v>
       </c>
       <c r="E2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="F2" t="s">
-        <v>639</v>
+        <v>712</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>640</v>
+        <v>713</v>
       </c>
       <c r="I2" t="s">
-        <v>641</v>
+        <v>714</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>642</v>
+        <v>715</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>572</v>
+        <v>643</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>643</v>
+        <v>716</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>644</v>
+        <v>717</v>
       </c>
       <c r="C2" t="s">
-        <v>645</v>
+        <v>718</v>
       </c>
       <c r="D2" t="s">
-        <v>646</v>
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>647</v>
+        <v>720</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>601</v>
+        <v>674</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>648</v>
+        <v>721</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>649</v>
+        <v>722</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>650</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>651</v>
+        <v>724</v>
       </c>
       <c r="C2" t="s">
-        <v>652</v>
+        <v>725</v>
       </c>
       <c r="D2" t="s">
-        <v>653</v>
+        <v>726</v>
       </c>
       <c r="E2" t="s">
-        <v>126</v>
+        <v>193</v>
       </c>
       <c r="F2" t="s">
-        <v>654</v>
+        <v>727</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>655</v>
+        <v>728</v>
       </c>
       <c r="C3" t="s">
-        <v>652</v>
+        <v>725</v>
       </c>
       <c r="D3" t="s">
-        <v>656</v>
+        <v>729</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J3"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>571</v>
+        <v>642</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>572</v>
+        <v>643</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>573</v>
+        <v>644</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>574</v>
+        <v>645</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>575</v>
+        <v>646</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>576</v>
+        <v>647</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>657</v>
+        <v>730</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>586</v>
+        <v>657</v>
       </c>
       <c r="C2" t="s">
-        <v>658</v>
+        <v>731</v>
+      </c>
+      <c r="D2" t="s">
+        <v>732</v>
+      </c>
+      <c r="E2" t="s">
+        <v>733</v>
+      </c>
+      <c r="F2" t="s">
+        <v>734</v>
       </c>
       <c r="H2" t="s">
-        <v>659</v>
+        <v>735</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>736</v>
       </c>
       <c r="J2" t="s">
-        <v>156</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>586</v>
+        <v>657</v>
       </c>
       <c r="C3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D3" t="s">
+        <v>738</v>
+      </c>
+      <c r="E3" t="s">
+        <v>739</v>
+      </c>
+      <c r="F3" t="s">
         <v>660</v>
       </c>
       <c r="H3" t="s">
-        <v>661</v>
+        <v>740</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>741</v>
       </c>
       <c r="J3" t="s">
-        <v>156</v>
+        <v>125</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" t="s">
+        <v>657</v>
+      </c>
+      <c r="C4" t="s">
+        <v>742</v>
+      </c>
+      <c r="D4" t="s">
+        <v>743</v>
+      </c>
+      <c r="E4" t="s">
+        <v>744</v>
+      </c>
+      <c r="F4" t="s">
+        <v>745</v>
+      </c>
+      <c r="G4" t="s">
+        <v>746</v>
+      </c>
+      <c r="H4" t="s">
+        <v>747</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="J4" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C5" t="s">
+        <v>749</v>
+      </c>
+      <c r="D5" t="s">
+        <v>750</v>
+      </c>
+      <c r="E5" t="s">
+        <v>751</v>
+      </c>
+      <c r="F5" t="s">
+        <v>752</v>
+      </c>
+      <c r="G5" t="s">
+        <v>753</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="J5" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B6" t="s">
+        <v>657</v>
+      </c>
+      <c r="C6" t="s">
+        <v>755</v>
+      </c>
+      <c r="D6" t="s">
+        <v>756</v>
+      </c>
+      <c r="E6" t="s">
+        <v>757</v>
+      </c>
+      <c r="F6" t="s">
+        <v>758</v>
+      </c>
+      <c r="G6" t="s">
+        <v>759</v>
+      </c>
+      <c r="H6" t="s">
+        <v>760</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="J6" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B7" t="s">
+        <v>657</v>
+      </c>
+      <c r="C7" t="s">
+        <v>762</v>
+      </c>
+      <c r="D7" t="s">
+        <v>763</v>
+      </c>
+      <c r="E7" t="s">
+        <v>764</v>
+      </c>
+      <c r="F7" t="s">
+        <v>765</v>
+      </c>
+      <c r="H7" t="s">
+        <v>766</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="J7" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>