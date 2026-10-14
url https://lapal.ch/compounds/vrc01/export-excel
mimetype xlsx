--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -147,51 +156,57 @@
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VRC01 (mAb)</t>
   </si>
   <si>
     <t>VRC-01</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>The crystal structure of VRC01 in complex with the HIV-1 gp120 core has demonstrated that this broadly neutralizing antibody, which targets the CD4 binding site (CD4bs), partially mimics the interaction between gp120 and its primary receptor, CD4. The VRC-01-gp120 interaction has a trimeric viral envelope spike that acts as an aid to gain deeper insights into the antibody’s neutralization mechanism and to identify viral determinants associated with resistance to VRC01-mediated neutralization. The half-life of VRC-01 is estimated to be ~15-20 days with a volume of distribution (Vd) of 3-5 L and a clearance (Cl) of ~0.2–0.3 mL/hr/kg. VRC-01 follows first order of kinetics at 5-30 mg/kg.</t>
   </si>
   <si>
     <t>Not approved yet</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Solution</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Bioreactors, Incubators, filtration units, lyophilizers, formulation vessels,</t>
   </si>
@@ -292,53 +307,50 @@
     <t>Intervention 5</t>
   </si>
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Studied population</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
@@ -1942,97 +1954,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/omizUci6kbLB6y8kjnARxntbjM85iyOxo8ymvAEm.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2061,189 +2076,204 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="P2" t="s">
         <v>44</v>
       </c>
+      <c r="J2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>52</v>
       </c>
+      <c r="Y2" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>54</v>
+      </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AD2" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>58</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ21"/>
+  <dimension ref="A1:AY21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -2258,2034 +2288,2024 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2">
         <v>160018</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I2" t="s">
+        <v>119</v>
+      </c>
+      <c r="J2" t="s">
+        <v>120</v>
+      </c>
+      <c r="M2" t="s">
+        <v>121</v>
+      </c>
+      <c r="O2" t="s">
+        <v>122</v>
+      </c>
+      <c r="X2" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP2">
+        <v>49</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="E3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H3" t="s">
+        <v>143</v>
+      </c>
+      <c r="I3" t="s">
+        <v>144</v>
+      </c>
+      <c r="J3" t="s">
+        <v>120</v>
+      </c>
+      <c r="M3" t="s">
+        <v>145</v>
+      </c>
+      <c r="N3" t="s">
+        <v>61</v>
+      </c>
+      <c r="O3" t="s">
+        <v>146</v>
+      </c>
+      <c r="X3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP3">
+        <v>61</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E4" t="s">
+        <v>142</v>
+      </c>
+      <c r="F4" t="s">
+        <v>116</v>
+      </c>
+      <c r="G4" t="s">
+        <v>117</v>
+      </c>
+      <c r="H4" t="s">
+        <v>159</v>
+      </c>
+      <c r="I4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O4" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>164</v>
+      </c>
+      <c r="X4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>151</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP4">
+        <v>30</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F5" t="s">
+        <v>116</v>
+      </c>
+      <c r="G5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H5" t="s">
+        <v>175</v>
+      </c>
+      <c r="I5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J5" t="s">
+        <v>177</v>
+      </c>
+      <c r="M5" t="s">
+        <v>145</v>
+      </c>
+      <c r="O5" t="s">
+        <v>178</v>
+      </c>
+      <c r="X5" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP5">
+        <v>23</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>185</v>
+      </c>
+      <c r="C6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="F6" t="s">
+        <v>116</v>
+      </c>
+      <c r="G6" t="s">
+        <v>188</v>
+      </c>
+      <c r="H6" t="s">
+        <v>189</v>
+      </c>
+      <c r="I6" t="s">
+        <v>190</v>
+      </c>
+      <c r="J6" t="s">
+        <v>191</v>
+      </c>
+      <c r="M6" t="s">
+        <v>192</v>
+      </c>
+      <c r="X6" t="s">
+        <v>193</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>194</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>195</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>195</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>196</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>197</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP6">
+        <v>18</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>199</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="G7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H7" t="s">
+        <v>203</v>
+      </c>
+      <c r="I7" t="s">
+        <v>204</v>
+      </c>
+      <c r="J7" t="s">
+        <v>205</v>
+      </c>
+      <c r="M7" t="s">
+        <v>192</v>
+      </c>
+      <c r="X7" t="s">
+        <v>206</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>207</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>208</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>208</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>196</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>209</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP7">
+        <v>13</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>199</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>210</v>
+      </c>
+      <c r="C8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="E8" t="s">
+        <v>174</v>
+      </c>
+      <c r="F8" t="s">
+        <v>116</v>
+      </c>
+      <c r="G8" t="s">
+        <v>117</v>
+      </c>
+      <c r="H8" t="s">
+        <v>213</v>
+      </c>
+      <c r="I8" t="s">
+        <v>214</v>
+      </c>
+      <c r="X8" t="s">
+        <v>215</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>217</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>217</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>218</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>219</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP8">
+        <v>2699</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>222</v>
+      </c>
+      <c r="C9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E9" t="s">
+        <v>174</v>
+      </c>
+      <c r="F9" t="s">
+        <v>116</v>
+      </c>
+      <c r="G9" t="s">
+        <v>117</v>
+      </c>
+      <c r="H9" t="s">
+        <v>225</v>
+      </c>
+      <c r="I9" t="s">
+        <v>226</v>
+      </c>
+      <c r="J9" t="s">
+        <v>227</v>
+      </c>
+      <c r="M9" t="s">
+        <v>145</v>
+      </c>
+      <c r="O9" t="s">
+        <v>178</v>
+      </c>
+      <c r="X9" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>216</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>229</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>230</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>219</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP9">
+        <v>1924</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>220</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>231</v>
+      </c>
+      <c r="C10" t="s">
+        <v>232</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E10" t="s">
         <v>115</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F10" t="s">
+        <v>234</v>
+      </c>
+      <c r="G10" t="s">
+        <v>235</v>
+      </c>
+      <c r="H10" t="s">
+        <v>236</v>
+      </c>
+      <c r="I10" t="s">
+        <v>237</v>
+      </c>
+      <c r="J10" t="s">
+        <v>238</v>
+      </c>
+      <c r="M10" t="s">
+        <v>239</v>
+      </c>
+      <c r="X10" t="s">
+        <v>240</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>241</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>243</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>244</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>245</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP10">
+        <v>30</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>246</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>247</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>248</v>
+      </c>
+      <c r="C11" t="s">
+        <v>249</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E11" t="s">
+        <v>115</v>
+      </c>
+      <c r="F11" t="s">
         <v>116</v>
       </c>
-      <c r="M2" t="s">
+      <c r="G11" t="s">
         <v>117</v>
       </c>
-      <c r="O2" t="s">
-[...29 lines deleted...]
-      <c r="AJ2" t="s">
+      <c r="H11" t="s">
+        <v>251</v>
+      </c>
+      <c r="I11" t="s">
+        <v>252</v>
+      </c>
+      <c r="J11" t="s">
+        <v>238</v>
+      </c>
+      <c r="M11" t="s">
+        <v>145</v>
+      </c>
+      <c r="X11" t="s">
+        <v>253</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>254</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>255</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>256</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>244</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>257</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP11">
+        <v>14</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>247</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>258</v>
+      </c>
+      <c r="C12" t="s">
+        <v>259</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="E12" t="s">
+        <v>115</v>
+      </c>
+      <c r="F12" t="s">
+        <v>116</v>
+      </c>
+      <c r="G12" t="s">
+        <v>117</v>
+      </c>
+      <c r="H12" t="s">
+        <v>261</v>
+      </c>
+      <c r="I12" t="s">
+        <v>262</v>
+      </c>
+      <c r="J12" t="s">
+        <v>263</v>
+      </c>
+      <c r="M12" t="s">
+        <v>145</v>
+      </c>
+      <c r="O12" t="s">
+        <v>163</v>
+      </c>
+      <c r="X12" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>266</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>266</v>
+      </c>
+      <c r="AD12" t="s">
         <v>126</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AE12" t="s">
         <v>127</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AF12" t="s">
         <v>128</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AG12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH12" t="s">
         <v>129</v>
       </c>
-      <c r="AU2" t="s">
-[...2 lines deleted...]
-      <c r="AW2" t="s">
+      <c r="AI12" t="s">
+        <v>267</v>
+      </c>
+      <c r="AO12" t="s">
         <v>131</v>
       </c>
-      <c r="AX2" t="s">
+      <c r="AP12">
+        <v>80</v>
+      </c>
+      <c r="AQ12" t="s">
         <v>132</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AR12" t="s">
         <v>133</v>
       </c>
-      <c r="AZ2" t="s">
+      <c r="AT12" t="s">
         <v>134</v>
       </c>
+      <c r="AV12" t="s">
+        <v>268</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="3" spans="1:52">
-[...9 lines deleted...]
-      <c r="D3" s="4" t="s">
+    <row r="13" spans="1:51">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>269</v>
+      </c>
+      <c r="C13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E13" t="s">
+        <v>115</v>
+      </c>
+      <c r="F13" t="s">
+        <v>116</v>
+      </c>
+      <c r="G13" t="s">
+        <v>117</v>
+      </c>
+      <c r="H13" t="s">
+        <v>272</v>
+      </c>
+      <c r="I13" t="s">
+        <v>273</v>
+      </c>
+      <c r="J13" t="s">
+        <v>238</v>
+      </c>
+      <c r="M13" t="s">
+        <v>145</v>
+      </c>
+      <c r="O13" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>275</v>
+      </c>
+      <c r="X13" t="s">
+        <v>276</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>277</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>278</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>278</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>279</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP13">
+        <v>88</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX13" t="s">
         <v>137</v>
       </c>
-      <c r="E3" t="s">
+      <c r="AY13" t="s">
         <v>138</v>
       </c>
-      <c r="F3" t="s">
-[...11 lines deleted...]
-      <c r="J3" t="s">
+    </row>
+    <row r="14" spans="1:51">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
+        <v>280</v>
+      </c>
+      <c r="C14" t="s">
+        <v>281</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="E14" t="s">
+        <v>115</v>
+      </c>
+      <c r="F14" t="s">
         <v>116</v>
       </c>
-      <c r="M3" t="s">
-[...14 lines deleted...]
-      <c r="AB3" t="s">
+      <c r="G14" t="s">
+        <v>117</v>
+      </c>
+      <c r="H14" t="s">
+        <v>283</v>
+      </c>
+      <c r="I14" t="s">
+        <v>284</v>
+      </c>
+      <c r="J14" t="s">
+        <v>238</v>
+      </c>
+      <c r="M14" t="s">
         <v>145</v>
       </c>
-      <c r="AC3" t="s">
-[...20 lines deleted...]
-      <c r="AP3" t="s">
+      <c r="O14" t="s">
+        <v>285</v>
+      </c>
+      <c r="X14" t="s">
+        <v>286</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>287</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>288</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>289</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>244</v>
+      </c>
+      <c r="AE14" t="s">
         <v>127</v>
       </c>
-      <c r="AQ3">
-[...2 lines deleted...]
-      <c r="AR3" t="s">
+      <c r="AF14" t="s">
         <v>128</v>
       </c>
-      <c r="AS3" t="s">
-[...11 lines deleted...]
-      <c r="AY3" t="s">
+      <c r="AG14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>290</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP14">
+        <v>40</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR14" t="s">
         <v>133</v>
       </c>
-      <c r="AZ3" t="s">
-        <v>134</v>
+      <c r="AT14" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>184</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>138</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="15" spans="1:51">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>291</v>
+      </c>
+      <c r="C15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="E15" t="s">
+        <v>115</v>
+      </c>
+      <c r="F15" t="s">
+        <v>116</v>
+      </c>
+      <c r="G15" t="s">
+        <v>117</v>
+      </c>
+      <c r="H15" t="s">
+        <v>294</v>
+      </c>
+      <c r="I15" t="s">
+        <v>295</v>
+      </c>
+      <c r="J15" t="s">
+        <v>296</v>
+      </c>
+      <c r="M15" t="s">
+        <v>145</v>
+      </c>
+      <c r="O15" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>297</v>
+      </c>
+      <c r="X15" t="s">
+        <v>298</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>299</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>300</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>300</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>126</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH15" t="s">
         <v>152</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4" t="s">
+      <c r="AI15" t="s">
+        <v>301</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP15">
+        <v>24</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY15" t="s">
         <v>138</v>
       </c>
-      <c r="F4" t="s">
-[...76 lines deleted...]
-      </c>
     </row>
-    <row r="5" spans="1:52">
-[...999 lines deleted...]
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B16">
         <v>130189</v>
       </c>
       <c r="C16" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="E16" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F16" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G16" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H16" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="I16" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="J16" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M16" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="X16" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="Y16" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="AB16" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="AC16" t="s">
-        <v>304</v>
+        <v>308</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>244</v>
       </c>
       <c r="AE16" t="s">
-        <v>240</v>
+        <v>127</v>
       </c>
       <c r="AF16" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AG16" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH16" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="AI16" t="s">
-        <v>148</v>
-[...7 lines deleted...]
-      <c r="AQ16">
+        <v>309</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP16">
         <v>27</v>
       </c>
-      <c r="AS16" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="AR16" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>170</v>
       </c>
       <c r="AX16" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
       <c r="AY16" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B17">
         <v>150140</v>
       </c>
       <c r="C17" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E17" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F17" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G17" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H17" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="I17" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="J17" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M17" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="X17" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="Y17" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="AB17" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="AC17" t="s">
-        <v>312</v>
+        <v>316</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>244</v>
       </c>
       <c r="AE17" t="s">
-        <v>240</v>
+        <v>127</v>
       </c>
       <c r="AF17" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AG17" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH17" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="AI17" t="s">
-        <v>148</v>
-[...7 lines deleted...]
-      <c r="AQ17">
+        <v>317</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP17">
         <v>10</v>
       </c>
-      <c r="AS17" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="AR17" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>170</v>
       </c>
       <c r="AX17" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
       <c r="AY17" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
-    <row r="18" spans="1:52">
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B18">
         <v>190048</v>
       </c>
       <c r="C18" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E18" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F18" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="G18" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H18" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="I18" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="J18" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M18" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="O18" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="Q18" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="X18" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="Y18" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="AB18" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="AC18" t="s">
-        <v>322</v>
+        <v>326</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>244</v>
       </c>
       <c r="AE18" t="s">
-        <v>240</v>
+        <v>127</v>
       </c>
       <c r="AF18" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AG18" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH18" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="AI18" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="AP18" t="s">
+        <v>327</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP18">
+        <v>27</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>328</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>170</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" t="s">
+        <v>329</v>
+      </c>
+      <c r="C19" t="s">
+        <v>330</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="E19" t="s">
+        <v>115</v>
+      </c>
+      <c r="F19" t="s">
+        <v>116</v>
+      </c>
+      <c r="G19" t="s">
+        <v>117</v>
+      </c>
+      <c r="H19" t="s">
+        <v>332</v>
+      </c>
+      <c r="I19" t="s">
+        <v>333</v>
+      </c>
+      <c r="J19" t="s">
+        <v>334</v>
+      </c>
+      <c r="M19" t="s">
+        <v>145</v>
+      </c>
+      <c r="O19" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>335</v>
+      </c>
+      <c r="X19" t="s">
+        <v>336</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>337</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>338</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>339</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>151</v>
+      </c>
+      <c r="AE19" t="s">
         <v>127</v>
       </c>
-      <c r="AQ18">
-[...2 lines deleted...]
-      <c r="AR18" t="s">
+      <c r="AF19" t="s">
         <v>128</v>
       </c>
-      <c r="AS18" t="s">
-[...8 lines deleted...]
-      <c r="AY18" t="s">
+      <c r="AG19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>340</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP19">
+        <v>83</v>
+      </c>
+      <c r="AR19" t="s">
         <v>133</v>
       </c>
-      <c r="AZ18" t="s">
+      <c r="AT19" t="s">
         <v>134</v>
       </c>
+      <c r="AW19" t="s">
+        <v>155</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="19" spans="1:52">
-[...91 lines deleted...]
-    <row r="20" spans="1:52">
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B20">
         <v>160147</v>
       </c>
       <c r="C20" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E20" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F20" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="G20" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="H20" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="I20" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="J20" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="M20" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="O20" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="X20" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="Y20" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="AB20" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="AC20" t="s">
-        <v>346</v>
+        <v>350</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>244</v>
       </c>
       <c r="AE20" t="s">
-        <v>240</v>
+        <v>127</v>
       </c>
       <c r="AF20" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AG20" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH20" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="AI20" t="s">
-        <v>148</v>
-[...7 lines deleted...]
-      <c r="AQ20">
+        <v>351</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP20">
         <v>16</v>
       </c>
-      <c r="AS20" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="AR20" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>247</v>
       </c>
       <c r="AW20" t="s">
-        <v>243</v>
+        <v>170</v>
       </c>
       <c r="AX20" t="s">
-        <v>166</v>
+        <v>137</v>
       </c>
       <c r="AY20" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" t="s">
+        <v>352</v>
+      </c>
+      <c r="C21" t="s">
+        <v>353</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="E21" t="s">
+        <v>115</v>
+      </c>
+      <c r="F21" t="s">
+        <v>116</v>
+      </c>
+      <c r="G21" t="s">
+        <v>355</v>
+      </c>
+      <c r="H21" t="s">
+        <v>356</v>
+      </c>
+      <c r="I21" t="s">
+        <v>357</v>
+      </c>
+      <c r="J21" t="s">
+        <v>358</v>
+      </c>
+      <c r="M21" t="s">
+        <v>359</v>
+      </c>
+      <c r="O21" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>361</v>
+      </c>
+      <c r="S21" t="s">
+        <v>362</v>
+      </c>
+      <c r="X21" t="s">
+        <v>363</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>364</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR21" t="s">
         <v>133</v>
       </c>
-      <c r="AZ20" t="s">
-[...77 lines deleted...]
-        <v>361</v>
+      <c r="AT21" t="s">
+        <v>365</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>47</v>
       </c>
       <c r="AX21" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="AY21" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
@@ -4308,98 +4328,98 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B2" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C2" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D2" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="E2" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="F2" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="H2" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -4410,543 +4430,543 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C2" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="D2" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="E2" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="F2" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="I2" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="D2" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C2" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D2" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E2" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F2" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="H2" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="J2" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C3" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="H3" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="J3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">