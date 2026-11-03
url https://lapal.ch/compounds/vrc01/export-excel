--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VRC01 (mAb)</t>
   </si>
   <si>
     <t>VRC-01</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
   </si>
@@ -370,50 +513,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>NCT02599896</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02599896</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>Background:
 Antibodies help the body fight infection. VRC01LS is an antibody directed against HIV virus. HIV attacks the immune system. In animals, VRC01LS inactivated many types of HIV viruses. Researchers want to see if it does this in people.
 Objectives:
 To see if VRC01LS is safe and well-tolerated in people. To see what level of VRC01LS is maintained in people and if they develop an immune response to it.
 Eligibility:
 Healthy people ages 18 to 50
 Design:
 Participants will be screened in protocol number VRC 500 (NIH 11-I-0164) with medical history, physical exam, and blood and urine tests.
@@ -562,54 +708,57 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT03707977</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the impact of two broadly neutralizing antibodies, VRC01LS and 10-1074, on the maintenance of HIV suppression in a cohort of early-treated children in Botswana.</t>
   </si>
   <si>
     <t>Dual bNAb Treatment in Children</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>ART</t>
   </si>
   <si>
     <t>VRC01LS</t>
   </si>
   <si>
     <t>10-1074</t>
   </si>
   <si>
     <t>2019-06-17</t>
   </si>
   <si>
-    <t>2024-09-30</t>
+    <t>2026-04-20</t>
   </si>
   <si>
     <t>2021-12-03</t>
+  </si>
+  <si>
+    <t>Neonates (0 to 28 days), Infants (0 to 12 months), Children</t>
   </si>
   <si>
     <t>Inclusion Criteria for PK Step\*:
 * On ART for at least 96 weeks
 * Greater than or equal to 96 weeks and less than 5 years of age at enrollment
 * HIV RNA less than 40 copies/mL for at least 24 weeks prior to entry
 * Ability to remain in close study follow-up for at least 12 weeks
 * Willingness to receive IV infusions of bNAbs
 * Willingness to provide signed informed consent (by the parent/guardian)
   * \*It is anticipated that all children in PK Step will be from Early Infant Treatment (EIT) Study (NCT02369406); however, up to 4 HIV+ children outside the PK Study (age range 2-5 years) may participate in the PK Step if otherwise eligible and if EIT children are unavailable.
 Inclusion Criteria for Entry into Step 1 (followed by participation in Steps 2-3):
 * EIT Study participant (NCT023</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>RV 397</t>
   </si>
   <si>
     <t>NCT02664415</t>
   </si>
@@ -1538,54 +1687,66 @@
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>NIAID Vaccine Research Center (VRC)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/about/vrc</t>
   </si>
   <si>
     <t>The NIAID Vaccine Research Center (VRC), founded in 1999 at NIH, was established to accelerate vaccine development for infectious diseases like HIV, Ebola, and COVID-19. Located in Bethesda, it includes advanced labs, a vaccine production facility, and clinical trial units, enabling seamless translational research from bench to bedside. Vaccine Production Program (VPP) develops vaccines in-house.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Li, Y., O'Dell, S., Walker, L. M., Wu, X., Guenaga, J., Feng, Y., Schmidt, S. D., McKee, K., Louder, M. K., Ledgerwood, J. E., Graham, B. S., Haynes, B. F., Burton, D. R., Wyatt, R. T., &amp;amp; Mascola, J. R. (2011). Mechanism of neutralization by the broadly neutralizing HIV-1 monoclonal antibody VRC01.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Journal of virology&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;85&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(17), 8954–8967. &lt;/span&gt;&lt;a href="https://doi.org/10.1128/JVI.00754-11" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1128/JVI.00754-11&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;The structure of VRC01 in complex with the HIV-1 gp120 core reveals that this broadly neutralizing CD4 binding site (CD4bs) antibody partially mimics the interaction of the primary virus receptor, CD4, with gp120. Here, we extended the investigation of the VRC01-gp120 core interaction to the biologically relevant viral spike to better understand the mechanism of VRC01-mediated neutralization and to define viral elements associated with neutralization resistance. In contrast to the interaction of CD4 or the CD4bs monoclonal antibody (MAb) b12 with the HIV-1 envelope glycoprotein (Env), occlusion of the VRC01 epitope by quaternary constraints was not a major factor limiting neutralization. Mutagenesis studies indicated that VRC01 contacts within the gp120 loop D, the CD4 binding loop, and the V5 region were necessary for optimal VRC01 neutralization, as suggested by the crystal structure. In contrast to interactions with the soluble gp120 monomer, VRC01 interaction with the native viral spike did not occur in a CD4-like manner; VRC01 did not induce gp120 shedding from the Env spike or enhance gp41 membrane proximal external region (MPER)-directed antibody binding to the Env spike. Finally, VRC01 did not display significant reactivity with human antigens, boding well for potential&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;&amp;nbsp;applications. The data indicate that VRC01 interacts with gp120 in the context of the functional spike in a manner distinct from that of CD4. It achieves potent neutralization by precisely targeting the CD4bs without requiring alterations of Env spike configuration and by avoiding steric constraints imposed by the quaternary structure of the functional Env spike.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1128/JVI.00754-11</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Corey, L., Gilbert, P. B., Juraska, M., Montefiori, D. C., Morris, L., Karuna, S. T., Edupuganti, S., Mgodi, N. M., deCamp, A. C., Rudnicki, E., Huang, Y., Gonzales, P., Cabello, R., Orrell, C., Lama, J. R., Laher, F., Lazarus, E. M., Sanchez, J., Frank, I., Hinojosa, J., … HVTN 704/HPTN 085 and HVTN 703/HPTN 081 Study Teams (2021). Two Randomized Trials of Neutralizing Antibodies to Prevent HIV-1 Acquisition.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 1003–1014. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2031738" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2031738&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Whether a broadly neutralizing antibody (bnAb) can be used to prevent human immunodeficiency virus type 1 (HIV-1) acquisition is unclear.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We enrolled at-risk cisgender men and transgender persons in the Americas and Europe in the HVTN 704/HPTN 085 trial and at-risk women in sub-Saharan Africa in the HVTN 703/HPTN 081 trial. Participants were randomly assigned to receive, every 8 weeks, infusions of a bnAb (VRC01) at a dose of either 10 or 30 mg per kilogram (low-dose group and high-dose group, respectively) or placebo, for 10 infusions in total. HIV-1 testing was performed every 4 weeks. The VRC01 80% inhibitory concentration (IC80) of acquired isolates was measured with the TZM-bl assay.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Adverse events were similar in number and severity among the treatment groups within each trial. Among the 2699 participants in HVTN 704/HPTN 085, HIV-1 infection occurred in 32 in the low-dose group, 28 in the high-dose group, and 38 in the placebo group. Among the 1924 participants in HVTN 703/HPTN 081, infection occurred in 28 in the low-dose group, 19 in the high-dose group, and 29 in the placebo group. The incidence of HIV-1 infection per 100 person-years in HVTN 704/HPTN 085 was 2.35 in the pooled VRC01 groups and 2.98 in the placebo group (estimated prevention efficacy, 26.6%; 95% confidence interval [CI], -11.7 to 51.8; P = 0.15), and the incidence per 100 person-years in HVTN 703/HPTN 081 was 2.49 in the pooled VRC01 groups and 3.10 in the placebo group (estimated prevention efficacy, 8.8%; 95% CI, -45.1 to 42.6; P = 0.70). In prespecified analyses pooling data across the trials, the incidence of infection with VRC01-sensitive isolates (IC80&amp;nbsp;&amp;lt;1 μg per milliliter) per 100 person-years was 0.20 among VRC01 recipients and 0.86 among placebo recipients (estimated prevention efficacy, 75.4%; 95% CI, 45.5 to 88.9). The prevention efficacy against sensitive isolates was similar for each VRC01 dose and trial; VRC01 did not prevent acquisition of other HIV-1 isolates.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;VRC01 did not prevent overall HIV-1 acquisition more effectively than placebo, but analyses of VRC01-sensitive HIV-1 isolates provided proof-of-concept that bnAb prophylaxis can be effective. (Supported by the National Institute of Allergy and Infectious Diseases; HVTN 704/HPTN 085 and HVTN 703/HPTN 081 ClinicalTrials.gov numbers,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT02716675" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02716675&lt;/a&gt;&amp;nbsp;and&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT02568215" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02568215&lt;/a&gt;.).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1056/NEJMoa2031738</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1625,51 +1786,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1917,137 +2078,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02599896" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03208231" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03707977" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02664415" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04801758" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04860323" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02716675" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02568215" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03729752" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02463227" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02797171" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02165267" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02411539" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02591420" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01950325" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02471326" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03831945" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256631" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02840474" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/omizUci6kbLB6y8kjnARxntbjM85iyOxo8ymvAEm.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/JVI.00754-11" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/NEJMoa2031738" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2115,165 +2327,367 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="Y2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="Z2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AE2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AG2" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>108</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY21"/>
+  <dimension ref="A1:AZ21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -2288,2141 +2702,2211 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>112</v>
+        <v>159</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>160018</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AC2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AD2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AE2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AO2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP2">
         <v>49</v>
       </c>
       <c r="AQ2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AW2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AX2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY2" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="C3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="E3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="F3" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G3" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="I3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="J3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="M3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="N3" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="O3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="X3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="Y3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="AB3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AC3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="AD3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="AE3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF3" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG3" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AO3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP3">
         <v>61</v>
       </c>
       <c r="AQ3" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR3" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="AW3" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="AX3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY3" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="E4" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="F4" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G4" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="I4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="J4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="M4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="O4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="Q4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="X4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="Y4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="AB4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="AC4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="AD4" t="s">
-        <v>151</v>
+        <v>216</v>
       </c>
       <c r="AE4" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF4" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG4" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH4" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI4" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="AO4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP4">
         <v>30</v>
       </c>
       <c r="AR4" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV4" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="AW4" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY4" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="C5" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="E5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G5" t="s">
+        <v>165</v>
+      </c>
+      <c r="H5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I5" t="s">
+        <v>225</v>
+      </c>
+      <c r="J5" t="s">
+        <v>226</v>
+      </c>
+      <c r="M5" t="s">
+        <v>193</v>
+      </c>
+      <c r="O5" t="s">
+        <v>227</v>
+      </c>
+      <c r="X5" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>229</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AD5" t="s">
         <v>174</v>
       </c>
-      <c r="F5" t="s">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="AE5" t="s">
         <v>175</v>
       </c>
-      <c r="I5" t="s">
+      <c r="AF5" t="s">
         <v>176</v>
       </c>
-      <c r="J5" t="s">
-[...8 lines deleted...]
-      <c r="X5" t="s">
+      <c r="AG5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AO5" t="s">
         <v>179</v>
-      </c>
-[...28 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AP5">
         <v>23</v>
       </c>
       <c r="AQ5" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR5" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT5" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AV5" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="AW5" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX5" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY5" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="C6" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="F6" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G6" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="H6" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="I6" t="s">
-        <v>190</v>
+        <v>239</v>
       </c>
       <c r="J6" t="s">
-        <v>191</v>
+        <v>240</v>
       </c>
       <c r="M6" t="s">
-        <v>192</v>
+        <v>241</v>
       </c>
       <c r="X6" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="Y6" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="AB6" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="AC6" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="AD6" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="AE6" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF6" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG6" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH6" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI6" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="AO6" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP6">
         <v>18</v>
       </c>
       <c r="AR6" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="AT6" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV6" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="AX6" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY6" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="G7" t="s">
+        <v>237</v>
+      </c>
+      <c r="H7" t="s">
+        <v>252</v>
+      </c>
+      <c r="I7" t="s">
+        <v>253</v>
+      </c>
+      <c r="J7" t="s">
+        <v>254</v>
+      </c>
+      <c r="M7" t="s">
+        <v>241</v>
+      </c>
+      <c r="X7" t="s">
+        <v>255</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>256</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>257</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>257</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>245</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>176</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>176</v>
+      </c>
+      <c r="AH7" t="s">
         <v>200</v>
       </c>
-      <c r="C7" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AI7" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="AO7" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP7">
         <v>13</v>
       </c>
       <c r="AR7" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="AT7" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV7" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="AX7" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY7" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="8" spans="1:51">
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="C8" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="E8" t="s">
+        <v>223</v>
+      </c>
+      <c r="F8" t="s">
+        <v>164</v>
+      </c>
+      <c r="G8" t="s">
+        <v>165</v>
+      </c>
+      <c r="H8" t="s">
+        <v>262</v>
+      </c>
+      <c r="I8" t="s">
+        <v>263</v>
+      </c>
+      <c r="X8" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>266</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>266</v>
+      </c>
+      <c r="AD8" t="s">
         <v>174</v>
       </c>
-      <c r="F8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AE8" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="AF8" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG8" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH8" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AI8" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="AO8" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP8">
         <v>2699</v>
       </c>
       <c r="AQ8" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR8" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT8" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AV8" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="AW8" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX8" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY8" t="s">
-        <v>221</v>
+        <v>270</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="9" spans="1:51">
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="C9" t="s">
+        <v>272</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E9" t="s">
         <v>223</v>
       </c>
-      <c r="D9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>164</v>
+      </c>
+      <c r="G9" t="s">
+        <v>165</v>
+      </c>
+      <c r="H9" t="s">
+        <v>274</v>
+      </c>
+      <c r="I9" t="s">
+        <v>275</v>
+      </c>
+      <c r="J9" t="s">
+        <v>276</v>
+      </c>
+      <c r="M9" t="s">
+        <v>193</v>
+      </c>
+      <c r="O9" t="s">
+        <v>227</v>
+      </c>
+      <c r="X9" t="s">
+        <v>277</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>278</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>278</v>
+      </c>
+      <c r="AD9" t="s">
         <v>174</v>
       </c>
-      <c r="F9" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AE9" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="AF9" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG9" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH9" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AI9" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="AO9" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP9">
         <v>1924</v>
       </c>
       <c r="AQ9" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR9" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT9" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AV9" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="AW9" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX9" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY9" t="s">
-        <v>221</v>
+        <v>270</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="C10" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
       <c r="E10" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F10" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="G10" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="H10" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
       <c r="I10" t="s">
-        <v>237</v>
+        <v>286</v>
       </c>
       <c r="J10" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="M10" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="X10" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
       <c r="Y10" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="Z10" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="AA10" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="AD10" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="AE10" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF10" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG10" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH10" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AI10" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="AO10" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP10">
         <v>30</v>
       </c>
       <c r="AR10" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
       <c r="AT10" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV10" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="AW10" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX10" t="s">
-        <v>137</v>
+        <v>185</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="C11" t="s">
-        <v>249</v>
+        <v>298</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>250</v>
+        <v>299</v>
       </c>
       <c r="E11" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F11" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G11" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H11" t="s">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="I11" t="s">
-        <v>252</v>
+        <v>301</v>
       </c>
       <c r="J11" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="M11" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="X11" t="s">
-        <v>253</v>
+        <v>302</v>
       </c>
       <c r="Y11" t="s">
-        <v>254</v>
+        <v>303</v>
       </c>
       <c r="AB11" t="s">
-        <v>255</v>
+        <v>304</v>
       </c>
       <c r="AC11" t="s">
-        <v>256</v>
+        <v>305</v>
       </c>
       <c r="AD11" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="AE11" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF11" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG11" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH11" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI11" t="s">
-        <v>257</v>
+        <v>306</v>
       </c>
       <c r="AO11" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP11">
         <v>14</v>
       </c>
       <c r="AR11" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="AT11" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV11" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="AW11" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX11" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY11" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>258</v>
+        <v>307</v>
       </c>
       <c r="C12" t="s">
-        <v>259</v>
+        <v>308</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>260</v>
+        <v>309</v>
       </c>
       <c r="E12" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F12" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G12" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H12" t="s">
-        <v>261</v>
+        <v>310</v>
       </c>
       <c r="I12" t="s">
-        <v>262</v>
+        <v>311</v>
       </c>
       <c r="J12" t="s">
-        <v>263</v>
+        <v>312</v>
       </c>
       <c r="M12" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="O12" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="X12" t="s">
-        <v>264</v>
+        <v>313</v>
       </c>
       <c r="Y12" t="s">
-        <v>265</v>
+        <v>314</v>
       </c>
       <c r="AB12" t="s">
-        <v>266</v>
+        <v>315</v>
       </c>
       <c r="AC12" t="s">
-        <v>266</v>
+        <v>315</v>
       </c>
       <c r="AD12" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AE12" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF12" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG12" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH12" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AI12" t="s">
-        <v>267</v>
+        <v>316</v>
       </c>
       <c r="AO12" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP12">
         <v>80</v>
       </c>
       <c r="AQ12" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR12" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT12" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV12" t="s">
-        <v>268</v>
+        <v>317</v>
       </c>
       <c r="AW12" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX12" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY12" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>269</v>
+        <v>318</v>
       </c>
       <c r="C13" t="s">
-        <v>270</v>
+        <v>319</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>271</v>
+        <v>320</v>
       </c>
       <c r="E13" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F13" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G13" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H13" t="s">
-        <v>272</v>
+        <v>321</v>
       </c>
       <c r="I13" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="J13" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="M13" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="O13" t="s">
-        <v>274</v>
+        <v>323</v>
       </c>
       <c r="Q13" t="s">
-        <v>275</v>
+        <v>324</v>
       </c>
       <c r="X13" t="s">
-        <v>276</v>
+        <v>325</v>
       </c>
       <c r="Y13" t="s">
-        <v>277</v>
+        <v>326</v>
       </c>
       <c r="AB13" t="s">
-        <v>278</v>
+        <v>327</v>
       </c>
       <c r="AC13" t="s">
-        <v>278</v>
+        <v>327</v>
       </c>
       <c r="AD13" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AE13" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF13" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG13" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH13" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AI13" t="s">
-        <v>279</v>
+        <v>328</v>
       </c>
       <c r="AO13" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP13">
         <v>88</v>
       </c>
       <c r="AQ13" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR13" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT13" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AV13" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="AW13" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX13" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY13" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>280</v>
+        <v>329</v>
       </c>
       <c r="C14" t="s">
-        <v>281</v>
+        <v>330</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>282</v>
+        <v>331</v>
       </c>
       <c r="E14" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F14" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G14" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H14" t="s">
-        <v>283</v>
+        <v>332</v>
       </c>
       <c r="I14" t="s">
-        <v>284</v>
+        <v>333</v>
       </c>
       <c r="J14" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="M14" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="O14" t="s">
-        <v>285</v>
+        <v>334</v>
       </c>
       <c r="X14" t="s">
-        <v>286</v>
+        <v>335</v>
       </c>
       <c r="Y14" t="s">
-        <v>287</v>
+        <v>336</v>
       </c>
       <c r="AB14" t="s">
-        <v>288</v>
+        <v>337</v>
       </c>
       <c r="AC14" t="s">
-        <v>289</v>
+        <v>338</v>
       </c>
       <c r="AD14" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="AE14" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF14" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG14" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH14" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI14" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
       <c r="AO14" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP14">
         <v>40</v>
       </c>
       <c r="AQ14" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR14" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT14" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AV14" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="AW14" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX14" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY14" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="15" spans="1:51">
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>291</v>
+        <v>340</v>
       </c>
       <c r="C15" t="s">
-        <v>292</v>
+        <v>341</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>293</v>
+        <v>342</v>
       </c>
       <c r="E15" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F15" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G15" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H15" t="s">
-        <v>294</v>
+        <v>343</v>
       </c>
       <c r="I15" t="s">
-        <v>295</v>
+        <v>344</v>
       </c>
       <c r="J15" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="M15" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="O15" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="Q15" t="s">
-        <v>297</v>
+        <v>346</v>
       </c>
       <c r="X15" t="s">
-        <v>298</v>
+        <v>347</v>
       </c>
       <c r="Y15" t="s">
-        <v>299</v>
+        <v>348</v>
       </c>
       <c r="AB15" t="s">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="AC15" t="s">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="AD15" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AE15" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF15" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG15" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH15" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI15" t="s">
-        <v>301</v>
+        <v>350</v>
       </c>
       <c r="AO15" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP15">
         <v>24</v>
       </c>
       <c r="AQ15" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR15" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT15" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AW15" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX15" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY15" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B16">
         <v>130189</v>
       </c>
       <c r="C16" t="s">
-        <v>302</v>
+        <v>351</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>303</v>
+        <v>352</v>
       </c>
       <c r="E16" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F16" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G16" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H16" t="s">
-        <v>304</v>
+        <v>353</v>
       </c>
       <c r="I16" t="s">
-        <v>305</v>
+        <v>354</v>
       </c>
       <c r="J16" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="M16" t="s">
-        <v>306</v>
+        <v>355</v>
       </c>
       <c r="X16" t="s">
-        <v>307</v>
+        <v>356</v>
       </c>
       <c r="Y16" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AB16" t="s">
-        <v>308</v>
+        <v>357</v>
       </c>
       <c r="AC16" t="s">
-        <v>308</v>
+        <v>357</v>
       </c>
       <c r="AD16" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="AE16" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF16" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG16" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH16" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI16" t="s">
-        <v>309</v>
+        <v>358</v>
       </c>
       <c r="AO16" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP16">
         <v>27</v>
       </c>
       <c r="AR16" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT16" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AW16" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX16" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY16" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B17">
         <v>150140</v>
       </c>
       <c r="C17" t="s">
-        <v>310</v>
+        <v>359</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>311</v>
+        <v>360</v>
       </c>
       <c r="E17" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F17" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G17" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H17" t="s">
-        <v>312</v>
+        <v>361</v>
       </c>
       <c r="I17" t="s">
-        <v>313</v>
+        <v>362</v>
       </c>
       <c r="J17" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="X17" t="s">
-        <v>314</v>
+        <v>363</v>
       </c>
       <c r="Y17" t="s">
-        <v>315</v>
+        <v>364</v>
       </c>
       <c r="AB17" t="s">
-        <v>316</v>
+        <v>365</v>
       </c>
       <c r="AC17" t="s">
-        <v>316</v>
+        <v>365</v>
       </c>
       <c r="AD17" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="AE17" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF17" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG17" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH17" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI17" t="s">
-        <v>317</v>
+        <v>366</v>
       </c>
       <c r="AO17" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP17">
         <v>10</v>
       </c>
       <c r="AR17" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="AT17" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AW17" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX17" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY17" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="18" spans="1:51">
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B18">
         <v>190048</v>
       </c>
       <c r="C18" t="s">
-        <v>318</v>
+        <v>367</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>319</v>
+        <v>368</v>
       </c>
       <c r="E18" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F18" t="s">
-        <v>320</v>
+        <v>369</v>
       </c>
       <c r="G18" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H18" t="s">
-        <v>321</v>
+        <v>370</v>
       </c>
       <c r="I18" t="s">
-        <v>322</v>
+        <v>371</v>
       </c>
       <c r="J18" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="M18" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="O18" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="Q18" t="s">
-        <v>323</v>
+        <v>372</v>
       </c>
       <c r="X18" t="s">
-        <v>324</v>
+        <v>373</v>
       </c>
       <c r="Y18" t="s">
-        <v>325</v>
+        <v>374</v>
       </c>
       <c r="AB18" t="s">
-        <v>326</v>
+        <v>375</v>
       </c>
       <c r="AC18" t="s">
-        <v>326</v>
+        <v>375</v>
       </c>
       <c r="AD18" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="AE18" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF18" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG18" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH18" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI18" t="s">
-        <v>327</v>
+        <v>376</v>
       </c>
       <c r="AO18" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP18">
         <v>27</v>
       </c>
       <c r="AQ18" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR18" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="AT18" t="s">
-        <v>328</v>
+        <v>377</v>
       </c>
       <c r="AW18" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX18" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY18" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="19" spans="1:51">
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>329</v>
+        <v>378</v>
       </c>
       <c r="C19" t="s">
-        <v>330</v>
+        <v>379</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>331</v>
+        <v>380</v>
       </c>
       <c r="E19" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F19" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G19" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H19" t="s">
-        <v>332</v>
+        <v>381</v>
       </c>
       <c r="I19" t="s">
-        <v>333</v>
+        <v>382</v>
       </c>
       <c r="J19" t="s">
-        <v>334</v>
+        <v>383</v>
       </c>
       <c r="M19" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="O19" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="Q19" t="s">
-        <v>335</v>
+        <v>384</v>
       </c>
       <c r="X19" t="s">
-        <v>336</v>
+        <v>385</v>
       </c>
       <c r="Y19" t="s">
-        <v>337</v>
+        <v>386</v>
       </c>
       <c r="AB19" t="s">
-        <v>338</v>
+        <v>387</v>
       </c>
       <c r="AC19" t="s">
-        <v>339</v>
+        <v>388</v>
       </c>
       <c r="AD19" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="AE19" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF19" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG19" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH19" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI19" t="s">
-        <v>340</v>
+        <v>389</v>
       </c>
       <c r="AO19" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP19">
         <v>83</v>
       </c>
       <c r="AR19" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT19" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AW19" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="AX19" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY19" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="20" spans="1:51">
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B20">
         <v>160147</v>
       </c>
       <c r="C20" t="s">
-        <v>341</v>
+        <v>390</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>342</v>
+        <v>391</v>
       </c>
       <c r="E20" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F20" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G20" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H20" t="s">
-        <v>343</v>
+        <v>392</v>
       </c>
       <c r="I20" t="s">
-        <v>344</v>
+        <v>393</v>
       </c>
       <c r="J20" t="s">
-        <v>345</v>
+        <v>394</v>
       </c>
       <c r="M20" t="s">
-        <v>346</v>
+        <v>395</v>
       </c>
       <c r="O20" t="s">
-        <v>347</v>
+        <v>396</v>
       </c>
       <c r="X20" t="s">
-        <v>348</v>
+        <v>397</v>
       </c>
       <c r="Y20" t="s">
-        <v>349</v>
+        <v>398</v>
       </c>
       <c r="AB20" t="s">
-        <v>350</v>
+        <v>399</v>
       </c>
       <c r="AC20" t="s">
-        <v>350</v>
+        <v>399</v>
       </c>
       <c r="AD20" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="AE20" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AF20" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG20" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH20" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AI20" t="s">
-        <v>351</v>
+        <v>400</v>
       </c>
       <c r="AO20" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AP20">
         <v>16</v>
       </c>
       <c r="AR20" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="AT20" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AV20" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="AW20" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AX20" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY20" t="s">
-        <v>138</v>
+        <v>186</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>102</v>
       </c>
     </row>
-    <row r="21" spans="1:51">
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="C21" t="s">
-        <v>353</v>
+        <v>402</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>354</v>
+        <v>403</v>
       </c>
       <c r="E21" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F21" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G21" t="s">
-        <v>355</v>
+        <v>404</v>
       </c>
       <c r="H21" t="s">
-        <v>356</v>
+        <v>405</v>
       </c>
       <c r="I21" t="s">
-        <v>357</v>
+        <v>406</v>
       </c>
       <c r="J21" t="s">
-        <v>358</v>
+        <v>407</v>
       </c>
       <c r="M21" t="s">
-        <v>359</v>
+        <v>408</v>
       </c>
       <c r="O21" t="s">
-        <v>360</v>
+        <v>409</v>
       </c>
       <c r="Q21" t="s">
-        <v>361</v>
+        <v>410</v>
       </c>
       <c r="S21" t="s">
-        <v>362</v>
+        <v>411</v>
       </c>
       <c r="X21" t="s">
-        <v>363</v>
+        <v>412</v>
       </c>
       <c r="AC21" t="s">
-        <v>364</v>
+        <v>413</v>
       </c>
       <c r="AD21" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AF21" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AG21" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AH21" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AO21" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AQ21" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AR21" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AT21" t="s">
-        <v>365</v>
+        <v>414</v>
       </c>
       <c r="AW21" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX21" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AY21" t="s">
-        <v>221</v>
+        <v>270</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:I1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>366</v>
+        <v>415</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>367</v>
+        <v>416</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>368</v>
+        <v>417</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>370</v>
+        <v>419</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>371</v>
+        <v>420</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>372</v>
+        <v>421</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>353</v>
+        <v>402</v>
       </c>
       <c r="B2" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="C2" t="s">
-        <v>374</v>
+        <v>423</v>
       </c>
       <c r="D2" t="s">
-        <v>375</v>
+        <v>424</v>
       </c>
       <c r="E2" t="s">
-        <v>376</v>
+        <v>425</v>
       </c>
       <c r="F2" t="s">
-        <v>377</v>
+        <v>426</v>
       </c>
       <c r="H2" t="s">
-        <v>378</v>
+        <v>427</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>403</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -4430,587 +4914,598 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>379</v>
+        <v>428</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>380</v>
+        <v>429</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>381</v>
+        <v>430</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>382</v>
+        <v>431</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>383</v>
+        <v>432</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>384</v>
+        <v>433</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>385</v>
+        <v>434</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>386</v>
+        <v>435</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>387</v>
+        <v>436</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>388</v>
+        <v>437</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>389</v>
+        <v>438</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>391</v>
+        <v>440</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>392</v>
+        <v>441</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>393</v>
+        <v>442</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>394</v>
+        <v>443</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>395</v>
+        <v>444</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>396</v>
+        <v>445</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>397</v>
+        <v>446</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>398</v>
+        <v>447</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>399</v>
+        <v>448</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>400</v>
+        <v>449</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>401</v>
+        <v>450</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>402</v>
+        <v>451</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>403</v>
+        <v>452</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>404</v>
+        <v>453</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>405</v>
+        <v>454</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>406</v>
+        <v>455</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>407</v>
+        <v>456</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>408</v>
+        <v>457</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>409</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>410</v>
+        <v>459</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>411</v>
+        <v>460</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>396</v>
+        <v>445</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>412</v>
+        <v>461</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>399</v>
+        <v>448</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>413</v>
+        <v>462</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>414</v>
+        <v>463</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>415</v>
+        <v>464</v>
       </c>
       <c r="C2" t="s">
-        <v>416</v>
+        <v>465</v>
       </c>
       <c r="D2" t="s">
-        <v>417</v>
+        <v>466</v>
       </c>
       <c r="E2" t="s">
-        <v>418</v>
+        <v>467</v>
       </c>
       <c r="F2" t="s">
-        <v>419</v>
+        <v>468</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>420</v>
+        <v>469</v>
       </c>
       <c r="I2" t="s">
-        <v>421</v>
+        <v>470</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>422</v>
+        <v>471</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>368</v>
+        <v>417</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>423</v>
+        <v>472</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>424</v>
+        <v>473</v>
       </c>
       <c r="C2" t="s">
-        <v>425</v>
+        <v>474</v>
       </c>
       <c r="D2" t="s">
-        <v>426</v>
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>427</v>
+        <v>476</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>380</v>
+        <v>429</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>428</v>
+        <v>477</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>429</v>
+        <v>478</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>430</v>
+        <v>479</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>431</v>
+        <v>480</v>
       </c>
       <c r="C2" t="s">
-        <v>432</v>
+        <v>481</v>
       </c>
       <c r="D2" t="s">
-        <v>433</v>
+        <v>482</v>
       </c>
       <c r="E2" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="F2" t="s">
-        <v>434</v>
+        <v>483</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>367</v>
+        <v>416</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>368</v>
+        <v>417</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>370</v>
+        <v>419</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>371</v>
+        <v>420</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>372</v>
+        <v>421</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>435</v>
+        <v>484</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="C2" t="s">
-        <v>436</v>
+        <v>485</v>
       </c>
       <c r="H2" t="s">
-        <v>437</v>
+        <v>486</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>487</v>
       </c>
       <c r="J2" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="C3" t="s">
-        <v>438</v>
+        <v>488</v>
       </c>
       <c r="H3" t="s">
-        <v>439</v>
+        <v>489</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>490</v>
       </c>
       <c r="J3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>