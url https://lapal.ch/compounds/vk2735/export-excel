--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VK2735</t>
   </si>
   <si>
     <t>VK2735; VK-2735</t>
   </si>
   <si>
     <t>None (investigational)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Synthetic peptide co-agonist of the glucagon-like peptide-1 (GLP-1) and glucose-dependent insulinotropic polypeptide (GIP) receptors; same mechanistic class as tirzepatide.</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>SC once weekly: Phase 3 (VANQUISH-1 and VANQUISH-2, fully enrolled; primary completion estimated July 2027). Oral once daily: Phase 3 (SUNRISE-1/-2) starting 4Q26 after an end-of-Phase 2 meeting with the US FDA in December 2025. SC every-other-week/monthly and oral maintenance: Phase 1 (VK2735-102), positive topline September 2026.</t>
@@ -376,50 +519,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>VK2735-101</t>
   </si>
   <si>
     <t>NCT05203237</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05203237</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Viking Therapeutics, Inc.</t>
   </si>
   <si>
     <t>This is a Phase 1, randomized, double-blind, placebo-controlled single and multiple ascending dose study to evaluate the safety, tolerability, pharmacokinetics (PK), and pharmacodynamics (PD) of VK2735 in healthy adults and otherwise healthy adults who have an increased body mass index (BMI).</t>
   </si>
   <si>
     <t>Phase 1 Study to Evaluate the Safety and Tolerability of VK2735</t>
   </si>
@@ -476,50 +622,53 @@
 Participants with any level of disease or organ system dysfunction as identified during physical examination, medical history or laboratory testing, as asses</t>
   </si>
   <si>
     <t>Healthy adults aged 18 to 65 years; MAD cohorts enrolled otherwise healthy adults with BMI ≥30 kg/m2.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Daily, Weekly</t>
   </si>
   <si>
     <t>Subcutaneous, Oral</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Obesity / Weight Management</t>
   </si>
   <si>
     <t>VENTURE (VK2735-201)</t>
   </si>
   <si>
     <t>NCT06068946</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06068946</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>13-week treatment with titration to final dose. Mean weight reduction 9.1% (2.5 mg) to 14.7% (15 mg) vs 1.7% placebo; 93% of VK2735-treated participants achieved ≥5% weight loss vs 12% placebo. Primary and all secondary endpoints met. Published in Obesity (Bays et al., 2026).
 This is a phase 2, 13-week randomized, double-blind, placebo-controlled, parallel arm study that will evaluate the safety, tolerability, weight loss efficacy, pharmacodynamic effects, and pharmacokinetics of VK2735 in adults who are obese (BMI ≥30 kg/m2) or who are overweight (BMI ≥27 kg/m2) with at least one weight-related co-morbid condition.
 VK2735 or matched placebo will be administered once weekly.</t>
   </si>
   <si>
     <t>VK2735 for Weight Management Phase 2</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
@@ -1015,63 +1164,72 @@
   <si>
     <t>2025-03-11</t>
   </si>
   <si>
     <t>https://ir.vikingtherapeutics.com/2025-03-11-Viking-Therapeutics-Signs-Broad-Manufacturing-Agreement-With-CordenPharma-to-Support-Commercialization-of-VK2735</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://onlinelibrary.wiley.com/doi/10.1002/oby.70106"&gt;Weekly Subcutaneous VK2735, a GIP/GLP-1 Receptor Dual&amp;nbsp;Agonist, for Weight Management: Phase 2, Randomized, 13-Week VENTURE Study&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Harold E. Bays</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>Obesity</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective&lt;/p&gt;&lt;p&gt;This study aimed to determine doses of VK2735, a novel glucagon-like peptide-1/glucose-dependent insulinotropic polypeptide (GLP-1/GIP) receptor dual agonist, that are effective for weight loss over 13 weeks of treatment.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;VENTURE was a phase 2, randomized, double-blind, placebo-controlled, dose-ranging study of weekly subcutaneous VK2735 in adults with obesity or overweight and ≥ 1 weight-related comorbidity. Participants with diabetes mellitus were ineligible. The primary endpoint was percent change from baseline in body weight at Week 13. Secondary efficacy endpoints were observed and change from baseline weight loss and the proportion of participants losing ≥ 5% and ≥ 10% of baseline weight.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Study was conducted between August 2023 and February 2024. Mean weight reduction with active treatment ranged from 9.2 kg (2.5 mg dose) to 14.6 kg (15 mg dose), corresponding to 9.1% and 14.7% weight reductions, respectively; the placebo group had a 1.8 kg (1.7%) reduction. In the active treatment groups, 93% (130/140) of participants had a ≥ 5% weight reduction, compared with 12% (4/34) of participants with placebo treatment. The common adverse events (AEs) were gastrointestinal, which decreased in reported frequency after dose titration to steady state.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;All subcutaneous doses of VK2735 significantly reduced body weight. The AE profile of VK2735 was primarily gastrointestinal, with decreased reported frequency upon continued use.&lt;/p&gt;&lt;p&gt;Trial Registration&lt;/p&gt;&lt;p&gt;ClinicalTrials.gov identifier NCT06068946&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://onlinelibrary.wiley.com/doi/10.1002/oby.70106</t>
+  </si>
+  <si>
     <t>Viking Therapeutics Pipeline</t>
   </si>
   <si>
     <t>https://vikingtherapeutics.com/pipeline/overview/</t>
   </si>
   <si>
     <t>Results from Phase 1 Clinical Trial of Dual GLP-1/GIP Receptor Agonist VK2735</t>
   </si>
   <si>
     <t>Company release. Up to 6.0% Placebo-Adjusted Mean Weight Loss (7.8% From Baseline) Observed After 28 Days. VK2735 Shown to be Safe and Well-Tolerated in 28-Day Study</t>
   </si>
   <si>
     <t>https://ir.vikingtherapeutics.com/2023-03-28-Viking-Therapeutics-Announces-Results-from-Phase-1-Clinical-Trial-of-Dual-GLP-1-GIP-Receptor-Agonist-VK2735</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1110,51 +1268,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1402,137 +1560,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05203237" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06068946" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06828055" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07838740" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07104500" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07104383" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07868835" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07868939" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TC4QCuLGlC9g7fliBO6EDiCsbspzjErmuxUSNTE4.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2026-09-22-Viking-Therapeutics-Announces-Positive-Topline-Results-from-Maintenance-Study-of-GLP-1-GIP-Agonist-VK2735-Demonstrating-the-Promise-of-Multiple-Maintenance-Dosing-Regimens" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2025-03-11-Viking-Therapeutics-Signs-Broad-Manufacturing-Agreement-With-CordenPharma-to-Support-Commercialization-of-VK2735" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingtherapeutics.com/pipeline/overview/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2023-03-28-Viking-Therapeutics-Announces-Results-from-Phase-1-Clinical-Trial-of-Dual-GLP-1-GIP-Receptor-Agonist-VK2735" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2026-09-22-Viking-Therapeutics-Announces-Positive-Topline-Results-from-Maintenance-Study-of-GLP-1-GIP-Agonist-VK2735-Demonstrating-the-Promise-of-Multiple-Maintenance-Dosing-Regimens" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2025-03-11-Viking-Therapeutics-Signs-Broad-Manufacturing-Agreement-With-CordenPharma-to-Support-Commercialization-of-VK2735" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/oby.70106" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vikingtherapeutics.com/pipeline/overview/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.vikingtherapeutics.com/2023-03-28-Viking-Therapeutics-Announces-Results-from-Phase-1-Clinical-Trial-of-Dual-GLP-1-GIP-Receptor-Agonist-VK2735" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1600,180 +1809,382 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="I2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="M2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="N2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="O2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="Q2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="R2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="U2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="V2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="W2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="X2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="Y2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="Z2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AE2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="AH2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="AI2" t="s">
+        <v>111</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AL2" s="1" t="s">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY9"/>
+  <dimension ref="A1:AZ9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1788,989 +2199,1017 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>113</v>
+        <v>160</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>115</v>
+        <v>162</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>163</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="G2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="I2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="J2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="M2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="N2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="O2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="P2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="Q2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="X2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="Y2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AB2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AC2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AD2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AE2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AF2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AG2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AH2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AI2" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AN2" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AO2" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP2">
         <v>92</v>
       </c>
       <c r="AQ2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR2" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT2" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="AV2" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="AW2" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="AX2" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY2" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="C3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="E3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="F3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="G3" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H3" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="I3" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="J3" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="M3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O3" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="X3" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="Y3" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="AB3" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="AC3" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="AD3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AE3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AF3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AG3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AH3" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="AI3" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="AN3" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="AO3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP3">
         <v>176</v>
       </c>
       <c r="AQ3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT3" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="AV3" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="AW3" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="AX3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY3" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="C4" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="E4" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="F4" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="G4" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H4" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="I4" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="J4" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="M4" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="O4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X4" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="Y4" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="AB4" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="AC4" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="AD4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AE4" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AF4" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AG4" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AH4" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="AI4" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="AO4" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP4">
         <v>280</v>
       </c>
       <c r="AQ4" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR4" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT4" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="AV4" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="AW4" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="AX4" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AY4" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="C5" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="E5" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="F5" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="G5" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H5" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="I5" t="s">
+        <v>232</v>
+      </c>
+      <c r="J5" t="s">
+        <v>202</v>
+      </c>
+      <c r="M5" t="s">
+        <v>233</v>
+      </c>
+      <c r="O5" t="s">
+        <v>203</v>
+      </c>
+      <c r="X5" t="s">
+        <v>234</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>236</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>237</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>238</v>
+      </c>
+      <c r="AE5" t="s">
         <v>183</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="AF5" t="s">
         <v>184</v>
       </c>
-      <c r="O5" t="s">
-[...11 lines deleted...]
-      <c r="AA5" t="s">
+      <c r="AG5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>208</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AO5" t="s">
         <v>188</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
       <c r="AP5">
         <v>270</v>
       </c>
       <c r="AQ5" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR5" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT5" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="AV5" t="s">
-        <v>191</v>
+        <v>240</v>
       </c>
       <c r="AW5" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="AX5" t="s">
-        <v>192</v>
+        <v>241</v>
       </c>
       <c r="AY5" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="C6" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="E6" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="F6" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="G6" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H6" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="I6" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="J6" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="M6" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="N6" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="O6" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="P6" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="Q6" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="R6" t="s">
+        <v>252</v>
+      </c>
+      <c r="S6" t="s">
         <v>203</v>
       </c>
-      <c r="S6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T6" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="X6" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="Y6" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="Z6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>256</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>257</v>
+      </c>
+      <c r="AO6" t="s">
         <v>188</v>
-      </c>
-[...22 lines deleted...]
-        <v>140</v>
       </c>
       <c r="AP6">
         <v>4500</v>
       </c>
       <c r="AQ6" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR6" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT6" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="AV6" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="AW6" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="AX6" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY6" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="C7" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="E7" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="F7" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="G7" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H7" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="I7" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="J7" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="M7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X7" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="Y7" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="Z7" t="s">
+        <v>237</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>256</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>184</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>208</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>264</v>
+      </c>
+      <c r="AO7" t="s">
         <v>188</v>
-      </c>
-[...22 lines deleted...]
-        <v>140</v>
       </c>
       <c r="AP7">
         <v>1100</v>
       </c>
       <c r="AQ7" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR7" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT7" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="AV7" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="AW7" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="AX7" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY7" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="8" spans="1:51">
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="C8" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="E8" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="F8" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="G8" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H8" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="I8" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="M8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O8" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="W8" t="s">
-        <v>223</v>
+        <v>272</v>
       </c>
       <c r="Y8" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
       <c r="Z8" t="s">
-        <v>225</v>
+        <v>274</v>
       </c>
       <c r="AA8" t="s">
-        <v>226</v>
+        <v>275</v>
       </c>
       <c r="AD8" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AE8" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AF8" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AG8" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AH8" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="AI8" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="AO8" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP8">
         <v>560</v>
       </c>
       <c r="AQ8" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR8" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT8" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="AV8" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="AW8" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="AX8" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AY8" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>195</v>
       </c>
     </row>
-    <row r="9" spans="1:51">
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>228</v>
+        <v>277</v>
       </c>
       <c r="C9" t="s">
-        <v>229</v>
+        <v>278</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="E9" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="F9" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="G9" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H9" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="I9" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
       <c r="M9" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
       <c r="O9" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="W9" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="Y9" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
       <c r="Z9" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
       <c r="AA9" t="s">
-        <v>237</v>
+        <v>286</v>
       </c>
       <c r="AD9" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AE9" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AF9" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AG9" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AH9" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="AI9" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="AO9" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP9">
         <v>560</v>
       </c>
       <c r="AQ9" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR9" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT9" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="AV9" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="AW9" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="AX9" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AY9" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2781,75 +3220,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2860,654 +3299,659 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>249</v>
+        <v>298</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>250</v>
+        <v>299</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>252</v>
+        <v>301</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>253</v>
+        <v>302</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>254</v>
+        <v>303</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>255</v>
+        <v>304</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>256</v>
+        <v>305</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>257</v>
+        <v>306</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>258</v>
+        <v>307</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>259</v>
+        <v>308</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>260</v>
+        <v>309</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>261</v>
+        <v>310</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>262</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>263</v>
+        <v>312</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>264</v>
+        <v>313</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>265</v>
+        <v>314</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>266</v>
+        <v>315</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>267</v>
+        <v>316</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>268</v>
+        <v>317</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>269</v>
+        <v>318</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>270</v>
+        <v>319</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>271</v>
+        <v>320</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>272</v>
+        <v>321</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>274</v>
+        <v>323</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>275</v>
+        <v>324</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>276</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>277</v>
+        <v>326</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>278</v>
+        <v>327</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>263</v>
+        <v>312</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>279</v>
+        <v>328</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>266</v>
+        <v>315</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>280</v>
+        <v>329</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>281</v>
+        <v>330</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>282</v>
+        <v>331</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>283</v>
+        <v>332</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>284</v>
+        <v>333</v>
       </c>
       <c r="C2" t="s">
-        <v>285</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>288</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>289</v>
+        <v>338</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>340</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>341</v>
       </c>
       <c r="E2" t="s">
-        <v>293</v>
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>294</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>295</v>
+        <v>344</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
       <c r="E2" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="F2" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>297</v>
+        <v>346</v>
       </c>
       <c r="J2" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="C3" t="s">
-        <v>298</v>
+        <v>347</v>
       </c>
       <c r="D3" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
       <c r="E3" t="s">
-        <v>299</v>
+        <v>348</v>
       </c>
       <c r="F3" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>300</v>
+        <v>349</v>
       </c>
       <c r="J3" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>301</v>
+        <v>350</v>
       </c>
       <c r="C4" t="s">
-        <v>302</v>
+        <v>351</v>
       </c>
       <c r="D4" t="s">
-        <v>303</v>
+        <v>352</v>
       </c>
       <c r="E4" t="s">
-        <v>304</v>
+        <v>353</v>
       </c>
       <c r="F4" t="s">
-        <v>305</v>
+        <v>354</v>
       </c>
       <c r="H4" t="s">
-        <v>306</v>
+        <v>355</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>356</v>
       </c>
       <c r="J4" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="C5" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="D5" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
       <c r="F5" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="J5" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="C6" t="s">
-        <v>309</v>
+        <v>359</v>
       </c>
       <c r="D6" t="s">
-        <v>290</v>
+        <v>339</v>
       </c>
       <c r="F6" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="G6" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="J6" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>