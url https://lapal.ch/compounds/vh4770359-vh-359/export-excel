--- v0 (2026-10-07)
+++ v1 (2026-10-28)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,92 +143,242 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH4770359</t>
   </si>
   <si>
     <t>VH-359</t>
   </si>
   <si>
     <t>VH-359 (VH-4770359)</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>Capsid inhibitor</t>
+  </si>
+  <si>
     <t>capsid inhibitor</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>Phase 1 started mid 2026</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
+    <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
+  </si>
+  <si>
     <t>Self-administered, To be determined</t>
   </si>
   <si>
     <t>Weekly, Other/Variable/Unknown: To be determined</t>
   </si>
   <si>
     <t>2026-10-07 07:34:41</t>
   </si>
   <si>
     <t>2026-10-07 07:40:38</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
@@ -279,53 +431,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -345,90 +494,90 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>NCT07525544</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07525544</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>VH4770359 (also known as GSK4770359) is an antiretroviral compound. This first-in-human study aims to evaluate the safety, tolerability, and pharmacokinetics (PK) of orally administered VH4770359 in healthy participants. The findings from this study will support the design of future clinical studies of VH4770359 in people living with HIV.</t>
   </si>
   <si>
     <t>A Study to Investigate the Safety and PK of VH4770359 in Healthy Participants</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>Midazolam</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
     <t>2026-07-10</t>
   </si>
   <si>
     <t>2027-05-05</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. 18 to 55 years old
 2. BMI 18.5-37.0 kg/m2
 3. Male participants must adhere to contraception requirements or abstinence, and female participants must not be pregnant/breastfeeding and be of non-childbearing potential.
 Exclusion Criteria:
 1. Participants with significant medical history that could alter drug pharmacokinetics, pose a risk, or interfere with conduct.
 2. Has exclusionary psychiatric, hepatic, cardiovascular, gastrointestinal, respiratory, endocrine, neurological, hematological, or renal condition, or exclusionary malignancy.
 3. A positive test(s) for Hepatitis B surface antigen (HBsAg) and/or anti-HBc, hepatitis C antibodies, or human immunodeficiency virus (HIV).
 4. A history of or ongoing high-risk behaviors for HIV acquisition.
 5. Use of prohibited</t>
   </si>
@@ -598,50 +747,56 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer. Shionogi joined in October 2012</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -680,51 +835,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -972,137 +1127,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07525544" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/p4UYx4ifO5Gee6NJyfVr0PrdfV0DeybNwohwYTxF.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1170,117 +1376,328 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>43</v>
+        <v>90</v>
+      </c>
+      <c r="F2" t="s">
+        <v>91</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>92</v>
+      </c>
+      <c r="H2" t="s">
+        <v>93</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="K2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="L2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>99</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>100</v>
       </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>102</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1324,377 +1741,377 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>151</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>300109</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="H2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="Q2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="X2" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="Y2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="Z2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="AA2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="AD2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="AH2" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>172</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP2">
         <v>214</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>174</v>
+      </c>
       <c r="AR2" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>175</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>177</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>95</v>
       </c>
       <c r="AX2" t="s">
-        <v>46</v>
+        <v>178</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AZ2" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1705,524 +2122,525 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="C2" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="D2" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="E2" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="F2" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>