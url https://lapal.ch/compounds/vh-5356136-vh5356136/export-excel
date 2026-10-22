--- v0 (2026-10-02)
+++ v1 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,69 +143,216 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>VH-5356136 (VH5356136)</t>
+    <t>VH-5356136</t>
   </si>
   <si>
     <t>VH5356136 (prodrug of VH-184 (VH4524184), and releases it as a metabolite)</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor)</t>
+  </si>
+  <si>
     <t>Integrase strand transfer inhibitor (INSTI); precursor of the third-generation INSTI VH4524184 (VH-184)</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>VH5356136 is an investigational compound from ViiV Healthcare related to VH4524184 (VH-184), ViiV's 3rd generation INSTI. 
 The trial entry NCT07822477 describes VH4524184 as its parent compound and measures VH4524184 as a metabolite of VH5356136, which is consistent with a prodrug of VH-184; ViiV has not publicly confirmed the chemistry, mechanism or intended dosing interval, and the moldecule is not apparent in the company pipeline yet.
 VH-184 itself has shown an enhanced in vitro resistance profile versus second-generation INSTIs, and its long-acting injectable formulations (SC/IM) were reported at CROI 2026 to support monthly/two-monthly (formulation A) or six-monthly (formulation B) dosing. 
 VH5356136 is entering a first-time-in-human, single-dose phase 1 study of two formulations in adults without HIV (planned start November 2026).</t>
   </si>
   <si>
     <t>Not approved. Phase 1 (not yet recruiting; planned start 6 November 2026).</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Route of administration is being determined in the clinical program</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Manufacturing information is not currently available for this compound.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
@@ -279,53 +437,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -345,93 +500,93 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>NCT07822477</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07822477</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>The study aims to evaluate the safety, tolerability and pharmacokinetic (PK) properties of a single dose of VH5356136 in adult participants without human immunodeficiency virus (HIV). This study will be conducted following the availability of initial safety and PK clinical data from formulation of the parent drug VH4524184.</t>
   </si>
   <si>
     <t>A Study to Investigate Safety, Tolerability and Pharmacokinetics of VH5356136 in Adult Participants Without HIV</t>
   </si>
   <si>
     <t>VH5356136 Formulation 1</t>
   </si>
   <si>
     <t>VH5356136 Formulation 2</t>
   </si>
   <si>
     <t>Placebo for VH5356136 Formulation 1</t>
   </si>
   <si>
     <t>Placebo for VH5356136 Formulation 2</t>
   </si>
   <si>
     <t>2026-11-06</t>
   </si>
   <si>
     <t>2026-09-10</t>
   </si>
   <si>
     <t>2029-05-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants must be 18 to 55 years of age inclusive at the time of signing the informed consent form (ICF).
 * Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Participants who are able to understand and comply with protocol requirements and timetables, instructions, and protocol-stated restrictions.
 * Body weight ≥50.0 kg (110 lbs) for men and ≥45.0 kg (99 lbs) for women and body mass index within the range 18.5 to 32.0 kg/m\^2 (inclusive).
 * Participants of any sex (male or female) are eligible. A female participant (female sex assigned at birth) is eligible to participate if they are a person of non-childbearing potential (PONCBP).
 * Capable of prov</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
@@ -592,50 +747,56 @@
     <t>Placeholder for VH5356136 (chemical structure not yet disclosed)</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhcmedinfo.com/our-pipeline/interactive-pipeline/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -674,51 +835,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -966,134 +1127,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07822477" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UjOBbl6BiVJzuoUzb4MANj7JbCVbBPHnDNeYNNQg.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1122,162 +1337,379 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>92</v>
+      </c>
+      <c r="J2" t="s">
+        <v>93</v>
+      </c>
+      <c r="K2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L2" t="s">
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>97</v>
+      </c>
+      <c r="U2" t="s">
+        <v>97</v>
+      </c>
+      <c r="V2" t="s">
+        <v>97</v>
+      </c>
+      <c r="W2" t="s">
+        <v>98</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="AB2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="AD2" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="AE2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>103</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>103</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1321,371 +1753,371 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>300862</v>
       </c>
       <c r="C2" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="E2" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="F2" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="G2" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="H2" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="I2" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="M2" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="O2" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="Q2" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="S2" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="W2" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="Y2" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="Z2" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="AA2" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="AD2" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>172</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="AH2" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>174</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AP2">
         <v>160</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>176</v>
+      </c>
       <c r="AR2" t="s">
-        <v>125</v>
-[...8 lines deleted...]
-        <v>128</v>
+        <v>177</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>180</v>
       </c>
       <c r="AZ2" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1696,521 +2128,522 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>150</v>
+        <v>201</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>151</v>
+        <v>202</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>152</v>
+        <v>203</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>153</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>158</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>160</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>161</v>
+        <v>212</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>162</v>
+        <v>213</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>164</v>
+        <v>215</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>166</v>
+        <v>217</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>167</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>170</v>
+        <v>221</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>171</v>
+        <v>222</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>174</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>175</v>
+        <v>226</v>
       </c>
       <c r="C2" t="s">
-        <v>176</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>182</v>
+        <v>233</v>
       </c>
       <c r="E2" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>184</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>