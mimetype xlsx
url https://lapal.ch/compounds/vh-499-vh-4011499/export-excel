--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -685,50 +685,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -839,60 +842,51 @@
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare (ViiV), a subsidiary of GSK plc, is a research company. It researches and develops the use of HIV medicines. The company offers nucleoside reverse transcriptase inhibitors, non-nucleoside reverse transcriptase inhibitors, protease inhibitors, and CCR5 antagonists for the treatment of HIV.</t>
   </si>
   <si>
-    <t>GSK plc</t>
-[...8 lines deleted...]
-    <t>Shionogi &amp; Co., Ltd</t>
+    <t>Shionogi</t>
   </si>
   <si>
     <t>https://www.shionogi.com/</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>From 20 January 2026, Shionogi &amp; Co will hold subsidary stake in ViiV healthcare ltd.  Shinogi is a drug discovery-based pharmaceutical company to create innovative products and services and to deliver value in collaboration with a diverse array of partners.</t>
   </si>
   <si>
     <t>ViiV's pipeline</t>
   </si>
   <si>
     <t>https://viivhcmedinfo.com/our-pipeline/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Umumararungu T, Nyandwi JB, Katandula J, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39094527/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Current status of the small molecule anti-HIV drugs in the pipeline or recently approved&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Bioorg Med Chem&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2024;111:117860. doi:10.1016/j.bmc.2024.117860&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Human Immunodeficiency Virus (HIV) is the causative agent of Acquired Immunodeficiency Syndrome (AIDS) with high morbidity and mortality rates. Treatment of AIDS/HIV is being complicated by increasing resistance to currently used antiretroviral (ARV) drugs, mainly in low- and middle-income countries (LMICs) due to drug misuse, poor drug supply and poor treatment monitoring. However, progress has been made in the development of new ARV drugs, targeting different HIV components (Fig. 1). This review aims at presenting and discussing the progress made towards the discovery of new ARVs that are at different stages of clinical trials as of July 2024. For each compound, the mechanism of action, target biomolecule, genes associated with resistance, efficacy and safety, class, and phase of clinical trial are discussed. These compounds include analogues of nucleoside reverse transcriptase inhibitors (NRTIs) - islatravir and censavudine; non-nucleoside reverse transcriptase inhibitors (NNRTIs) - Rilpivirine, elsulfavirine and doravirine; integrase inhibitors namely cabotegravir and dolutegravir and chemokine coreceptors 5 and 2 (CC5/CCR2) antagonists for example cenicriviroc. Also, fostemsavir is being developed as an attachment inhibitor while lenacapavir, VH4004280 and VH4011499 are capsid inhibitors. Others are maturation inhibitors such as GSK-254, GSK3532795, GSK3739937, GSK2838232, and other compounds labelled as miscellaneous (do not belong to the classical groups of anti-HIV drugs or to the newer classes) such as obefazimod and BIT225. There is a considerable progress in the development of new anti-HIV drugs and the effort will continue since HIV infections has no cure or vaccine till now. Efforts are needed to reduce the toxicity of available drugs or discover new drugs with new classes which can delay the development of resistance.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Clinical Pharmacokinetics and Safety of Orally Administered VH4011499 (VH-499), a Novel HIV-1 Capsid Inhibitor, in Adults Without HIV - Thakkar et al. - Poster WEPEB105-IAS2024-Munich</t>
   </si>
@@ -2433,79 +2427,80 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2515,50 +2510,53 @@
         <v>206</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>209</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>210</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>214</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2568,394 +2566,374 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E2" t="s">
         <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D3" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E3" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="F3" t="s">
-        <v>261</v>
-[...12 lines deleted...]
-      <c r="D4" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <sheetViews>
@@ -3003,166 +2981,166 @@
         <v>198</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>56</v>
       </c>
       <c r="C3" t="s">
         <v>192</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>197</v>
       </c>
       <c r="C5" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D5" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
         <v>194</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>56</v>
       </c>
       <c r="C9" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>197</v>
       </c>
       <c r="C12" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D12" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>