--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-499 (VH-4011499)</t>
   </si>
   <si>
     <t>VH-4011499</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>HIV-1 Capsid inhibitor</t>
   </si>
   <si>
     <t>VH-499 is an investigational drug currently in clinical development for long-acting HIV-1 treatment and pre-exposure prophylaxis. It functions via a multistage mechanism of action inhibiting both early and late HIV-1 replication. VH-499 has shown potent antiviral activity against a broad range of HIV-1 lab strains and clinical isolates at picomolar EC50 levels. Pre-existing resistance to this inhibitor is thought to have a low likelihood. The geometric mean half-life was estimated to have a range 51-66 hours. Interim results of NCT06724640 shows that median time to maximum VH-499 concentration (tmax) was approximately 7 to 18 days post-dose for IM; tmax was approximately 112 days post-dose for SC due to slower absorption. Maximum VH-499 concentrations were lower for SC compared to IM.</t>
   </si>
   <si>
     <t>Compound is currently in clinical development and not yet approved in any jurisdiction.</t>
   </si>
@@ -628,75 +637,84 @@
   </si>
   <si>
     <t>2022-10-03</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2023-04-24</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants who are overtly healthy.
 * Participants must have two consecutive Severe Acute Respiratory Syndrome Coronavirus 2 (SARs-CoV-2) Polymerase chain reaction (PCR) negative results prior to dosing.
 * Participants must have body weight \&gt; 50 kilograms (kg) and body mass index (BMI) within the range 19-32 kilograms per meter square (kg/m^2).
 * Male or female participants (either of non-childbearing potential or of child-bearing potential and using acceptable contraception).
 * Capable of giving signed informed consent.</t>
   </si>
   <si>
     <t>This is a double-blind (sponsor unblinded) study.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Proof of concept study of orally administered VH4004280 or VH4011499 in HIV-1 infected adults</t>
   </si>
   <si>
     <t>https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/</t>
   </si>
   <si>
     <t>Proof-of-Concept Trial of Oral VH4011499 (VH-499), a New HIV-1 Capsid Inhibitor</t>
   </si>
   <si>
     <t>https://www.natap.org/2025/CROI/croi_29.htm</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
     <t>Thakkar N, Griesel R, Pierce A, et al. Clinical Pharmacokinetics and Safety of Orally Administered VH4011499, a New HIV-1 Capsid Inhibitor, in Adults Without HIV.&amp;nbsp;Infect Dis Ther. Published online April 2, 2025. doi:10.1007/s40121-025-01129-y</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;This first-time-in-human study describes the pharmacokinetics, drug-drug interaction potential, and safety of VH4011499 (VH-499), a new HIV-1 capsid inhibitor.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This double-blind, randomized, placebo-controlled, phase 1 study evaluated VH-499 in adults without HIV administered orally as single ascending doses as powder-in-bottle (PiB; part 1) and tablet (part 3) formulations and as multiple ascending doses as PiB formulation dosed once daily for 14 days (part 2). Midazolam was used to evaluate the effect of VH-499 on cytochrome P450 3A (CYP3A) activity (part 2).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Overall, 73 participants were included (VH-499, n = 56; placebo, n = 17). VH-499 plasma exposures were less than dose-proportional, with median time to maximum observed concentration of 8.0-12.0 h for the PiB formulation and 24.0 h for the tablet formulation. Geometric mean terminal half-life was 51.2-66.5 h (2-3 days). The tablet formulation resulted in 45-63% lower exposures compared with PiB. Concomitant midazolam administration after single and multiple VH-499 doses did not lead to clinically significant changes in midazolam or 1-hydroxymidazolam exposures; therefore, VH-499 is not expected to inhibit or induce CYP3A4. VH-499 was well tolerated. Adverse event (AE) frequency was comparable between placebo and VH-499 groups. VH-499-related AEs were predominantly grade 1. No serious AEs across VH-499 groups, AEs leading to withdrawal from drug/study, or deaths occurred. There were no trends in vital signs, electrocardiograms, or laboratory hematology parameters and no clinically relevant changes in chemistry parameters.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;First-time-in-human data further characterize the pharmacokinetics of orally administered VH-499 and provide support for development of VH-499 as part of a complete long-acting regimen for HIV-1 treatment and prevention.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Clinical trial registration:&amp;nbsp;&lt;/strong&gt;ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT05393271" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT05393271&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -852,50 +870,53 @@
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare (ViiV), a subsidiary of GSK plc, is a research company. It researches and develops the use of HIV medicines. The company offers nucleoside reverse transcriptase inhibitors, non-nucleoside reverse transcriptase inhibitors, protease inhibitors, and CCR5 antagonists for the treatment of HIV.</t>
   </si>
   <si>
     <t>Shionogi</t>
   </si>
   <si>
     <t>https://www.shionogi.com/</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>From 20 January 2026, Shionogi &amp; Co will hold subsidary stake in ViiV healthcare ltd.  Shinogi is a drug discovery-based pharmaceutical company to create innovative products and services and to deliver value in collaboration with a diverse array of partners.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>ViiV's pipeline</t>
   </si>
   <si>
     <t>https://viivhcmedinfo.com/our-pipeline/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Umumararungu T, Nyandwi JB, Katandula J, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39094527/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Current status of the small molecule anti-HIV drugs in the pipeline or recently approved&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Bioorg Med Chem&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2024;111:117860. doi:10.1016/j.bmc.2024.117860&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Human Immunodeficiency Virus (HIV) is the causative agent of Acquired Immunodeficiency Syndrome (AIDS) with high morbidity and mortality rates. Treatment of AIDS/HIV is being complicated by increasing resistance to currently used antiretroviral (ARV) drugs, mainly in low- and middle-income countries (LMICs) due to drug misuse, poor drug supply and poor treatment monitoring. However, progress has been made in the development of new ARV drugs, targeting different HIV components (Fig. 1). This review aims at presenting and discussing the progress made towards the discovery of new ARVs that are at different stages of clinical trials as of July 2024. For each compound, the mechanism of action, target biomolecule, genes associated with resistance, efficacy and safety, class, and phase of clinical trial are discussed. These compounds include analogues of nucleoside reverse transcriptase inhibitors (NRTIs) - islatravir and censavudine; non-nucleoside reverse transcriptase inhibitors (NNRTIs) - Rilpivirine, elsulfavirine and doravirine; integrase inhibitors namely cabotegravir and dolutegravir and chemokine coreceptors 5 and 2 (CC5/CCR2) antagonists for example cenicriviroc. Also, fostemsavir is being developed as an attachment inhibitor while lenacapavir, VH4004280 and VH4011499 are capsid inhibitors. Others are maturation inhibitors such as GSK-254, GSK3532795, GSK3739937, GSK2838232, and other compounds labelled as miscellaneous (do not belong to the classical groups of anti-HIV drugs or to the newer classes) such as obefazimod and BIT225. There is a considerable progress in the development of new anti-HIV drugs and the effort will continue since HIV infections has no cure or vaccine till now. Efforts are needed to reduce the toxicity of available drugs or discover new drugs with new classes which can delay the development of resistance.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Clinical Pharmacokinetics and Safety of Orally Administered VH4011499 (VH-499), a Novel HIV-1 Capsid Inhibitor, in Adults Without HIV - Thakkar et al. - Poster WEPEB105-IAS2024-Munich</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Clinical pharmacokinetics and safety of orally administered VH4004280 (VH-280), a novel HIV-1 capsid inhibitor, in healthy volunteers. Griesel R, et al. Poster THPEB093 - IAS2024</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/23039bad-7643-4ea6-875b-c7edbcadd72c/23039bad-7643-4ea6-875b-c7edbcadd72c_viewable_rendition__v.pdf</t>
   </si>
@@ -1301,102 +1322,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/CROI/croi_29.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/nIU7ZDbN2ESSN3CgfrrbXgtHEaiSsEI6x8mmixrT.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhcmedinfo.com/our-pipeline/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/CROI/croi_29.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/23039bad-7643-4ea6-875b-c7edbcadd72c/23039bad-7643-4ea6-875b-c7edbcadd72c_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newdrugapprovals.org/2026/01/17/dezecapavir/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhcmedinfo.com/our-pipeline/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/23039bad-7643-4ea6-875b-c7edbcadd72c/23039bad-7643-4ea6-875b-c7edbcadd72c_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newdrugapprovals.org/2026/01/17/dezecapavir/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1452,135 +1476,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="U2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="V2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" t="s">
         <v>45</v>
       </c>
       <c r="X2" t="s">
         <v>46</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>47</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>48</v>
       </c>
       <c r="AA2" t="s">
         <v>49</v>
       </c>
       <c r="AB2" t="s">
         <v>50</v>
       </c>
       <c r="AC2" t="s">
         <v>51</v>
       </c>
+      <c r="AD2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>53</v>
+      </c>
       <c r="AF2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1624,832 +1657,848 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Q2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="S2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="X2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Y2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AB2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AC2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AE2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AK2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AM2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ2">
         <v>44</v>
       </c>
       <c r="AR2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AV2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AX2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3">
         <v>218547</v>
       </c>
       <c r="C3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="O3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="X3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="Y3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="Z3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AA3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AE3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AF3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AH3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AI3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AJ3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AL3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AM3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AP3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ3">
         <v>168</v>
       </c>
       <c r="AR3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AU3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AV3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AX3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AY3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AZ3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4">
         <v>222420</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="J4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="O4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="X4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Y4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AB4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AC4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AE4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AF4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AJ4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AM4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AP4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ4">
         <v>60</v>
       </c>
       <c r="AR4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AV4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AZ4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5">
         <v>218306</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="G5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="Q5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="Y5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="Z5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AA5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AD5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AE5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AF5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AH5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AI5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AJ5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AL5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AM5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AP5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ5">
         <v>208</v>
       </c>
       <c r="AR5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AU5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AV5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AX5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AY5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AZ5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6">
         <v>218490</v>
       </c>
       <c r="C6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H6" t="s">
+        <v>183</v>
+      </c>
+      <c r="I6" t="s">
+        <v>184</v>
+      </c>
+      <c r="J6" t="s">
+        <v>142</v>
+      </c>
+      <c r="M6" t="s">
+        <v>117</v>
+      </c>
+      <c r="O6" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>185</v>
+      </c>
+      <c r="X6" t="s">
+        <v>186</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>187</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>148</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>189</v>
+      </c>
+      <c r="AM6" t="s">
         <v>180</v>
       </c>
-      <c r="I6" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AP6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ6">
         <v>73</v>
       </c>
       <c r="AR6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AT6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AU6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AV6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AX6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>195</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B2" t="s">
-        <v>192</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>198</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>199</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B3" t="s">
-        <v>194</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>200</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>201</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B4" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C4" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>203</v>
+      </c>
+      <c r="H4" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -2458,737 +2507,737 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="E2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="I2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C3" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D3" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F3" t="s">
         <v>244</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I3" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="E2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="F2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C3" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="D3" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="E3" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="F3" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>195</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>270</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>197</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>271</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="J2" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>202</v>
       </c>
       <c r="C3" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>273</v>
+      </c>
+      <c r="H3" t="s">
+        <v>274</v>
+      </c>
+      <c r="J3" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>275</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J4" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>197</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>277</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="J5" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>279</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="J6" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>281</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J7" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C8" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>282</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="J8" t="s">
+        <v>125</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>202</v>
       </c>
       <c r="C9" t="s">
-        <v>272</v>
-[...44 lines deleted...]
-        <v>278</v>
+        <v>284</v>
+      </c>
+      <c r="H9" t="s">
+        <v>285</v>
+      </c>
+      <c r="J9" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-[...6 lines deleted...]
-    <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>