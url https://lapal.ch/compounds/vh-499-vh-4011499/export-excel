--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -138,51 +138,51 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>VH-499 (VH-4011499)</t>
+    <t>fremocapavir (VH-499; VH-4011499)</t>
   </si>
   <si>
     <t>VH-4011499</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>HIV-1 Capsid inhibitor</t>
   </si>
   <si>
     <t>VH-499 is an investigational drug currently in clinical development for long-acting HIV-1 treatment and pre-exposure prophylaxis. It functions via a multistage mechanism of action inhibiting both early and late HIV-1 replication. VH-499 has shown potent antiviral activity against a broad range of HIV-1 lab strains and clinical isolates at picomolar EC50 levels. Pre-existing resistance to this inhibitor is thought to have a low likelihood. The geometric mean half-life was estimated to have a range 51-66 hours. Interim results of NCT06724640 shows that median time to maximum VH-499 concentration (tmax) was approximately 7 to 18 days post-dose for IM; tmax was approximately 112 days post-dose for SC due to slower absorption. Maximum VH-499 concentrations were lower for SC compared to IM.</t>
   </si>
   <si>
     <t>Compound is currently in clinical development and not yet approved in any jurisdiction.</t>
   </si>
   <si>
     <t>Not approved yet.</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular, Oral</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
@@ -830,54 +830,54 @@
   <si>
     <t>A pharmaceutical composition comprising the compound of Formula Ia, Formula Ib, Formula Ic, or Formula Id, or a pharmaceutically acceptable salt thereof, is set forth. (Formula Ia), (Formula Ib), (Formula Ic), (Formula Id)</t>
   </si>
   <si>
     <t>WO2021209900</t>
   </si>
   <si>
     <t>Formulation</t>
   </si>
   <si>
     <t>2041-04-13</t>
   </si>
   <si>
     <t>Pending: AU, BR, CA, CL, CN, EP, IL, JP, KR, MY, MX, RU, ZA, US, VN</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/nIU7ZDbN2ESSN3CgfrrbXgtHEaiSsEI6x8mmixrT.png</t>
   </si>
   <si>
-    <t>dezecapavir (VH-499;VH-4011499)</t>
-[...2 lines deleted...]
-    <t>WO2020254985 patent</t>
+    <t>fremocapavir (VH-499;VH-4011499)</t>
+  </si>
+  <si>
+    <t>https://pubchem.ncbi.nlm.nih.gov/compound/155427795</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare (ViiV), a subsidiary of GSK plc, is a research company. It researches and develops the use of HIV medicines. The company offers nucleoside reverse transcriptase inhibitors, non-nucleoside reverse transcriptase inhibitors, protease inhibitors, and CCR5 antagonists for the treatment of HIV.</t>
   </si>