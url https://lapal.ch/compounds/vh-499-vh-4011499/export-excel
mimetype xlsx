--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -632,50 +632,109 @@
   <si>
     <t>First-Time-in-Human (FTIH) Study to Evaluate the Safety, Tolerability and Pharmacokinetics (PK) of VH4011499 in Healthy Participants</t>
   </si>
   <si>
     <t>Drug: Midazolam</t>
   </si>
   <si>
     <t>2022-10-03</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2023-04-24</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants who are overtly healthy.
 * Participants must have two consecutive Severe Acute Respiratory Syndrome Coronavirus 2 (SARs-CoV-2) Polymerase chain reaction (PCR) negative results prior to dosing.
 * Participants must have body weight \&gt; 50 kilograms (kg) and body mass index (BMI) within the range 19-32 kilograms per meter square (kg/m^2).
 * Male or female participants (either of non-childbearing potential or of child-bearing potential and using acceptable contraception).
 * Capable of giving signed informed consent.</t>
   </si>
   <si>
     <t>This is a double-blind (sponsor unblinded) study.</t>
+  </si>
+  <si>
+    <t>CINERGY</t>
+  </si>
+  <si>
+    <t>NCT07816250</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07816250</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>The purpose of this Phase 2b study is to evaluate the efficacy and therapeutic window of chronically dosed VH4011499 paired with an integrase strand transfer inhibitor (INSTI). This study will explore 4 different regimens of VH4011499 when paired with cabotegravir (CAB) as an initial two-drug regimen.</t>
+  </si>
+  <si>
+    <t>A Phase 2b Study Evaluating VH4011499 Capsid Inhibitor Long-Acting Injectable Plus Cabotegravir in Treatment Naïve Adults (CINERGY)</t>
+  </si>
+  <si>
+    <t>VH4011499</t>
+  </si>
+  <si>
+    <t>CAB</t>
+  </si>
+  <si>
+    <t>DTG/3TC</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-09-06</t>
+  </si>
+  <si>
+    <t>2032-06-10</t>
+  </si>
+  <si>
+    <t>2032-06-11</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Participant must be at least 18 years of age (or older, if required for adults by local regulations).
+* Screening CD4+ T-cell count ≥ 200 cells/µL.
+* Documented HIV-1 infection and screening plasma HIV-1 RNA ≥
+  1 000 and ≤ 100 000 copies/mL.
+* Treatment-naïve. Prior use of oral pre-exposure prophylaxis (PrEP) or oral post-exposure prophylaxis (PEP) that is not INSTI or CAI based is permitted.
+* Body weight ≥ 50.0 kg (110 lbs) for participants assigned male at birth and ≥ 45.0 kg (99 lbs) for participants assigned female at birth.
+* Agrees to adequate birth control if a participant of childbearing potential
+Exclusion Criteria:
+* Participants with acute HIV-1 infection
+* Prior exposure to any HIV-1 capsid inhibitor or any HIV-1 INSTI for any reason is prohibited.
+*</t>
+  </si>
+  <si>
+    <t>unclear dose, route and frequency. used in combination with CAB</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Proof of concept study of orally administered VH4004280 or VH4011499 in HIV-1 infected adults</t>
   </si>
@@ -1294,51 +1353,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06039579" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724640" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06368986" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06012136" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05393271" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06039579" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724640" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06368986" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06012136" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05393271" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07816250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/CROI/croi_29.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/nIU7ZDbN2ESSN3CgfrrbXgtHEaiSsEI6x8mmixrT.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1593,54 +1652,54 @@
       <c r="AJ2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ6"/>
+  <dimension ref="A1:AZ7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2333,166 +2392,262 @@
       <c r="AR6" t="s">
         <v>129</v>
       </c>
       <c r="AS6" t="s">
         <v>153</v>
       </c>
       <c r="AT6" t="s">
         <v>190</v>
       </c>
       <c r="AU6" t="s">
         <v>131</v>
       </c>
       <c r="AV6" t="s">
         <v>132</v>
       </c>
       <c r="AW6" t="s">
         <v>133</v>
       </c>
       <c r="AX6" t="s">
         <v>134</v>
       </c>
       <c r="AZ6" t="s">
         <v>135</v>
       </c>
     </row>
+    <row r="7" spans="1:52">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E7" t="s">
+        <v>110</v>
+      </c>
+      <c r="F7" t="s">
+        <v>194</v>
+      </c>
+      <c r="G7" t="s">
+        <v>112</v>
+      </c>
+      <c r="H7" t="s">
+        <v>195</v>
+      </c>
+      <c r="I7" t="s">
+        <v>196</v>
+      </c>
+      <c r="M7" t="s">
+        <v>197</v>
+      </c>
+      <c r="O7" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>199</v>
+      </c>
+      <c r="W7" t="s">
+        <v>200</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>201</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>202</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>203</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>204</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>149</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>205</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ7">
+        <v>200</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>129</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>167</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>206</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>155</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>135</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>108</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>169</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>181</v>
       </c>
       <c r="B4" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="C4" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="H4" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2513,99 +2668,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2615,580 +2770,580 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="D2" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
       <c r="E2" t="s">
         <v>57</v>
       </c>
       <c r="F2" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="I2" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="C3" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="D3" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="E3" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="F3" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="I3" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="E2" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="F2" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C3" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="D3" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="E3" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="F3" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="J2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="C3" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="H3" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="J3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="J4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="J5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="J6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="J7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="J8" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="C9" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="H9" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="J9" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>