--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,111 +143,261 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
+    <t>fremocapavir</t>
+  </si>
+  <si>
+    <t>VH-499</t>
+  </si>
+  <si>
     <t>fremocapavir (VH-499; VH-4011499)</t>
   </si>
   <si>
-    <t>VH-4011499</t>
-[...1 lines deleted...]
-  <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>Capsid inhibitor</t>
+  </si>
+  <si>
     <t>HIV-1 Capsid inhibitor</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>VH-499 is an investigational drug currently in clinical development for long-acting HIV-1 treatment and pre-exposure prophylaxis. It functions via a multistage mechanism of action inhibiting both early and late HIV-1 replication. VH-499 has shown potent antiviral activity against a broad range of HIV-1 lab strains and clinical isolates at picomolar EC50 levels. Pre-existing resistance to this inhibitor is thought to have a low likelihood. The geometric mean half-life was estimated to have a range 51-66 hours. Interim results of NCT06724640 shows that median time to maximum VH-499 concentration (tmax) was approximately 7 to 18 days post-dose for IM; tmax was approximately 112 days post-dose for SC due to slower absorption. Maximum VH-499 concentrations were lower for SC compared to IM.</t>
   </si>
   <si>
     <t>Compound is currently in clinical development and not yet approved in any jurisdiction.</t>
   </si>
   <si>
     <t>Not approved yet.</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular, Oral</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment, Prevention</t>
   </si>
   <si>
-    <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
-[...2 lines deleted...]
-    <t>Every 6 months, Yearly, Every 4 months</t>
+    <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, To be determined</t>
+  </si>
+  <si>
+    <t>Every 6 months, Every 4 months</t>
   </si>
   <si>
     <t>In the Phase 1 trial, injection site pain of Grade 1 or Grade 2 severity was reported in 75% of participants who received VH-499. No serious adverse events (SAEs) were reported.</t>
   </si>
   <si>
-    <t>100, 200, and 400 mg IM or SC</t>
-[...8 lines deleted...]
-    <t>The recommended dose and dosing regimen were derived from the interim results of clinical trial NCT06724640.</t>
+    <t>100 1200mg IM or SC</t>
+  </si>
+  <si>
+    <t>VH-499 1200mg long-acting injection (IM or SC)</t>
+  </si>
+  <si>
+    <t>VH-4011499 is being studied with doses between 100 mg to 1200mg, administered via subcutaneous (SC) or intramuscular (IM) injection.</t>
+  </si>
+  <si>
+    <t>The recommended dose and dosing regimen were derived from the interim results of clinical trial NCT06724640, and are subject to changes during the development program.</t>
   </si>
   <si>
     <t>2026-03-09 09:07:11</t>
   </si>
   <si>
     <t>2026-03-11 08:30:12</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -285,53 +446,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -351,93 +509,96 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>CINNAMON</t>
   </si>
   <si>
     <t>NCT06039579</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06039579</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>The primary purpose of the study is to evaluate the antiviral activity of orally administered VH4004280 and VH4011499 monotherapy over 10 days in human immunodeficiency virus (HIV-1) infected Treatment-Naïve (TN) participants.</t>
   </si>
   <si>
     <t>Proof of Concept Treatment Study of Orally Administered VH4004280 or VH4011499 in HIV-1 Infected Adults</t>
   </si>
   <si>
     <t>United States of America, Argentina, Canada, France, Germany, Italy, Mexico, Spain, United Kingdom</t>
   </si>
   <si>
     <t>Drug: VH4004280</t>
   </si>
   <si>
     <t>Drug: VH4011499</t>
   </si>
   <si>
     <t>Drug: VH4004280 Matching Placebo</t>
   </si>
   <si>
     <t>Drug: VH4011499 Matching Placebo</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
-    <t>2024-09-17</t>
+    <t>2025-09-09</t>
   </si>
   <si>
     <t>2024-06-24</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants who are overtly healthy (other than HIV-1 infection).
 * Screening cluster of differentiation-4 (CD4+) T-cell count greater than or equal to (≥)200 cells/microliter (µL).
 * Documented HIV-1 infection and Screening plasma HIV-1 RNA ≥3000 copies/milliliter (mL).
 * Treatment-naïve: Defined as no antiretroviral therapy received after the diagnosis of HIV-1 infection. Prior use of oral pre-exposure prophylaxis (PreP) is permitted. Prior use of parenteral PreP is exclusionary.
 * Has body mass index (BMI) within the range of 18.5-31.0 kilograms per meter square (kg/m\^2).
 * Participants male at birth must use male condoms and participants female at birth who are of childbearing potential must be using acceptable forms of birth control.</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
@@ -474,51 +635,51 @@
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>The purpose of this study is to investigate safety and tolerability following single ascending subcutaneous (SC) and intramuscular (IM) doses of VH4011499 in participants without HIV. The study will also describe the pharmacokinetics following single ascending SC and IM doses of VH4011499 in participants without HIV.</t>
   </si>
   <si>
     <t>A Study to Assess the Safety, Tolerability, and Pharmacokinetics of VH4011499 Compared to Placebo in Adults Without HIV</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Drug: VH4011499 Injection (subcutaneous or intramuscular)</t>
   </si>
   <si>
     <t>Drug: Placebo for VH4011499 Injection</t>
   </si>
   <si>
     <t>2024-12-16</t>
   </si>
   <si>
-    <t>2025-05-12</t>
+    <t>2025-10-27</t>
   </si>
   <si>
     <t>2028-08-16</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must be 18 to 55 years of age inclusive, at the time of signing the informed consent.
 * Participants who are overtly healthy.
 * Male or female of non-childbearing potential.
 * Capable of giving signed informed consent.
 Exclusion Criteria:
 * History or presence of cardiovascular, respiratory, hepatic, renal, gastrointestinal, endocrine, hematological, neurological or psychiatric disorders capable of significantly altering the absorption, metabolism, or elimination of drugs; constituting a risk when taking the study intervention or interfering with the interpretation of data.
 * Abnormal blood pressure.
 * Lymphoma, leukemia, or any malignancy within the past 5 years except for basal cell or squamous epithelial carcinomas of the skin that have been resected</t>
   </si>
   <si>
@@ -563,72 +724,72 @@
   <si>
     <t>Inclusion Criteria:
 * Participants who are 18 to 55 years of age.
 * Participants who are overtly healthy.
 * One SARs-CoV-2 negative test is required prior to dosing
 * Body weight within 50-100 kg and body mass index (BMI) within the range 19-32 kg/m2 (inclusive).
 * Capable of giving signed informed consent.
 * Participants male at birth must use male condoms, and participants female at birth who are of childbearing potential must be using acceptable forms of birth control.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV, COVID 19</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>NCT06012136</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06012136</t>
   </si>
   <si>
-    <t>Active, not recruiting</t>
-[...2 lines deleted...]
-    <t>The primary purpose of the study is to investigate safety and tolerability following single ascending subcutaneous (SC) and intramuscular (IM) doses of capsid inhibitors in healthy participants. The study will also describe the pharmacokinetics following single ascending SC and IM doses of capsid inhibitors in healthy participants.</t>
+    <t>The primary purpose of the study is to investigate safety and tolerability following single ascending subcutaneous (SC) and intramuscular (IM) doses of capsid inhibitors (VH4004280 and VH4011499) in healthy participants. The study will also describe the pharmacokinetics following single ascending SC and IM doses of capsid inhibitors in healthy participants.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Safety, Tolerability, and Pharmacokinetics of a Single Suspension Injection of Investigational Capsid Inhibitors Compared to Placebo in Healthy Adults</t>
   </si>
   <si>
     <t>Drug: VH4011499 administered either SC, SC+ rHuPH20, or IM.</t>
   </si>
   <si>
     <t>Drug: Placebo</t>
   </si>
   <si>
     <t>2023-08-24</t>
   </si>
   <si>
-    <t>2025-04-17</t>
+    <t>2026-08-02</t>
   </si>
   <si>
     <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants who are overtly healthy.
 * Participants who are negative on a single test for Severe Acute Respiratory Syndrome Coronavirus 2 (SARS-CoV-2) (approved molecular polymerase chain reaction (PCR), point of care test), performed on the day of admission (Day -1). A negative result is required prior to the administration of study intervention on Day 1.
 * Male or female participants of non-childbearing potential.
 * Capable of giving signed informed consent.
 Exclusion Criteria:
 * History or presence of cardiovascular, respiratory, hepatic, renal, gastrointestinal, endocrine, hematological, neurological or psychiatric disorders capable of significantly altering the absorption, metabolism, or elimination of drugs.</t>
   </si>
   <si>
     <t>HIV, COVID 19</t>
   </si>
   <si>
     <t>NCT05393271</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05393271</t>
   </si>
   <si>
     <t>This FTIH study aims to evaluate the safety, tolerability and PK of the novel investigational Human immunodeficiency virus (HIV)-1 capsid inhibitor VH4011499 in healthy adults. The study will be conducted in 3 parts: Part 1 will investigate single ascending doses (SAD) and Part 2 will investigate multiple ascending doses (MAD). Part 3 will investigate single dose of a new formulation of VH4011499. The transition from SAD to MAD will be based on the assessment of the Safety and Dose Escalation Committee.</t>
   </si>
   <si>
     <t>First-Time-in-Human (FTIH) Study to Evaluate the Safety, Tolerability and Pharmacokinetics (PK) of VH4011499 in Healthy Participants</t>
   </si>
@@ -671,53 +832,50 @@
     <t>The purpose of this Phase 2b study is to evaluate the efficacy and therapeutic window of chronically dosed VH4011499 paired with an integrase strand transfer inhibitor (INSTI). This study will explore 4 different regimens of VH4011499 when paired with cabotegravir (CAB) as an initial two-drug regimen.</t>
   </si>
   <si>
     <t>A Phase 2b Study Evaluating VH4011499 Capsid Inhibitor Long-Acting Injectable Plus Cabotegravir in Treatment Naïve Adults (CINERGY)</t>
   </si>
   <si>
     <t>VH4011499</t>
   </si>
   <si>
     <t>CAB</t>
   </si>
   <si>
     <t>DTG/3TC</t>
   </si>
   <si>
     <t>2026-10-19</t>
   </si>
   <si>
     <t>2026-09-06</t>
   </si>
   <si>
     <t>2032-06-10</t>
   </si>
   <si>
     <t>2032-06-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must be at least 18 years of age (or older, if required for adults by local regulations).
 * Screening CD4+ T-cell count ≥ 200 cells/µL.
 * Documented HIV-1 infection and screening plasma HIV-1 RNA ≥
   1 000 and ≤ 100 000 copies/mL.
 * Treatment-naïve. Prior use of oral pre-exposure prophylaxis (PrEP) or oral post-exposure prophylaxis (PEP) that is not INSTI or CAI based is permitted.
 * Body weight ≥ 50.0 kg (110 lbs) for participants assigned male at birth and ≥ 45.0 kg (99 lbs) for participants assigned female at birth.
 * Agrees to adequate birth control if a participant of childbearing potential
 Exclusion Criteria:
 * Participants with acute HIV-1 infection
 * Prior exposure to any HIV-1 capsid inhibitor or any HIV-1 INSTI for any reason is prohibited.
 *</t>
   </si>
   <si>
     <t>unclear dose, route and frequency. used in combination with CAB</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
@@ -828,199 +986,256 @@
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
+    <t>WO2021209900</t>
+  </si>
+  <si>
+    <t>Fremocapavir composition comprising polyethylene glycol</t>
+  </si>
+  <si>
+    <t>Composition</t>
+  </si>
+  <si>
+    <t>Viiv Healthcare Uk (No.5) Limited</t>
+  </si>
+  <si>
+    <t>2041-04-13</t>
+  </si>
+  <si>
+    <t>A pharmaceutical composition comprising the compound of Formula Ia, Formula Ib, Formula Ic, or Formula Id, or a pharmaceutically acceptable salt thereof, is set forth. (Formula Ia), (Formula Ib), (Formula Ic), (Formula Id)</t>
+  </si>
+  <si>
+    <t>MPP Search</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Malaysia, South Africa, Viet Nam, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, United States of America, Russian Federation</t>
+  </si>
+  <si>
+    <t>WO2020254985</t>
+  </si>
+  <si>
+    <t>Fremocapavir compound</t>
+  </si>
+  <si>
+    <t>2040-06-17</t>
+  </si>
+  <si>
+    <t>The compound and pharmaceutically acceptable salts thereof, and compositions and methods for treating human immunodeficiency virus (HIV) infection are set forth:</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Colombia, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Malaysia, Peru, Philippines, Ukraine, India, Algeria, Dominican Republic, Egypt, Indonesia, Nigeria, Pakistan, Thailand, Venezuela (Bolivarian Republic of), Viet Nam, South Africa, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Uruguay, Hong Kong, New Zealand, Panama, Trinidad and Tobago, Russian Federation, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
+  </si>
+  <si>
+    <t>WO2023062559</t>
+  </si>
+  <si>
+    <t>Fremocapavir or lenapacavir formulation with polyethylene glycol and ethanol</t>
+  </si>
+  <si>
+    <t>2042-10-12</t>
+  </si>
+  <si>
+    <t>A pharmaceutical composition comprising the compound of Formula (Ia), or Formula (Ib), or a pharmaceutically acceptable salt thereof, is set forth.</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, India, Brazil, Malaysia, Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, United States of America, Hong Kong, Russian Federation</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
-    <t>Dezecapavir (VH4011499) compound</t>
+    <t>VH4011499 compound</t>
   </si>
   <si>
     <t>The invention relates to compounds, compositions, and methods for the treatment of human immunodeficiency virus (HIV) infection. More particularly, the invention provides novel inhibitors of HIV, pharmaceutical compositions containing such compounds, and methods for using these compounds in the treatment of HIV infection. The invention also relates to methods for making the compounds hereinafter described.</t>
   </si>
   <si>
-    <t>WO2020254985</t>
-[...1 lines deleted...]
-  <si>
     <t>VIIV HEALTHCARE UK</t>
-  </si>
-[...1 lines deleted...]
-    <t>2040-06-17</t>
   </si>
   <si>
     <t>Granted: AU, CN, DZ, EA (AM, AZ, BY, KG, KZ, TJ, TM), EP (AL, AT, BE, BG, CH, CY, CZ, DE, DK, EE, ES, FI, FR, GB, GR, HR, HU, IE, IS, IT, LI, LT, LU, LV, MC, MK, MT, NL, NO, PL, PT, RO, RS, SE, SI, SK, SM, TR, BA, ME, MA, MD), IL, IN, MX, NG, RU, SG, UA, US
 Pending: AR, BR, CA, CL, CO, CR, DO, EG, GC, HK, ID, JP, KR, MY, NZ, PK, PA, PE, PH, ZA, TW, TH, TT, UY, VE, VN</t>
   </si>
   <si>
-    <t>Dezecapavir (formula Id) composition solution, comprising PEG</t>
-[...5 lines deleted...]
-    <t>WO2021209900</t>
+    <t>formula Id composition solution, comprising PEG</t>
   </si>
   <si>
     <t>Formulation</t>
   </si>
   <si>
-    <t>2041-04-13</t>
-[...1 lines deleted...]
-  <si>
     <t>Pending: AU, BR, CA, CL, CN, EP, IL, JP, KR, MY, MX, RU, ZA, US, VN</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/nIU7ZDbN2ESSN3CgfrrbXgtHEaiSsEI6x8mmixrT.png</t>
   </si>
   <si>
     <t>fremocapavir (VH-499;VH-4011499)</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/155427795</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>ViiV Healthcare (ViiV), a subsidiary of GSK plc, is a research company. It researches and develops the use of HIV medicines. The company offers nucleoside reverse transcriptase inhibitors, non-nucleoside reverse transcriptase inhibitors, protease inhibitors, and CCR5 antagonists for the treatment of HIV.</t>
+    <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer. Shionogi joined in October 2012</t>
   </si>
   <si>
     <t>Shionogi</t>
   </si>
   <si>
     <t>https://www.shionogi.com/</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>From 20 January 2026, Shionogi &amp; Co will hold subsidary stake in ViiV healthcare ltd.  Shinogi is a drug discovery-based pharmaceutical company to create innovative products and services and to deliver value in collaboration with a diverse array of partners.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>ViiV's pipeline</t>
   </si>
   <si>
     <t>https://viivhcmedinfo.com/our-pipeline/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Umumararungu T, Nyandwi JB, Katandula J, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39094527/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Current status of the small molecule anti-HIV drugs in the pipeline or recently approved&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Bioorg Med Chem&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2024;111:117860. doi:10.1016/j.bmc.2024.117860&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Human Immunodeficiency Virus (HIV) is the causative agent of Acquired Immunodeficiency Syndrome (AIDS) with high morbidity and mortality rates. Treatment of AIDS/HIV is being complicated by increasing resistance to currently used antiretroviral (ARV) drugs, mainly in low- and middle-income countries (LMICs) due to drug misuse, poor drug supply and poor treatment monitoring. However, progress has been made in the development of new ARV drugs, targeting different HIV components (Fig. 1). This review aims at presenting and discussing the progress made towards the discovery of new ARVs that are at different stages of clinical trials as of July 2024. For each compound, the mechanism of action, target biomolecule, genes associated with resistance, efficacy and safety, class, and phase of clinical trial are discussed. These compounds include analogues of nucleoside reverse transcriptase inhibitors (NRTIs) - islatravir and censavudine; non-nucleoside reverse transcriptase inhibitors (NNRTIs) - Rilpivirine, elsulfavirine and doravirine; integrase inhibitors namely cabotegravir and dolutegravir and chemokine coreceptors 5 and 2 (CC5/CCR2) antagonists for example cenicriviroc. Also, fostemsavir is being developed as an attachment inhibitor while lenacapavir, VH4004280 and VH4011499 are capsid inhibitors. Others are maturation inhibitors such as GSK-254, GSK3532795, GSK3739937, GSK2838232, and other compounds labelled as miscellaneous (do not belong to the classical groups of anti-HIV drugs or to the newer classes) such as obefazimod and BIT225. There is a considerable progress in the development of new anti-HIV drugs and the effort will continue since HIV infections has no cure or vaccine till now. Efforts are needed to reduce the toxicity of available drugs or discover new drugs with new classes which can delay the development of resistance.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/39094527/</t>
+  </si>
+  <si>
     <t>Clinical Pharmacokinetics and Safety of Orally Administered VH4011499 (VH-499), a Novel HIV-1 Capsid Inhibitor, in Adults Without HIV - Thakkar et al. - Poster WEPEB105-IAS2024-Munich</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Clinical pharmacokinetics and safety of orally administered VH4004280 (VH-280), a novel HIV-1 capsid inhibitor, in healthy volunteers. Griesel R, et al. Poster THPEB093 - IAS2024</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/23039bad-7643-4ea6-875b-c7edbcadd72c/23039bad-7643-4ea6-875b-c7edbcadd72c_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Proof-of-Concept Trial of Oral VH4011499 (VH-499), a New HIV-1 Capsid Inhibitor. Griesel et al - presentation at CROI2025-SanFrancisco</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Pre-clinical profiles of HIV-1 capsid inhibitors VH4004280 (VH-280) and VH4011499 (VH-499). Wang et al,  Poster WEPEA027-IAS2024- Munich</t>
   </si>
   <si>
     <t xml:space="preserve">dezecapavir chemical properties </t>
   </si>
   <si>
     <t>https://newdrugapprovals.org/2026/01/17/dezecapavir/</t>
   </si>
   <si>
     <t>&lt;p&gt;N. Thakkar et al. Injectable HIV-1 Capsid Inhibitor VH4011499 (VH-499) Formulation Supports Ultra-Long-Acting Dosing. Presented at the 33rd Conference on Retroviruses and Opportunistic Infections (CROI). February 2026.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&lt;/strong&gt; The HIV-1 capsid inhibitor VH4011499 (VH-499) is currently in development as a long-acting antiretroviral agent for HIV-1. In a proof-ofconcept study, oral VH-499 demonstrated rapid and potent antiviral activity in people with HIV-1 and was well tolerated. Here we present safety and pharmacokinetics (PK) findings from a first-time-in-human study assessing the ultra-long-acting (ULA) potential of an injectable VH-499 formulation. &lt;strong&gt;Methods&lt;/strong&gt;: In this double-blind (sponsor-unblinded) ongoing phase 1 study (NCT06724640), we randomized participants without HIV-1 to receive single ascending intramuscular (IM) or subcutaneous (SC) doses of VH-499 (100, 200, or 400 mg evaluated herein) or placebo. Safety and PK data were collected post-dose. Single-dose PK parameters using available data were evaluated by non-compartmental analyses. &lt;strong&gt;Results&lt;/strong&gt;: Overall, 48 participants received VH-499 or placebo as an IM or SC injection (6 groups total, n=8 each). Median age was 36 years, 94% of participants were male, and 40% identified as non-White. Most adverse events (AEs) had a maximum grade of 1 or 2 in severity across all treatment groups. VH-499–related AEs were primarily injection site reactions (ISRs), most frequently injection site pain (27/36; 75%). Median overall ISR event duration ranged from 1 to 3 days across all groups. Frequency of VH-499–related ISRswas higher in SC vs IM groups (83%-100% vs 33%-83%). No participants withdrew for safety reasons. No serious AEs were reported. Based on preliminary PK analysis, median time to maximum VH-499 concentration (tmax) was approximately 7 to 18 days post-dose for IM; tmax was approximately 112 days post-dose for SC due to slower absorption (Figure). Maximum VH-499 concentrations were lower after SC administration compared with IM at all doses. Given the relatively flat VH-499 PK profile for both IM and SC routes, no terminal half-life could be identified based on available data, and longer-term PK data are required. Conclusions: Both IM and SC single-dose injections of VH-499 were well tolerated and demonstrated slower absorption through SC administration in people without HIV-1. These results suggest that the long-acting injectable VH-499 formulation has the potential to support ULA (ie, ≥4 months) dosing intervals, and either healthcare provider or self-administration could be feasible. Model-informed drug development approaches using emerging PK and safety data from this study will help to optimize the design of the future development of VH-499.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1060,51 +1275,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1352,134 +1567,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06039579" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06724640" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06368986" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06012136" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05393271" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07816250" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/CROI/croi_29.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20211021&amp;CC=WO&amp;NR=2021209900A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20201224&amp;CC=WO&amp;NR=2020254985A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20230420&amp;CC=WO&amp;NR=2023062559A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/nIU7ZDbN2ESSN3CgfrrbXgtHEaiSsEI6x8mmixrT.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhcmedinfo.com/our-pipeline/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/23039bad-7643-4ea6-875b-c7edbcadd72c/23039bad-7643-4ea6-875b-c7edbcadd72c_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newdrugapprovals.org/2026/01/17/dezecapavir/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhcmedinfo.com/our-pipeline/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39094527/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/23039bad-7643-4ea6-875b-c7edbcadd72c/23039bad-7643-4ea6-875b-c7edbcadd72c_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2/71d05abe-6cd9-4c6c-b26f-6ad0b793bac2_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/5a56b97b-9d04-4b71-b634-a89dba1f7042/5a56b97b-9d04-4b71-b634-a89dba1f7042_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newdrugapprovals.org/2026/01/17/dezecapavir/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1508,171 +1777,391 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
+      </c>
+      <c r="B2" t="s">
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>44</v>
+        <v>92</v>
+      </c>
+      <c r="J2" t="s">
+        <v>93</v>
+      </c>
+      <c r="K2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L2" t="s">
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="V2" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="W2" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="X2" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>98</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>98</v>
       </c>
       <c r="AA2" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="AB2" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="AE2" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="AF2" t="s">
-        <v>54</v>
+        <v>104</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>106</v>
       </c>
       <c r="AI2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>107</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -1716,819 +2205,831 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>119</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>121</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>137</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>147</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>150</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>156</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>158</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>161</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>162</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="Q2" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="S2" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="X2" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="AB2" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="AC2" t="s">
-        <v>122</v>
+        <v>175</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>176</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>177</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>178</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="AI2" t="s">
-        <v>125</v>
+        <v>179</v>
       </c>
       <c r="AJ2" t="s">
-        <v>126</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>99</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP2">
         <v>44</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>182</v>
+      </c>
       <c r="AR2" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>183</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>184</v>
       </c>
       <c r="AU2" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
       <c r="AV2" t="s">
-        <v>132</v>
+        <v>186</v>
       </c>
       <c r="AW2" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>187</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>188</v>
       </c>
       <c r="AZ2" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3">
         <v>218547</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>189</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>190</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>191</v>
       </c>
       <c r="F3" t="s">
-        <v>139</v>
+        <v>192</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H3" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="I3" t="s">
-        <v>141</v>
+        <v>194</v>
       </c>
       <c r="J3" t="s">
-        <v>142</v>
+        <v>195</v>
       </c>
       <c r="M3" t="s">
-        <v>143</v>
+        <v>196</v>
       </c>
       <c r="O3" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="Z3" t="s">
-        <v>147</v>
+        <v>200</v>
       </c>
       <c r="AA3" t="s">
-        <v>147</v>
+        <v>200</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>201</v>
       </c>
       <c r="AE3" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AF3" t="s">
-        <v>124</v>
+        <v>202</v>
       </c>
       <c r="AG3" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
       <c r="AH3" t="s">
-        <v>149</v>
+        <v>203</v>
       </c>
       <c r="AI3" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>204</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>99</v>
       </c>
       <c r="AL3" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>205</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP3">
         <v>168</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>182</v>
+      </c>
       <c r="AR3" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>206</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>184</v>
       </c>
       <c r="AU3" t="s">
-        <v>131</v>
+        <v>185</v>
       </c>
       <c r="AV3" t="s">
-        <v>132</v>
+        <v>186</v>
       </c>
       <c r="AW3" t="s">
-        <v>133</v>
+        <v>207</v>
       </c>
       <c r="AX3" t="s">
-        <v>154</v>
+        <v>208</v>
       </c>
       <c r="AY3" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="AZ3" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4">
         <v>222420</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
-        <v>138</v>
+        <v>191</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H4" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="J4" t="s">
-        <v>142</v>
+        <v>195</v>
       </c>
       <c r="M4" t="s">
-        <v>160</v>
+        <v>213</v>
       </c>
       <c r="O4" t="s">
-        <v>161</v>
+        <v>214</v>
       </c>
       <c r="X4" t="s">
-        <v>162</v>
+        <v>215</v>
       </c>
       <c r="Y4" t="s">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="AB4" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="AC4" t="s">
-        <v>164</v>
+        <v>217</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>201</v>
       </c>
       <c r="AE4" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AF4" t="s">
-        <v>124</v>
+        <v>178</v>
       </c>
       <c r="AG4" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="AH4" t="s">
-        <v>125</v>
+        <v>203</v>
       </c>
       <c r="AI4" t="s">
-        <v>150</v>
-[...10 lines deleted...]
-      <c r="AQ4">
+        <v>218</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP4">
         <v>60</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>182</v>
+      </c>
       <c r="AR4" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>183</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>220</v>
       </c>
       <c r="AU4" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>221</v>
       </c>
       <c r="AZ4" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5">
         <v>218306</v>
       </c>
       <c r="C5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="E5" t="s">
+        <v>191</v>
+      </c>
+      <c r="F5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G5" t="s">
+        <v>165</v>
+      </c>
+      <c r="H5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I5" t="s">
+        <v>225</v>
+      </c>
+      <c r="J5" t="s">
+        <v>195</v>
+      </c>
+      <c r="M5" t="s">
         <v>169</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>174</v>
+        <v>226</v>
       </c>
       <c r="Q5" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="X5" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="Y5" t="s">
+        <v>229</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AE5" t="s">
         <v>177</v>
       </c>
-      <c r="Z5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AF5" t="s">
-        <v>124</v>
+        <v>202</v>
       </c>
       <c r="AG5" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
       <c r="AH5" t="s">
-        <v>149</v>
+        <v>203</v>
       </c>
       <c r="AI5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>232</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>99</v>
       </c>
       <c r="AL5" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>233</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP5">
+        <v>85</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>206</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>207</v>
+      </c>
+      <c r="AX5" t="s">
         <v>208</v>
       </c>
-      <c r="AR5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="AZ5" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6">
         <v>218490</v>
       </c>
       <c r="C6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E6" t="s">
+        <v>191</v>
+      </c>
+      <c r="F6" t="s">
+        <v>164</v>
+      </c>
+      <c r="G6" t="s">
+        <v>165</v>
+      </c>
+      <c r="H6" t="s">
+        <v>236</v>
+      </c>
+      <c r="I6" t="s">
+        <v>237</v>
+      </c>
+      <c r="J6" t="s">
+        <v>195</v>
+      </c>
+      <c r="M6" t="s">
+        <v>170</v>
+      </c>
+      <c r="O6" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>238</v>
+      </c>
+      <c r="X6" t="s">
+        <v>239</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>241</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>201</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>202</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>202</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>203</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>242</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>233</v>
+      </c>
+      <c r="AO6" t="s">
         <v>181</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="AP6">
+        <v>73</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>182</v>
       </c>
-      <c r="E6" t="s">
-[...11 lines deleted...]
-      <c r="I6" t="s">
+      <c r="AR6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>243</v>
+      </c>
+      <c r="AT6" t="s">
         <v>184</v>
       </c>
-      <c r="J6" t="s">
-[...8 lines deleted...]
-      <c r="Q6" t="s">
+      <c r="AU6" t="s">
         <v>185</v>
       </c>
-      <c r="X6" t="s">
+      <c r="AV6" t="s">
         <v>186</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AW6" t="s">
         <v>187</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AY6" t="s">
         <v>188</v>
       </c>
-      <c r="AC6" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AZ6" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>191</v>
+        <v>244</v>
       </c>
       <c r="C7" t="s">
-        <v>192</v>
+        <v>245</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>193</v>
+        <v>246</v>
       </c>
       <c r="E7" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="F7" t="s">
-        <v>194</v>
+        <v>247</v>
       </c>
       <c r="G7" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H7" t="s">
-        <v>195</v>
+        <v>248</v>
       </c>
       <c r="I7" t="s">
-        <v>196</v>
+        <v>249</v>
       </c>
       <c r="M7" t="s">
-        <v>197</v>
+        <v>250</v>
       </c>
       <c r="O7" t="s">
-        <v>198</v>
+        <v>251</v>
       </c>
       <c r="Q7" t="s">
-        <v>199</v>
+        <v>252</v>
       </c>
       <c r="W7" t="s">
+        <v>253</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>254</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>255</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>256</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>202</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>202</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>257</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP7">
         <v>200</v>
       </c>
-      <c r="Y7" t="s">
-[...33 lines deleted...]
-        <v>200</v>
+      <c r="AQ7" t="s">
+        <v>182</v>
       </c>
       <c r="AR7" t="s">
-        <v>129</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>183</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>220</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>258</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>208</v>
       </c>
       <c r="AY7" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="AZ7" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2537,117 +3038,117 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>161</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>222</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C3" t="s">
-        <v>216</v>
+        <v>268</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>217</v>
+        <v>269</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>234</v>
       </c>
       <c r="B4" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="C4" t="s">
-        <v>219</v>
+        <v>271</v>
       </c>
       <c r="H4" t="s">
-        <v>220</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2662,743 +3163,858 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>221</v>
+        <v>273</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>227</v>
+        <v>279</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>228</v>
+        <v>280</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>229</v>
+        <v>281</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>231</v>
+        <v>283</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>292</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>241</v>
+        <v>293</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>245</v>
+        <v>297</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>246</v>
+        <v>298</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>247</v>
+        <v>299</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>248</v>
+        <v>300</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>249</v>
+        <v>301</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>250</v>
+        <v>302</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>251</v>
+        <v>303</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E2" t="s">
+        <v>307</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="G2" t="s">
+        <v>309</v>
+      </c>
+      <c r="H2" t="s">
+        <v>178</v>
+      </c>
+      <c r="I2" t="s">
+        <v>310</v>
+      </c>
+      <c r="N2" t="s">
+        <v>311</v>
+      </c>
+      <c r="O2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="G3" t="s">
+        <v>316</v>
+      </c>
+      <c r="H3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I3" t="s">
+        <v>310</v>
+      </c>
+      <c r="N3" t="s">
+        <v>317</v>
+      </c>
+      <c r="O3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C4" t="s">
+        <v>320</v>
+      </c>
+      <c r="D4" t="s">
+        <v>306</v>
+      </c>
+      <c r="E4" t="s">
+        <v>307</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="G4" t="s">
+        <v>322</v>
+      </c>
+      <c r="H4" t="s">
+        <v>178</v>
+      </c>
+      <c r="I4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N4" t="s">
+        <v>323</v>
+      </c>
+      <c r="O4" t="s">
+        <v>324</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>252</v>
+        <v>325</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>253</v>
+        <v>326</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
+        <v>327</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>241</v>
+        <v>293</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>255</v>
+        <v>328</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>256</v>
+        <v>329</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>257</v>
+        <v>330</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>331</v>
       </c>
       <c r="D2" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="E2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>260</v>
+        <v>332</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>261</v>
+        <v>315</v>
       </c>
       <c r="I2" t="s">
-        <v>262</v>
+        <v>333</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>263</v>
+        <v>334</v>
       </c>
       <c r="C3" t="s">
-        <v>264</v>
+        <v>309</v>
       </c>
       <c r="D3" t="s">
-        <v>265</v>
+        <v>304</v>
       </c>
       <c r="E3" t="s">
-        <v>266</v>
+        <v>335</v>
       </c>
       <c r="F3" t="s">
-        <v>260</v>
+        <v>332</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>267</v>
+        <v>308</v>
       </c>
       <c r="I3" t="s">
-        <v>268</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>269</v>
+        <v>337</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>271</v>
+        <v>339</v>
       </c>
       <c r="C2" t="s">
-        <v>272</v>
+        <v>340</v>
       </c>
       <c r="D2" t="s">
-        <v>273</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="2" t="s">
-        <v>275</v>
+        <v>343</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>276</v>
+        <v>344</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>277</v>
+        <v>345</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="C2" t="s">
-        <v>278</v>
+        <v>346</v>
       </c>
       <c r="D2" t="s">
-        <v>279</v>
+        <v>347</v>
       </c>
       <c r="E2" t="s">
-        <v>280</v>
+        <v>348</v>
       </c>
       <c r="F2" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>282</v>
+        <v>350</v>
       </c>
       <c r="C3" t="s">
-        <v>278</v>
+        <v>346</v>
       </c>
       <c r="D3" t="s">
-        <v>283</v>
+        <v>351</v>
       </c>
       <c r="E3" t="s">
-        <v>284</v>
+        <v>352</v>
       </c>
       <c r="F3" t="s">
-        <v>285</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>286</v>
+        <v>354</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>287</v>
+        <v>355</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>288</v>
+        <v>356</v>
       </c>
       <c r="J2" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="C3" t="s">
-        <v>289</v>
+        <v>357</v>
       </c>
       <c r="H3" t="s">
-        <v>290</v>
+        <v>358</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>359</v>
       </c>
       <c r="J3" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C4" t="s">
-        <v>291</v>
+        <v>360</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>292</v>
+        <v>361</v>
       </c>
       <c r="J4" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C5" t="s">
-        <v>293</v>
+        <v>362</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>294</v>
+        <v>363</v>
       </c>
       <c r="J5" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C6" t="s">
-        <v>295</v>
+        <v>364</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>296</v>
+        <v>365</v>
       </c>
       <c r="J6" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C7" t="s">
-        <v>297</v>
+        <v>366</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>292</v>
+        <v>361</v>
       </c>
       <c r="J7" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="C8" t="s">
-        <v>298</v>
+        <v>367</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>299</v>
+        <v>368</v>
       </c>
       <c r="J8" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="C9" t="s">
-        <v>300</v>
+        <v>369</v>
       </c>
       <c r="H9" t="s">
-        <v>301</v>
+        <v>370</v>
       </c>
       <c r="J9" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
-[...3 lines deleted...]
-    <hyperlink ref="I8" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>