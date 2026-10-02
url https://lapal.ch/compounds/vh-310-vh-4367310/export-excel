--- v3 (2026-08-23)
+++ v4 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -138,51 +138,51 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>VH-310 (VH-4367310)</t>
+    <t>VH-310 (VH-4367310; cabotegravir stearate; XVIR-110)</t>
   </si>
   <si>
     <t>VH-310 (VH-4367310; XV-110; cabotegravir prodrug; cabotegravir stereate)</t>
   </si>
   <si>
     <t>investigational - VH-310 (previously XV-110) is an ultra-long-acting prodrug of cabotegravir expected to provide dosing intervals of once-every-six-months or longer.</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Prodrug of cabotegravir (integrase strand transfer inhibitor (INSTI))</t>
   </si>
   <si>
     <t>VH-310 (previously XV-110) is an ultra-long-acting prodrug of the HIV-1 integrase strand transfer inhibitor (INSTI) cabotegravir (CAB). Based on pharmacokinetic modelling, VH-310 is expected to provide dosing intervals of once-every-six-months or longer in humans. VH-310 is formulated as a nanocrystalline intramuscular long-acting injectable suspension. VH-310 forms macrophage-distributed and local depots with an apparent protracted elimination half-life resulting in "flip-flop" plasma pharmacokinetics. In preclinical studies, VH-310 showed sustained CAB exposures and a favourable injection site reaction profile.</t>
   </si>
   <si>
     <t>VH-310 is currently in preclinical development and is not yet approved.</t>
   </si>
   <si>
     <t>VH-310 is under development by Exavir’s partner, ViiV Healthcare, a subsidiary of GlaxoSmithKline, and currently in a Phase 1 clinical study. Exavir will receive milestones and royalties on sales of VH-310.</t>
   </si>
   <si>
     <t xml:space="preserve">Intramuscular, Subcutaneous, </t>
   </si>
@@ -364,50 +364,138 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>NCT07818915</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07818915</t>
+  </si>
+  <si>
+    <t>Phase I</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>ViiV Healthcare</t>
+  </si>
+  <si>
+    <t>This study evaluates the PK, safety, and tolerability of a single increasing dose of VH4367310, a cabotegravir (CAB) prodrug, when administered intramuscularly in healthy adult participants 18 to 55 years of age.</t>
+  </si>
+  <si>
+    <t>A Study to Investigate Pharmacokinetics (PK), Safety, and Tolerability of VH4367310 in Healthy Adult Participants</t>
+  </si>
+  <si>
+    <t>VH4367310</t>
+  </si>
+  <si>
+    <t>Placebo</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2029-01-02</t>
+  </si>
+  <si>
+    <t>2030-01-02</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Participant must be greater than or equal to (\&gt;=) 18 years and less than or equal to (\&lt;=) 55 years of age, at the time of signing the informed consent.
+* Participants who are overtly healthy as determined by medical evaluation.
+* Body weight \&gt;=40 kg and BMI within the range \&gt;=18 to \&lt;=32 kg/m\^2.
+* Participants may be male or female. Male participants are eligible to participate if they agree to the contraception requirements of the study during the study intervention period and for at least 90 days after the last dose of study intervention. Participants assigned female at birth are eligible to participate if they are a participant of non-childbearing potential (PONCBP).
+* Capable of giving written informed consent.
+Exclusion Criteria:
+* Current presence or his</t>
+  </si>
+  <si>
+    <t>Interventional (clinical trial)</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Sequential assignment</t>
+  </si>
+  <si>
+    <t>Triple-blind masking</t>
+  </si>
+  <si>
+    <t>Every 6 months, unclear dosing frequency</t>
+  </si>
+  <si>
+    <t>Intramuscular</t>
+  </si>
+  <si>
+    <t>Injectable</t>
+  </si>
+  <si>
+    <t>PrEP</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -626,53 +714,50 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Exavir Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.exavirtherapeutics.com/#pipeline</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Exavir Therapeutics is a biopharmaceutical company focused on developing ultra-long-acting therapeutics for chronic viral infections and CNS disorders. Headquartered in San Francisco, CA, they utilize prodrug nano-formulation technology to extend the half-life of drugs. Their current research focus primarily targets HIV, with the goal of improving treatment adherence and patient outcomes.</t>
-  </si>
-[...1 lines deleted...]
-    <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Cabotegravir Stearate (XVIR-110) an Integrase Strand Transfer Inhibitor (InSTI) Prodrug Poster</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2024/656.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Cabotegravir Stearate (XVIR-110), an InSTI Prodrug, Provides Ultra-Long Acting Cabotegravir Exposure</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/cabotegravir-stearate-xvir-110-an-insti-prodrug-provides-ultra-long-acting-cabotegravir-exposure/</t>
   </si>
@@ -729,53 +814,53 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1035,51 +1120,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07818915" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/mUuRJ5l1mNYweYr54s1BSRQNQWTm7pPXc4E9H5nZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1340,54 +1425,54 @@
       <c r="AJ2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ1"/>
+  <dimension ref="A1:AZ2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AZ1"/>
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1560,114 +1645,212 @@
       <c r="AS1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>111</v>
       </c>
     </row>
+    <row r="2" spans="1:52">
+      <c r="A2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2">
+        <v>221875</v>
+      </c>
+      <c r="C2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I2" t="s">
+        <v>118</v>
+      </c>
+      <c r="M2" t="s">
+        <v>119</v>
+      </c>
+      <c r="O2" t="s">
+        <v>120</v>
+      </c>
+      <c r="W2" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>122</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ2">
+        <v>112</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>138</v>
+      </c>
+    </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1687,99 +1870,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>155</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>157</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1789,579 +1972,579 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>166</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>167</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>142</v>
+        <v>169</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>149</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>152</v>
+        <v>179</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>180</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>181</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="C2" t="s">
-        <v>156</v>
+        <v>183</v>
       </c>
       <c r="D2" t="s">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="E2" t="s">
         <v>62</v>
       </c>
       <c r="F2" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>185</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>186</v>
       </c>
       <c r="I2" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
       <c r="C3" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="D3" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="E3" t="s">
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="F3" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>192</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>193</v>
       </c>
       <c r="I3" t="s">
-        <v>167</v>
+        <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="C4" t="s">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="D4" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="E4" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="F4" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>192</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>193</v>
       </c>
       <c r="I4" t="s">
-        <v>167</v>
+        <v>194</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="C5" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="D5" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="E5" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="F5" t="s">
-        <v>176</v>
+        <v>203</v>
       </c>
       <c r="G5" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>204</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>205</v>
       </c>
       <c r="I5" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="C6" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="D6" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="E6" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="F6" t="s">
-        <v>176</v>
+        <v>203</v>
       </c>
       <c r="G6" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>204</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>205</v>
       </c>
       <c r="I6" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="6" t="s">
-        <v>186</v>
+      <c r="B2" s="4" t="s">
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="D2" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="E2" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="F2" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>198</v>
+        <v>116</v>
       </c>
       <c r="C3" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="D3" t="s">
-        <v>199</v>
+        <v>225</v>
       </c>
       <c r="E3" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>64</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>228</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>229</v>
       </c>
       <c r="J2" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>64</v>
       </c>
       <c r="C3" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>231</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>232</v>
       </c>
       <c r="J3" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>233</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>234</v>
       </c>
       <c r="J4" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">