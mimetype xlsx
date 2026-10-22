--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,78 +143,225 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-310 (VH-4367310; cabotegravir stearate; XVIR-110)</t>
   </si>
   <si>
     <t>VH-310 (VH-4367310; XV-110; cabotegravir prodrug; cabotegravir stereate)</t>
   </si>
   <si>
     <t>investigational - VH-310 (previously XV-110) is an ultra-long-acting prodrug of cabotegravir expected to provide dosing intervals of once-every-six-months or longer.</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor)</t>
+  </si>
+  <si>
     <t>Prodrug of cabotegravir (integrase strand transfer inhibitor (INSTI))</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>VH-310 (previously XV-110) is an ultra-long-acting prodrug of the HIV-1 integrase strand transfer inhibitor (INSTI) cabotegravir (CAB). Based on pharmacokinetic modelling, VH-310 is expected to provide dosing intervals of once-every-six-months or longer in humans. VH-310 is formulated as a nanocrystalline intramuscular long-acting injectable suspension. VH-310 forms macrophage-distributed and local depots with an apparent protracted elimination half-life resulting in "flip-flop" plasma pharmacokinetics. In preclinical studies, VH-310 showed sustained CAB exposures and a favourable injection site reaction profile.</t>
   </si>
   <si>
     <t>VH-310 is currently in preclinical development and is not yet approved.</t>
   </si>
   <si>
-    <t>VH-310 is under development by Exavir’s partner, ViiV Healthcare, a subsidiary of GlaxoSmithKline, and currently in a Phase 1 clinical study. Exavir will receive milestones and royalties on sales of VH-310.</t>
+    <t>VH-310 is currently in a Phase 1 clinical study.</t>
   </si>
   <si>
     <t xml:space="preserve">Intramuscular, Subcutaneous, </t>
   </si>
   <si>
     <t>Aqueous drug particle suspension, Nanocrystal Suspension</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>VH4367310 (VH-310), a cabotegravir (CAB) prodrug is currently in preclinical development, therefore detailed manufacturing and scale-up prospects are not currently available. One formulation (XVIR-110) is a nanocrystalline cabotegravir prodrug that achieves and maintains sustained cabotegravir exposures which support its ongoing development as a potential ultra-long-acting INSTI for HIV PrEP and in-combination for treatment.</t>
   </si>
   <si>
     <t>Currently unknown</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
@@ -300,53 +458,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -366,90 +521,90 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>NCT07818915</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07818915</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>This study evaluates the PK, safety, and tolerability of a single increasing dose of VH4367310, a cabotegravir (CAB) prodrug, when administered intramuscularly in healthy adult participants 18 to 55 years of age.</t>
   </si>
   <si>
     <t>A Study to Investigate Pharmacokinetics (PK), Safety, and Tolerability of VH4367310 in Healthy Adult Participants</t>
   </si>
   <si>
     <t>VH4367310</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>2026-09-08</t>
   </si>
   <si>
     <t>2029-01-02</t>
   </si>
   <si>
     <t>2030-01-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must be greater than or equal to (\&gt;=) 18 years and less than or equal to (\&lt;=) 55 years of age, at the time of signing the informed consent.
 * Participants who are overtly healthy as determined by medical evaluation.
 * Body weight \&gt;=40 kg and BMI within the range \&gt;=18 to \&lt;=32 kg/m\^2.
 * Participants may be male or female. Male participants are eligible to participate if they agree to the contraception requirements of the study during the study intervention period and for at least 90 days after the last dose of study intervention. Participants assigned female at birth are eligible to participate if they are a participant of non-childbearing potential (PONCBP).
 * Capable of giving written informed consent.
 Exclusion Criteria:
 * Current presence or his</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
@@ -744,50 +899,56 @@
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Cabotegravir Stearate (XVIR-110) an Integrase Strand Transfer Inhibitor (InSTI) Prodrug Poster</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2024/656.pdf</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Cabotegravir Stearate (XVIR-110), an InSTI Prodrug, Provides Ultra-Long Acting Cabotegravir Exposure</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/cabotegravir-stearate-xvir-110-an-insti-prodrug-provides-ultra-long-acting-cabotegravir-exposure/</t>
   </si>
   <si>
     <t>Preclinical Assessments of a Cabotegravir Prodrug Predicting Human Dosing Durations of &gt;6 Months. Poster-Baker et al. AIDS2024, Munich</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/1d5e8ed9-6cde-40e8-b4e2-093a6b0efdeb/1d5e8ed9-6cde-40e8-b4e2-093a6b0efdeb_viewable_rendition__v.pdf?medcommid=REF--ALL-005876&amp;product=Across+HIV&amp;contentType=congress-presentation</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,51 +988,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1119,134 +1280,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07818915" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/mUuRJ5l1mNYweYr54s1BSRQNQWTm7pPXc4E9H5nZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2024/656.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/cabotegravir-stearate-xvir-110-an-insti-prodrug-provides-ultra-long-acting-cabotegravir-exposure/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/1d5e8ed9-6cde-40e8-b4e2-093a6b0efdeb/1d5e8ed9-6cde-40e8-b4e2-093a6b0efdeb_viewable_rendition__v.pdf?medcommid=REF--ALL-005876&amp;product=Across+HIV&amp;contentType=congress-presentation" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1275,177 +1490,394 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>46</v>
+        <v>92</v>
+      </c>
+      <c r="J2" t="s">
+        <v>93</v>
+      </c>
+      <c r="K2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L2" t="s">
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>101</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>101</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="AD2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="AE2" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="AF2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="AG2" t="s">
-        <v>59</v>
+        <v>108</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>109</v>
       </c>
       <c r="AI2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="AJ2" t="s">
-        <v>61</v>
+        <v>111</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1489,371 +1921,371 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>160</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>221875</v>
       </c>
       <c r="C2" t="s">
+        <v>164</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F2" t="s">
+        <v>167</v>
+      </c>
+      <c r="G2" t="s">
+        <v>168</v>
+      </c>
+      <c r="H2" t="s">
+        <v>169</v>
+      </c>
+      <c r="I2" t="s">
+        <v>170</v>
+      </c>
+      <c r="M2" t="s">
+        <v>171</v>
+      </c>
+      <c r="O2" t="s">
+        <v>172</v>
+      </c>
+      <c r="W2" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>181</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP2">
         <v>112</v>
       </c>
-      <c r="D2" s="4" t="s">
-[...60 lines deleted...]
-        <v>112</v>
+      <c r="AQ2" t="s">
+        <v>183</v>
       </c>
       <c r="AR2" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>184</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>186</v>
       </c>
       <c r="AW2" t="s">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="AX2" t="s">
-        <v>136</v>
+        <v>188</v>
       </c>
       <c r="AY2" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="AZ2" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1864,736 +2296,737 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>150</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>151</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>152</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>153</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>158</v>
+        <v>209</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>160</v>
+        <v>211</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>161</v>
+        <v>212</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>162</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>164</v>
+        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>166</v>
+        <v>217</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>167</v>
+        <v>218</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>168</v>
+        <v>219</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>169</v>
+        <v>220</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>170</v>
+        <v>221</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>171</v>
+        <v>222</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>173</v>
+        <v>224</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>174</v>
+        <v>225</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>175</v>
+        <v>226</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>176</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>166</v>
+        <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>231</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>182</v>
+        <v>233</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>184</v>
+        <v>235</v>
       </c>
       <c r="E2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>186</v>
+        <v>237</v>
       </c>
       <c r="I2" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>188</v>
+        <v>239</v>
       </c>
       <c r="C3" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="D3" t="s">
-        <v>190</v>
+        <v>241</v>
       </c>
       <c r="E3" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="F3" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="I3" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="C4" t="s">
-        <v>196</v>
+        <v>247</v>
       </c>
       <c r="D4" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="E4" t="s">
-        <v>198</v>
+        <v>249</v>
       </c>
       <c r="F4" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="I4" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="C5" t="s">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="D5" t="s">
-        <v>201</v>
+        <v>252</v>
       </c>
       <c r="E5" t="s">
-        <v>202</v>
+        <v>253</v>
       </c>
       <c r="F5" t="s">
-        <v>203</v>
+        <v>254</v>
       </c>
       <c r="G5" t="s">
-        <v>204</v>
+        <v>255</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
       <c r="I5" t="s">
-        <v>206</v>
+        <v>257</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="C6" t="s">
-        <v>208</v>
+        <v>259</v>
       </c>
       <c r="D6" t="s">
-        <v>209</v>
+        <v>260</v>
       </c>
       <c r="E6" t="s">
-        <v>210</v>
+        <v>261</v>
       </c>
       <c r="F6" t="s">
-        <v>203</v>
+        <v>254</v>
       </c>
       <c r="G6" t="s">
-        <v>204</v>
+        <v>255</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
       <c r="I6" t="s">
-        <v>206</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>213</v>
+        <v>264</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>265</v>
       </c>
       <c r="D2" t="s">
-        <v>215</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>267</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>268</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>269</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>271</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>272</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>273</v>
       </c>
       <c r="E2" t="s">
-        <v>223</v>
+        <v>274</v>
       </c>
       <c r="F2" t="s">
-        <v>224</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="C3" t="s">
-        <v>221</v>
+        <v>272</v>
       </c>
       <c r="D3" t="s">
-        <v>225</v>
+        <v>276</v>
       </c>
       <c r="E3" t="s">
-        <v>226</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>229</v>
+        <v>280</v>
       </c>
       <c r="J2" t="s">
-        <v>230</v>
+        <v>281</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="C3" t="s">
-        <v>231</v>
+        <v>282</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="J3" t="s">
-        <v>230</v>
+        <v>281</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="C4" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>234</v>
+        <v>285</v>
       </c>
       <c r="J4" t="s">
-        <v>230</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>