--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,68 +143,215 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-280 (VH-4004280)</t>
   </si>
   <si>
     <t>investigational - investigation was discontinued by ViiV</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
+    <t>Discontinued / Terminated</t>
+  </si>
+  <si>
+    <t>source: https://www.fiercebiotech.com/biotech/gsk-removes-one-potential-functional-cure-hep-b-it-goes-all-bepirovirsen</t>
+  </si>
+  <si>
     <t>VH4004280 (also known as VH-280 or GSK4004280) is an investigational oral HIV-1 capsid inhibitor. This novel antiretroviral targets the HIV-1 capsid protein, a crucial component involved in multiple stages of the viral lifecycle. VH-280 functions by binding to a pocket formed between adjacent capsid proteins within the mature capsid hexamer. This interaction disrupts essential viral processes. Preclinical studies have demonstrated that VH-280 exhibits potent antiviral activity, with half-maximal effective concentrations (EC50 values) in the picomolar range against a broad spectrum of HIV-1 laboratory strains and clinical isolates. Its mechanism is understood to be multi-stage, impacting both early and late phases of the HIV-1 life cycle.</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t xml:space="preserve">Oral, Subcutaneous, Intramuscular, </t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Detailed manufacturing information is not currently available for this compound.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment, Prevention</t>
   </si>
   <si>
     <t>Self-administered</t>
@@ -282,53 +431,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -346,50 +492,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>CINNAMON</t>
   </si>
   <si>
     <t>NCT06039579</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06039579</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>The primary purpose of the study is to evaluate the antiviral activity of orally administered VH4004280 and VH4011499 monotherapy over 10 days in human immunodeficiency virus (HIV-1) infected Treatment-Naïve (TN) participants.</t>
   </si>
   <si>
     <t>Proof of Concept Treatment Study of Orally Administered VH4004280 or VH4011499 in HIV-1 Infected Adults</t>
   </si>
@@ -802,50 +951,59 @@
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Pre-Clinical Profiles of HIV-1 Capsid Inhibitors VH4004280 (VH-280) and VH4011499 (VH-499)</t>
   </si>
   <si>
     <t>https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-wang-vh-280-vh-499-virology-wepea027-final-updated-disc.pdf</t>
   </si>
   <si>
     <t>GSK Q1 2025 results</t>
   </si>
   <si>
     <t>https://www.gsk.com/en-gb/investors/quarterly-results/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Thakkar N, Griesel R, Pierce A, et al. &lt;/span&gt;&lt;a href="https://link.springer.com/article/10.1007/s40121-025-01154-x" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Clinical Pharmacokinetics and Safety of a New HIV-1 Capsid Inhibitor, VH4004280, After Oral Administration in Adults Without HIV&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Infect Dis Ther&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online April 26, 2025. doi:10.1007/s40121-025-01154-x&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;The pharmacokinetics, drug-drug interaction potential, and safety of a new HIV-1 capsid inhibitor, VH4004280 (VH-280), are described in this first-time-in-human study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This randomized, double-blind, placebo-controlled, phase 1 study assessed oral VH-280 in adults without HIV. In parts 1 and 3, VH-280 was administered as powder-in-bottle (PiB) and tablet formulations, respectively, in single ascending doses. In part 2, VH-280 was administered as a PiB formulation once daily for 14 days in multiple ascending doses. In addition, in part 2, the effect of VH-280 on cytochrome P450 3A (CYP3A) activity was evaluated using midazolam as a probe substrate.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;In total, 73 participants were included (VH-280, n = 57; placebo, n = 16). Plasma exposures for VH-280 were broadly dose-proportional, and median time to maximum observed concentration was 9.0-17.0 h for the PiB and tablet formulations. Geometric mean terminal half-life was 145.8-207.8 h (&amp;gt; 6 days). Compared with PiB, exposures for the tablet formulation were 45-56% lower. Concomitant administration of midazolam after single and multiple doses of VH-280 did not result in clinically significant changes in midazolam or 1-hydroxymidazolam exposures; therefore, VH-280 is not anticipated to inhibit or induce CYP3A4. VH-280 was well-tolerated. Frequency of adverse events (AEs) was comparable between placebo and VH-280 groups. Adverse events related to VH-280 were primarily grade 1. There were no serious AEs, AEs leading to withdrawal from drug or study, or deaths. No trends in vital signs, electrocardiograms, or laboratory hematology parameters were observed, and there were no clinically relevant changes in chemistry parameters.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Data from this first-time-in-human study further characterize the pharmacokinetics of VH-280 after oral administration, providing support for the development of new capsid inhibitors as part of a complete long-acting regimen for the treatment and prevention of HIV-1.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Clinical trial registration:&amp;nbsp;&lt;/strong&gt;ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT05163522" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT05163522&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://link.springer.com/article/10.1007/s40121-025-01154-x</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,51 +1042,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1176,137 +1334,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06039579" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06168318" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06012136" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05163522" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/application-summaries/research-summaries/proof-of-concept-study-of-orally-administered-vh4004280-or-vh4011499-in-hiv-1-infected-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/CROI/croi_29.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qejexDqsJwGsuCHSSJ3kAsRifuirURiHdiknJT6t.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-wang-vh-280-vh-499-virology-wepea027-final-updated-disc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/en-gb/investors/quarterly-results/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-wang-vh-280-vh-499-virology-wepea027-final-updated-disc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/en-gb/investors/quarterly-results/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40121-025-01154-x" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1374,135 +1583,346 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>88</v>
+      </c>
+      <c r="F2" t="s">
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="H2" t="s">
+        <v>90</v>
+      </c>
+      <c r="I2" t="s">
+        <v>91</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="K2" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="L2" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="X2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="Y2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="Z2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="AA2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="AB2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="AF2" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="AG2" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="AH2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1546,717 +1966,720 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>135</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>147</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>151</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="F2" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="G2" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="H2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="I2" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="J2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="M2" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="O2" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="Q2" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="S2" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="X2" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="Y2" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="AB2" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="AC2" t="s">
-        <v>121</v>
+        <v>170</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>171</v>
       </c>
       <c r="AE2" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AF2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="AG2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="AH2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="AJ2" t="s">
-        <v>125</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>98</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP2">
         <v>44</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>177</v>
+      </c>
       <c r="AR2" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>179</v>
       </c>
       <c r="AU2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AV2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AW2" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>182</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>183</v>
       </c>
       <c r="AZ2" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3">
         <v>220095</v>
       </c>
       <c r="C3" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="E3" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="F3" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="G3" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="H3" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="J3" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="M3" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="O3" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="Q3" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="S3" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="U3" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="X3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="Y3" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="AB3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="AC3" t="s">
-        <v>148</v>
+        <v>197</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>198</v>
       </c>
       <c r="AE3" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="AF3" t="s">
-        <v>123</v>
+        <v>199</v>
       </c>
       <c r="AG3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="AH3" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="AI3" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>201</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP3">
         <v>46</v>
       </c>
-      <c r="AS3" t="s">
-[...3 lines deleted...]
-        <v>154</v>
+      <c r="AR3" t="s">
+        <v>202</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>203</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>182</v>
       </c>
       <c r="AX3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="AZ3" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4">
         <v>218306</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="E4" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="F4" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="G4" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="H4" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="J4" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="M4" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="O4" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="Q4" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="X4" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="Y4" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="Z4" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="AA4" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="AB4" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="AC4" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="AD4" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="AE4" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="AF4" t="s">
-        <v>123</v>
+        <v>199</v>
       </c>
       <c r="AG4" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="AH4" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="AI4" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>216</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>98</v>
       </c>
       <c r="AL4" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>217</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP4">
         <v>85</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>177</v>
+      </c>
       <c r="AR4" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>202</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>179</v>
       </c>
       <c r="AU4" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AV4" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AW4" t="s">
-        <v>132</v>
+        <v>218</v>
       </c>
       <c r="AX4" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="AY4" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="AZ4" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5">
         <v>217058</v>
       </c>
       <c r="C5" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" t="s">
+        <v>222</v>
+      </c>
+      <c r="I5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J5" t="s">
+        <v>209</v>
+      </c>
+      <c r="M5" t="s">
+        <v>224</v>
+      </c>
+      <c r="O5" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>226</v>
+      </c>
+      <c r="X5" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>229</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE5" t="s">
         <v>172</v>
       </c>
-      <c r="E5" t="s">
-[...20 lines deleted...]
-      <c r="O5" t="s">
+      <c r="AF5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AO5" t="s">
         <v>176</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="AP5">
+        <v>73</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>177</v>
       </c>
-      <c r="X5" t="s">
-[...2 lines deleted...]
-      <c r="Y5" t="s">
+      <c r="AR5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AT5" t="s">
         <v>179</v>
       </c>
-      <c r="AB5" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AZ5" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2" t="s">
         <v>107</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>190</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="C3" t="s">
-        <v>191</v>
+        <v>240</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>192</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2271,576 +2694,581 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>215</v>
+        <v>264</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>223</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>274</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>226</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>228</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>229</v>
+        <v>278</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>237</v>
+        <v>286</v>
       </c>
       <c r="D2" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="E2" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="J2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="C3" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="J3" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="C4" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="H4" t="s">
-        <v>246</v>
+        <v>295</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>296</v>
       </c>
       <c r="J4" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>