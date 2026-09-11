--- v1 (2026-08-02)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-184 (VH-4524184)</t>
   </si>
   <si>
     <t>VH-4524184 ; VH-184</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
     <t>VH4524184 (VH-184) is an investigational third-generation integrase strand transfer inhibitor (INSTI) with long-acting potential, similar to dolutegravir, with a higher barrier to resistance. INSTIs exert their antiviral effect by targeting the HIV integrase enzyme, thereby inhibiting viral replication. There is an emerging resistance trend to some 2nd generation INSTIs. Preclinical in vitro studies indicate that VH-184 demonstrates antiviral potency comparable to 2nd generation INSTIs dolutegravir and cabotegravir, with a protein-adjusted 90% effective concentration (EC90) of 160 nM and an improved resistance profile. VH-184 is being pursued as injectable for subcutaneous or intramuscular administration, as a backbone for future HIV treatment regimens.</t>
   </si>
@@ -775,63 +784,72 @@
   <si>
     <t>[14C]VH4524184</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-08-20</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Willing and able to sign the Informed Consent Form (ICF).
 2. Sex at birth: male or female; female participants must be of non-childbearing potential, or postmenopausal.
 3. Age: 18 to 55 years, inclusive, at screening.
 4. BMI: 18.0 to 32.0 kg/m\^2, inclusive, at screening.
 5. Female participants of non-childbearing potential must have unequivocal documentation that they are not of childbearing potential Postmenopausal female participants must have a serum follicle-stimulating hormone (FSH) concentration \&gt;33.4 milli-international units per milliliter (mIU/mL) at screening to confirm menopause.
 6. Male participants, if not surgically sterilized and who have a female partner of childbearing potential, must agree to use a condom during any sexual intercourse until the c</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
     <t>Rogg L, Underwood M, Hanan N, et al. Phase 1 Evaluation of VH4524184, a Third-Generation Integrase Strand Transfer Inhibitor With an Enhanced Resistance Profile.&amp;nbsp;Clin Infect Dis. Published online March 21, 2025. doi:10.1093/cid/ciaf135</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Integrase strand transfer inhibitors (INSTIs) have been fundamental to HIV-1 treatment for over 15 years. VH4524184 (VH-184) is a third-generation INSTI with long-acting potential currently in development for HIV-1 treatment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This double-blind, randomized, placebo-controlled, phase 1, first-time-in-human (FTIH) study evaluated oral VH-184 in adults without HIV-1 administered as single ascending doses (10-460 mg; part 1), multiple ascending doses (160-480 mg) for 14 days with concomitant midazolam (480 mg cohort; part 2), and as a single dose (100 mg) under fasted/fed conditions (part 3) to assess safety, tolerability, and pharmacokinetics. VH-184 resistance was evaluated in vitro against pseudotyped viruses containing participant-derived integrase sequences from the SAILING and DAWNING studies that conferred reduced susceptibility to second-generation INSTIs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Eighty-four participants (VH-184, n=63; placebo, n=21) were included in the FTIH study. VH-184 demonstrated a good safety and tolerability profile. Dose-proportional increases in exposures were observed after single doses of 10 to 300 mg, without further increase after 460-mg single or 480-mg multiple doses. Geometric mean half-life was ∼24 hours. Observed accumulation in exposures ranged from 1.3- to 1.9-fold after repeat VH-184 dosing of 480 and 160 mg, respectively. VH-184 had minimal impact on the pharmacokinetics of CYP3A substrates and exhibited a moderate positive food effect. The in vitro resistance profile of VH-184 was enhanced compared with prior INSTIs, retaining antiviral activity against second-generation INSTI-resistant pseudotyped viruses.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;These data support the safety and further development of VH-184 as a third-generation INSTI with long-acting potential for HIV-1 treatment&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -977,50 +995,53 @@
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Shanogi.</t>
   </si>
   <si>
     <t>Shionogi</t>
   </si>
   <si>
     <t>https://www.shionogi.com/global/en/company.html</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Shionogi &amp; Company, Limited is a Japanese pharmaceutical company best known for developing Crestor. Medical supply and brand name also uses katakana. Shionogi has business roots that date back to 1878, and was incorporated in 1919.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>ViiV HEALTHCARE PREMIERES EARLY DATA SHOWING ANTIVIRAL ACTIVITY AGAINST INTEGRASE RESISTANCE FROM ITS INVESTIGATIONAL, THIRD-GENERATION INTEGRASE INHIBITOR</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2024/july/viiv-healthcare-premieres-early-data-showing-antiviral-activity/</t>
   </si>
   <si>
     <t>Phase 1 Study of VH4524184 (VH-184), a New Third-Generation Integrase Strand Transfer Inhibitor (INSTI) With a Unique Resistance Profile</t>
   </si>
   <si>
     <t>https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-rogg-vh-184-oral-ftih-oab2603-disc.pdf</t>
   </si>
   <si>
     <t>First data on third-generation integrase inhibitor from ViiV</t>
   </si>
   <si>
     <t>http://i-base.info/htb/48342</t>
   </si>
   <si>
     <t>Proof-of-Concept Phase 2a Trial of VH4524184 (VH-184), a Third-Generation Integrase Strand Transfer Inhibitor - Rogg L.- CROI2025</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fc210bad-5f14-402b-9b3a-dce49b030921/fc210bad-5f14-402b-9b3a-dce49b030921_viewable_rendition__v.pdf</t>
   </si>
@@ -1443,94 +1464,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/sKsPqegpMWrU5AzIQhpJpzPC8HaoMIaVo3TxHuMq.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2024/july/viiv-healthcare-premieres-early-data-showing-antiviral-activity/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-rogg-vh-184-oral-ftih-oab2603-disc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/48342" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fc210bad-5f14-402b-9b3a-dce49b030921/fc210bad-5f14-402b-9b3a-dce49b030921_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/media/fonb14xu/q2-2025-results-slides.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/march/showcases-leadership-in-long-acting-injectables-innovation/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-presents-pipeline-data-for-two-investigational-hiv-treatment-therapies-with-potential-for-twice-yearly-dosing/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1586,135 +1610,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
       <c r="X2" t="s">
         <v>48</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>49</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>50</v>
       </c>
       <c r="AA2" t="s">
         <v>51</v>
       </c>
       <c r="AB2" t="s">
         <v>52</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>53</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>54</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -1758,1050 +1791,1066 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2">
         <v>218804</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Q2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="S2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="U2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Z2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AA2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AD2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AL2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AM2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AP2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ2">
         <v>372</v>
       </c>
       <c r="AR2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AV2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AX2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3">
         <v>218806</v>
       </c>
       <c r="C3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="N3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="O3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="X3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="Y3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AB3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AC3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AD3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AE3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AI3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AM3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AP3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ3">
         <v>22</v>
       </c>
       <c r="AR3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AV3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AX3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AZ3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4">
         <v>218803</v>
       </c>
       <c r="C4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E4" t="s">
+        <v>110</v>
+      </c>
+      <c r="F4" t="s">
+        <v>140</v>
+      </c>
+      <c r="G4" t="s">
+        <v>112</v>
+      </c>
+      <c r="H4" t="s">
+        <v>158</v>
+      </c>
+      <c r="I4" t="s">
+        <v>159</v>
+      </c>
+      <c r="J4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O4" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>160</v>
+      </c>
+      <c r="X4" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>165</v>
+      </c>
+      <c r="AM4" t="s">
         <v>153</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AP4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ4">
         <v>84</v>
       </c>
       <c r="AR4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AT4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AU4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AV4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AX4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AY4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AZ4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5">
         <v>219888</v>
       </c>
       <c r="C5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="O5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="X5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Y5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AB5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AC5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AD5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AE5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AG5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AM5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AP5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ5">
         <v>26</v>
       </c>
       <c r="AR5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AS5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AU5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AV5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AW5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AX5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AY5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AZ5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="M6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="N6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="O6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="Q6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="R6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="S6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="T6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="W6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="X6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="Y6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="Z6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AA6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AD6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AE6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AF6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AK6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AO6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AP6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ6">
         <v>150</v>
       </c>
       <c r="AR6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AW6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AX6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AY6" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AZ6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E7" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I7" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="J7" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M7" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="O7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="Q7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="S7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="U7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="X7" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="Y7" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="Z7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AA7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AB7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AC7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AE7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AH7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AI7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AP7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ7">
         <v>126</v>
       </c>
       <c r="AR7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS7" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AU7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AW7" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AX7" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AY7" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AZ7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8">
         <v>223803</v>
       </c>
       <c r="C8" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F8" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G8" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H8" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="I8" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="J8" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M8" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="O8" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Q8" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="X8" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="Y8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Z8" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AA8" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AE8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG8" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AH8" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AI8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ8" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AP8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ8">
         <v>9</v>
       </c>
       <c r="AR8" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AS8" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AU8" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AX8" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AY8" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AZ8" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>238</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>242</v>
+      </c>
+      <c r="H2" t="s">
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2812,719 +2861,752 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C2" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D2" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F2" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="I2" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C3" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="D3" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="I3" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C2" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="E2" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="F2" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C3" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D3" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E3" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="F3" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>238</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>305</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>306</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="J2" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>308</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="J3" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>310</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="J4" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>236</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>312</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="J5" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>314</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="J6" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>316</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="J7" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>57</v>
+        <v>241</v>
       </c>
       <c r="C8" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>318</v>
+      </c>
+      <c r="H8" t="s">
+        <v>319</v>
+      </c>
+      <c r="J8" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C9" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>320</v>
+      </c>
+      <c r="H9" t="s">
+        <v>321</v>
+      </c>
+      <c r="J9" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>236</v>
+        <v>60</v>
       </c>
       <c r="C10" t="s">
-        <v>313</v>
-[...16 lines deleted...]
-        <v>316</v>
+        <v>322</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="J10" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...5 lines deleted...]
-    <hyperlink ref="E11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>