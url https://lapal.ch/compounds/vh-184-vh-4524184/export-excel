--- v2 (2026-09-11)
+++ v3 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -656,57 +656,57 @@
   <si>
     <t>VH4524184 dose B+ TAF + FTC (month 0-12)</t>
   </si>
   <si>
     <t>daily oral VH-184 dose B (high) + FDC {25mg TAF+200mg emtricitabine}</t>
   </si>
   <si>
     <t>Dolutegravir / Lamivudine (DTG/3TC)</t>
   </si>
   <si>
     <t>Dolutegravir (50 mg) / Lamivudine (300 mg)</t>
   </si>
   <si>
     <t>VH4524184 selected dose+ TAF + FTC (month 12-24)</t>
   </si>
   <si>
     <t>VH4524184 selected dose+ TAF + FTC</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
-    <t>2026-05-07</t>
-[...5 lines deleted...]
-    <t>2028-07-24</t>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2027-06-11</t>
+  </si>
+  <si>
+    <t>2028-05-22</t>
   </si>
   <si>
     <t>Adults, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Participant must be at least 18 years of age (or older, if required for adults by local regulations) at the time of signing the informed consent.
 2. Screening CD4+ T-cell count \&gt;200 cells/microlitre (µL).
 3. Documented HIV-1 infection and Screening plasma HIV-1 RNA of ≥1000 copies/millilitre (mL). A single repeat of this test is allowed within a single Screening period to determine eligibility.
 4. Treatment-naive: Defined as no ARVs (in combination or monotherapy) received after the diagnosis of HIV-1 infection.
 5. Body weight \&gt;=50.0 kilogram (kg) \[(110 pounds (lbs)\] for participants assigned male at birth and \&gt;=45.0 kg (99 lbs) for participants assigned female at birth. BMI within the range 18.5-35.5 kg/m\^2 (inclusive - applies to males and females).
 6. other</t>
   </si>
   <si>
     <t>treatment naive PLHIV - no acute HIV infection</t>
   </si>
   <si>
     <t>219890 - DDis common medicines</t>
   </si>
   <si>
     <t>NCT07066722</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07066722</t>
   </si>
@@ -779,50 +779,104 @@
     <t>VH4524184</t>
   </si>
   <si>
     <t>[14C]VH4524184 microdose</t>
   </si>
   <si>
     <t>[14C]VH4524184</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-08-20</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Willing and able to sign the Informed Consent Form (ICF).
 2. Sex at birth: male or female; female participants must be of non-childbearing potential, or postmenopausal.
 3. Age: 18 to 55 years, inclusive, at screening.
 4. BMI: 18.0 to 32.0 kg/m\^2, inclusive, at screening.
 5. Female participants of non-childbearing potential must have unequivocal documentation that they are not of childbearing potential Postmenopausal female participants must have a serum follicle-stimulating hormone (FSH) concentration \&gt;33.4 milli-international units per milliliter (mIU/mL) at screening to confirm menopause.
 6. Male participants, if not surgically sterilized and who have a female partner of childbearing potential, must agree to use a condom during any sexual intercourse until the c</t>
   </si>
   <si>
     <t>Single group assignment</t>
+  </si>
+  <si>
+    <t>NCT07822477</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07822477</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>The study aims to evaluate the safety, tolerability and pharmacokinetic (PK) properties of a single dose of VH5356136 in adult participants without human immunodeficiency virus (HIV). This study will be conducted following the availability of initial safety and PK clinical data from formulation of the parent drug VH4524184.</t>
+  </si>
+  <si>
+    <t>A Study to Investigate Safety, Tolerability and Pharmacokinetics of VH5356136 in Adult Participants Without HIV</t>
+  </si>
+  <si>
+    <t>VH5356136 Formulation 1</t>
+  </si>
+  <si>
+    <t>VH5356136 Formulation 2</t>
+  </si>
+  <si>
+    <t>Placebo for VH5356136 Formulation 1</t>
+  </si>
+  <si>
+    <t>Placebo for VH5356136 Formulation 2</t>
+  </si>
+  <si>
+    <t>2026-11-06</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2029-05-09</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Participants must be 18 to 55 years of age inclusive at the time of signing the informed consent form (ICF).
+* Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
+* Participants who are able to understand and comply with protocol requirements and timetables, instructions, and protocol-stated restrictions.
+* Body weight ≥50.0 kg (110 lbs) for men and ≥45.0 kg (99 lbs) for women and body mass index within the range 18.5 to 32.0 kg/m\^2 (inclusive).
+* Participants of any sex (male or female) are eligible. A female participant (female sex assigned at birth) is eligible to participate if they are a person of non-childbearing potential (PONCBP).
+* Capable of prov</t>
+  </si>
+  <si>
+    <t>Triple-blind masking</t>
+  </si>
+  <si>
+    <t>unclear dosing frequency</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
@@ -1428,51 +1482,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310551" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06214052" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631704" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310616" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07202546" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07066722" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07636928" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310551" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06214052" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631704" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310616" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07202546" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07066722" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07636928" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07822477" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/sKsPqegpMWrU5AzIQhpJpzPC8HaoMIaVo3TxHuMq.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1727,54 +1781,54 @@
       <c r="AJ2" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ8"/>
+  <dimension ref="A1:AZ9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2485,51 +2539,51 @@
       <c r="AF6" t="s">
         <v>125</v>
       </c>
       <c r="AG6" t="s">
         <v>126</v>
       </c>
       <c r="AH6" t="s">
         <v>126</v>
       </c>
       <c r="AI6" t="s">
         <v>126</v>
       </c>
       <c r="AJ6" t="s">
         <v>203</v>
       </c>
       <c r="AK6" t="s">
         <v>48</v>
       </c>
       <c r="AO6" t="s">
         <v>204</v>
       </c>
       <c r="AP6" t="s">
         <v>130</v>
       </c>
       <c r="AQ6">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="AR6" t="s">
         <v>131</v>
       </c>
       <c r="AS6" t="s">
         <v>132</v>
       </c>
       <c r="AU6" t="s">
         <v>182</v>
       </c>
       <c r="AW6" t="s">
         <v>168</v>
       </c>
       <c r="AX6" t="s">
         <v>155</v>
       </c>
       <c r="AY6" t="s">
         <v>169</v>
       </c>
       <c r="AZ6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
@@ -2715,142 +2769,238 @@
         <v>232</v>
       </c>
       <c r="AP8" t="s">
         <v>130</v>
       </c>
       <c r="AQ8">
         <v>9</v>
       </c>
       <c r="AR8" t="s">
         <v>181</v>
       </c>
       <c r="AS8" t="s">
         <v>233</v>
       </c>
       <c r="AU8" t="s">
         <v>182</v>
       </c>
       <c r="AX8" t="s">
         <v>155</v>
       </c>
       <c r="AY8" t="s">
         <v>169</v>
       </c>
       <c r="AZ8" t="s">
         <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9">
+        <v>300862</v>
+      </c>
+      <c r="C9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E9" t="s">
+        <v>110</v>
+      </c>
+      <c r="F9" t="s">
+        <v>236</v>
+      </c>
+      <c r="G9" t="s">
+        <v>112</v>
+      </c>
+      <c r="H9" t="s">
+        <v>237</v>
+      </c>
+      <c r="I9" t="s">
+        <v>238</v>
+      </c>
+      <c r="M9" t="s">
+        <v>239</v>
+      </c>
+      <c r="O9" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>241</v>
+      </c>
+      <c r="S9" t="s">
+        <v>242</v>
+      </c>
+      <c r="W9" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>244</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>245</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>245</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>151</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>151</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>247</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ9">
+        <v>160</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>248</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>249</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>156</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="H2" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2867,99 +3017,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>246</v>
+        <v>262</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2969,594 +3119,594 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="E2" t="s">
         <v>58</v>
       </c>
       <c r="F2" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="I2" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="C3" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="D3" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="E3" t="s">
         <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="I3" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="C2" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>245</v>
+        <v>261</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="E2" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="F2" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="C3" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="D3" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="E3" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="F3" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="J2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="J3" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="J4" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="J5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="J6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="J7" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="C8" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="H8" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="J8" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="C9" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="H9" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="J9" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J10" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>