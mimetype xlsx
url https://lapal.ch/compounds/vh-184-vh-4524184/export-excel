--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,102 +143,252 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>VH-184 (VH-4524184)</t>
+    <t>VH-4524184</t>
+  </si>
+  <si>
+    <t>VH-184</t>
   </si>
   <si>
     <t>VH-4524184 ; VH-184</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor)</t>
+  </si>
+  <si>
     <t>Integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>VH4524184 (VH-184) is an investigational third-generation integrase strand transfer inhibitor (INSTI) with long-acting potential, similar to dolutegravir, with a higher barrier to resistance. INSTIs exert their antiviral effect by targeting the HIV integrase enzyme, thereby inhibiting viral replication. There is an emerging resistance trend to some 2nd generation INSTIs. Preclinical in vitro studies indicate that VH-184 demonstrates antiviral potency comparable to 2nd generation INSTIs dolutegravir and cabotegravir, with a protein-adjusted 90% effective concentration (EC90) of 160 nM and an improved resistance profile. VH-184 is being pursued as injectable for subcutaneous or intramuscular administration, as a backbone for future HIV treatment regimens.</t>
   </si>
   <si>
     <t>VH4524184 (VH-184) is currently in clinical development and not yet approved in any jurisdiction. Two injectable LA formulations are evaluated. Formulation A showed a median Cmax at Day 3 and a terminal half-life of ~7 weeks, supporting Q1M/Q2M dosing. Formulation B demonstrated slower absorption with flat PK through Month 7; terminal half-life was not estimable, supporting Q6M dosing. ISRs were predominantly Grade 1–2; two Grade 3 events were reported. The VH-184 demonstrated enhanced potency versus bictegravir across key resistance mutations, retaining wild-type–level activity</t>
   </si>
   <si>
     <t>VH4524184 (VH-184) is currently in clinical development and not yet approved in any jurisdiction.</t>
   </si>
   <si>
     <t>Oral, , Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Detailed manufacturing information is not currently available for this compound.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>To be determined, Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker, Self-administered</t>
   </si>
   <si>
-    <t>Monthly, Every 2 months, Every 6 weeks, Every 4 months</t>
+    <t>Monthly, Every 2 months, Every 6 months</t>
   </si>
   <si>
     <t>Both long‑acting (LA) formulations of VH‑184 were well tolerated in healthy adults aged 18–55 years without HIV‑1 infection. The most frequently reported adverse events were injection-site reactions (ISRs), which were predominantly mild in severity. ISRs occurred in approximately 80% of participants, with injection‑site pain reported by 68%. The majority of ISRs resolved within 4–8 days, excluding injection‑site nodules. No serious adverse events were observed in the Phase 1 interim results from study NCT06310551.</t>
   </si>
   <si>
     <t>Formulation A: [240mg (0.8 mL), 420 mg (1.4mL); 750 mg (2.5 mL)] SC and [450mg (1.5 mL), 900 mg (3 mL)] IM. Formulation B: [400 mg (1 mL); 800mg (2 mL) IM and SC]</t>
   </si>
   <si>
     <t>900 mg (3mL) IM into the thigh muscle</t>
   </si>
   <si>
     <t>A Phase 2a, oral, proof‑of‑concept study in antiretroviral‑therapy (ART)–naïve people with HIV (PWH) (NCT06214052) evaluated VH‑184 administered at doses of 10 mg, 50 mg, and 300 mg every three days. Long‑acting formulations of VH‑184, including both intramuscular (IM) and subcutaneous (SC) depot preparations, are currently under evaluation in a separate clinical study (NCT06310551). Population pharmacokinetic analyses indicate that the long‑acting formulation A may be suitable for monthly or every‑two‑month administration, whereas the formulation B may enable dosing at four month and six‑month intervals.</t>
   </si>
   <si>
     <t>2026-03-10 12:07:40</t>
   </si>
   <si>
     <t>2026-03-12 15:17:42</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
@@ -288,53 +449,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -354,141 +512,144 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>NCT06310551</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06310551</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>The purpose of this study is to identify 1 or more doses of parenterally administered VH4524184 that are safe, well tolerated and yield a PK drug exposure profile necessary to deliver a long-acting antiretroviral therapy for the treatment of HIV-1 infection.</t>
   </si>
   <si>
     <t>First Time in Human Study of Long Acting VH4524184 Formulations</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Oral VH4524184</t>
   </si>
   <si>
     <t>VH4524184 Formulation A SC</t>
   </si>
   <si>
     <t>Placebo Formulation A SC</t>
   </si>
   <si>
     <t>rHuPH20</t>
   </si>
   <si>
     <t>VH4524184 Formulation B SC</t>
   </si>
   <si>
     <t>2024-03-21</t>
   </si>
   <si>
-    <t>2026-06-29</t>
+    <t>2026-08-05</t>
   </si>
   <si>
     <t>2028-01-21</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Age
 1. Participant must be 18 to 55 years of age inclusive, at the time of signing the informed consent.
    Type of Participant and Characteristics
 2. Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 3. Participants who are negative for SARS-CoV-2, performed on admission/readmission to the Phase 1 unit, using an approved molecular test (PCR).
 4. Participants who are able to understand and comply with protocol requirements and timetables, instructions, and protocol-stated restrictions.
    Weight
 5. Body weight ≥50.0 kg (110 lbs) for men and ≥45.0 kg (99 lbs) for women and body mass index within the range 18.5 to 32.0 kg/m2 (inclusive).
    Sex and Contra</t>
   </si>
   <si>
     <t>HIV, HCV, HBV, COVID 19</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
-    <t>Oral, Subcutaneous, Intra-articular</t>
+    <t>Oral, Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>Injectable, Tablet</t>
   </si>
   <si>
     <t>NCT06214052</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06214052</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, ability of VH4524184 when given alone to reduce the amount of HIV (viral load) in people with HIV-1 infection who have never received antiretroviral therapy (treatment-naïve). Data from this study will be used to decide how VH4524184 can be best included in a full-treatment regimen for HIV-1 in the future.</t>
   </si>
   <si>
     <t>VH4524184 Proof-of-Concept in Treatment-Naïve Adults Living With HIV-1</t>
   </si>
   <si>
     <t>Argentina, Canada, Italy, Spain, United States of America</t>
   </si>
@@ -505,133 +666,133 @@
     <t>2024-02-07</t>
   </si>
   <si>
     <t>2025-06-12</t>
   </si>
   <si>
     <t>2024-06-12</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must be 18 to 65 years of age inclusive at the time of signing the informed consent.
 * Participants who are overtly healthy (other than HIV infection) as determined by the Investigator or medically qualified designee based on a medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Positive HIV antibody test
 * Documented HIV infection and Screening plasma HIV-1 RNA ≥ 3,000 copies/mL. A single repeat of this test is allowed within a single Screening period to determine eligibility.
 * Screening CD4+ T-cell count ≥200 cells/mm3
 * Treatment-naïve: No antiretrovirals (ARVs, in combination or monotherapy) received after the diagnosis of HIV-1 infection.
 * HIV Pre-exposure or post-exposure prophylaxis: No</t>
   </si>
   <si>
-    <t>HIV, HCV, HBV</t>
+    <t>HCV, HBV</t>
   </si>
   <si>
     <t>Once every three days</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>NCT05631704</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05631704</t>
   </si>
   <si>
     <t>This study is designed to investigate the safety, tolerability and PK of VH4524184 (GSK4524184) and the potential of VH4524184 to inhibit or induce CYP3A activity in healthy participants.</t>
   </si>
   <si>
     <t>A Study to Investigate Safety, Tolerability, and Pharmacokinetics (PK) of VH4524184 and the Potential for Changes in Cytochrome P450 3A (CYP3A) Activity</t>
   </si>
   <si>
     <t>Drug: Midazolam</t>
   </si>
   <si>
     <t>2022-12-02</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2023-07-27</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must be 18 to 50 years of age.
 * Participants who are overtly healthy.
 * Body weight \&gt;=50.0 kilograms (kg) (110 pounds \[lbs\]) for men and \&gt;=45.0 kg (99 lbs) for women and body mass index within the range 18.5 to 32.0 kilograms per meter square (kg/m\^2) (inclusive).
 * Male or female. Male Participants: No contraceptive restrictions for male participants. Female Participants: A female participant (female sex assigned at birth) is eligible to participate if she is not pregnant, or breastfeeding and is not physically able to have a baby.</t>
   </si>
   <si>
+    <t>HIV, HCV, HBV</t>
+  </si>
+  <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Participants will receive escalating doses of VH4524184 or placebo in Part 1 and Part 2 of the study. In Part 3, participants will receive VH4524184 under fasted and fed conditions.</t>
   </si>
   <si>
     <t>Daily</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>NCT06310616</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06310616</t>
   </si>
   <si>
     <t>This study aims to assess any impact of VH4524184 on the pharmacokinetic (PK) profile of an ethinyl estradiol (EE) and norethindrone acetate (NEA) containing oral contraceptive (OC) administered to healthy adult female participants.</t>
   </si>
   <si>
     <t>A Study to Investigate the Potential Drug-Drug Interaction Between VH4524184 and Oral Contraceptive (Loestrin) in Healthy Adult Female Participants</t>
   </si>
   <si>
     <t>Drug: Loestrin</t>
   </si>
   <si>
     <t>2024-03-06</t>
   </si>
   <si>
     <t>2024-12-09</t>
   </si>
   <si>
     <t>2024-08-15</t>
   </si>
   <si>
-    <t>Cisgender women, Non-pregnant individuals</t>
-[...2 lines deleted...]
-    <t>Female</t>
+    <t>Female, Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Healthy participants 18 to 45 years of age
 * POCBP with intact ovarian function by medical history and history of regular menstrual cycles for the past 12
 * Body weight greater than or equal to (≥) 45 kilograms (kg) and Body mass index (BMI) within the range of 18.5 to 32.0 kg/m2
 * Female participants of childbearing potential must use approved highly effective non-hormonal forms of birth control.
 * Capable of giving signed informed consent.
 Exclusion Criteria:
 * History or presence of clinical condition or disorder that could be capable of significantly altering the absorption, metabolism, or elimination of drugs.
 * Lymphoma, leukemia, or any malignancy within the past 5 years with some exceptions
 * Breast cancer or in remission within the past 10 years.</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>INNOVATE (222638)</t>
   </si>
@@ -665,81 +826,75 @@
   <si>
     <t>Dolutegravir (50 mg) / Lamivudine (300 mg)</t>
   </si>
   <si>
     <t>VH4524184 selected dose+ TAF + FTC (month 12-24)</t>
   </si>
   <si>
     <t>VH4524184 selected dose+ TAF + FTC</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>2027-06-11</t>
   </si>
   <si>
     <t>2028-05-22</t>
   </si>
   <si>
-    <t>Adults, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 1. Participant must be at least 18 years of age (or older, if required for adults by local regulations) at the time of signing the informed consent.
 2. Screening CD4+ T-cell count \&gt;200 cells/microlitre (µL).
 3. Documented HIV-1 infection and Screening plasma HIV-1 RNA of ≥1000 copies/millilitre (mL). A single repeat of this test is allowed within a single Screening period to determine eligibility.
 4. Treatment-naive: Defined as no ARVs (in combination or monotherapy) received after the diagnosis of HIV-1 infection.
 5. Body weight \&gt;=50.0 kilogram (kg) \[(110 pounds (lbs)\] for participants assigned male at birth and \&gt;=45.0 kg (99 lbs) for participants assigned female at birth. BMI within the range 18.5-35.5 kg/m\^2 (inclusive - applies to males and females).
 6. other</t>
   </si>
   <si>
     <t>treatment naive PLHIV - no acute HIV infection</t>
   </si>
   <si>
     <t>219890 - DDis common medicines</t>
   </si>
   <si>
     <t>NCT07066722</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07066722</t>
   </si>
   <si>
     <t>The aim of the study is to gather information on how the drug behaves in healthy adults, how it is absorbed, and how it interacts when taken with other medicines.</t>
   </si>
   <si>
     <t>A Study to Evaluate VH4524184 Tablet Absorption, Effects of Food, and Interactions With Other Drugs in Healthy Adults</t>
-  </si>
-[...1 lines deleted...]
-    <t>VH-184</t>
   </si>
   <si>
     <t>various dosages and administration sequences</t>
   </si>
   <si>
     <t>VH-184 + rifbutin (or mycobutin)</t>
   </si>
   <si>
     <t>VH-184 + Itraconazole (or Sporanox)</t>
   </si>
   <si>
     <t>VH-184 + phenytoin (or Dilantin)</t>
   </si>
   <si>
     <t>VH-184 + metformin + digoxin (or lanoxin)</t>
   </si>
   <si>
     <t>2025-07-07</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
@@ -766,50 +921,53 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT07636928</t>
   </si>
   <si>
     <t>The purpose of the study is to assess the bioavailability, mass balance, pharmacokinetics, metabolism and excretion of radiolabeled (14C) VH4524184.</t>
   </si>
   <si>
     <t>Mass Balance and Absolute Oral Bioavailability of [14C]VH4524184</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>VH4524184</t>
   </si>
   <si>
     <t>[14C]VH4524184 microdose</t>
   </si>
   <si>
     <t>[14C]VH4524184</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
     <t>2026-08-20</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Willing and able to sign the Informed Consent Form (ICF).
 2. Sex at birth: male or female; female participants must be of non-childbearing potential, or postmenopausal.
 3. Age: 18 to 55 years, inclusive, at screening.
 4. BMI: 18.0 to 32.0 kg/m\^2, inclusive, at screening.
 5. Female participants of non-childbearing potential must have unequivocal documentation that they are not of childbearing potential Postmenopausal female participants must have a serum follicle-stimulating hormone (FSH) concentration \&gt;33.4 milli-international units per milliliter (mIU/mL) at screening to confirm menopause.
 6. Male participants, if not surgically sterilized and who have a female partner of childbearing potential, must agree to use a condom during any sexual intercourse until the c</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>NCT07822477</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07822477</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>The study aims to evaluate the safety, tolerability and pharmacokinetic (PK) properties of a single dose of VH5356136 in adult participants without human immunodeficiency virus (HIV). This study will be conducted following the availability of initial safety and PK clinical data from formulation of the parent drug VH4524184.</t>
@@ -817,53 +975,50 @@
   <si>
     <t>A Study to Investigate Safety, Tolerability and Pharmacokinetics of VH5356136 in Adult Participants Without HIV</t>
   </si>
   <si>
     <t>VH5356136 Formulation 1</t>
   </si>
   <si>
     <t>VH5356136 Formulation 2</t>
   </si>
   <si>
     <t>Placebo for VH5356136 Formulation 1</t>
   </si>
   <si>
     <t>Placebo for VH5356136 Formulation 2</t>
   </si>
   <si>
     <t>2026-11-06</t>
   </si>
   <si>
     <t>2026-09-10</t>
   </si>
   <si>
     <t>2029-05-09</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 * Participants must be 18 to 55 years of age inclusive at the time of signing the informed consent form (ICF).
 * Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Participants who are able to understand and comply with protocol requirements and timetables, instructions, and protocol-stated restrictions.
 * Body weight ≥50.0 kg (110 lbs) for men and ≥45.0 kg (99 lbs) for women and body mass index within the range 18.5 to 32.0 kg/m\^2 (inclusive).
 * Participants of any sex (male or female) are eligible. A female participant (female sex assigned at birth) is eligible to participate if they are a person of non-childbearing potential (PONCBP).
 * Capable of prov</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>unclear dosing frequency</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
@@ -1036,120 +1191,150 @@
   <si>
     <t>Chemical structure not yet disclosed</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
-    <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Shanogi.</t>
+    <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer. Shionogi joined in October 2012</t>
   </si>
   <si>
     <t>Shionogi</t>
   </si>
   <si>
     <t>https://www.shionogi.com/global/en/company.html</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Shionogi &amp; Company, Limited is a Japanese pharmaceutical company best known for developing Crestor. Medical supply and brand name also uses katakana. Shionogi has business roots that date back to 1878, and was incorporated in 1919.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>ViiV HEALTHCARE PREMIERES EARLY DATA SHOWING ANTIVIRAL ACTIVITY AGAINST INTEGRASE RESISTANCE FROM ITS INVESTIGATIONAL, THIRD-GENERATION INTEGRASE INHIBITOR</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2024/july/viiv-healthcare-premieres-early-data-showing-antiviral-activity/</t>
   </si>
   <si>
     <t>Phase 1 Study of VH4524184 (VH-184), a New Third-Generation Integrase Strand Transfer Inhibitor (INSTI) With a Unique Resistance Profile</t>
   </si>
   <si>
     <t>https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-rogg-vh-184-oral-ftih-oab2603-disc.pdf</t>
   </si>
   <si>
     <t>First data on third-generation integrase inhibitor from ViiV</t>
   </si>
   <si>
     <t>http://i-base.info/htb/48342</t>
   </si>
   <si>
     <t>Proof-of-Concept Phase 2a Trial of VH4524184 (VH-184), a Third-Generation Integrase Strand Transfer Inhibitor - Rogg L.- CROI2025</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fc210bad-5f14-402b-9b3a-dce49b030921/fc210bad-5f14-402b-9b3a-dce49b030921_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>VH184 has potential to become backbone of next-generation of HIV treatment regimens - GSK-Conference call-Q2-2025</t>
   </si>
   <si>
     <t>https://www.gsk.com/media/fonb14xu/q2-2025-results-slides.pdf</t>
   </si>
   <si>
     <t>ViiV data at CROI2025 - ViiV Press Release</t>
   </si>
   <si>
+    <t>ViiV</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>ViiV Healthcare website</t>
+  </si>
+  <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/march/showcases-leadership-in-long-acting-injectables-innovation/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://bpspubs.onlinelibrary.wiley.com/doi/10.1002/bcp.70221"&gt;&lt;strong&gt;Lack of clinically significant drug–drug interactions between the third-generation integrase strand transfer inhibitor VH4524184 (VH-184) and combined oral contraceptives.&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt; &lt;/strong&gt;Doyle, E., Kahl, L., Goodchild, J., Halliday, F., Rogg, L., Collins, J., Thaker, S. and Gartland, M. (2025). Br J Clin Pharmacol, 91: 15-16. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1002/bcp.70221"&gt;https://doi.org/10.1002/bcp.70221&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Long-acting antiretroviral therapy offers people with HIV-1 more convenient and sustainable treatment options, improving quality of life and adherence. VH4524184 (VH-184) is a third-generation integrase strand transfer inhibitor (INSTI) that has potent antiviral activity, long-acting potential and an enhanced in vitro resistance profile compared with second-generation INSTIs. Since VH-184 may be administered concomitantly with combined oral contraceptives (COCs), it is important to understand any clinically relevant drug–drug interactions. In this study, we assessed the impact of VH-184 on the pharmacokinetics (PK) of a common COC containing ethinyl estradiol (EE) and norethindrone acetate (NEA).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Material and Methods: &lt;/strong&gt;We conducted a phase 1, open-label, single-sequence, 1-way study in female participants without HIV aged 18 to 45 years. Participants received once-daily oral EE 30 μg/NEA 1.5&amp;nbsp;mg alone (treatment period 1; Days 1–10) or with once-daily oral VH-184200 mg (treatment period 2; Days 11–20) after a 21-day run-in period of EE/NEA followed by a 7-day washout period. The primary endpoint was maximum plasma concentration (Cmax) and area under the concentration-time curve from time 0 to the end of the dosing interval (AUC₀-τ) for EE and NEA. Secondary endpoints included VH-184 PK parameters, safety and tolerability.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;Of the 26 participants enrolled, 20 completed the study. Five participants discontinued before treatment Period 1, and one participant withdrew after completing treatment Period 2 but before the follow-up visit. Geometric least squares mean ratios (90% CI) with vs. without VH-184 of Cmax and AUC₀-τ were 1.041 (0.974–1.112) and 1.107 (1.062–1.153) for EE, respectively, and 1.210 (1.133–1.293) and 1.234 (1.194–1.274) for NEA, respectively. Steady-state VH-184 concentrations were achieved in ~10&amp;nbsp;days, consistent with prior studies. Overall, 12 (46%) participants reported 16 treatment-emergent adverse events (TEAEs). The only TEAEs reported by &amp;gt;1 participant were headache (n = 3), abdominal pain (n = 2), fatigue (n = 2) and positive SARS-CoV-2 test (n = 2). All TEAEs had a maximum intensity of Grade 1. Five (19%) participants reported six drug-related TEAEs, none of which were reported by &amp;gt;1 participant. The four drug-related TEAEs reported during treatment period 2 were labelled events for EE/NEA and/or INSTIs. No TEAEs led to discontinuation during either treatment period. No serious AEs or deaths were reported. Five participants experienced asymptomatic Grade 1 or 2 transaminase elevations after treatment period 2 (Day 21). There were no clinically relevant changes in other laboratory parameters, electrocardiograms or vital signs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;VH-184 had no effect on the steady-state PK of EE after repeat oral administration with a common COC containing EE/NEA. A slight increase in NEA exposure was observed with VH-184 coadministration, which was not considered clinically significant. EE/NEA did not meaningfully affect the steady-state PK of VH-184. VH-184 combined with EE/NEA was well tolerated in female participants without HIV. These results indicate that VH-184 can be administered with COCs containing EE/NEA without impacting the efficacy of COCs or the PK of VH-184.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;H. Back et al. Pharmacokinetics and Evaluation of Potential Dosing Regimens for Long-Acting VH4524184. Presented at the 33rd Conference on Retroviruses and Opportunistic Infections (CROI). February 2026.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>2026-02-14</t>
+  </si>
+  <si>
+    <t>CROI conference</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;: VH4524184 (VH-184) is a third-generation integrase strand transfer inhibitor (INSTI) with an enhanced in vitro resistance profile compared with second-generation INSTIs. Previously, oral VH-184 demonstrated potent antiviral activity in people with HIV-1 in a proof-of-concept study. Here, we present results from the first-time-in-human study of injectable formulations in adults without HIV to assess the long-acting potential of VH-184. Methods: In this ongoing phase 1, double-blind, placebo-controlled, randomized study (&lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;, &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/study/NCT06310551"&gt;NCT06310551&lt;/a&gt;), we are evaluating the safety, tolerability, and pharmacokinetics (PK) of parenterally administered VH-184 in adults without HIV for up to 52 weeks. PK data were collected after subcutaneous (SC) or intramuscular (IM) administration of escalating doses of VH-184 formulations. Observed PK data were integrated into a population PK (PopPK) model to simulate multiple dosing regimens including monthly (Q1M), every 2 months (Q2M), and every 6 months (Q6M). &lt;strong&gt;Results&lt;/strong&gt;: In the first 7 study cohorts, 39 participants (33 male) received a single dose of 1 of 2 formulations (A and B) under evaluation. The majority of injection site reactions (ISRs) were grade 1, with fewer grade 2 ISRs and 2 grade 3 ISRs. The most common ISRs were erythema, pain, and nodules. Formulation A reached maximum plasma concentration (Cmax) a median of 3 days after SC or IM injection, and terminal half-life after SC dosing was a median of 7 weeks. Formulation B showed a wider range of time to reach Cmax due to slow absorption and maintained a flat PK profile through Month 7; thus, terminal half-life has not been defined. The PopPK analysis adequately characterized the observed PK profile for both formulations, and simulation results suggest that VH-184 long-acting injectable (LAI) formulations may maintain VH-184 PK above clinically effective concentrations with Q1M or Q2M dosing for formulation A and Q6M dosing for formulation B.&lt;strong&gt;Conclusions&lt;/strong&gt;: VH-184 LAI formulations were well tolerated and demonstrated a favorable PK profile, with both formulations showing an extended half-life, supporting long-acting dosing. The emerging safety profile of VH-184 is similar to that of marketed INSTIs. Data from the ongoing study and the PopPK model will be used to further optimize dosing regimens and inform the phase 2b LAI VH-184 study design&lt;/p&gt;</t>
   </si>
   <si>
     <t>ViiV Healthcare presents pipeline data for two investigational HIV treatment therapies with potential for twice-yearly dosing</t>
   </si>
   <si>
+    <t>GSK</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>GSK website</t>
+  </si>
+  <si>
     <t>https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-presents-pipeline-data-for-two-investigational-hiv-treatment-therapies-with-potential-for-twice-yearly-dosing/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1189,51 +1374,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1481,134 +1666,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310551" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06214052" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631704" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310616" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07202546" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07066722" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07636928" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07822477" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/sKsPqegpMWrU5AzIQhpJpzPC8HaoMIaVo3TxHuMq.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2024/july/viiv-healthcare-premieres-early-data-showing-antiviral-activity/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-rogg-vh-184-oral-ftih-oab2603-disc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/48342" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fc210bad-5f14-402b-9b3a-dce49b030921/fc210bad-5f14-402b-9b3a-dce49b030921_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/media/fonb14xu/q2-2025-results-slides.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/march/showcases-leadership-in-long-acting-injectables-innovation/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-presents-pipeline-data-for-two-investigational-hiv-treatment-therapies-with-potential-for-twice-yearly-dosing/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1637,171 +1876,391 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
+      </c>
+      <c r="B2" t="s">
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>46</v>
+        <v>93</v>
+      </c>
+      <c r="J2" t="s">
+        <v>94</v>
+      </c>
+      <c r="K2" t="s">
+        <v>95</v>
+      </c>
+      <c r="L2" t="s">
+        <v>96</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>100</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>100</v>
       </c>
       <c r="AA2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="AB2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="AD2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="AE2" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>105</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>108</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ9"/>
   <sheetViews>
@@ -1845,1069 +2304,1075 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>121</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>137</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>147</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>150</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>157</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>158</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>218804</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>161</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>162</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="Q2" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="S2" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="U2" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="Z2" t="s">
-        <v>123</v>
+        <v>176</v>
       </c>
       <c r="AA2" t="s">
-        <v>123</v>
+        <v>176</v>
       </c>
       <c r="AD2" t="s">
-        <v>124</v>
+        <v>177</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>178</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>179</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>181</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>101</v>
       </c>
       <c r="AL2" t="s">
-        <v>48</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>182</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP2">
         <v>372</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>184</v>
+      </c>
       <c r="AR2" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>185</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>186</v>
       </c>
       <c r="AU2" t="s">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="AV2" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="AW2" t="s">
-        <v>45</v>
+        <v>188</v>
       </c>
       <c r="AX2" t="s">
-        <v>135</v>
+        <v>189</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>102</v>
       </c>
       <c r="AZ2" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3">
         <v>218806</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>190</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>191</v>
       </c>
       <c r="E3" t="s">
-        <v>139</v>
+        <v>192</v>
       </c>
       <c r="F3" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>194</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>195</v>
       </c>
       <c r="J3" t="s">
-        <v>143</v>
+        <v>196</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="N3" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="O3" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="X3" t="s">
-        <v>147</v>
+        <v>200</v>
       </c>
       <c r="Y3" t="s">
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="AB3" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
       <c r="AC3" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
       <c r="AD3" t="s">
-        <v>124</v>
+        <v>203</v>
       </c>
       <c r="AE3" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>179</v>
       </c>
       <c r="AG3" t="s">
-        <v>126</v>
+        <v>204</v>
       </c>
       <c r="AH3" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="AI3" t="s">
-        <v>126</v>
+        <v>205</v>
       </c>
       <c r="AJ3" t="s">
-        <v>152</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>101</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>206</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP3">
         <v>22</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>184</v>
+      </c>
       <c r="AR3" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>185</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>186</v>
       </c>
       <c r="AU3" t="s">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="AV3" t="s">
-        <v>134</v>
+        <v>207</v>
       </c>
       <c r="AW3" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>208</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>102</v>
       </c>
       <c r="AZ3" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4">
         <v>218803</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="F4" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H4" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="J4" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="M4" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="O4" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="Q4" t="s">
-        <v>160</v>
+        <v>213</v>
       </c>
       <c r="X4" t="s">
-        <v>161</v>
+        <v>214</v>
       </c>
       <c r="Y4" t="s">
-        <v>162</v>
+        <v>215</v>
       </c>
       <c r="Z4" t="s">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="AA4" t="s">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="AB4" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="AC4" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="AD4" t="s">
-        <v>124</v>
+        <v>177</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>178</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>179</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="AI4" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ4">
+        <v>218</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP4">
         <v>84</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>184</v>
+      </c>
       <c r="AR4" t="s">
-        <v>131</v>
+        <v>220</v>
       </c>
       <c r="AS4" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="AT4" t="s">
-        <v>167</v>
+        <v>186</v>
       </c>
       <c r="AU4" t="s">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="AV4" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="AW4" t="s">
-        <v>168</v>
+        <v>208</v>
       </c>
       <c r="AX4" t="s">
-        <v>155</v>
+        <v>223</v>
       </c>
       <c r="AY4" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="AZ4" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5">
         <v>219888</v>
       </c>
       <c r="C5" t="s">
-        <v>170</v>
+        <v>224</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>171</v>
+        <v>225</v>
       </c>
       <c r="E5" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="F5" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="G5" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H5" t="s">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="I5" t="s">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="J5" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="M5" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="O5" t="s">
-        <v>174</v>
+        <v>228</v>
       </c>
       <c r="X5" t="s">
-        <v>175</v>
+        <v>229</v>
       </c>
       <c r="Y5" t="s">
-        <v>176</v>
+        <v>230</v>
       </c>
       <c r="AB5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AD5" t="s">
         <v>177</v>
       </c>
-      <c r="AC5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE5" t="s">
-        <v>124</v>
+        <v>232</v>
       </c>
       <c r="AF5" t="s">
         <v>179</v>
       </c>
       <c r="AG5" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="AH5" t="s">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="AI5" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ5">
+        <v>233</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP5">
         <v>26</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>234</v>
+      </c>
       <c r="AR5" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>220</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>235</v>
       </c>
       <c r="AU5" t="s">
-        <v>182</v>
+        <v>236</v>
       </c>
       <c r="AV5" t="s">
-        <v>183</v>
+        <v>222</v>
       </c>
       <c r="AW5" t="s">
-        <v>168</v>
+        <v>208</v>
       </c>
       <c r="AX5" t="s">
-        <v>155</v>
+        <v>223</v>
       </c>
       <c r="AY5" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="AZ5" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
+        <v>237</v>
+      </c>
+      <c r="C6" t="s">
+        <v>238</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E6" t="s">
+        <v>192</v>
+      </c>
+      <c r="F6" t="s">
+        <v>164</v>
+      </c>
+      <c r="G6" t="s">
+        <v>165</v>
+      </c>
+      <c r="H6" t="s">
+        <v>240</v>
+      </c>
+      <c r="I6" t="s">
+        <v>241</v>
+      </c>
+      <c r="M6" t="s">
+        <v>242</v>
+      </c>
+      <c r="N6" t="s">
+        <v>243</v>
+      </c>
+      <c r="O6" t="s">
+        <v>244</v>
+      </c>
+      <c r="P6" t="s">
+        <v>245</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>246</v>
+      </c>
+      <c r="R6" t="s">
+        <v>247</v>
+      </c>
+      <c r="S6" t="s">
+        <v>248</v>
+      </c>
+      <c r="T6" t="s">
+        <v>249</v>
+      </c>
+      <c r="W6" t="s">
+        <v>250</v>
+      </c>
+      <c r="X6" t="s">
+        <v>251</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>252</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>253</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>254</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>255</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>256</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP6">
+        <v>186</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>184</v>
       </c>
-      <c r="C6" t="s">
+      <c r="AR6" t="s">
         <v>185</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...96 lines deleted...]
-        <v>182</v>
+      <c r="AT6" t="s">
+        <v>235</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>222</v>
       </c>
       <c r="AW6" t="s">
-        <v>168</v>
+        <v>208</v>
       </c>
       <c r="AX6" t="s">
-        <v>155</v>
+        <v>223</v>
       </c>
       <c r="AY6" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="AZ6" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>205</v>
+        <v>257</v>
       </c>
       <c r="C7" t="s">
-        <v>206</v>
+        <v>258</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="E7" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="F7" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="G7" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H7" t="s">
+        <v>260</v>
+      </c>
+      <c r="I7" t="s">
+        <v>261</v>
+      </c>
+      <c r="J7" t="s">
+        <v>168</v>
+      </c>
+      <c r="M7" t="s">
+        <v>87</v>
+      </c>
+      <c r="N7" t="s">
+        <v>262</v>
+      </c>
+      <c r="O7" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>264</v>
+      </c>
+      <c r="S7" t="s">
+        <v>265</v>
+      </c>
+      <c r="U7" t="s">
+        <v>266</v>
+      </c>
+      <c r="X7" t="s">
+        <v>267</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>268</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>269</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>269</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>270</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>270</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>204</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>204</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>180</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>271</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP7">
+        <v>126</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>184</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>272</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>235</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>222</v>
+      </c>
+      <c r="AW7" t="s">
         <v>208</v>
       </c>
-      <c r="I7" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AX7" t="s">
-        <v>155</v>
+        <v>223</v>
       </c>
       <c r="AY7" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="AZ7" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8">
         <v>223803</v>
       </c>
       <c r="C8" t="s">
-        <v>222</v>
+        <v>273</v>
       </c>
       <c r="D8" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="E8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F8" t="s">
+        <v>164</v>
+      </c>
+      <c r="G8" t="s">
+        <v>165</v>
+      </c>
+      <c r="H8" t="s">
+        <v>275</v>
+      </c>
+      <c r="I8" t="s">
+        <v>276</v>
+      </c>
+      <c r="J8" t="s">
+        <v>277</v>
+      </c>
+      <c r="M8" t="s">
+        <v>278</v>
+      </c>
+      <c r="O8" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>280</v>
+      </c>
+      <c r="X8" t="s">
+        <v>281</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>282</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>283</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>283</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>204</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>204</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>284</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP8">
+        <v>9</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>234</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>285</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>235</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX8" t="s">
         <v>223</v>
       </c>
-      <c r="E8" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AZ8" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9">
         <v>300862</v>
       </c>
       <c r="C9" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="E9" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="F9" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="G9" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="H9" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="I9" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="M9" t="s">
-        <v>239</v>
+        <v>291</v>
       </c>
       <c r="O9" t="s">
-        <v>240</v>
+        <v>292</v>
       </c>
       <c r="Q9" t="s">
-        <v>241</v>
+        <v>293</v>
       </c>
       <c r="S9" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="W9" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="Y9" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="Z9" t="s">
-        <v>245</v>
+        <v>297</v>
       </c>
       <c r="AA9" t="s">
-        <v>245</v>
+        <v>297</v>
       </c>
       <c r="AD9" t="s">
-        <v>246</v>
+        <v>177</v>
       </c>
       <c r="AE9" t="s">
-        <v>124</v>
+        <v>178</v>
       </c>
       <c r="AF9" t="s">
-        <v>125</v>
+        <v>204</v>
       </c>
       <c r="AG9" t="s">
-        <v>151</v>
+        <v>204</v>
       </c>
       <c r="AH9" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="AI9" t="s">
-        <v>127</v>
-[...7 lines deleted...]
-      <c r="AQ9">
+        <v>298</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP9">
         <v>160</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>184</v>
+      </c>
       <c r="AR9" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>249</v>
+        <v>185</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>299</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>300</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>102</v>
       </c>
       <c r="AZ9" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2918,89 +3383,89 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>250</v>
+        <v>301</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>303</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>304</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
+        <v>305</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>255</v>
+        <v>306</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>256</v>
+        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
       <c r="B2" t="s">
-        <v>257</v>
+        <v>308</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>309</v>
       </c>
       <c r="H2" t="s">
-        <v>259</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -3011,758 +3476,783 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>260</v>
+        <v>311</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>261</v>
+        <v>312</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>262</v>
+        <v>313</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>263</v>
+        <v>314</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>264</v>
+        <v>315</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>265</v>
+        <v>316</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>266</v>
+        <v>317</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>267</v>
+        <v>318</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>268</v>
+        <v>319</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>269</v>
+        <v>320</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>270</v>
+        <v>321</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>271</v>
+        <v>322</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>272</v>
+        <v>323</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>273</v>
+        <v>324</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>274</v>
+        <v>325</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>275</v>
+        <v>326</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>276</v>
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>277</v>
+        <v>328</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>278</v>
+        <v>329</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>279</v>
+        <v>330</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>280</v>
+        <v>331</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>281</v>
+        <v>332</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>282</v>
+        <v>333</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>284</v>
+        <v>335</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>285</v>
+        <v>336</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>286</v>
+        <v>337</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>287</v>
+        <v>338</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>288</v>
+        <v>339</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>289</v>
+        <v>340</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>290</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>291</v>
+        <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>292</v>
+        <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>277</v>
+        <v>328</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>293</v>
+        <v>344</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>280</v>
+        <v>331</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>294</v>
+        <v>345</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>295</v>
+        <v>346</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>296</v>
+        <v>347</v>
       </c>
       <c r="C2" t="s">
-        <v>297</v>
+        <v>348</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>349</v>
       </c>
       <c r="E2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="F2" t="s">
-        <v>299</v>
+        <v>350</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>300</v>
+        <v>351</v>
       </c>
       <c r="I2" t="s">
-        <v>301</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>296</v>
+        <v>347</v>
       </c>
       <c r="C3" t="s">
-        <v>302</v>
+        <v>353</v>
       </c>
       <c r="D3" t="s">
-        <v>303</v>
+        <v>354</v>
       </c>
       <c r="E3" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="F3" t="s">
-        <v>299</v>
+        <v>350</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>300</v>
+        <v>351</v>
       </c>
       <c r="I3" t="s">
-        <v>304</v>
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>305</v>
+        <v>356</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>303</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>306</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>307</v>
+        <v>358</v>
       </c>
       <c r="C2" t="s">
-        <v>308</v>
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>309</v>
+        <v>360</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>261</v>
+        <v>312</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>310</v>
+        <v>361</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>312</v>
+        <v>363</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="C2" t="s">
-        <v>313</v>
+        <v>364</v>
       </c>
       <c r="D2" t="s">
-        <v>314</v>
+        <v>365</v>
       </c>
       <c r="E2" t="s">
-        <v>315</v>
+        <v>366</v>
       </c>
       <c r="F2" t="s">
-        <v>316</v>
+        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>317</v>
+        <v>368</v>
       </c>
       <c r="C3" t="s">
-        <v>313</v>
+        <v>364</v>
       </c>
       <c r="D3" t="s">
-        <v>318</v>
+        <v>369</v>
       </c>
       <c r="E3" t="s">
-        <v>319</v>
+        <v>370</v>
       </c>
       <c r="F3" t="s">
-        <v>320</v>
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>302</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>303</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>304</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
+        <v>305</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>255</v>
+        <v>306</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>256</v>
+        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>321</v>
+        <v>372</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>322</v>
+        <v>373</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>323</v>
+        <v>374</v>
       </c>
       <c r="J2" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C3" t="s">
-        <v>324</v>
+        <v>375</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>325</v>
+        <v>376</v>
       </c>
       <c r="J3" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C4" t="s">
-        <v>326</v>
+        <v>377</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>327</v>
+        <v>378</v>
       </c>
       <c r="J4" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C5" t="s">
-        <v>328</v>
+        <v>379</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>329</v>
+        <v>380</v>
       </c>
       <c r="J5" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C6" t="s">
-        <v>330</v>
+        <v>381</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>331</v>
+        <v>382</v>
       </c>
       <c r="J6" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C7" t="s">
-        <v>332</v>
+        <v>383</v>
+      </c>
+      <c r="D7" t="s">
+        <v>384</v>
+      </c>
+      <c r="E7" t="s">
+        <v>385</v>
+      </c>
+      <c r="F7" t="s">
+        <v>386</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>333</v>
+        <v>387</v>
       </c>
       <c r="J7" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>257</v>
+        <v>308</v>
       </c>
       <c r="C8" t="s">
-        <v>334</v>
+        <v>388</v>
       </c>
       <c r="H8" t="s">
-        <v>335</v>
+        <v>389</v>
       </c>
       <c r="J8" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>257</v>
+        <v>308</v>
       </c>
       <c r="C9" t="s">
-        <v>336</v>
+        <v>390</v>
+      </c>
+      <c r="E9" t="s">
+        <v>391</v>
+      </c>
+      <c r="F9" t="s">
+        <v>392</v>
       </c>
       <c r="H9" t="s">
-        <v>337</v>
+        <v>393</v>
       </c>
       <c r="J9" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="C10" t="s">
-        <v>338</v>
+        <v>394</v>
+      </c>
+      <c r="D10" t="s">
+        <v>395</v>
+      </c>
+      <c r="E10" t="s">
+        <v>396</v>
+      </c>
+      <c r="F10" t="s">
+        <v>397</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>339</v>
+        <v>398</v>
       </c>
       <c r="J10" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>