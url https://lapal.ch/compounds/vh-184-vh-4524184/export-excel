--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -153,51 +153,51 @@
   <si>
     <t>VH-184 (VH-4524184)</t>
   </si>
   <si>
     <t>VH-4524184 ; VH-184</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
     <t>VH4524184 (VH-184) is an investigational third-generation integrase strand transfer inhibitor (INSTI) with long-acting potential, similar to dolutegravir, with a higher barrier to resistance. INSTIs exert their antiviral effect by targeting the HIV integrase enzyme, thereby inhibiting viral replication. There is an emerging resistance trend to some 2nd generation INSTIs. Preclinical in vitro studies indicate that VH-184 demonstrates antiviral potency comparable to 2nd generation INSTIs dolutegravir and cabotegravir, with a protein-adjusted 90% effective concentration (EC90) of 160 nM and an improved resistance profile. VH-184 is being pursued as injectable for subcutaneous or intramuscular administration, as a backbone for future HIV treatment regimens.</t>
   </si>
   <si>
     <t>VH4524184 (VH-184) is currently in clinical development and not yet approved in any jurisdiction. Two injectable LA formulations are evaluated. Formulation A showed a median Cmax at Day 3 and a terminal half-life of ~7 weeks, supporting Q1M/Q2M dosing. Formulation B demonstrated slower absorption with flat PK through Month 7; terminal half-life was not estimable, supporting Q6M dosing. ISRs were predominantly Grade 1–2; two Grade 3 events were reported. The VH-184 demonstrated enhanced potency versus bictegravir across key resistance mutations, retaining wild-type–level activity</t>
   </si>
   <si>
     <t>VH4524184 (VH-184) is currently in clinical development and not yet approved in any jurisdiction.</t>
   </si>
   <si>
-    <t>Oral, To be determined, Subcutaneous, Intramuscular</t>
+    <t>Oral, , Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Detailed manufacturing information is not currently available for this compound.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>To be determined, Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker, Self-administered</t>
   </si>
   <si>
     <t>Monthly, Every 2 months, Every 6 weeks, Every 4 months</t>
   </si>
   <si>
     <t>Both long‑acting (LA) formulations of VH‑184 were well tolerated in healthy adults aged 18–55 years without HIV‑1 infection. The most frequently reported adverse events were injection-site reactions (ISRs), which were predominantly mild in severity. ISRs occurred in approximately 80% of participants, with injection‑site pain reported by 68%. The majority of ISRs resolved within 4–8 days, excluding injection‑site nodules. No serious adverse events were observed in the Phase 1 interim results from study NCT06310551.</t>
   </si>
@@ -387,51 +387,51 @@
   <si>
     <t>First Time in Human Study of Long Acting VH4524184 Formulations</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Oral VH4524184</t>
   </si>
   <si>
     <t>VH4524184 Formulation A SC</t>
   </si>
   <si>
     <t>Placebo Formulation A SC</t>
   </si>
   <si>
     <t>rHuPH20</t>
   </si>
   <si>
     <t>VH4524184 Formulation B SC</t>
   </si>
   <si>
     <t>2024-03-21</t>
   </si>
   <si>
-    <t>2025-02-21</t>
+    <t>2026-06-29</t>
   </si>
   <si>
     <t>2028-01-21</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Age
 1. Participant must be 18 to 55 years of age inclusive, at the time of signing the informed consent.
    Type of Participant and Characteristics
 2. Participants who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 3. Participants who are negative for SARS-CoV-2, performed on admission/readmission to the Phase 1 unit, using an approved molecular test (PCR).
 4. Participants who are able to understand and comply with protocol requirements and timetables, instructions, and protocol-stated restrictions.
    Weight
@@ -611,90 +611,93 @@
 * Capable of giving signed informed consent.
 Exclusion Criteria:
 * History or presence of clinical condition or disorder that could be capable of significantly altering the absorption, metabolism, or elimination of drugs.
 * Lymphoma, leukemia, or any malignancy within the past 5 years with some exceptions
 * Breast cancer or in remission within the past 10 years.</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>INNOVATE (222638)</t>
   </si>
   <si>
     <t>NCT07202546</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07202546</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>This clinical study is testing a new medication, VH4524184, to see if it can effectively treat HIV-1 in adults who have never received treatment for their infection. The study is comparing two different doses of VH4524184, each taken with the medications emtricitabine and tenofovir alafenamide (FTC/TAF), to a standard HIV treatment called dolutegravir and lamivudine (DTG/3TC). The purpose of the study is to provide data on the long-term antiviral activity of the VH4524184 and provide information regarding dosing formulation for further evaluations.</t>
   </si>
   <si>
     <t>A Phase 2b Study Evaluating Oral VH4524184 Regimens in Treatment Naïve Persons With HIV-1 (INNOVATE Study)</t>
   </si>
   <si>
     <t>VH4524184 dose A+ TAF + FTC (month 0-12)</t>
   </si>
   <si>
     <t>daily oral VH-184 dose A (low) + FDC {25mg TAF+200mg emtricitabine}</t>
   </si>
   <si>
     <t>VH4524184 dose B+ TAF + FTC (month 0-12)</t>
   </si>
   <si>
     <t>daily oral VH-184 dose B (high) + FDC {25mg TAF+200mg emtricitabine}</t>
   </si>
   <si>
     <t>Dolutegravir / Lamivudine (DTG/3TC)</t>
   </si>
   <si>
     <t>Dolutegravir (50 mg) / Lamivudine (300 mg)</t>
   </si>
   <si>
     <t>VH4524184 selected dose+ TAF + FTC (month 12-24)</t>
   </si>
   <si>
     <t>VH4524184 selected dose+ TAF + FTC</t>
   </si>
   <si>
     <t>2026-02-06</t>
   </si>
   <si>
-    <t>2027-05-20</t>
-[...2 lines deleted...]
-    <t>2028-11-01</t>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>2027-07-26</t>
+  </si>
+  <si>
+    <t>2028-07-24</t>
   </si>
   <si>
     <t>Adults, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Participant must be at least 18 years of age (or older, if required for adults by local regulations) at the time of signing the informed consent.
 2. Screening CD4+ T-cell count \&gt;200 cells/microlitre (µL).
 3. Documented HIV-1 infection and Screening plasma HIV-1 RNA of ≥1000 copies/millilitre (mL). A single repeat of this test is allowed within a single Screening period to determine eligibility.
 4. Treatment-naive: Defined as no ARVs (in combination or monotherapy) received after the diagnosis of HIV-1 infection.
 5. Body weight \&gt;=50.0 kilogram (kg) \[(110 pounds (lbs)\] for participants assigned male at birth and \&gt;=45.0 kg (99 lbs) for participants assigned female at birth. BMI within the range 18.5-35.5 kg/m\^2 (inclusive - applies to males and females).
 6. other</t>
   </si>
   <si>
     <t>treatment naive PLHIV - no acute HIV infection</t>
   </si>
   <si>
     <t>219890 - DDis common medicines</t>
   </si>
   <si>
     <t>NCT07066722</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07066722</t>
   </si>
@@ -727,96 +730,141 @@
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
     <t>2025-12-17</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1\. Participants must be 18 to 60 years of age inclusive at the time of signing the Informed consent form (ICF).
 2\. Male or female
 1. Male Participants: No restrictions for male participants
 2. A female participant (female sex assigned at birth) is eligible to participate if she is not pregnant, or breastfeeding and the following condition applies: She is a woman of nonchildbearing potential (WONCBP).
    3\. Participants who are overtly healthy as determined by medical evaluation 4. AST, ALT, alkaline phosphatase and bilirubin ≤ 1.5 x Upper Limit of Normal (ULN) 6. Capable of giving signed informed consent.
    Exclusion Criteria:
    1. History or presence of clinical conditions affecting drug absorption, metabolism, or elimination.,
    2. Pre-existing clinically r</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
+    <t>NCT07636928</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07636928</t>
+  </si>
+  <si>
+    <t>The purpose of the study is to assess the bioavailability, mass balance, pharmacokinetics, metabolism and excretion of radiolabeled (14C) VH4524184.</t>
+  </si>
+  <si>
+    <t>Mass Balance and Absolute Oral Bioavailability of [14C]VH4524184</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>VH4524184</t>
+  </si>
+  <si>
+    <t>[14C]VH4524184 microdose</t>
+  </si>
+  <si>
+    <t>[14C]VH4524184</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Willing and able to sign the Informed Consent Form (ICF).
+2. Sex at birth: male or female; female participants must be of non-childbearing potential, or postmenopausal.
+3. Age: 18 to 55 years, inclusive, at screening.
+4. BMI: 18.0 to 32.0 kg/m\^2, inclusive, at screening.
+5. Female participants of non-childbearing potential must have unequivocal documentation that they are not of childbearing potential Postmenopausal female participants must have a serum follicle-stimulating hormone (FSH) concentration \&gt;33.4 milli-international units per milliliter (mIU/mL) at screening to confirm menopause.
+6. Male participants, if not surgically sterilized and who have a female partner of childbearing potential, must agree to use a condom during any sexual intercourse until the c</t>
+  </si>
+  <si>
+    <t>Single group assignment</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Rogg L, Underwood M, Hanan N, et al. Phase 1 Evaluation of VH4524184, a Third-Generation Integrase Strand Transfer Inhibitor With an Enhanced Resistance Profile.&amp;nbsp;Clin Infect Dis. Published online March 21, 2025. doi:10.1093/cid/ciaf135</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Integrase strand transfer inhibitors (INSTIs) have been fundamental to HIV-1 treatment for over 15 years. VH4524184 (VH-184) is a third-generation INSTI with long-acting potential currently in development for HIV-1 treatment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This double-blind, randomized, placebo-controlled, phase 1, first-time-in-human (FTIH) study evaluated oral VH-184 in adults without HIV-1 administered as single ascending doses (10-460 mg; part 1), multiple ascending doses (160-480 mg) for 14 days with concomitant midazolam (480 mg cohort; part 2), and as a single dose (100 mg) under fasted/fed conditions (part 3) to assess safety, tolerability, and pharmacokinetics. VH-184 resistance was evaluated in vitro against pseudotyped viruses containing participant-derived integrase sequences from the SAILING and DAWNING studies that conferred reduced susceptibility to second-generation INSTIs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Eighty-four participants (VH-184, n=63; placebo, n=21) were included in the FTIH study. VH-184 demonstrated a good safety and tolerability profile. Dose-proportional increases in exposures were observed after single doses of 10 to 300 mg, without further increase after 460-mg single or 480-mg multiple doses. Geometric mean half-life was ∼24 hours. Observed accumulation in exposures ranged from 1.3- to 1.9-fold after repeat VH-184 dosing of 480 and 160 mg, respectively. VH-184 had minimal impact on the pharmacokinetics of CYP3A substrates and exhibited a moderate positive food effect. The in vitro resistance profile of VH-184 was enhanced compared with prior INSTIs, retaining antiviral activity against second-generation INSTI-resistant pseudotyped viruses.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;These data support the safety and further development of VH-184 as a third-generation INSTI with long-acting potential for HIV-1 treatment&lt;/p&gt;</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -889,93 +937,81 @@
   <si>
     <t>2039-05-30</t>
   </si>
   <si>
     <t>Granted: AU, CL, CN, EAPO (AM, AZ, BY, KG, KZ, RU, TJ, TM), IL, IN, JP, KR, MX, MY, US
 Pending: BR, CA, CR, CO, DO, DZ, EG, EPO, ID, NG, PE, PH, SG, TH, TT, UA, VN, ZA</t>
   </si>
   <si>
     <t>A compound represented in formula (I) is provided. (In the formula, ring A is a substituted or unsubstituted heterocycle; ring C is a benzene ring, etc.; R1 is a halogen, etc.; R2a and R2b are independently a hydrogen, etc.; R3 is a substituted or unsubstituted alkyl, etc.; R4 is a hydrogen, etc.; and n is an integer 1 to 3.)</t>
   </si>
   <si>
     <t>WO2019230858</t>
   </si>
   <si>
     <t>Granted: AU, BR, CN, EA (AM, AZ, BY, KG, KZ, RU, TJ, TM), EP (AL, AT, BE, BG, CH, CY, CZ, DE, DK, EE, ES, FI, FR, GB, GR, HR, HU, IE, IS, IT, LI, LT, LU, LV, MC, MK, MT, NL, NO, PL, PT, RO, RS, SE, SI, SK, SM, TR, BA, ME), KR, IN, JP, MY, US, ZA
 Pending: AR, CA, CL, CO, CR, DO, DZ, EG, HK, ID, MX, NZ, PE, PH, SG, TH, TT, TW, UA, VN
 Not in force: KH, MA, MD, TN</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/LzUMaaBJ142HFbMppGrvSqVEXZhOzLtairZqA3NA.png</t>
-[...5 lines deleted...]
-    <t>https://patentimages.storage.googleapis.com/47/5f/5a/857fc179c9520a/US8410103.pdf</t>
+    <t>https://lapal.ch/storage/illustrations/sKsPqegpMWrU5AzIQhpJpzPC8HaoMIaVo3TxHuMq.png</t>
+  </si>
+  <si>
+    <t>Chemical structure not yet disclosed</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Shanogi.</t>
   </si>
   <si>
-    <t>GSK plc</t>
-[...8 lines deleted...]
-    <t>Shionogi &amp; Co., Ltd</t>
+    <t>Shionogi</t>
   </si>
   <si>
     <t>https://www.shionogi.com/global/en/company.html</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Shionogi &amp; Company, Limited is a Japanese pharmaceutical company best known for developing Crestor. Medical supply and brand name also uses katakana. Shionogi has business roots that date back to 1878, and was incorporated in 1919.</t>
   </si>
   <si>
     <t>ViiV HEALTHCARE PREMIERES EARLY DATA SHOWING ANTIVIRAL ACTIVITY AGAINST INTEGRASE RESISTANCE FROM ITS INVESTIGATIONAL, THIRD-GENERATION INTEGRASE INHIBITOR</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2024/july/viiv-healthcare-premieres-early-data-showing-antiviral-activity/</t>
   </si>
   <si>
     <t>Phase 1 Study of VH4524184 (VH-184), a New Third-Generation Integrase Strand Transfer Inhibitor (INSTI) With a Unique Resistance Profile</t>
   </si>
   <si>
     <t>https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-rogg-vh-184-oral-ftih-oab2603-disc.pdf</t>
   </si>
   <si>
     <t>First data on third-generation integrase inhibitor from ViiV</t>
   </si>
@@ -1371,71 +1407,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310551" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06214052" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631704" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310616" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07202546" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07066722" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310551" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06214052" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631704" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06310616" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07202546" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07066722" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07636928" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LzUMaaBJ142HFbMppGrvSqVEXZhOzLtairZqA3NA.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/sKsPqegpMWrU5AzIQhpJpzPC8HaoMIaVo3TxHuMq.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2024/july/viiv-healthcare-premieres-early-data-showing-antiviral-activity/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/content/dam/cf-viiv/viivexchange/medical/pdf/aids-2024-rogg-vh-184-oral-ftih-oab2603-disc.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/48342" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fc210bad-5f14-402b-9b3a-dce49b030921/fc210bad-5f14-402b-9b3a-dce49b030921_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/media/fonb14xu/q2-2025-results-slides.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/march/showcases-leadership-in-long-acting-injectables-innovation/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-presents-pipeline-data-for-two-investigational-hiv-treatment-therapies-with-potential-for-twice-yearly-dosing/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
@@ -1658,54 +1694,54 @@
       <c r="AG2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ7"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1967,51 +2003,51 @@
       <c r="AF2" t="s">
         <v>122</v>
       </c>
       <c r="AG2" t="s">
         <v>123</v>
       </c>
       <c r="AH2" t="s">
         <v>123</v>
       </c>
       <c r="AI2" t="s">
         <v>124</v>
       </c>
       <c r="AJ2" t="s">
         <v>125</v>
       </c>
       <c r="AL2" t="s">
         <v>45</v>
       </c>
       <c r="AM2" t="s">
         <v>126</v>
       </c>
       <c r="AP2" t="s">
         <v>127</v>
       </c>
       <c r="AQ2">
-        <v>72</v>
+        <v>372</v>
       </c>
       <c r="AR2" t="s">
         <v>128</v>
       </c>
       <c r="AS2" t="s">
         <v>129</v>
       </c>
       <c r="AU2" t="s">
         <v>130</v>
       </c>
       <c r="AV2" t="s">
         <v>131</v>
       </c>
       <c r="AW2" t="s">
         <v>42</v>
       </c>
       <c r="AX2" t="s">
         <v>132</v>
       </c>
       <c r="AY2" t="s">
         <v>133</v>
       </c>
       <c r="AZ2" t="s">
         <v>46</v>
       </c>
@@ -2335,443 +2371,546 @@
       </c>
       <c r="AY5" t="s">
         <v>166</v>
       </c>
       <c r="AZ5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>181</v>
       </c>
       <c r="C6" t="s">
         <v>182</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>183</v>
       </c>
       <c r="E6" t="s">
         <v>136</v>
       </c>
       <c r="F6" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G6" t="s">
         <v>109</v>
       </c>
       <c r="H6" t="s">
+        <v>184</v>
+      </c>
+      <c r="I6" t="s">
         <v>185</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>186</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>187</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>188</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>189</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>190</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>191</v>
       </c>
-      <c r="R6" t="s">
+      <c r="S6" t="s">
         <v>192</v>
       </c>
-      <c r="S6" t="s">
+      <c r="T6" t="s">
         <v>193</v>
       </c>
-      <c r="T6" t="s">
+      <c r="W6" t="s">
         <v>194</v>
       </c>
-      <c r="W6" t="s">
+      <c r="X6" t="s">
         <v>195</v>
       </c>
       <c r="Y6" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="Z6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="AA6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="AD6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AE6" t="s">
         <v>147</v>
       </c>
       <c r="AF6" t="s">
         <v>122</v>
       </c>
       <c r="AG6" t="s">
         <v>123</v>
       </c>
       <c r="AH6" t="s">
         <v>123</v>
       </c>
       <c r="AI6" t="s">
         <v>123</v>
       </c>
       <c r="AJ6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AK6" t="s">
         <v>45</v>
       </c>
       <c r="AO6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AP6" t="s">
         <v>127</v>
       </c>
       <c r="AQ6">
-        <v>550</v>
+        <v>150</v>
       </c>
       <c r="AR6" t="s">
         <v>128</v>
       </c>
       <c r="AS6" t="s">
         <v>129</v>
       </c>
       <c r="AU6" t="s">
         <v>179</v>
       </c>
       <c r="AW6" t="s">
         <v>165</v>
       </c>
       <c r="AX6" t="s">
         <v>152</v>
       </c>
       <c r="AY6" t="s">
         <v>166</v>
       </c>
       <c r="AZ6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E7" t="s">
         <v>107</v>
       </c>
       <c r="F7" t="s">
         <v>137</v>
       </c>
       <c r="G7" t="s">
         <v>109</v>
       </c>
       <c r="H7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J7" t="s">
         <v>112</v>
       </c>
       <c r="M7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="O7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="Q7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="S7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="U7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="X7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Y7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="Z7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AA7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AB7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AC7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AE7" t="s">
         <v>121</v>
       </c>
       <c r="AF7" t="s">
         <v>122</v>
       </c>
       <c r="AG7" t="s">
         <v>148</v>
       </c>
       <c r="AH7" t="s">
         <v>148</v>
       </c>
       <c r="AI7" t="s">
         <v>124</v>
       </c>
       <c r="AJ7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="AP7" t="s">
         <v>127</v>
       </c>
       <c r="AQ7">
         <v>126</v>
       </c>
       <c r="AR7" t="s">
         <v>128</v>
       </c>
       <c r="AS7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AU7" t="s">
         <v>179</v>
       </c>
       <c r="AW7" t="s">
         <v>165</v>
       </c>
       <c r="AX7" t="s">
         <v>152</v>
       </c>
       <c r="AY7" t="s">
         <v>166</v>
       </c>
       <c r="AZ7" t="s">
         <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>223803</v>
+      </c>
+      <c r="C8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E8" t="s">
+        <v>107</v>
+      </c>
+      <c r="F8" t="s">
+        <v>108</v>
+      </c>
+      <c r="G8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H8" t="s">
+        <v>221</v>
+      </c>
+      <c r="I8" t="s">
+        <v>222</v>
+      </c>
+      <c r="J8" t="s">
+        <v>223</v>
+      </c>
+      <c r="M8" t="s">
+        <v>224</v>
+      </c>
+      <c r="O8" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>226</v>
+      </c>
+      <c r="X8" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>228</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>148</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>148</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>229</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ8">
+        <v>9</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>230</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>152</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>166</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>153</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>240</v>
+        <v>253</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2781,587 +2920,564 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C2" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="D2" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="I2" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="C3" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="D3" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="I3" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C2" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D2" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="E2" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="F2" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="C3" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D3" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="E3" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="F3" t="s">
-        <v>284</v>
-[...19 lines deleted...]
-        <v>288</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="C5" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="D5" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
       <c r="C7" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>57</v>
       </c>
       <c r="C8" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="C9" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="D9" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="C10" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="D10" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>