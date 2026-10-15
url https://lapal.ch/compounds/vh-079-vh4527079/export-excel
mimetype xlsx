--- v0 (2026-09-24)
+++ v1 (2026-10-15)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -138,93 +147,99 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>VH-079 (VH4527079)</t>
+    <t>VH-079 (VH4527079) (mAb)</t>
   </si>
   <si>
     <t>VH4527079; VH079</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>Human monoclonal antibody for HIV</t>
   </si>
   <si>
-    <t>VH4527079 (VH-079) is an investigational human monoclonal antibody in development by ViiV Healthcare for HIV. It is in first-in-human evaluation under NCT06652958, a phase 1 open-label study of single subcutaneous or intravenous dosing in healthy adults, and multiple intravenous dosing in healthy adults and in people with HIV. It might be a bispecific antibody with an anticipated target of every-6-month dosing interval by subcutaneous or intravenous administration. The targeted epitopes are not yet disclosed, nor the half-life extension strategy.</t>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
+    <t>VH4527079 (VH-079) is an investigational human bispecific broadly neutralizing antibody (bNAb) in development by ViiV Healthcare for the treatment and prevention of HIV-1. It is in first-in-human evaluation under NCT06652958, a phase 1 open-label study of single subcutaneous or intravenous dosing in healthy adults, and multiple intravenous dosing in healthy adults and in people with HIV. It might be a bispecific antibody with an anticipated target of every-6-month dosing interval by subcutaneous or intravenous administration. The targeted epitopes are not yet disclosed, nor the half-life extension strategy.</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of September 2026. Investigational; phase 1 (first-in-human), active and not recruiting.</t>
   </si>
   <si>
     <t>No marketing authorisation application identified. Developed under a US FDA IND held by ViiV Healthcare.</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, To be determined</t>
   </si>
   <si>
-    <t>Every 6 weeks</t>
+    <t>Every 6 months</t>
   </si>
   <si>
     <t>to be determined</t>
   </si>
   <si>
     <t>2026-09-19 13:09:03</t>
   </si>
   <si>
     <t>2026-09-19 13:17:51</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
@@ -276,53 +291,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -376,53 +388,50 @@
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>This study evaluates the safety, tolerability, and pharmacokinetics (PK) of a single dose administration of VH4527079 by subcutaneous (SC) injection or by intravenous (IV) infusion in healthy adult participants and multiple dose administration by IV infusion in healthy adult participants and in Persons with HIV (PWH).</t>
   </si>
   <si>
     <t>A Study to Assess the Safety and Pharmacokinetics of a Human Monoclonal Antibody (VH4527079) in Healthy Adults and Persons With HIV</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>VH4527079</t>
   </si>
   <si>
     <t>2024-10-02</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-09-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must be 18 to 55 years of age inclusive at the time of signing the informed consent.
 * Participants who are overtly healthy based on a medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.
 * Participants who are able to understand and comply with protocol requirements and timetables, instructions, and protocol-stated restrictions.
 * For Cohort 9 (PWH in Arm B), well controlled HIV on first-line INSTI-based oral antiretroviral therapy without history of virologic failure (will be continued during study).
 * Body weight more than or equal to (\&gt;=)50.0 kg for men and \&gt;=45.0 kg for women and Body Mass Index (BMI) within the range 18.5 to 31.0 kg/m\^2.
 * Contraceptive use by men or women should be consist</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
@@ -577,50 +586,56 @@
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/628SksE3elkA8MP1LCzWbmdVGVV1UAovpNm1ZIcq.png</t>
   </si>
   <si>
     <t>Placeholder for VH-079</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhcmedinfo.com/our-pipeline/interactive-pipeline/</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer. Shionogi joined in October 2012</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -991,97 +1006,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/628SksE3elkA8MP1LCzWbmdVGVV1UAovpNm1ZIcq.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1110,180 +1128,195 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="O2" t="s">
         <v>45</v>
       </c>
-      <c r="P2" t="s">
+      <c r="J2" t="s">
         <v>46</v>
       </c>
+      <c r="K2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>48</v>
+      </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="T2" t="s">
+        <v>51</v>
+      </c>
+      <c r="U2" t="s">
+        <v>51</v>
+      </c>
+      <c r="V2" t="s">
+        <v>51</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>52</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>53</v>
       </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AD2" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ2"/>
+  <dimension ref="A1:AY2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1298,373 +1331,366 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2">
         <v>221877</v>
       </c>
       <c r="C2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="J2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="X2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="Y2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="Z2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="AA2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="AD2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="AE2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="AF2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="AG2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AI2" t="s">
-        <v>120</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>124</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AP2">
         <v>102</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="AR2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>128</v>
       </c>
       <c r="AW2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AX2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AY2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1675,474 +1701,480 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D2" t="s">
-        <v>180</v>
+        <v>183</v>
+      </c>
+      <c r="E2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F2" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">