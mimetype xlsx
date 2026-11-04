--- v1 (2026-10-15)
+++ v2 (2026-11-04)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>VH-079 (VH4527079) (mAb)</t>
   </si>
   <si>
     <t>VH4527079; VH079</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
     <t>Human monoclonal antibody for HIV</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
@@ -352,50 +495,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>NCT06652958</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06652958</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>This study evaluates the safety, tolerability, and pharmacokinetics (PK) of a single dose administration of VH4527079 by subcutaneous (SC) injection or by intravenous (IV) infusion in healthy adult participants and multiple dose administration by IV infusion in healthy adult participants and in Persons with HIV (PWH).</t>
   </si>
   <si>
     <t>A Study to Assess the Safety and Pharmacokinetics of a Human Monoclonal Antibody (VH4527079) in Healthy Adults and Persons With HIV</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -595,50 +741,56 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhcmedinfo.com/our-pipeline/interactive-pipeline/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer. Shionogi joined in October 2012</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -677,51 +829,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -969,137 +1121,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06652958" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/628SksE3elkA8MP1LCzWbmdVGVV1UAovpNm1ZIcq.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1167,156 +1370,358 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="AB2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="AC2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AD2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="AF2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AG2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AH2" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>103</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY2"/>
+  <dimension ref="A1:AZ2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1331,366 +1736,373 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2">
         <v>221877</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="X2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="Y2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="Z2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AA2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AD2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AG2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AO2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AP2">
         <v>102</v>
       </c>
       <c r="AR2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AV2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AW2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AX2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AY2" t="s">
-        <v>53</v>
+        <v>100</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1701,524 +2113,525 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="E2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="F2" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>