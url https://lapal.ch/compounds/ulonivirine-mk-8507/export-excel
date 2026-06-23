--- v0 (2026-04-25)
+++ v1 (2026-06-23)
@@ -903,57 +903,57 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2014058747</t>
   </si>
   <si>
     <t>Ulonivirine compound and analogues</t>
   </si>
   <si>
     <t>Arrington, Kenneth, L</t>
   </si>
   <si>
     <t>2033-10-07</t>
   </si>
   <si>
     <t>Compounds of Formula (I) are HIV reverse transcriptase inhibitors, wherein R1, R2, RE, L, M and Z are defined herein. The compounds of Formula (I) and their pharmaceutically acceptable salts are useful in the inhibition of HIV reverse transcriptase, the prophylaxis and treatment of infection by HIV and in the prophylaxis, delay in the onset or progression, and treatment of AIDS. The compounds and their salts can be employed as ingredients in pharmaceutical compositions, optionally in combination with other antivirals, immunomodulators, antibiotics or vaccines.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
+    <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Falkland Islands (Malvinas), Gibraltar, Macao, Panama, Saint Helena, Ascension and Tristan da Cunha, Trinidad and Tobago, Virgin Islands (British)</t>
   </si>
   <si>
-    <t>Dominican Republic, Ecuador, Guatemala, Algeria, Belize, Egypt, Fiji, Grenada, Iran (Islamic Republic of), Jamaica, Pakistan, El Salvador, Sri Lanka, Venezuela (Bolivarian Republic of)</t>
+    <t>Dominican Republic, Ecuador, Guatemala, Algeria, Belize, Egypt, Fiji, Grenada, Jamaica, Pakistan, El Salvador, Sri Lanka, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Costa Rica, Portugal, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Tajikistan, Turkmenistan, Kyrgyzstan, Peru, Sierra Leone, Eswatini, Liberia, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Monaco</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>