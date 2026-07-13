--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -333,51 +333,51 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>8507-003</t>
+    <t>(ULO PK PLHIV) 8507-003</t>
   </si>
   <si>
     <t>NCT02174159</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02174159</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>The study will evaluate the safety, tolerability, pharmacokinetics, and antiretroviral activity of a single dose of ulonivirine in antiretroviral therapy (ART)-naive, HIV-1 infected participants. The hypothesis tested in the study is that at a safe and well-tolerated dose, ulonivirine has superior antiretroviral activity to a historical placebo control, as measured by change from baseline in plasma HIV-1 ribonucleic acid (RNA) at 168 hours postdose.</t>
   </si>
   <si>
     <t>Evaluation of Safety, Tolerability, Pharmacokinetics, and Antiretroviral Activity of Ulonivirine (MK-8507) in Human Immunodeficiency Virus (HIV-1)-Infected Participants (MK-8507-003)</t>
   </si>
   <si>
     <t>Ulonivirine</t>
   </si>
@@ -417,51 +417,51 @@
   <si>
     <t>HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
-    <t>8507-014</t>
+    <t>(ULO liver) 8507-014</t>
   </si>
   <si>
     <t>NCT05093972</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05093972</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate pharmacokinetics (PK) and safety of a single oral dose of ulonivirine in participants with mild or moderate hepatic impairment (HI). It is hypothesized that the area under the plasma concentration-time curve from dosing to (extrapolated) infinity (AUC0-∞) in participants with mild or moderate HI is similar to that of healthy control participants.</t>
   </si>
   <si>
     <t>Ulonivirine (MK-8507) in Participants With Mild or Moderate Hepatic Impairment (MK-8507-014)</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
     <t>2025-04-07</t>
   </si>
   <si>
     <t>2025-02-14</t>
   </si>
@@ -476,51 +476,51 @@
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Mild and Moderate HI (Panels A and B):
 * Has a diagnosis of chronic (\&gt;6 months), stable HI with features of cirrhosis due to any etiology (stability of hepatic disease should correspond to no acute episodes of illness within the previous 2 months due to deterioration in hepatic function)
 Healthy Controls (Panel C):
 * Is in good health
 All Participants (Panels A to C):
 * Has a body mass index (BMI) ≥18.5 and ≤40 kg/m\^2, inclusive
 * If male, uses contraception in accordance with local regulations
 * If female, is not pregnant or breastfeeding and one of the following applies: 1) is not a woman of childbearing potential (WOCBP), or 2) is a WOCBP and is abstinent/uses acceptable contraception, has a negative highly sensitive pregnancy test within 24 hours of receivin</t>
   </si>
   <si>
-    <t>8591-013</t>
+    <t>(ISL/ULO QW vir. supp. PLHIV) 8591-013</t>
   </si>
   <si>
     <t>NCT04564547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04564547</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
   </si>
   <si>
     <t>Dose Ranging, Switch Study of Islatravir (ISL) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
   </si>
   <si>
     <t>United States of America, France, Switzerland</t>
   </si>
   <si>
     <t>Islatravir</t>
   </si>
   <si>
     <t>BIC/FTC/TAF</t>
   </si>
@@ -542,328 +542,421 @@
   <si>
     <t>2025-01-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL at screening
 * Has been virologically suppressed on BIC/FTC/TAF for ≥6 months
 * Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
 * Is male or female, at least 18 years of age, at the time of signing the informed consent
 * female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
 * Is not a woman of childbearing potential (WOCBP)
 * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis)
 Exclusion Criteria:
 *</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
-    <t>8507-016</t>
+    <t>(ISL/ULO interactions) 8507-016</t>
   </si>
   <si>
     <t>NCT06619678</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06619678</t>
   </si>
   <si>
     <t>The main goals of this study are to learn what happens to Islatravir or MK-8507 in a person's body over time. Researchers will compare Islatravir given alone to Islatravir given with MK-8507. Researchers will also compare MK-8507 given alone to MK-8507 given with Islatravir.</t>
   </si>
   <si>
     <t>A Study of MK-8507 and Islatravir (MK-8591) in Healthy Adult Participants (MK-8507-016)</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>MK-8507+islatravir</t>
   </si>
   <si>
     <t>2024-01-17</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>2024-06-23</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The key inclusion criteria include but are not limited to the following:
 * Is in good health before randomization
 * Has a body mass index (BMI) ≥18 and ≤32 kg/m\^2, inclusive
 Exclusion Criteria:
 The key exclusion criteria include but are not limited to the following:
 * Has a history of clinically significant endocrine, gastrointestinal (GI), cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, or major neurological (including stroke and chronic seizures) abnormalities or diseases
 * Has a history of cancer with protocol specified exceptions</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Experimental: Islatravir+MK-8507
 Period 1: Participants receive single dose of Islatravir on Day 1. Period 2: Participants receive single dose of MK-8507 on Days 1 and Days 8. Period 3: Participants receive single dose of Islatravir and single dose of MK-8507 on Day 1, 7 days after the Day 8 dose of MK-8507, during Period 2. Participants will receive additional MK-8507 single doses on Days 8, 15, 22, and 29.</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
-    <t>8591B-060</t>
+    <t>(ISL/ULO vir. supp. PLHIV) 8591B-060</t>
   </si>
   <si>
     <t>NCT06891066</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06891066</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Investigators are trying to find better treatments for people with HIV-1. In this clinical study, investigators want to see how well a new treatment called ISL+ULO, taken once a week, works compared to an existing treatment called BIC/FTC/TAF, which is taken every day. Investigators will check how many people still have a high level of the virus in their blood after 24 weeks. The investigators also want to understand if the new treatment, MK-8591B, is safe and how well people can handle it.</t>
   </si>
   <si>
     <t>A Study of Islatravir (ISL) and Ulonivirine (ULO) Once Weekly (QW) in Virologically Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8591B-060)</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>ULO</t>
   </si>
   <si>
     <t>2025-04-21</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>
   <si>
     <t>2027-09-24</t>
   </si>
   <si>
     <t>Inclusion:
 The main inclusion criteria include but are not limited to the following:
 - Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
 Exclusion:
 The main exclusion criteria include but are not limited to the following:
 * Has Human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active Acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) coinfection.
 * Has hepatitis B virus (HBV) coinfection.
 * H</t>
   </si>
   <si>
-    <t>MK-8507-015</t>
+    <t>(ULO safety ) MK-8507-015</t>
   </si>
   <si>
     <t>EUCT2023-506697-12-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/ctis-public/view/2023-506697-12-00?lang=en</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC, Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
+    <t>A randomized, placebo-controlled, double-blind, Phase 1 trial (MK-8507-015) was conducted in adults without HIV receiving ULO 200 mg or placebo QW (3:1) for 12 weeks. Safety was assessed by adverse event (AE) reporting and laboratory evaluations. Mean percent change from baseline in total lymphocyte and CD4+ T-cell counts were analyzed; a &gt;10% decrease from baseline in lymphocyte counts would indicate a clinically significant change. Participants had a post-study visit at Week 14.</t>
+  </si>
+  <si>
     <t>MK-8507 Extended Multiple Dose Study</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>2023-10-20</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>Healthy volunteers</t>
   </si>
   <si>
-    <t>8591B-062</t>
+    <t>(ULO heart) 8591B-062</t>
   </si>
   <si>
     <t>NCT07266831</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07266831</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat HIV-1 (Human Immunodeficiency Virus Type 1). The usual (standard) treatment for HIV-1 is antiretroviral therapy (ART), which includes taking medicines to lower the amount of HIV-1 in the body. Standard ART helps people live longer, but people must take up to 3 medicines up to twice a day. Standard ART may also cause other health problems. Researchers want to know if a study ART works as well as a standard ART to treat HIV-1. The study ART combines 2 medicines, islatravir and ulonivirine, and is taken once a week. The goals of this study are to learn: 1) If the study ART works as well as a standard ART to treat HIV-1, and 2) About the safety of the study ART and if people tolerate it compared to a standard ART.</t>
   </si>
   <si>
     <t>A Clinical Study of Islatravir and Ulonivirine for People With HIV-1 Who Have Not Been Treated Before (MK-8591B-062)</t>
   </si>
   <si>
     <t>United States of America, Canada, Guatemala</t>
   </si>
   <si>
     <t>ISL+ - ULO</t>
   </si>
   <si>
     <t>ISL/ULO FDC</t>
   </si>
   <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-02-20</t>
-[...5 lines deleted...]
-    <t>2030-04-25</t>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2029-03-21</t>
+  </si>
+  <si>
+    <t>2030-04-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
-    <t>8507-006</t>
+    <t>(ULO PK) 8507-006</t>
   </si>
   <si>
     <t>NCT07334886</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07334886</t>
   </si>
   <si>
     <t>The goal of this study is to learn how \[14C\]ulonivirine moves through a healthy person's body over time. Researchers will study how \[14C\]ulonivirine is absorbed by the body, broken down by the body, and how it leaves the body.</t>
   </si>
   <si>
     <t>A Study of [14C]Ulonivirine ([14C]MK-8507) in Healthy Adults (MK-8507-006)</t>
   </si>
   <si>
     <t>[14C]Ulonivirine</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-11-11</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Key Inclusion Criteria include but are not limited to:
 * Is in good health
 * Has a body mass index (BMI) of 18 to 32 kg/m\^2
 Key Exclusion Criteria include but are not limited to:
 * Has a history of cancer
 * Has positive tests for hepatitis B surface antigen, hepatitis C antibodies or human immunodeficiency virus antibody</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
+    <t>(ULO methadone) 8507-019</t>
+  </si>
+  <si>
+    <t>NCT07595263</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07595263</t>
+  </si>
+  <si>
+    <t>This study is designed to determine the effect of ulonivirine (MK-8507) on methadone in the body. Participants will take methadone alone and then methadone with ulonivirine to see if ulonivirine changes how the body processes methadone.</t>
+  </si>
+  <si>
+    <t>A Study of Ulonivirine (MK-8507) and Methadone in Healthy Volunteers (MK-8507-019)</t>
+  </si>
+  <si>
+    <t>Methadone</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2027-01-15</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria
+The main Inclusion Criteria include but are not limited to:
+* Is in good health
+* Has a body mass index (BMI) between \&gt;18 and ≤40 kg/m\^2
+* Is reliably participating in a methadone maintenance program for at least 2 months prior to Day 1 and is on a documented stable dose of methadone for at least 14 days prior to Day 1
+Exclusion Criteria
+The main Exclusion Criteria include but are not limited to:
+* Has a history of cancer (malignancy)
+* Has a history of significant multiple and/or severe allergies, or has had an anaphylactic reaction or significant intolerability to prescription or nonprescription drugs or food
+* Has tested positive human immunodeficiency virus (HIV) or for a sexually transmitted infection at screening
+* Is under the age of legal consent</t>
+  </si>
+  <si>
+    <t>(ULO atorvastatin) 8507-018</t>
+  </si>
+  <si>
+    <t>NCT07530289</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07530289</t>
+  </si>
+  <si>
+    <t>Researchers want to learn about ulonivirine when given with atorvastatin and metformin in healthy people. The goal of this study is to compare the amount of atorvastatin and metformin in a person's body over time when given with and without ulonivirine.</t>
+  </si>
+  <si>
+    <t>A Clinical Study of Ulonivirine (MK-8507) With Atorvastatin and Metformin in Healthy Adults (MK-8507-018)</t>
+  </si>
+  <si>
+    <t>Atorvastatin</t>
+  </si>
+  <si>
+    <t>Metformin</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Has body mass index (BMI) 18.0 and ≤ 32.0 kg/m\^2
+* Is medically healthy with no clinically significant medical history, physical examination, clinical laboratory profiles, vital signs, and electrocardiogram (ECG)
+Exclusion Criteria:
+* Has history of cancer (malignancy)
+* Positive results for human immunodeficiency virus (HIV), hepatitis B surface antigen (HBsAg), or hepatitis C virus (HCV)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Single Oral Doses of MK-8507, a Novel Non-Nucleoside Reverse Transcriptase Inhibitor, Suppress HIV-1 RNA for a Week.</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qai.0000000000002834</t>
   </si>
   <si>
     <t>Merck's link to clinical trial NCT06891066</t>
   </si>
   <si>
     <t>https://www.merckclinicaltrials.com/trial/nct06891066/</t>
   </si>
   <si>
+    <t>A double-blind, placebo-controlled, Phase 1 study to evaluate extended multiple dosing of ulonivirine (MK-8507) in adults without HIV</t>
+  </si>
+  <si>
+    <t>https://programme.ias2025.org/Abstract/DesktopAbstractDetail/?abstractid=02065</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1000,51 +1093,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/S8NI94y34qivInmvqez9GTAyAKvlFTdr5L0Zqc1k.png</t>
   </si>
   <si>
     <t>MK-8507 Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from https://www.medchemexpress.com/ulonivirine.html</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Merck (known as MSD outside the United States and Canada)</t>
+    <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.msd.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is currently headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fluoride Pharmacokinetics in Urine and Plasma Following Multiple Doses of MK-8507, an Investigational, Oral, Once-Weekly Nonnucleoside Reverse Transcriptase Inhibitor. Gillespie G. et al., J Clin Pharmacol. 2022 Feb;62(2):199-205. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1002%2Fjcph.1957" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1002%2Fjcph.1957&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Nov 12. PMID: 34435371; PMCID: PMC9298720.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;MK‐8507 is an investigational HIV‐1 nonnucleoside reverse transcriptase inhibitor being developed for the treatment of HIV‐1 infection. MK‐8507 contains 2 trifluoromethyl groups that may result in fluoride release through metabolism, but the extent of MK‐8507–related fluoride release in humans has yet to be determined. This double‐blind, placebo‐controlled, 2‐period, parallel‐group, multiple‐dose trial in healthy participants without HIV‐1 who were administered a fluoride‐restricted diet and once‐weekly doses of MK‐8507 aimed to estimate the relationship between MK‐8507 dose and fluoride exposure. A total of 15 adult male and 3 adult female (of non‐childbearing potential) participants were randomized to receive MK‐8507 200 mg (n = 6), MK‐8507 800 mg (n = 6), or placebo (n = 6). Change from baseline in mean daily fluoride excretion averaged over 7 days following the administration of MK‐8507 200 mg resulted in a net mean increase of 19.8 μmol (90% confidence interval, 12.2‐27.4) relative to placebo and did not exceed 57 μmol, a threshold related to the mean difference between the daily reference dose set by the US Environmental Protection Agency and the average dietary fluoride intake in the United States. However, daily urinary fluoride excretion exceeded the threshold following administration of 800 mg MK‐8507 (75.1 μmol [90% confidence interval, 67.5‐82.7]). Assuming a linear relationship between MK‐8507 dose and estimated mean daily fluoride released at steady‐state, data interpolation suggests that the US Environmental Protection Agency reference dose for fluoride would not be exceeded in most patients when administering MK‐8507 at doses currently under clinical investigation (≤400 mg once weekly).&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://doi.org/10.1128%2FAAC.00935-21" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Pharmacokinetic and Safety Profile of the Novel HIV Nonnucleoside Reverse Transcriptase Inhibitor MK-8507 in Adults without HIV.&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt; Ankrom W et al., Antimicrob Agents Chemother. 2021 Nov 17;65(12):e0093521. doi: &lt;/span&gt;https://doi.org/10.1128%2FAAC.00935-21&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Sep 13. PMID: 34516246; PMCID: PMC8597757.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1416,79 +1509,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02174159" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05093972" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06619678" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2023-506697-12-00?lang=en" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07334886" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02174159" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05093972" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06619678" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2023-506697-12-00?lang=en" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07334886" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07595263" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07530289" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/DesktopAbstractDetail/?abstractid=02065" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140417&amp;CC=WO&amp;NR=2014058747A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/S8NI94y34qivInmvqez9GTAyAKvlFTdr5L0Zqc1k.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/DesktopAbstractDetail/?abstractid=02065" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1693,54 +1786,54 @@
       <c r="AG2" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ9"/>
+  <dimension ref="A1:AZ11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2419,493 +2512,695 @@
         <v>122</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>190</v>
       </c>
       <c r="C7" t="s">
         <v>191</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E7" t="s">
         <v>104</v>
       </c>
       <c r="F7" t="s">
         <v>105</v>
       </c>
       <c r="G7" t="s">
         <v>193</v>
       </c>
+      <c r="H7" t="s">
+        <v>194</v>
+      </c>
       <c r="I7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="J7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="W7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="X7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="AA7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="AC7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AD7" t="s">
         <v>115</v>
       </c>
       <c r="AE7" t="s">
         <v>115</v>
       </c>
       <c r="AF7" t="s">
         <v>116</v>
       </c>
       <c r="AG7" t="s">
         <v>141</v>
       </c>
       <c r="AH7" t="s">
         <v>141</v>
       </c>
       <c r="AI7" t="s">
         <v>142</v>
       </c>
       <c r="AJ7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F8" t="s">
         <v>180</v>
       </c>
       <c r="G8" t="s">
         <v>106</v>
       </c>
       <c r="H8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="O8" t="s">
         <v>152</v>
       </c>
       <c r="Q8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="S8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="U8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="X8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="Y8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Z8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="AA8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AD8" t="s">
         <v>139</v>
       </c>
       <c r="AE8" t="s">
         <v>140</v>
       </c>
       <c r="AF8" t="s">
         <v>116</v>
       </c>
       <c r="AG8" t="s">
         <v>141</v>
       </c>
       <c r="AH8" t="s">
         <v>141</v>
       </c>
       <c r="AI8" t="s">
         <v>117</v>
       </c>
       <c r="AJ8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AK8" t="s">
         <v>45</v>
       </c>
       <c r="AP8" t="s">
         <v>120</v>
       </c>
       <c r="AQ8">
         <v>570</v>
       </c>
       <c r="AR8" t="s">
         <v>161</v>
       </c>
       <c r="AS8" t="s">
         <v>121</v>
       </c>
       <c r="AU8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="AW8" t="s">
         <v>48</v>
       </c>
       <c r="AX8" t="s">
         <v>41</v>
       </c>
       <c r="AY8" t="s">
         <v>125</v>
       </c>
       <c r="AZ8" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E9" t="s">
         <v>104</v>
       </c>
       <c r="F9" t="s">
         <v>105</v>
       </c>
       <c r="G9" t="s">
         <v>106</v>
       </c>
       <c r="H9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J9" t="s">
         <v>168</v>
       </c>
       <c r="M9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="X9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="Y9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="AB9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AC9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AD9" t="s">
         <v>115</v>
       </c>
       <c r="AE9" t="s">
         <v>115</v>
       </c>
       <c r="AF9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AG9" t="s">
         <v>141</v>
       </c>
       <c r="AH9" t="s">
         <v>141</v>
       </c>
       <c r="AI9" t="s">
         <v>142</v>
       </c>
       <c r="AJ9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="AM9" t="s">
         <v>119</v>
       </c>
       <c r="AP9" t="s">
         <v>120</v>
       </c>
       <c r="AQ9">
         <v>8</v>
       </c>
       <c r="AS9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="AU9" t="s">
         <v>122</v>
       </c>
       <c r="AW9" t="s">
         <v>176</v>
       </c>
       <c r="AX9" t="s">
         <v>41</v>
       </c>
       <c r="AY9" t="s">
         <v>125</v>
       </c>
       <c r="AZ9" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C10" t="s">
+        <v>231</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E10" t="s">
+        <v>104</v>
+      </c>
+      <c r="F10" t="s">
+        <v>130</v>
+      </c>
+      <c r="G10" t="s">
+        <v>106</v>
+      </c>
+      <c r="H10" t="s">
+        <v>233</v>
+      </c>
+      <c r="I10" t="s">
+        <v>234</v>
+      </c>
+      <c r="M10" t="s">
+        <v>109</v>
+      </c>
+      <c r="O10" t="s">
+        <v>235</v>
+      </c>
+      <c r="W10" t="s">
+        <v>236</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>237</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>238</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>238</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>141</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>141</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>142</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>239</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ10">
+        <v>14</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>229</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>240</v>
+      </c>
+      <c r="C11" t="s">
+        <v>241</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E11" t="s">
+        <v>104</v>
+      </c>
+      <c r="F11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G11" t="s">
+        <v>106</v>
+      </c>
+      <c r="H11" t="s">
+        <v>243</v>
+      </c>
+      <c r="I11" t="s">
+        <v>244</v>
+      </c>
+      <c r="J11" t="s">
+        <v>168</v>
+      </c>
+      <c r="M11" t="s">
+        <v>245</v>
+      </c>
+      <c r="O11" t="s">
+        <v>246</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>109</v>
+      </c>
+      <c r="X11" t="s">
+        <v>247</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>249</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>250</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>251</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ11">
+        <v>12</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>229</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ11" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>254</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>102</v>
       </c>
       <c r="B2" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
         <v>53</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>234</v>
+        <v>257</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>178</v>
       </c>
       <c r="B3" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="C3" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>236</v>
+        <v>259</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>264</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>240</v>
+        <v>265</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>245</v>
+        <v>270</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>246</v>
+        <v>271</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>252</v>
+        <v>277</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
@@ -2915,547 +3210,562 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>254</v>
+        <v>280</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>281</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>256</v>
+        <v>282</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>257</v>
+        <v>283</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>258</v>
+        <v>284</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>259</v>
+        <v>285</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>260</v>
+        <v>286</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>261</v>
+        <v>287</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>262</v>
+        <v>288</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>263</v>
+        <v>289</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>264</v>
+        <v>290</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>265</v>
+        <v>291</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>266</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>267</v>
+        <v>293</v>
       </c>
       <c r="C2" t="s">
-        <v>268</v>
+        <v>294</v>
       </c>
       <c r="D2" t="s">
         <v>51</v>
       </c>
       <c r="E2" t="s">
-        <v>269</v>
+        <v>295</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>270</v>
+        <v>296</v>
       </c>
       <c r="G2" t="s">
-        <v>271</v>
+        <v>297</v>
       </c>
       <c r="H2" t="s">
         <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>272</v>
+        <v>298</v>
       </c>
       <c r="J2" t="s">
-        <v>273</v>
+        <v>299</v>
       </c>
       <c r="K2" t="s">
-        <v>274</v>
+        <v>300</v>
       </c>
       <c r="L2" t="s">
-        <v>275</v>
+        <v>301</v>
       </c>
       <c r="M2" t="s">
-        <v>276</v>
+        <v>302</v>
       </c>
       <c r="N2" t="s">
-        <v>277</v>
+        <v>303</v>
       </c>
       <c r="O2" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>281</v>
+        <v>307</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>256</v>
+        <v>282</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>282</v>
+        <v>308</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>283</v>
+        <v>309</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>284</v>
+        <v>310</v>
       </c>
       <c r="C2" t="s">
-        <v>285</v>
+        <v>311</v>
       </c>
       <c r="D2" t="s">
-        <v>267</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
-        <v>286</v>
+        <v>312</v>
       </c>
       <c r="F2" t="s">
-        <v>287</v>
+        <v>313</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>288</v>
+        <v>314</v>
       </c>
       <c r="I2" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>290</v>
+        <v>316</v>
       </c>
       <c r="C3" t="s">
-        <v>291</v>
+        <v>317</v>
       </c>
       <c r="D3" t="s">
-        <v>292</v>
+        <v>318</v>
       </c>
       <c r="E3" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="F3" t="s">
-        <v>287</v>
+        <v>313</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="I3" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>296</v>
+        <v>322</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>297</v>
+        <v>323</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>298</v>
+        <v>324</v>
       </c>
       <c r="C2" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="D2" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="C2" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="D2" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="E2" t="s">
-        <v>308</v>
+        <v>334</v>
       </c>
       <c r="F2" t="s">
-        <v>309</v>
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>231</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="C2" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="D2" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="C3" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="D3" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="C4" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="D4" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="C5" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="D5" t="s">
-        <v>318</v>
+        <v>344</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>234</v>
+        <v>257</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>236</v>
+        <v>259</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" t="s">
+        <v>260</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="E8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>