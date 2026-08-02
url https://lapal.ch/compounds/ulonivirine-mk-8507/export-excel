--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -1005,51 +1005,51 @@
   <si>
     <t>Ulonivirine compound and analogues</t>
   </si>
   <si>
     <t>Arrington, Kenneth, L</t>
   </si>
   <si>
     <t>2033-10-07</t>
   </si>
   <si>
     <t>Compounds of Formula (I) are HIV reverse transcriptase inhibitors, wherein R1, R2, RE, L, M and Z are defined herein. The compounds of Formula (I) and their pharmaceutically acceptable salts are useful in the inhibition of HIV reverse transcriptase, the prophylaxis and treatment of infection by HIV and in the prophylaxis, delay in the onset or progression, and treatment of AIDS. The compounds and their salts can be employed as ingredients in pharmaceutical compositions, optionally in combination with other antivirals, immunomodulators, antibiotics or vaccines.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Falkland Islands (Malvinas), Gibraltar, Macao, Panama, Saint Helena, Ascension and Tristan da Cunha, Trinidad and Tobago, Virgin Islands (British)</t>
   </si>
   <si>
     <t>Dominican Republic, Ecuador, Guatemala, Algeria, Belize, Egypt, Fiji, Grenada, Jamaica, Pakistan, El Salvador, Sri Lanka, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Costa Rica, Portugal, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
+    <t>Costa Rica, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Tajikistan, Turkmenistan, Kyrgyzstan, Peru, Sierra Leone, Eswatini, Liberia, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Monaco</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Ulonivirine (MK-8507) - 5-phenoxy-3H-pyrimidin-4-one derivates and their use as HIV reverse transcriptase inhibitors</t>
   </si>