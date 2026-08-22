--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ulonivirine (MK-8507)</t>
   </si>
   <si>
     <t>MK-8507</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NNRTI</t>
   </si>
   <si>
     <t>MK-8507, also known as Ulonivirine, is a selective, potent and novel non-nucleoside reverse transcriptase inhibitor (NNRTI) currently in clinical development for the treatment of HIV-1. MK-8507 inhibits HIV-1 allosterically through the classic NNTRI binding location adjacent to the polymerase active site. Preclinical research indicates that MK-8507 displays activity against the most common resistance mutations associated with NNRTIs (e.g. Y181C and K103N) and possesses strong antiviral effects. The pharmacokinetics of MK-8507 support once-weekly oral administration.</t>
   </si>
   <si>
     <t>Ulonivirine (previously known as MK 8507) is an orally-administered investigational non-nucleoside reverse transcriptase inhibitor (NNRTI) being developed by MSD for the treatment of HIV-1 infection. It is not approved yet.</t>
   </si>
@@ -476,110 +485,119 @@
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Mild and Moderate HI (Panels A and B):
 * Has a diagnosis of chronic (\&gt;6 months), stable HI with features of cirrhosis due to any etiology (stability of hepatic disease should correspond to no acute episodes of illness within the previous 2 months due to deterioration in hepatic function)
 Healthy Controls (Panel C):
 * Is in good health
 All Participants (Panels A to C):
 * Has a body mass index (BMI) ≥18.5 and ≤40 kg/m\^2, inclusive
 * If male, uses contraception in accordance with local regulations
 * If female, is not pregnant or breastfeeding and one of the following applies: 1) is not a woman of childbearing potential (WOCBP), or 2) is a WOCBP and is abstinent/uses acceptable contraception, has a negative highly sensitive pregnancy test within 24 hours of receivin</t>
   </si>
   <si>
-    <t>(ISL/ULO QW vir. supp. PLHIV) 8591-013</t>
+    <t>8591-013</t>
   </si>
   <si>
     <t>NCT04564547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04564547</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
   </si>
   <si>
     <t>Dose Ranging, Switch Study of Islatravir (ISL) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
   </si>
   <si>
     <t>United States of America, France, Switzerland</t>
   </si>
   <si>
-    <t>Islatravir</t>
+    <t>ISL+ULO</t>
+  </si>
+  <si>
+    <t>20mg+100mg QW</t>
+  </si>
+  <si>
+    <t>20mg+200mg QW</t>
+  </si>
+  <si>
+    <t>20mg+400mg QW</t>
   </si>
   <si>
     <t>BIC/FTC/TAF</t>
   </si>
   <si>
-    <t>Placebo to ISL</t>
-[...2 lines deleted...]
-    <t>Placebo to Ulonivirine</t>
+    <t>50 mg/200 mg/25 mg QD</t>
   </si>
   <si>
     <t>2021-03-09</t>
   </si>
   <si>
     <t>2025-02-10</t>
   </si>
   <si>
-    <t>2020-09-25</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL at screening
 * Has been virologically suppressed on BIC/FTC/TAF for ≥6 months
 * Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
 * Is male or female, at least 18 years of age, at the time of signing the informed consent
 * female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
 * Is not a woman of childbearing potential (WOCBP)
 * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis)
 Exclusion Criteria:
 *</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
+    <t>Virologically supressed individuals</t>
+  </si>
+  <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>(ISL/ULO interactions) 8507-016</t>
   </si>
   <si>
     <t>NCT06619678</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06619678</t>
   </si>
   <si>
     <t>The main goals of this study are to learn what happens to Islatravir or MK-8507 in a person's body over time. Researchers will compare Islatravir given alone to Islatravir given with MK-8507. Researchers will also compare MK-8507 given alone to MK-8507 given with Islatravir.</t>
   </si>
   <si>
     <t>A Study of MK-8507 and Islatravir (MK-8591) in Healthy Adult Participants (MK-8507-016)</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>MK-8507+islatravir</t>
@@ -592,189 +610,219 @@
   </si>
   <si>
     <t>2024-06-23</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The key inclusion criteria include but are not limited to the following:
 * Is in good health before randomization
 * Has a body mass index (BMI) ≥18 and ≤32 kg/m\^2, inclusive
 Exclusion Criteria:
 The key exclusion criteria include but are not limited to the following:
 * Has a history of clinically significant endocrine, gastrointestinal (GI), cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, or major neurological (including stroke and chronic seizures) abnormalities or diseases
 * Has a history of cancer with protocol specified exceptions</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Experimental: Islatravir+MK-8507
 Period 1: Participants receive single dose of Islatravir on Day 1. Period 2: Participants receive single dose of MK-8507 on Days 1 and Days 8. Period 3: Participants receive single dose of Islatravir and single dose of MK-8507 on Day 1, 7 days after the Day 8 dose of MK-8507, during Period 2. Participants will receive additional MK-8507 single doses on Days 8, 15, 22, and 29.</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
-    <t>(ISL/ULO vir. supp. PLHIV) 8591B-060</t>
+    <t>8591B-060</t>
   </si>
   <si>
     <t>NCT06891066</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06891066</t>
   </si>
   <si>
-    <t>Recruiting</t>
+    <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Investigators are trying to find better treatments for people with HIV-1. In this clinical study, investigators want to see how well a new treatment called ISL+ULO, taken once a week, works compared to an existing treatment called BIC/FTC/TAF, which is taken every day. Investigators will check how many people still have a high level of the virus in their blood after 24 weeks. The investigators also want to understand if the new treatment, MK-8591B, is safe and how well people can handle it.</t>
   </si>
   <si>
     <t>A Study of Islatravir (ISL) and Ulonivirine (ULO) Once Weekly (QW) in Virologically Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8591B-060)</t>
   </si>
   <si>
-    <t>ISL</t>
-[...5 lines deleted...]
-    <t>2025-04-21</t>
+    <t>United States of America, Puerto Rico, Australia, Switzerland</t>
+  </si>
+  <si>
+    <t>ISL+ULO weekly</t>
+  </si>
+  <si>
+    <t>2mg (2x1mg capsules)+200mg (2x100mg tablets)</t>
+  </si>
+  <si>
+    <t>ISL+ULO weekly (switched from B/F/TAF)</t>
+  </si>
+  <si>
+    <t>BIC/FTC/TAF daily</t>
+  </si>
+  <si>
+    <t>BIC 50mg oral tablet/FTC 200mg oral tablet/TAF 25 mg oral tablet</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
-    <t>2025-05-10</t>
-[...2 lines deleted...]
-    <t>2027-09-24</t>
+    <t>2025-10-14</t>
+  </si>
+  <si>
+    <t>2027-08-10</t>
+  </si>
+  <si>
+    <t>2031-09-30</t>
   </si>
   <si>
     <t>Inclusion:
 The main inclusion criteria include but are not limited to the following:
 - Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
 Exclusion:
 The main exclusion criteria include but are not limited to the following:
 * Has Human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active Acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) coinfection.
 * Has hepatitis B virus (HBV) coinfection.
 * H</t>
   </si>
   <si>
     <t>(ULO safety ) MK-8507-015</t>
   </si>
   <si>
     <t>EUCT2023-506697-12-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/ctis-public/view/2023-506697-12-00?lang=en</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC, Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>A randomized, placebo-controlled, double-blind, Phase 1 trial (MK-8507-015) was conducted in adults without HIV receiving ULO 200 mg or placebo QW (3:1) for 12 weeks. Safety was assessed by adverse event (AE) reporting and laboratory evaluations. Mean percent change from baseline in total lymphocyte and CD4+ T-cell counts were analyzed; a &gt;10% decrease from baseline in lymphocyte counts would indicate a clinically significant change. Participants had a post-study visit at Week 14.</t>
   </si>
   <si>
     <t>MK-8507 Extended Multiple Dose Study</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>2023-10-20</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>Healthy volunteers</t>
   </si>
   <si>
-    <t>(ULO heart) 8591B-062</t>
+    <t>8591B-062</t>
   </si>
   <si>
     <t>NCT07266831</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07266831</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
     <t>Researchers are looking for new ways to treat HIV-1 (Human Immunodeficiency Virus Type 1). The usual (standard) treatment for HIV-1 is antiretroviral therapy (ART), which includes taking medicines to lower the amount of HIV-1 in the body. Standard ART helps people live longer, but people must take up to 3 medicines up to twice a day. Standard ART may also cause other health problems. Researchers want to know if a study ART works as well as a standard ART to treat HIV-1. The study ART combines 2 medicines, islatravir and ulonivirine, and is taken once a week. The goals of this study are to learn: 1) If the study ART works as well as a standard ART to treat HIV-1, and 2) About the safety of the study ART and if people tolerate it compared to a standard ART.</t>
   </si>
   <si>
     <t>A Clinical Study of Islatravir and Ulonivirine for People With HIV-1 Who Have Not Been Treated Before (MK-8591B-062)</t>
   </si>
   <si>
-    <t>United States of America, Canada, Guatemala</t>
-[...4 lines deleted...]
-  <si>
     <t>ISL/ULO FDC</t>
   </si>
   <si>
+    <t>2mg/200mg QW</t>
+  </si>
+  <si>
+    <t>50/200/25 mg oral tablet QD</t>
+  </si>
+  <si>
+    <t>Placebo to ISL/ULO</t>
+  </si>
+  <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
-    <t>Placebo to ISL/ULO</t>
+    <t>ISL + ULO</t>
+  </si>
+  <si>
+    <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2029-03-21</t>
   </si>
   <si>
     <t>2030-04-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
+    <t>Primary purpose: TREATMENT
+Allocation: RANDOMIZED
+Intervention Model: PARALLEL</t>
+  </si>
+  <si>
     <t>Double-blind masking</t>
+  </si>
+  <si>
+    <t>Masking: DOUBLE (PARTICIPANT)
+Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
   </si>
   <si>
     <t>(ULO PK) 8507-006</t>
   </si>
   <si>
     <t>NCT07334886</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07334886</t>
   </si>
   <si>
     <t>The goal of this study is to learn how \[14C\]ulonivirine moves through a healthy person's body over time. Researchers will study how \[14C\]ulonivirine is absorbed by the body, broken down by the body, and how it leaves the body.</t>
   </si>
   <si>
     <t>A Study of [14C]Ulonivirine ([14C]MK-8507) in Healthy Adults (MK-8507-006)</t>
   </si>
   <si>
     <t>[14C]Ulonivirine</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
@@ -858,69 +906,96 @@
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>2026-05-23</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has body mass index (BMI) 18.0 and ≤ 32.0 kg/m\^2
 * Is medically healthy with no clinically significant medical history, physical examination, clinical laboratory profiles, vital signs, and electrocardiogram (ECG)
 Exclusion Criteria:
 * Has history of cancer (malignancy)
 * Positive results for human immunodeficiency virus (HIV), hepatitis B surface antigen (HBsAg), or hepatitis C virus (HCV)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Single Oral Doses of MK-8507, a Novel Non-Nucleoside Reverse Transcriptase Inhibitor, Suppress HIV-1 RNA for a Week.</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qai.0000000000002834</t>
   </si>
   <si>
+    <t>Protocol Plain Language Summary</t>
+  </si>
+  <si>
+    <t>https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
+  </si>
+  <si>
     <t>Merck's link to clinical trial NCT06891066</t>
   </si>
   <si>
     <t>https://www.merckclinicaltrials.com/trial/nct06891066/</t>
+  </si>
+  <si>
+    <t>IAS 2025: Once-weekly oral ART with ulonivirine plus islatravir: 24-week phase 2 results</t>
+  </si>
+  <si>
+    <t>https://i-base.info/htb/51965</t>
+  </si>
+  <si>
+    <t>Ulonivirine Shows Promise for Weekly Oral HIV Treatment - POZ - July 2025</t>
+  </si>
+  <si>
+    <t>https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment</t>
   </si>
   <si>
     <t>A double-blind, placebo-controlled, Phase 1 study to evaluate extended multiple dosing of ulonivirine (MK-8507) in adults without HIV</t>
   </si>
   <si>
     <t>https://programme.ias2025.org/Abstract/DesktopAbstractDetail/?abstractid=02065</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
@@ -1106,50 +1181,53 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.msd.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is currently headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fluoride Pharmacokinetics in Urine and Plasma Following Multiple Doses of MK-8507, an Investigational, Oral, Once-Weekly Nonnucleoside Reverse Transcriptase Inhibitor. Gillespie G. et al., J Clin Pharmacol. 2022 Feb;62(2):199-205. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1002%2Fjcph.1957" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1002%2Fjcph.1957&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Nov 12. PMID: 34435371; PMCID: PMC9298720.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;MK‐8507 is an investigational HIV‐1 nonnucleoside reverse transcriptase inhibitor being developed for the treatment of HIV‐1 infection. MK‐8507 contains 2 trifluoromethyl groups that may result in fluoride release through metabolism, but the extent of MK‐8507–related fluoride release in humans has yet to be determined. This double‐blind, placebo‐controlled, 2‐period, parallel‐group, multiple‐dose trial in healthy participants without HIV‐1 who were administered a fluoride‐restricted diet and once‐weekly doses of MK‐8507 aimed to estimate the relationship between MK‐8507 dose and fluoride exposure. A total of 15 adult male and 3 adult female (of non‐childbearing potential) participants were randomized to receive MK‐8507 200 mg (n = 6), MK‐8507 800 mg (n = 6), or placebo (n = 6). Change from baseline in mean daily fluoride excretion averaged over 7 days following the administration of MK‐8507 200 mg resulted in a net mean increase of 19.8 μmol (90% confidence interval, 12.2‐27.4) relative to placebo and did not exceed 57 μmol, a threshold related to the mean difference between the daily reference dose set by the US Environmental Protection Agency and the average dietary fluoride intake in the United States. However, daily urinary fluoride excretion exceeded the threshold following administration of 800 mg MK‐8507 (75.1 μmol [90% confidence interval, 67.5‐82.7]). Assuming a linear relationship between MK‐8507 dose and estimated mean daily fluoride released at steady‐state, data interpolation suggests that the US Environmental Protection Agency reference dose for fluoride would not be exceeded in most patients when administering MK‐8507 at doses currently under clinical investigation (≤400 mg once weekly).&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://doi.org/10.1128%2FAAC.00935-21" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Pharmacokinetic and Safety Profile of the Novel HIV Nonnucleoside Reverse Transcriptase Inhibitor MK-8507 in Adults without HIV.&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt; Ankrom W et al., Antimicrob Agents Chemother. 2021 Nov 17;65(12):e0093521. doi: &lt;/span&gt;https://doi.org/10.1128%2FAAC.00935-21&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Sep 13. PMID: 34516246; PMCID: PMC8597757.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;MK-8507 is a novel HIV-1 nonnucleoside reverse transcriptase inhibitor in clinical development with potential for once-weekly oral administration for the treatment of HIV-1 infection. Two randomized, double-blind, placebo-controlled phase 1 studies in adults without HIV-1 evaluated the safety, tolerability, and pharmacokinetics of single and multiple doses of MK-8507; drug interaction with midazolam (a cytochrome P450 3A4 substrate) and food effect were also assessed. In study 1, 16 participants received oral ascending single doses of MK-8507 (2 to 400 mg) or placebo in an alternating fashion. In study 2, 24 participants received ascending single doses of MK-8507 (400 to 1,200 mg) or placebo and multiple doses (once weekly for 3 weeks) of MK-8507 (100 to 400 mg) or placebo. MK-8507 pharmacokinetics were approximately dose proportional at 2 to 1,200 mg. MK-8507 had a time to maximum concentration of 2 to 7 h and a mean terminal half-life of ∼58 to 84 h. MK-8507 doses of ≥100 mg achieved a plasma concentration at 168 h postdose (7 days) associated with antiviral efficacy. A high-fat meal had no clinically meaningful effect on MK-8507 pharmacokinetics, and MK-8507 400 mg once weekly had no clinically meaningful effect on midazolam pharmacokinetics. Single and multiple doses of MK-8507 were generally well tolerated. No trends with dose and no clinically meaningful changes were observed in vital signs, electrocardiograms, and laboratory safety tests. The pharmacokinetics and safety data are supportive of once-weekly oral administration and support further clinical investigation of MK-8507 for the treatment of HIV-1 infection.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34654041/" rel="noopener noreferrer" target="_blank"&gt;Single Oral Doses of MK-8507, a Novel Non-Nucleoside Reverse Transcriptase Inhibitor, Suppress HIV-1 RNA for a Week&lt;/a&gt;. &lt;span style="color: rgb(33, 33, 33);"&gt;Schürmann D. et al. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;J Acquir Immune Defic Syndr&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2022;89(2):191-198. doi:10.1097/QAI.0000000000002834&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;MK-8507 is a novel HIV-1 non-nucleoside reverse transcriptase inhibitor being developed for treatment of HIV-1 infection. MK-8507 has high antiviral potency in vitro and pharmacokinetic (PK) properties that support once-weekly dosing.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Setting:&amp;nbsp;&lt;/strong&gt;A phase 1, open-label, proof-of-concept study was conducted in treatment-naive adults with HIV-1 infection to assess monotherapy antiviral activity.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In 3 sequential panels, participants aged 18-60 years with baseline plasma HIV-1 RNA ≥10,000 copies/mL and CD4+ T-cell count &amp;gt;200/mm3 received a single oral dose of 40, 80, or 600 mg MK-8507 in the fasted state. Participants were assessed for HIV-1 RNA for at least 7 days, PKs for 14 days, and safety and tolerability for 21 days postdose.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A total of 18 participants were enrolled (6 per panel). The mean 7-day postdose HIV-1 RNA reduction ranged from ∼1.2 to ∼1.5 log10 copies/mL across the doses assessed. One patient had a viral rebound associated with emergence of an F227C reverse transcriptase variant (per chain-termination method sequencing) 14 days postdose; this variant was found in a second participant by ultra-deep sequencing as an emerging minority variant. MK-8507 PKs were generally dose-proportional and similar to observations in participants without HIV-1 infection in prior studies; mean MK-8507 half life was 56-69 hours in this study. MK-8507 was generally well tolerated at all doses.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;The robust antiviral activity, PK, and tolerability of MK-8507 support its continued development as part of a complete once weekly oral regimen for HIV-1 treatment; combination therapy could mitigate the emergence of resistance-associated variants.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Li G, Wang Y, De Clercq E. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/35847492/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Approved HIV reverse transcriptase inhibitors in the past decade&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt; [published correction appears in Acta Pharm Sin B. 2023 Aug;13(8):3581. doi: 10.1016/j.apsb.2023.06.004.].&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Acta Pharm Sin B&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2022;12(4):1567-1590. doi:10.1016/j.apsb.2021.11.009&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1513,126 +1591,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02174159" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05093972" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06619678" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2023-506697-12-00?lang=en" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07334886" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07595263" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07530289" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/DesktopAbstractDetail/?abstractid=02065" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/DesktopAbstractDetail/?abstractid=02065" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140417&amp;CC=WO&amp;NR=2014058747A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/S8NI94y34qivInmvqez9GTAyAKvlFTdr5L0Zqc1k.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002834" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/DesktopAbstractDetail/?abstractid=02065" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1688,125 +1769,132 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
         <v>46</v>
       </c>
       <c r="W2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="X2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>50</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ11"/>
   <sheetViews>
@@ -1850,1250 +1938,1365 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="X2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Y2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AB2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AC2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AD2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AE2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AJ2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AK2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AM2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AP2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ2">
         <v>18</v>
       </c>
       <c r="AS2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AV2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AW2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="W3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="X3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="Y3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Z3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AA3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AB3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AC3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AD3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AE3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AF3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AJ3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AP3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ3">
         <v>22</v>
       </c>
       <c r="AS3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AZ3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="I4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M4" t="s">
-        <v>151</v>
+        <v>154</v>
+      </c>
+      <c r="N4" t="s">
+        <v>155</v>
       </c>
       <c r="O4" t="s">
-        <v>109</v>
+        <v>154</v>
+      </c>
+      <c r="P4" t="s">
+        <v>156</v>
       </c>
       <c r="Q4" t="s">
-        <v>152</v>
+        <v>154</v>
+      </c>
+      <c r="R4" t="s">
+        <v>157</v>
       </c>
       <c r="S4" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>158</v>
+      </c>
+      <c r="T4" t="s">
+        <v>159</v>
       </c>
       <c r="X4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="Y4" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="AB4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AC4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AD4" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="AE4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AF4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG4" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="AH4" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="AI4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AJ4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="AK4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AM4" t="s">
-        <v>160</v>
+        <v>165</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>166</v>
       </c>
       <c r="AP4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ4">
         <v>161</v>
       </c>
       <c r="AR4" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="AS4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU4" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AW4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AX4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G5" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H5" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="M5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="X5" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="Y5" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="AB5" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="AC5" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="AE5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AF5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AJ5" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="AP5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ5">
         <v>36</v>
       </c>
       <c r="AS5" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="AT5" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="AU5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AW5" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="AX5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C6" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F6" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H6" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="I6" t="s">
-        <v>182</v>
+        <v>188</v>
+      </c>
+      <c r="J6" t="s">
+        <v>189</v>
       </c>
       <c r="M6" t="s">
-        <v>183</v>
+        <v>190</v>
+      </c>
+      <c r="N6" t="s">
+        <v>191</v>
       </c>
       <c r="O6" t="s">
-        <v>184</v>
+        <v>192</v>
+      </c>
+      <c r="P6" t="s">
+        <v>191</v>
       </c>
       <c r="Q6" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>193</v>
+      </c>
+      <c r="R6" t="s">
+        <v>194</v>
       </c>
       <c r="X6" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="Y6" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="Z6" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="AA6" t="s">
-        <v>188</v>
+        <v>198</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>142</v>
       </c>
       <c r="AE6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AF6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AJ6" t="s">
-        <v>189</v>
+        <v>199</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>165</v>
       </c>
       <c r="AP6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ6">
         <v>150</v>
       </c>
       <c r="AR6" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="AS6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU6" t="s">
-        <v>122</v>
+        <v>125</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>44</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="C7" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="E7" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F7" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G7" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="H7" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="I7" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J7" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="W7" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="X7" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="AA7" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="AC7" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="AD7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG7" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH7" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AJ7" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="C8" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="E8" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="F8" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="G8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H8" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="I8" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="J8" t="s">
-        <v>207</v>
+        <v>174</v>
       </c>
       <c r="M8" t="s">
-        <v>208</v>
+        <v>218</v>
+      </c>
+      <c r="N8" t="s">
+        <v>219</v>
       </c>
       <c r="O8" t="s">
-        <v>152</v>
+        <v>158</v>
+      </c>
+      <c r="P8" t="s">
+        <v>220</v>
       </c>
       <c r="Q8" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="S8" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="U8" t="s">
-        <v>211</v>
+        <v>223</v>
+      </c>
+      <c r="V8" t="s">
+        <v>224</v>
       </c>
       <c r="X8" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="Y8" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="Z8" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="AA8" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="AD8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AE8" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AF8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG8" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH8" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AJ8" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="AK8" t="s">
-        <v>45</v>
+        <v>48</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>165</v>
       </c>
       <c r="AP8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ8">
         <v>570</v>
       </c>
       <c r="AR8" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="AS8" t="s">
-        <v>121</v>
+        <v>124</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>230</v>
       </c>
       <c r="AU8" t="s">
-        <v>217</v>
+        <v>231</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>232</v>
       </c>
       <c r="AW8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AX8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="C9" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E9" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F9" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G9" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H9" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="I9" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="J9" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="M9" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="X9" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="Y9" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="AB9" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="AC9" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="AD9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF9" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="AG9" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH9" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI9" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AJ9" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="AM9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AP9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ9">
         <v>8</v>
       </c>
       <c r="AS9" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="AU9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AW9" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="AX9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="C10" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="E10" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G10" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H10" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="I10" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="M10" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O10" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="W10" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="Y10" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="Z10" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="AA10" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="AE10" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AF10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG10" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH10" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI10" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AJ10" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="AP10" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ10">
         <v>14</v>
       </c>
       <c r="AS10" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="AU10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AX10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="C11" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="E11" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H11" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="I11" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="J11" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="M11" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="O11" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="Q11" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="X11" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="Y11" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="AB11" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="AC11" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="AE11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG11" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AH11" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AI11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AJ11" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="AP11" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ11">
         <v>12</v>
       </c>
       <c r="AS11" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="AU11" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AW11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AX11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>271</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B2" t="s">
-        <v>256</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>274</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>275</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>148</v>
       </c>
       <c r="B3" t="s">
-        <v>258</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>276</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>277</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B4" t="s">
-        <v>260</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>278</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" t="s">
+        <v>280</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>282</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>201</v>
+      </c>
+      <c r="B7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" t="s">
+        <v>284</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -3102,706 +3305,691 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>286</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>263</v>
+        <v>287</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>264</v>
+        <v>288</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>265</v>
+        <v>289</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>266</v>
+        <v>290</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>267</v>
+        <v>291</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>283</v>
+        <v>307</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>284</v>
+        <v>308</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>287</v>
+        <v>311</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>289</v>
+        <v>313</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>290</v>
+        <v>314</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="C2" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="D2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E2" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>296</v>
+        <v>320</v>
       </c>
       <c r="G2" t="s">
-        <v>297</v>
+        <v>321</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="J2" t="s">
-        <v>299</v>
+        <v>323</v>
       </c>
       <c r="K2" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="L2" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="M2" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="N2" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="O2" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>309</v>
+        <v>333</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="C2" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
       <c r="D2" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="E2" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="F2" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>314</v>
+        <v>338</v>
       </c>
       <c r="I2" t="s">
-        <v>315</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>316</v>
+        <v>340</v>
       </c>
       <c r="C3" t="s">
-        <v>317</v>
+        <v>341</v>
       </c>
       <c r="D3" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
       <c r="E3" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="F3" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="I3" t="s">
-        <v>321</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>322</v>
+        <v>346</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>323</v>
+        <v>347</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>324</v>
+        <v>348</v>
       </c>
       <c r="C2" t="s">
-        <v>325</v>
+        <v>349</v>
       </c>
       <c r="D2" t="s">
-        <v>326</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>327</v>
+        <v>351</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>263</v>
+        <v>287</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>328</v>
+        <v>352</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>329</v>
+        <v>353</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>330</v>
+        <v>354</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>331</v>
+        <v>355</v>
       </c>
       <c r="C2" t="s">
-        <v>332</v>
+        <v>356</v>
       </c>
       <c r="D2" t="s">
-        <v>333</v>
+        <v>357</v>
       </c>
       <c r="E2" t="s">
-        <v>334</v>
+        <v>358</v>
       </c>
       <c r="F2" t="s">
-        <v>335</v>
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>271</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>360</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="C2" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>362</v>
+      </c>
+      <c r="H2" t="s">
+        <v>363</v>
+      </c>
+      <c r="J2" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="C3" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>364</v>
+      </c>
+      <c r="H3" t="s">
+        <v>365</v>
+      </c>
+      <c r="J3" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="C4" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>366</v>
+      </c>
+      <c r="H4" t="s">
+        <v>367</v>
+      </c>
+      <c r="J4" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="C5" t="s">
-        <v>343</v>
-[...44 lines deleted...]
-        <v>261</v>
+        <v>368</v>
+      </c>
+      <c r="H5" t="s">
+        <v>369</v>
+      </c>
+      <c r="J5" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...3 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>