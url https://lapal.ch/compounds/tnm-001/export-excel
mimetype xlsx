--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,68 +28,77 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
+  </si>
+  <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
@@ -293,53 +302,50 @@
     <t>Intervention 5</t>
   </si>
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Studied population</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
@@ -660,164 +666,156 @@
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Trinomab</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
-    <t>Retavibart</t>
-[...1 lines deleted...]
-  <si>
     <t>TBD</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
-    <t>Submitted</t>
+    <t>Approved</t>
   </si>
   <si>
     <t>https://flcube.com/?p=57727
 https://adisinsight.springer.com/drugs/800071192
-https://www.trinomab.com/en-us/info/560.html</t>
+https://www.trinomab.com/en-us/info/560.html
+https://www.nmpa.gov.cn/zhuanti/cxylqx/cxypxx/20260903110924138.html</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2022127793</t>
   </si>
   <si>
+    <t>Retavibart</t>
+  </si>
+  <si>
     <t>2041-12-14</t>
   </si>
   <si>
     <t>The present disclosure relates to a respiratory syncytial virus (RSV)-specific binding molecule and an application thereof. Further provided in the present disclosure are a method for preparing the molecule, and an application of the molecule in the preparation of a product that specifically binds to an RSV surface glycoprotein fusion protein and in the preparation of an RSV vaccine, and other such aspects.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>China, Brazil</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, India, Brazil</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
+  </si>
+  <si>
+    <t>WO2026098555</t>
+  </si>
+  <si>
+    <t>Retavibart pharmaceutical composition (antibody in the range of 50 to 400 mg)</t>
+  </si>
+  <si>
+    <t>Composition</t>
+  </si>
+  <si>
+    <t>珠海泰诺麦博制药股份有限公司</t>
+  </si>
+  <si>
+    <t>2045-11-06</t>
+  </si>
+  <si>
+    <t>Provided in the present invention are an anti-RSV antibody and the use of the anti-RSV antibody in the preparation of a drug for preventing or treating RSV infections or symptoms or diseases related thereto, wherein the RSV infections comprise subtype A and subtype B infections and upper respiratory tract RSV infections and/or lower respiratory tract RSV infections, and the symptoms or diseases related to RSV infections comprise fevers, coughs, sore throats, runny noses, and dyspnea, bronchitis or pneumonia caused by RSV infections.</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
-  </si>
-[...19 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), China</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Retavibart (TNM-001) antibody compound and CDRs</t>
   </si>
   <si>
     <t>Zhuhai Trinomab Biotechnology Co Ltd</t>
   </si>
   <si>
     <t>Granted: AU, BR, CN, JP
 Filed: CN, EP, JP, US</t>
@@ -1277,97 +1275,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20220623&amp;CC=WO&amp;NR=2022127793A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20260515&amp;CC=WO&amp;NR=2026098555A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6JuMbnsSgbcMqNCw5HCYDp1EzZcNs1QotyK1f3mb.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trinomab.com/en-us/info/335.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/list/59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/info/493.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrs.ncats.nih.gov/ginas/app/ui/substances/HQ9W597Z73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1396,189 +1397,198 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="I2" t="s">
         <v>42</v>
       </c>
-      <c r="N2" t="s">
+      <c r="J2" t="s">
         <v>43</v>
       </c>
-      <c r="O2" t="s">
+      <c r="K2" t="s">
         <v>44</v>
       </c>
-      <c r="P2" t="s">
+      <c r="L2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>52</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Z2" t="s">
         <v>53</v>
       </c>
       <c r="AA2" t="s">
         <v>54</v>
       </c>
+      <c r="AB2" t="s">
+        <v>55</v>
+      </c>
       <c r="AC2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AE2" t="s">
         <v>56</v>
       </c>
+      <c r="AD2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>58</v>
+      </c>
       <c r="AH2" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>59</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ5"/>
+  <dimension ref="A1:AY5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1593,664 +1603,657 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
+      <c r="A2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H2" t="s">
+        <v>118</v>
+      </c>
+      <c r="I2" t="s">
+        <v>119</v>
+      </c>
+      <c r="J2" t="s">
+        <v>120</v>
+      </c>
+      <c r="M2" t="s">
+        <v>121</v>
+      </c>
+      <c r="O2" t="s">
+        <v>122</v>
+      </c>
+      <c r="W2" t="s">
+        <v>123</v>
+      </c>
+      <c r="X2" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP2">
+        <v>315</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I3" t="s">
+        <v>147</v>
+      </c>
+      <c r="J3" t="s">
+        <v>120</v>
+      </c>
+      <c r="M3" t="s">
+        <v>121</v>
+      </c>
+      <c r="O3" t="s">
+        <v>122</v>
+      </c>
+      <c r="W3" t="s">
+        <v>148</v>
+      </c>
+      <c r="X3" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP3">
+        <v>2282</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>141</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E4" t="s">
+        <v>158</v>
+      </c>
+      <c r="F4" t="s">
+        <v>116</v>
+      </c>
+      <c r="G4" t="s">
+        <v>117</v>
+      </c>
+      <c r="H4" t="s">
+        <v>159</v>
+      </c>
+      <c r="I4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O4" t="s">
+        <v>162</v>
+      </c>
+      <c r="X4" t="s">
+        <v>163</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP4">
+        <v>31</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>140</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F5" t="s">
+        <v>116</v>
+      </c>
+      <c r="G5" t="s">
+        <v>172</v>
+      </c>
+      <c r="I5" t="s">
+        <v>173</v>
+      </c>
+      <c r="J5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP5">
         <v>92</v>
       </c>
-      <c r="AI1" s="2" t="s">
-[...171 lines deleted...]
-      <c r="C3" t="s">
+      <c r="AV5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX5" t="s">
         <v>141</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...251 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S2"/>
   <sheetViews>
@@ -2261,727 +2264,715 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="K2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="P2">
         <v>46066.0</v>
       </c>
       <c r="Q2">
-        <v>46224.0</v>
+        <v>46268.0</v>
       </c>
       <c r="R2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
       <c r="D2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="G2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I2" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>226</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>227</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D3" t="s">
         <v>231</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>232</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>234</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="H3" t="s">
+        <v>131</v>
+      </c>
+      <c r="I3" t="s">
+        <v>226</v>
+      </c>
+      <c r="L3" t="s">
         <v>235</v>
       </c>
-      <c r="G3" t="s">
+      <c r="M3" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>230</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F2" t="s">
         <v>243</v>
       </c>
-      <c r="C2" t="s">
-[...8 lines deleted...]
-      <c r="F2" t="s">
+      <c r="H2" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I2" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="C2" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F2" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C2" t="s">
+        <v>256</v>
+      </c>
+      <c r="I2" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="I2" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
+        <v>258</v>
+      </c>
+      <c r="I3" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="I3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
+        <v>260</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="I4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C5" t="s">
         <v>263</v>
       </c>
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>264</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
+        <v>265</v>
+      </c>
+      <c r="I6" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="I6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>