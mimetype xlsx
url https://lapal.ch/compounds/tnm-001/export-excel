--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Retavibart (TNM-001) (mAb)</t>
   </si>
   <si>
     <t>Retabivart (TNM-001)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Monoclonal Antibody</t>
   </si>
   <si>
     <t>Retavibart is a recombinant long-acting fully human monoclonal antibody against respiratory syncytial virus (RSV), specifically designed for infants under one year old (including high-risk groups prone to severe RSV infections). It is intended for the prevention of lower respiratory tract infections caused by RSV. Phase 3 clinical studies have demonstrated that, among infants under one year old entering the RSV epidemic season, Retavibart significantly reduces the incidence of RSV lower respiratory tract infections within 150 days after administration, with particularly outstanding preventive protection against severe RSV lower respiratory tract infections. A single intramuscular injection can provide coverage throughout the entire RSV epidemic season.</t>
   </si>
   <si>
     <t>In Feb.2026, Trinomab announced that the New Drug Application (NDA) for its independently developed Retavibart Injection (formerly known as TNM001 Injection) has been accepted by China’s National Medical Products Administration (NMPA).</t>
   </si>
@@ -365,50 +508,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>TNM001-302</t>
   </si>
   <si>
     <t>NCT06710925</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06710925</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Zhuhai Trinomab Pharmaceutical Co., Ltd.</t>
   </si>
   <si>
     <t>This study is a Phase 3 randomized, double-blind, placebo-controlled study to evaluate the safety, efficacy, and immunogenicity of TNM001 in high-risk infants when entering their RSV season. Approximately 201 infants will be randomized in a ratio of 2:1 to receive TNM001 or placebo. All subjects will be followed for 270 days after dosing. This study will be conducted at approximately 20 sites in China.</t>
   </si>
   <si>
     <t>A Sudy to Evaluate the Efficacy and Safety of TNM001 in High-risk Infants</t>
   </si>
@@ -859,54 +1005,63 @@
   <si>
     <t>http://www.trinomab.com/en-us/info/335.html</t>
   </si>
   <si>
     <t>TNM001 Product Information</t>
   </si>
   <si>
     <t>https://www.trinomab.com/en-us/list/59.html</t>
   </si>
   <si>
     <t>The Investigator Meeting for the Phase III Clinical Trial of Trinomab's TNM001 Injection was Successfully Held</t>
   </si>
   <si>
     <t>https://www.trinomab.com/en-us/info/493.html</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Li Y, Tian D, Pan L, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC12793299/"&gt;Efficacy and Safety of Retavibart, a Long-acting Monoclonal Antibody, for the Prevention of Respiratory Syncytial Virus-Induced Lower Respiratory Tract Infection: A Phase 2b Trial in Infants Entering Their First Epidemic Season&lt;/a&gt;. &lt;em&gt;Open Forum Infect Dis&lt;/em&gt;. 2026;13(Suppl 1):ofaf695.169. Published 2026 Jan 11. doi:10.1093/ofid/ofaf695.169&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Respiratory syncytial virus (RSV) is the most common cause of lower respiratory tract infection in young children. Retavibart (formerly known as TNM001) is a recombinant human monoclonal antibody (mAb) targeting the prefusion protein of RSV.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;This was a randomized, double-blind, placebo-controlled phase 2b trial. Eligible participants included term and preterm infants, with or without congenital heart disease (CHD) or chronic lung disease (CLD) of prematurity, who were entering their first RSV season. Participants were randomized in a 2:1 ratio to receive a single intramuscular injection of retavibart 120 mg or placebo. Efficacy endpoints included incidence of medically attended lower respiratory tract infection (MALRTI) and hospitalization due to RT-PCR confirmed RSV infection through Day 151. Safety assessments included the collection of adverse events (AEs) and serious adverse events (SAEs) and monitoring of vital signs within 240 days post-dose.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;A total of 760 participants were randomized and 751 received treatment: 500 received retavibart and 251 received placebo. The median age of participants was 2.50 months (range: 0-8.1 months) with a slight male predominance. Ninety-two participants were classified as high-risk, including 65 healthy preterm infants (gestation age &amp;lt; 35 weeks) and 28 with CHD. No infants with CLD were enrolled.&lt;/p&gt;&lt;p&gt;Retavibart reduced the incidence of MALRTI by 66.2% (95% CI: 41.5, 80.5) and RSV-related hospitalization by 82.3% (95% CI: 57.6, 92.6) compared to placebo. Greater efficacy was observed in the high-risk population. In this subgroup, the reduction in RSV-related MALRTIs and hospitalization reached 91.1% and 93.5%, respectively.&lt;/p&gt;&lt;p&gt;The incidences of any AEs and SAEs were comparable between the two groups. No participants died or were early withdrawn from the trial due to AE.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;A single dose injection of retavibart 120 mg was well tolerated and had a safety profile comparable to that of placebo. Retavibart showed effective protection against RSV infection in infants during their first season. This was the first clinical trial that compared a long-acting anti-RSV mAb with placebo in the high-risk population. Results showed that retavibart had greater efficacy in this population.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC12793299/</t>
+  </si>
+  <si>
     <t>Protein sequence</t>
   </si>
   <si>
     <t>https://gsrs.ncats.nih.gov/ginas/app/ui/substances/HQ9W597Z73</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -946,51 +1101,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1238,137 +1393,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06710925" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06083623" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630573" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chinadrugtrials.org.cn/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20220623&amp;CC=WO&amp;NR=2022127793A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20260515&amp;CC=WO&amp;NR=2026098555A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6JuMbnsSgbcMqNCw5HCYDp1EzZcNs1QotyK1f3mb.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trinomab.com/en-us/info/335.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/list/59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/info/493.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrs.ncats.nih.gov/ginas/app/ui/substances/HQ9W597Z73" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trinomab.com/en-us/info/335.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/list/59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/info/493.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC12793299/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrs.ncats.nih.gov/ginas/app/ui/substances/HQ9W597Z73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1436,159 +1642,361 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="K2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="L2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="Y2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="Z2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AB2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AD2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AF2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AH2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AK2" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>107</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY5"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1603,657 +2011,673 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="W2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="X2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="Z2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AA2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AC2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AL2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AO2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AP2">
         <v>315</v>
       </c>
       <c r="AQ2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AR2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AT2" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AU2" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AV2" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AW2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="AX2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AY2" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="C3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="E3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="F3" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G3" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="I3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="J3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="M3" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="O3" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="W3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="X3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="Y3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="Z3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="AA3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="AB3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AC3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AD3" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH3" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AI3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="AL3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AO3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AP3">
         <v>2282</v>
       </c>
       <c r="AQ3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AR3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AT3" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AU3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AV3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AW3" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="AX3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AY3" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="E4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="F4" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="G4" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="H4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="I4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="J4" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="M4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="O4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="X4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="Y4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AB4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="AC4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="AD4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH4" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AI4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="AO4" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AP4">
         <v>31</v>
       </c>
       <c r="AQ4" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AR4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="AT4" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AU4" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AV4" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AW4" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="AX4" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AY4" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G5" t="s">
+        <v>220</v>
+      </c>
+      <c r="I5" t="s">
+        <v>221</v>
+      </c>
+      <c r="J5" t="s">
         <v>168</v>
       </c>
-      <c r="C5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AD5" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="AE5" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF5" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="AG5" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="AH5" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AO5" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AP5">
         <v>92</v>
       </c>
       <c r="AV5" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AX5" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AY5" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S2"/>
   <sheetViews>
@@ -2264,765 +2688,770 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="D2" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="E2" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="G2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="H2" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="I2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="J2" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="K2" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="O2" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="P2">
         <v>46066.0</v>
       </c>
       <c r="Q2">
         <v>46268.0</v>
       </c>
       <c r="R2" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="D2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="G2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="H2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="I2" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="N2" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="O2" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C3" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="D3" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="E3" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="G3" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="H3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="I3" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="L3" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="M3" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="E2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="I2" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="E2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="F2" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="J2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="C3" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="J3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="C4" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="J4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="C5" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="H5" t="s">
-        <v>264</v>
+        <v>312</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>313</v>
       </c>
       <c r="J5" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="C6" t="s">
-        <v>265</v>
+        <v>314</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>266</v>
+        <v>315</v>
       </c>
       <c r="J6" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>