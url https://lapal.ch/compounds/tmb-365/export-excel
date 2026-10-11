--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -28,68 +28,77 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
+  </si>
+  <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
@@ -1044,97 +1053,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cHaUg91CzHdAA1235NLpbziYsfXG9v2VSbjBhpMc.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taimedbiologics.com/article_d.php?lang=en&amp;tb=2&amp;id=1910" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taimedbiologics.com/article_d.php?lang=en&amp;tb=2&amp;id=1910" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1163,171 +1175,180 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="I2" t="s">
         <v>43</v>
       </c>
-      <c r="N2" t="s">
+      <c r="J2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="K2" t="s">
         <v>45</v>
       </c>
-      <c r="P2" t="s">
+      <c r="L2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>53</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Z2" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
+      <c r="AB2" t="s">
+        <v>56</v>
+      </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AD2" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="AE2" t="s">
         <v>58</v>
       </c>
       <c r="AF2" t="s">
         <v>59</v>
       </c>
+      <c r="AG2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>61</v>
+      </c>
       <c r="AI2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1371,377 +1392,377 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Q2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="Z2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AA2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AD2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AF2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AG2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AH2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ2">
         <v>88</v>
       </c>
       <c r="AR2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1752,523 +1773,523 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E2" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D3" t="s">
         <v>197</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>