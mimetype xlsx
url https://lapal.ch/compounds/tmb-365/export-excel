--- v1 (2026-10-11)
+++ v2 (2026-11-01)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,69 +143,216 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>TMB-365</t>
   </si>
   <si>
     <t>TMB-365; LM-52</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>CD4-directed post-attachment inhibitor monoclonal antibody (second-generation ibalizumab)</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>TMB-365 (LM-52) is TaiMed Biologics' second-generation version of ibalizumab (Trogarzo), described by the company as having enhanced potency, broader viral coverage and extended half-life. Like ibalizumab it binds host CD4 and blocks HIV entry after attachment. It is developed only in combination with TMB-380 (VRC07-523LS, a CD4 binding site bNAb) as an antibody-only complete regimen for maintenance therapy in virologically suppressed adults, without a small-molecule backbone. The company highlights that participants were not pre-screened for susceptibility to either antibody. The phase 2b (enrolment complete) compares IV every 8 weeks with continued oral ART over 48 weeks.
 TaiMed has signalled an intent to seek breakthrough therapy designation and a commercial partner.</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of September 2026. Phase 2b (VISTA, NCT07215468) fully enrolled.</t>
   </si>
   <si>
     <t>US FDA IND held by TaiMed Biologics for the TMB-365/TMB-380 combination.</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>TaiMed operates its own cGMP biologics facility and CDMO business and manufactures ibalizumab, which is relevant to supply capacity. Two 4,800 mg IV doses per visit imply large protein quantities per patient-year, a significant cost-of-goods consideration for LMIC access.</t>
@@ -310,53 +459,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -374,101 +520,101 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>VISTA</t>
   </si>
   <si>
     <t>NCT07215468</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07215468</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>TaiMed Biologics Inc.</t>
   </si>
   <si>
     <t>TMB-365 is a monoclonal antibody that binds to the CD4 receptor. TMB-380, aka VRC07-523LS is a monoclonal antibody that binds to HIV. Both interfere with HIV entry. This study is designed to test the combination of the antibodies as maintenance therapy in HIV infected suppressed individuals discontinuing oral cART for 48 weeks.
 Researchers will compare TMB-365/TMB-380 given IV every 8 weeks to continuation of daily oral cART to see if TMB-365/TMB-380 can also maintain viral suppression.
 Participants will:
 1. Receive TMB-365/TMB-380 infusion or take oral cART as scheduled for 48 weeks
 2. Visit the clinic as schedule for checkups and tests</t>
   </si>
   <si>
     <t>HIV-1 Virologic Suppression With TMB-365 and TMB-380 Antibodies Study</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>TMB-380</t>
   </si>
   <si>
     <t>Baseline ART</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>2027-05-01</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At least 18 years of age on the day of Screening.
 2. Asymptomatic HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by Geenius™ or a second antibody test by a method other than the initial rapid HIV and/or E/CIA test, or by HIV-1 antigen, plasma HIV-1 RNA viral load at or prior to screening.
 3. On continuous suppressive cART for at least 6 months prior to Screening with one documented HIV-1 RNA level \&lt;50 copies/mL within 6 months of Screening. Continuous cART is defined as no interruptions greater than 3 consecutive days. cART is defined as a DHHS recommended regimen. Study participants should be on a stable oral regimen for at least 3 months prio</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
@@ -642,50 +788,56 @@
     <t>originator</t>
   </si>
   <si>
     <t>https://www.taimedbiologics.com/article_d.php?lang=en&amp;tb=2&amp;id=1766</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>MB-365/380 is being developed as a complete, long-acting HIV maintenance regimen designed to support durable viral suppression</t>
   </si>
   <si>
     <t>TaiMed</t>
   </si>
   <si>
     <t>2026-09-14</t>
   </si>
   <si>
     <t>https://www.taimedbiologics.com/article_d.php?lang=en&amp;tb=2&amp;id=1910</t>
   </si>
   <si>
     <t>TMB-365/380: A differentiated long-acting dual-antibody approach to HIV maintenance</t>
   </si>
   <si>
     <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -724,51 +876,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1016,137 +1168,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07215468" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cHaUg91CzHdAA1235NLpbziYsfXG9v2VSbjBhpMc.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taimedbiologics.com/article_d.php?lang=en&amp;tb=2&amp;id=1910" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taimedbiologics.com/article_d.php?lang=en&amp;tb=2&amp;id=1910" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1214,141 +1417,349 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>91</v>
+      </c>
+      <c r="H2" t="s">
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="Y2" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="Z2" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="AF2" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="AG2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="AH2" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="AI2" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="AM2" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1392,377 +1803,377 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>86</v>
+        <v>135</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>98</v>
+        <v>147</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="G2" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="Q2" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="X2" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="Y2" t="s">
-        <v>127</v>
+        <v>176</v>
       </c>
       <c r="Z2" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AA2" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AG2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>182</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP2">
         <v>88</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>184</v>
+      </c>
       <c r="AR2" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>185</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>107</v>
       </c>
       <c r="AW2" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>187</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="AZ2" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1773,571 +2184,572 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="C2" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="C2" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="D2" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="D2" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="E2" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="J2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="C3" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="D3" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="E3" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="J3" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>