--- v0 (2026-04-25)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -474,50 +474,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -690,51 +693,54 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/O9talFG5Wjj5EMhJ75ctLVpZRsWlTG0hEguZlUNx.png</t>
   </si>
   <si>
     <t>Tenofovir Alafenamide Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences Inc.</t>
+    <t>Gilead</t>
+  </si>
+  <si>
+    <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Gunawardana, M., Remedios-Chan, M., Sanchez, D.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;Fundamental aspects of long-acting tenofovir alafenamide delivery from subdermal implants for HIV prophylaxis.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Sci Rep&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;12&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 8224 (2022). &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41598-022-11020-2" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41598-022-11020-2&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Global efforts aimed at preventing human immunodeficiency virus type one (HIV-1) infection in vulnerable populations appear to be stalling, limiting our ability to control the epidemic. Long-acting, controlled drug administration from subdermal implants holds significant potential by reducing the compliance burden associated with frequent dosing. We, and others, are exploring the development of complementary subdermal implant technologies delivering the potent prodrug, tenofovir alafenamide (TAF). The current report addresses knowledge gaps in the preclinical pharmacology of long-acting, subdermal TAF delivery using several mouse models. Systemic drug disposition during TAF implant dosing was explained by a multi-compartment pharmacokinetic (PK) model. Imaging mass spectrometry was employed to characterize the spatial distribution of TAF and its principal five metabolites in local tissues surrounding the implant. Humanized mouse studies determined the effective TAF dose for preventing vaginal and rectal HIV-1 acquisition. Our results represent an important step in the development of a safe and effective TAF implant for HIV-1 prevention.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Li, Linying, Leah M. Johnson, Sai Archana Krovi, Zach R. Demkovich, and Ariane van der Straten. 2020. "Performance and Stability of Tenofovir Alafenamide Formulations within Subcutaneous Biodegradable Implants for HIV Pre-Exposure Prophylaxis (PrEP)"&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Pharmaceutics&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;12, no. 11: 1057. &lt;/span&gt;&lt;a href="https://doi.org/10.3390/pharmaceutics12111057" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.3390/pharmaceutics12111057&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;A critical need exists to develop diverse biomedical strategies for the widespread use of HIV Pre-Exposure Prophylaxis (HIV PrEP). This manuscript describes a subcutaneous reservoir-style implant for long-acting delivery of tenofovir alafenamide (TAF) for HIV PrEP. We detail key parameters of the TAF formulation that affect implant performance, including TAF ionization form, the selection of excipient and the exposure to aqueous conditions. Both in-vitro studies and shelf stability tests demonstrate enhanced performance for TAF freebase (TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;FB&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;) in this long-acting implant platform, as TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;FB&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;maintains higher chemical stability than the TAF hemifumarate salt (TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;HF&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;). We also examined the hydrolytic degradation profiles of various formulations of TAF and identified inflection points for the onset of the accelerated drug hydrolysis within the implant using a two-line model. The compositions of unstable formulations are characterized by liquid chromatography-mass spectrometry (LC-MS) and are correlated to predominant products of the TAF hydrolytic pathways. The hydrolysis rate of TAF is affected by pH and water content in the implant microenvironment. We further demonstrate the ability to substantially delay the degradation of TAF by reducing the rates of drug release and thus lowering the water ingress rate. Using this approach, we achieved sustained release of TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;FB&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;formulations over 240 days and maintained &amp;gt; 93% TAF purity under simulated physiological conditions. The opportunities for optimization of TAF formulations in this biodegradable implant supports further advancement of strategies to address long-acting HIV PrEP.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1145,51 +1151,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=3584" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1136/bmjopen-2021-052880" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020829&amp;CC=WO&amp;NR=0208241A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130620&amp;CC=WO&amp;NR=2013052094A3&amp;KC=A3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/O9talFG5Wjj5EMhJ75ctLVpZRsWlTG0hEguZlUNx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1136/bmjopen-2021-052880" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -1828,79 +1834,80 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1910,50 +1917,53 @@
         <v>145</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>148</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>149</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>153</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
@@ -1963,231 +1973,231 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H2" t="s">
         <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="L2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H3" t="s">
         <v>121</v>
       </c>
       <c r="I3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="K3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="L3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="O3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H4" t="s">
         <v>121</v>
       </c>
       <c r="I4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="N4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="O4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2196,212 +2206,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>219</v>
+        <v>220</v>
+      </c>
+      <c r="C2" t="s">
+        <v>221</v>
       </c>
       <c r="D2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
@@ -2418,169 +2431,169 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D3" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C7" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D7" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C8" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D8" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C9" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D9" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C10" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D10" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
         <v>136</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">