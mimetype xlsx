--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -600,63 +600,63 @@
   <si>
     <t>Canada, Australia, Hong Kong, Croatia, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Czechia, Guyana, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Denmark, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>China, Ecuador, India, Thailand, Venezuela (Bolivarian Republic of), Türkiye, North Macedonia, Albania, Serbia, Egypt</t>
   </si>
   <si>
-    <t>Hong Kong, Denmark, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>Hong Kong, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Indonesia, Pakistan, Paraguay, Brazil, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Denmark, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2013052094</t>
   </si>
   <si>
     <t>TAF manufacturing process</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2032-10-03</t>
   </si>
   <si>
     <t>Methods for isolating 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine:'' (compound 16): a method for preparing, in high diastereomeric purity, intermediate compounds 13 and 15: method for preparing intermediate compound 12: 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine has anti-viral properties.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
     <t>China, Colombia, Mexico, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Türkiye, Brazil, Montenegro, India, Bolivia (Plurinational State of)</t>
   </si>
   <si>
     <t>Australia, Canada, Hong Kong, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Russian Federation, Austria, Belgium, Switzerland, Czechia, Germany, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, New Zealand, Israel, Bahamas, Macao</t>
   </si>