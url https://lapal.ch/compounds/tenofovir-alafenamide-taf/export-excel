--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Tenofovir alafenamide</t>
   </si>
   <si>
     <t>TAF</t>
   </si>
   <si>
     <t>Biktarvy, Descovy, Genvoya, Odefsey, Vemlidy, Symtuza</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NRTI</t>
   </si>
   <si>
     <t>Tenofovir alafenamide (TAF), also known as GS-7340, is a tenofovir prodrug used for HIV-1 treatment and pre-exposure prophylaxis, in addition to chronic hepatitis B treatment. TAF is an alanine ester of tenofovir that provides high levels of intracellular drug concentration with low overall systemic exposure. TAF provides significant advantages over previous generation tenofovir prodrugs such as tenofovir disoproxil fumarate, including a superior pharmacokinetic profile, a higher resistance barrier, enhanced intracellular distribution and an improved safety profile. TAF is available in multiple formulations, including short-acting oral medication (Vemlidy) and combination tablets (Genvoya, Odefsey, Descovy, Biktarvy). Long-acting formulations of TAF are currently in development.</t>
   </si>
@@ -432,54 +441,63 @@
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Factorial assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Phase I: Drug exposure for six participants lasting 28 days, and up to 24–48 weeks for 54 participants. Phase II: Drug exposure for approximately 48–120 weeks for 490 participants.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Implant</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>CAPRISA 018: a phase I/II clinical trial study protocol to assess the safety, acceptability, tolerability and pharmacokinetics of a sustained-release tenofovir alafenamide subdermal implant for HIV</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1136/bmjopen-2021-052880</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
@@ -706,50 +724,53 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Gunawardana, M., Remedios-Chan, M., Sanchez, D.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;Fundamental aspects of long-acting tenofovir alafenamide delivery from subdermal implants for HIV prophylaxis.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Sci Rep&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;12&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 8224 (2022). &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41598-022-11020-2" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41598-022-11020-2&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Global efforts aimed at preventing human immunodeficiency virus type one (HIV-1) infection in vulnerable populations appear to be stalling, limiting our ability to control the epidemic. Long-acting, controlled drug administration from subdermal implants holds significant potential by reducing the compliance burden associated with frequent dosing. We, and others, are exploring the development of complementary subdermal implant technologies delivering the potent prodrug, tenofovir alafenamide (TAF). The current report addresses knowledge gaps in the preclinical pharmacology of long-acting, subdermal TAF delivery using several mouse models. Systemic drug disposition during TAF implant dosing was explained by a multi-compartment pharmacokinetic (PK) model. Imaging mass spectrometry was employed to characterize the spatial distribution of TAF and its principal five metabolites in local tissues surrounding the implant. Humanized mouse studies determined the effective TAF dose for preventing vaginal and rectal HIV-1 acquisition. Our results represent an important step in the development of a safe and effective TAF implant for HIV-1 prevention.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Li, Linying, Leah M. Johnson, Sai Archana Krovi, Zach R. Demkovich, and Ariane van der Straten. 2020. "Performance and Stability of Tenofovir Alafenamide Formulations within Subcutaneous Biodegradable Implants for HIV Pre-Exposure Prophylaxis (PrEP)"&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Pharmaceutics&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;12, no. 11: 1057. &lt;/span&gt;&lt;a href="https://doi.org/10.3390/pharmaceutics12111057" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.3390/pharmaceutics12111057&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;A critical need exists to develop diverse biomedical strategies for the widespread use of HIV Pre-Exposure Prophylaxis (HIV PrEP). This manuscript describes a subcutaneous reservoir-style implant for long-acting delivery of tenofovir alafenamide (TAF) for HIV PrEP. We detail key parameters of the TAF formulation that affect implant performance, including TAF ionization form, the selection of excipient and the exposure to aqueous conditions. Both in-vitro studies and shelf stability tests demonstrate enhanced performance for TAF freebase (TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;FB&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;) in this long-acting implant platform, as TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;FB&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;maintains higher chemical stability than the TAF hemifumarate salt (TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;HF&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;). We also examined the hydrolytic degradation profiles of various formulations of TAF and identified inflection points for the onset of the accelerated drug hydrolysis within the implant using a two-line model. The compositions of unstable formulations are characterized by liquid chromatography-mass spectrometry (LC-MS) and are correlated to predominant products of the TAF hydrolytic pathways. The hydrolysis rate of TAF is affected by pH and water content in the implant microenvironment. We further demonstrate the ability to substantially delay the degradation of TAF by reducing the rates of drug release and thus lowering the water ingress rate. Using this approach, we achieved sustained release of TAF&lt;/span&gt;&lt;sub style="color: rgb(34, 34, 34);"&gt;FB&lt;/sub&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;formulations over 240 days and maintained &amp;gt; 93% TAF purity under simulated physiological conditions. The opportunities for optimization of TAF formulations in this biodegradable implant supports further advancement of strategies to address long-acting HIV PrEP.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Development of an End-user Informed TAF Implant for Long-acting (LA)-HIV PrEP</t>
   </si>
   <si>
     <t>https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm</t>
   </si>
   <si>
     <t>&lt;p&gt;Vivek Agrahari, Sharon M. Anderson, M. Melissa Peet, Andrew P. Wong, Onkar N. Singh, Gustavo F. Doncel &amp;amp; Meredith R. Clark (2022) Long-acting HIV pre-exposure prophylaxis (PrEP) approaches: recent advances, emerging technologies, and development challenges, Expert Opinion on Drug Delivery, 19:10, 1365-1380, DOI: &lt;a href="https://doi.org/10.1080/17425247.2022.2135699" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1080/17425247.2022.2135699&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -1167,102 +1188,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1136/bmjopen-2021-052880" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/O9talFG5Wjj5EMhJ75ctLVpZRsWlTG0hEguZlUNx.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1136/bmjopen-2021-052880" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2018/HIVR4P/HIVR4P_23.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1318,119 +1342,126 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
+        <v>43</v>
+      </c>
+      <c r="M2" t="s">
+        <v>44</v>
+      </c>
+      <c r="N2" t="s">
+        <v>45</v>
+      </c>
+      <c r="O2" t="s">
+        <v>46</v>
+      </c>
+      <c r="P2" t="s">
         <v>42</v>
       </c>
-      <c r="L2" t="s">
-[...20 lines deleted...]
-      <c r="V2" t="s">
+      <c r="Q2" t="s">
+        <v>42</v>
+      </c>
+      <c r="R2" t="s">
+        <v>42</v>
+      </c>
+      <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>50</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1474,389 +1505,405 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="J2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="O2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="Q2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="S2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="W2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="X2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="Z2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AA2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AD2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AE2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AF2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AG2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AH2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AI2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AJ2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AL2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AP2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AQ2">
         <v>550</v>
       </c>
       <c r="AR2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AU2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>139</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B2" t="s">
-        <v>136</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>142</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -1865,791 +1912,823 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="G2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="J2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="K2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="L2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="M2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="N2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="O2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C3" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D3" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E3" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="G3" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="H3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I3" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="J3" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="K3" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="L3" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="M3" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="N3" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="O3" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D4" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E4" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="G4" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="H4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I4" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="J4" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="K4" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="L4" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="M4" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="N4" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="O4" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="F2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>139</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>231</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>233</v>
+      </c>
+      <c r="H2" t="s">
+        <v>234</v>
+      </c>
+      <c r="J2" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C3" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>235</v>
+      </c>
+      <c r="H3" t="s">
+        <v>236</v>
+      </c>
+      <c r="J3" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>237</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="J4" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C5" t="s">
+        <v>239</v>
+      </c>
+      <c r="H5" t="s">
+        <v>240</v>
+      </c>
+      <c r="J5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
         <v>232</v>
       </c>
-      <c r="D5" t="s">
-        <v>233</v>
+      <c r="C6" t="s">
+        <v>241</v>
+      </c>
+      <c r="H6" t="s">
+        <v>242</v>
+      </c>
+      <c r="J6" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...10 lines deleted...]
-        <v>235</v>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>232</v>
+      </c>
+      <c r="C7" t="s">
+        <v>243</v>
+      </c>
+      <c r="H7" t="s">
+        <v>244</v>
+      </c>
+      <c r="J7" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...10 lines deleted...]
-        <v>237</v>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>232</v>
+      </c>
+      <c r="C8" t="s">
+        <v>245</v>
+      </c>
+      <c r="H8" t="s">
+        <v>246</v>
+      </c>
+      <c r="J8" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...10 lines deleted...]
-        <v>239</v>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>232</v>
+      </c>
+      <c r="C9" t="s">
+        <v>247</v>
+      </c>
+      <c r="H9" t="s">
+        <v>248</v>
+      </c>
+      <c r="J9" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...13 lines deleted...]
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C10" t="s">
-        <v>242</v>
-[...16 lines deleted...]
-        <v>137</v>
+        <v>249</v>
+      </c>
+      <c r="H10" t="s">
+        <v>250</v>
+      </c>
+      <c r="J10" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E11" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>