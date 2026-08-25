--- v0 (2026-07-16)
+++ v1 (2026-08-25)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>TBAJ-587 fumarate</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Diarylquinoline (DARQ) antimycobacterial agent</t>
   </si>
   <si>
     <t>TBAJ-587 is a next-generation diarylquinoline that inhibits mycobacterial F1Fo ATP synthase and is being developed as a long-acting treatment for tuberculosis. The fumarate formulation has been investigated with excipients including polysorbate 20, polysorbate 80, poloxamer 188, poloxamer 338, poloxamer 407, and D-α-tocopheryl polyethylene glycol 1000 succinate. In preclinical studies, TBAJ-587 demonstrated potent activity against Mycobacterium tuberculosis H37Rv with a minimum inhibitory concentration (MIC) of 0.016 μg/mL. Pharmacokinetic studies of long-acting injectable formulations showed prolonged systemic exposure, with Cmax values of 110–218 ng/mL, Tmax values of 256–951 h, and AUC0–3 months of 69,112–107,535 ng·h/mL. Detectable plasma concentrations were maintained for &gt; 90 days.</t>
   </si>
   <si>
     <t>Not approved, under preclinical investigation</t>
   </si>
   <si>
     <t>Not approved yet</t>
   </si>
@@ -373,54 +382,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -541,57 +559,63 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>TB Alliance</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.tballiance.org/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>TB Alliance, formally known as the Global Alliance for TB Drug Development, is a not-for-profit product development partnership dedicated to the discovery, development, and delivery of faster-acting, safer, and affordable treatments for tuberculosis (TB). Since its establishment in 2000, the organization has played a pivotal role in advancing TB drug research and has built the largest pipeline.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Hansen MF, Hopper C, Zulbeari N, Morgen P, Holm R. Development of high-concentration long-acting injectable formulations of TBAJ-587 and TBAJ-876 as an extended treatment strategy against tuberculosis. &lt;em&gt;J Control Release&lt;/em&gt;. 2026;393:114806. doi:10.1016/j.jconrel.2026.114806&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This study investigated the potential of developing long-acting injectable (LAI) formulations of the next-generation diarylquinoline antibacterial compounds TBAJ-587 and TBAJ-876, which have the potential to impact the tuberculosis (TB) treatment by providing an extended treatment option. The performance of these compounds, formulated as LAIs, were evaluated based on particle size stability, drug loading capacity, and in vivo pharmacokinetics in rats. The data showed that particularly high drug loadings could be obtained in aqueous suspensions using the salt forms of TBAJ-587 and TBAJ-876, with concentrations up to 750 mg/mL TBAJ-587 fumarate and 650 mg/mL TBAJ-876 tartrate, expressed as the equivalent concentration of free base. A long-term stability study of the TBAJ-876 tartrate formulation suggested that a relatively stable suspension was defined when stored at both ambient temperature and at 40 °C. In contrast, the TBAJ-587 fumarate suspension formulation showed significant particle size growth as a function of time, indicating physical instability in the colloidal system. Analysis of both compounds by X-ray powder diffraction (XRPD) revealed no major changes in the crystal structure following milling or after 24 weeks of storage at 40 °C. The in vivo pharmacokinetic study in rats showed that the suspensions containing either TBAJ-587 fumarate or TBAJ-876 tartrate offered a promising LAI option for the prolonged treatment of TB, as all formulations achieved prolonged drug plasma exposure for at least three months following administration.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;Stephanie F, Saragih M, Tambunan USF. Recent Progress and Challenges for Drug-Resistant Tuberculosis Treatment. &lt;em&gt;Pharmaceutics&lt;/em&gt;. 2021;13(5):592. Published 2021 Apr 21. doi:10.3390/pharmaceutics13050592&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Control of &lt;em&gt;Mycobacterium tuberculosis&lt;/em&gt; infection continues to be an issue, particularly in countries with a high tuberculosis (TB) burden in the tropical and sub-tropical regions. The effort to reduce the catastrophic cost of TB with the WHO's End TB Strategy in 2035 is still obstructed by the emergence of drug-resistant TB (DR-TB) cases as result of various mutations of the MTB strain. In the approach to combat DR-TB, several potential antitubercular agents were discovered as inhibitors for various existing and novel targets. Host-directed therapy and immunotherapy also gained attention as the drug-susceptibility level of the pathogen can be reduced due to the pathogen's evolutionary dynamics. This review is focused on the current progress and challenges in DR-TB treatment. We briefly summarized antitubercular compounds that are under development and trials for both DR-TB drug candidates and host-directed therapy. We also highlighted several problems in DR-TB diagnosis, the treatment regimen, and drug discovery that have an impact on treatment adherence and treatment failure.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -965,94 +989,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/9Gs11EwapeFPfEDPRY9a37qmVAdfdjA53gSzsq9u.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/L1T9eElHj4UW9aEcpfN9VhKlueh8ovBz7tir2Ipf.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1108,130 +1135,138 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
         <v>42</v>
       </c>
       <c r="O2" t="s">
         <v>43</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>55</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>56</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>57</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1275,257 +1310,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>115</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1536,544 +1587,570 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="F2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>115</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C2" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>173</v>
+      </c>
+      <c r="H2" t="s">
+        <v>174</v>
+      </c>
+      <c r="J2" t="s">
+        <v>175</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C3" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
+      </c>
+      <c r="H3" t="s">
+        <v>177</v>
+      </c>
+      <c r="J3" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>