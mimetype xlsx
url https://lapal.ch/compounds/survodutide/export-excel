--- v0 (2026-10-10)
+++ v1 (2026-10-30)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>survodutide</t>
   </si>
   <si>
     <t>survodutide ; BI 456906</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Glucagon receptor / GLP-1 receptor dual agonist (incretin-based peptide)</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Highest reported development stage: Phase III. Obesity/overweight (SYNCHRONIZE programme): Phase III, with SYNCHRONIZE-1, -2 and -MASLD reported and SYNCHRONIZE-CVOT completed (results expected late 2026); type 2 diabetes (glycaemic control): Phase III started August 2026; MASH with F2-F3 fibrosis (LIVERAGE) and compensated MASH cirrhosis (LIVERAGE-Cirrhosis): Phase III, recruiting; CKD with albuminuria (ARTIST-CKD): Phase II, not yet recruiting. Not approved in any jurisdiction as of 9 October 2026.</t>
   </si>
@@ -317,53 +460,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -381,130 +521,133 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>SYNCHRONIZE-1</t>
   </si>
   <si>
     <t>NCT06066515</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06066515</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Boehringer Ingelheim</t>
   </si>
   <si>
     <t>This study is open to adults who are at least 18 years old and have
 * a body mass index (BMI) of 30 kg/m² or more, or
 * a BMI of 27 kg/m² or more and at least one health problem related to their weight.
 People with type 2 diabetes cannot take part in this study. Only people who have previously not managed to lose weight by changing their diet can participate.
 The purpose of this study is to find out whether a medicine called survodutide (BI 456906) helps people living with overweight or obesity to lose weight. Participants are divided into 3 groups by chance, like drawing names from a hat. 2 groups get different doses of survodutide and 1 group gets placebo. Placebo looks like survodutide but does not contain any medicine. Every participant has a 2 in 3 chance of getting survodutide. Pa</t>
   </si>
   <si>
     <t>A Study to Test Whether Survodutide (BI 456906) Helps People Living With Overweight or Obesity Who do Not Have Diabetes to Lose Weight</t>
   </si>
   <si>
     <t>United States of America, Australia, Belgium, Canada, China, Finland, Germany, Japan, Netherlands, New Zealand, Poland, Sweden, United Kingdom</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2023-11-25</t>
   </si>
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>2025-12-02</t>
   </si>
   <si>
     <t>2026-02-20</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Male or female, age ≥18 years at the time of signing informed consent, and at least the legal age of consent in countries where it is \&gt;18 years
 2. Body mass index (BMI) ≥30 kg/m\^2 at screening, OR BMI ≥27 kg/m\^2 with the presence of at least one of the obesity-related complications (treated or untreated) e.g,:
    * Hypertension (defined as repeated, i.e. at least 3 measurements in resting condition, systolic blood pressure (SBP) values of ≥140 millimetre of mercury (mmHg) and/or diastolic blood pressure (DBP) values of ≥90 mmHg in the absence of anti-hypertensive treatment, or intake of at least 1 anti-hypertensive drug to maintain a normotensive blood pressure)
    * Dyslipidaemia (defined as at least 1 lipid-lowering treatment required to maintain normal blood</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
+  </si>
+  <si>
+    <t>Diabetes, Obesity / Weight Management, Cardiovascular, Metabolic Dysfunction-Associated Steatohepatitis (MASH/NASH), Kidney Disease</t>
   </si>
   <si>
     <t>SYNCHRONIZE-2</t>
   </si>
   <si>
     <t>NCT06066528</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06066528</t>
   </si>
   <si>
     <t>This study is open to adults who are at least 18 years old and have a body mass index of 27 kg/m² or more. People can take part if they have type 2 diabetes and if they are currently being treated only with diet and exercise or with specific diabetes medications. Only people who have previously not managed to lose weight by changing their diet can participate.
 The purpose of this study is to find out whether a medicine called survodutide (BI 456906) helps people living with overweight or obesity who also have diabetes to lose weight.
 Participants are divided into 3 groups by chance, like drawing names from a hat. 2 groups get different doses of survodutide and 1 group gets placebo. Placebo looks like survodutide but does not contain any medicine. Every participant has a 2 in 3 chance of</t>
   </si>
   <si>
     <t>A Study to Test Whether Survodutide (BI 456906) Helps People Living With Overweight or Obesity Who Also Have Diabetes to Lose Weight</t>
   </si>
   <si>
     <t>United States of America, Australia, Belgium, Canada, China, Czechia, Denmark, Finland, Germany, Greece, Hungary, Japan, Netherlands, New Zealand, Poland, Spain, Sweden, United Kingdom</t>
   </si>
   <si>
     <t>Survodutide</t>
   </si>
   <si>
@@ -790,54 +933,51 @@
     <t>SYNCHRONIZE-HERA</t>
   </si>
   <si>
     <t>NCT07850050</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07850050</t>
   </si>
   <si>
     <t>This study is open to women up to 65 years of age who are living with overweight or obesity and are going through or have finished menopause. People can join this study if they have a Body Mass Index (BMI) of 30 kg/m² or more, or if their BMI is 27 kg/m² or more and they have one or more weight related health problems. Participants must also have tried to lose weight by dieting at least once in the past without success. People with pre-existing diabetes cannot take part in this study. The purpose of this study is to find out whether a medicine called survodutide helps women with overweight or obesity lose weight.
 Participants are put into 2 groups randomly, which means by chance. Participants have a 1 in 2 chance of receiving survodutide. One group gets survodutide as an injection under t</t>
   </si>
   <si>
     <t>SYNCHRONIZE®-HERA: A Study to Test Whether Survodutide Helps Women Who Are Living With Overweight or Obesity and Are Going Through or Have Finished Menopause, to Lose Weight</t>
   </si>
   <si>
     <t>2026-10-31</t>
   </si>
   <si>
     <t>2026-09-25</t>
   </si>
   <si>
     <t>2028-07-26</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Transgender men</t>
-[...2 lines deleted...]
-    <t>Female</t>
+    <t>Female, Cisgender female, Transgender male</t>
   </si>
   <si>
     <t>Inclusion criteria:
 1. Signed and dated written informed consent in accordance with International Conference of Harmonisation-Good Clinical Practice (ICH-GCP) and local legislation prior to admission to the trial
 2. Female (sex assigned at birth) with age \&gt;18 years at the time of screening
 3. History of at least one self-reported unsuccessful dietary effort to lose body weight
 4. Women of Childbearing Potential (WOCBP) must be ready and able to use at least an acceptable effective contraceptive method of birth control Further inclusion criteria apply.
 Exclusion criteria:
 1. Type 1 Diabetes Mellitus (T1DM) or Type 2 Diabetes Mellitus (T2DM)
 2. Glycosylated Haemoglobin A1c (HbA1c) ≥6.5% (≥48 mmol/mol) as measured by the central laboratory at screening (Visit 1)
 3. Treatment with any medi</t>
   </si>
   <si>
     <t>ELEVATE-LIVER</t>
   </si>
   <si>
     <t>NCT07850063</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07850063</t>
   </si>
   <si>
     <t>This study is for adults aged 18 years and older who have a type of fatty liver disease called metabolic dysfunction-associated steatotic liver disease (MASLD). People can take part if their body mass index (BMI) is 27 kg/m² or higher, and they have certain heart and blood vessel risk factors. The purpose of this study is to find out how a medicine called survodutide affects heart structure and function in people with MASLD.
 Participants are put into 2 groups randomly, which means by chance. One group gets survodutide as an injection under the skin of the abdomen once a week. The other group gets placebo as an injection once a week. Placebo looks like survodutide but does not contain any medicine. The first injection is given at the study site. Later injections are usually given by the pa</t>
   </si>
@@ -1212,50 +1352,119 @@
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
+    <t>WO2015055801</t>
+  </si>
+  <si>
+    <t>Boehringer Ingelheim International Gmbh</t>
+  </si>
+  <si>
+    <t>2034-10-17</t>
+  </si>
+  <si>
+    <t>The invention provides materials and methods for the treatment of obesity and excess weight, diabetes, and other associated metabolic disorders. In particular, the invention provides novel acylated glucagon analogue peptides effective in such methods. The peptides may mediate their effect by having increased selectivity for the GLP-1 receptor as compared to human glucagon.</t>
+  </si>
+  <si>
+    <t>MPP search</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Mexico, Malaysia, Peru, Philippines, Ukraine, South Africa, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Colombia, Egypt, Indonesia, Nigeria, Thailand, Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Saudi Arabia, Singapore, Taiwan, Province of China, United States of America, United Arab Emirates</t>
+  </si>
+  <si>
+    <t>WO2021214220</t>
+  </si>
+  <si>
+    <t>Survodutide use to treat metabolic liver disease</t>
+  </si>
+  <si>
+    <t>Use</t>
+  </si>
+  <si>
+    <t>Boehringer Ingelheim International</t>
+  </si>
+  <si>
+    <t>2041-04-22</t>
+  </si>
+  <si>
+    <t>The present invention relates to the medical use of specific long-acting glucagon analogues having dual GLP-1 /glucagon receptor agonist activity in the prevention and/or treatment of metabolic liver disease, particularly non-alcoholic fatty liver disease (NAFLD), non-alcoholic fatty liver (NAFL), non-alcoholic steatohepatitis (NASH), NAFLD-associated liver fibrosis and/or cirrhosis.</t>
+  </si>
+  <si>
+    <t>MPP Search</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Philippines, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Russian Federation, New Zealand</t>
+  </si>
+  <si>
+    <t>WO2023006923</t>
+  </si>
+  <si>
+    <t>Survodutide dosage regimen</t>
+  </si>
+  <si>
+    <t>Dose/Regimen</t>
+  </si>
+  <si>
+    <t>2042-07-28</t>
+  </si>
+  <si>
+    <t>The present invention relates to a dosing scheme for long-acting GLP1 /glucagon receptor agonists. According to the dosing scheme the interval between two consecutive administrations is defined such that the ratio between the plasma half-life in humans of the agonist and the administration interval is more than 1.</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Philippines</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America, Russian Federation, New Zealand</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/AVyH7tZNfNS2tQO3p1HCpi2vomtA3vaK1HoVyYQ0.png</t>
   </si>
   <si>
     <t>Chemical structure of Survodutide</t>
@@ -1285,50 +1494,59 @@
     <t>originator</t>
   </si>
   <si>
     <t>https://www.boehringer-ingelheim.com/science-innovation/human-health-innovation/clinical-pipeline/cardiovascular-renal-metabolic</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/10.1056/NEJMoa2600751"&gt;&lt;strong&gt;Survodutide Once Weekly for the Treatment of Adults with Obesity&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Carel W. le Roux</t>
   </si>
   <si>
     <t>2026-06-07</t>
   </si>
   <si>
     <t>New England Journal of Medicines</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Although medications with glucagon-like peptide-1 (GLP-1) receptor agonist activity have transformed the management of obesity and shown substantial cardiometabolic benefits, unmet needs remain. Survodutide, an investigational glucagon receptor–GLP-1 receptor dual agonist, led to substantial weight reduction in a phase 2 trial involving adults with obesity without diabetes.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;In this phase 3, double-blind trial, we randomly assigned adults with a body-mass index (BMI; the weight in kilograms divided by the square of the height in meters) of 30 or higher, or 27 or higher with at least one obesity-related complication (excluding diabetes), in a 1:1:1 ratio to receive once-weekly survodutide administered subcutaneously at a dose adjusted up to 3.6 mg or 6.0 mg or placebo, in addition to counseling for lifestyle modification. The two primary end points were the percent change in body weight and a reduction in body weight of at least 5% from baseline to week 76. The primary efficacy analysis was conducted according to the treatment-regimen estimand, which incorporates the effects of any early discontinuation of survodutide or placebo, the use of protocol-prohibited obesity medications, and a prolonged dose-escalation period.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Among 725 participants (241 in the 3.6-mg survodutide group, 242 in the 6.0-mg survodutide group, and 242 in the placebo group), the mean age was 47.1 years; 294 participants (40.6%) were men. At baseline, the mean BMI was 37.9, and the mean body weight was 108.8 kg. At week 76, the mean change in body weight from baseline according to the treatment-regimen estimand was –12.2% (95% confidence interval [CI], −13.6 to −10.8) in the 3.6-mg group, –13.0% (95% CI, −14.4 to −11.6) in the 6.0-mg group, and –5.4% (95% CI, −6.9 to −4.0) in the placebo group; 72.6%, 71.9% and 46.3% of the participants, respectively, had weight reduction of at least 5% (P&amp;lt;0.001 for all comparisons with placebo). The most common adverse events were gastrointestinal symptoms (typically mild to moderate), which occurred in 80.9% of the participants in the 3.6-mg group, in 89.7% of those in the 6.0-mg group, and in 47.9% of those in the placebo group. No deaths were reported.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Survodutide led to significantly greater reductions in body weight than placebo in adults with obesity without diabetes. (Funded by Boehringer Ingelheim; SYNCHRONIZE-1 ClinicalTrials.gov number, NCT06066515.)&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nejm.org/doi/10.1056/NEJMoa2600751</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1350,68 +1568,69 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1659,137 +1878,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06066515" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06066528" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06077864" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06176365" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06214741" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06309992" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07754461" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07855900" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07850050" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07850063" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06632444" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06632457" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07206290" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04667377" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04153929" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04771273" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20150423&amp;CC=WO&amp;NR=2015055801A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20211028&amp;CC=WO&amp;NR=2021214220A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20230202&amp;CC=WO&amp;NR=2023006923A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/AVyH7tZNfNS2tQO3p1HCpi2vomtA3vaK1HoVyYQ0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ifbUDBdnFRrPX5DJinWh69Cv8P0Z5scfsxP7WHJ6.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/10.1056/NEJMoa2600751" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1857,147 +2127,349 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="H2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="I2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="M2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="N2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="O2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="Q2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="R2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="U2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="V2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="W2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="Y2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="AH2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="AI2" t="s">
+        <v>111</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AL2" s="1" t="s">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ17"/>
   <sheetViews>
@@ -2041,1754 +2513,1754 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>115</v>
+        <v>162</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>118</v>
+        <v>165</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>119</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G2" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H2" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="I2" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="J2" t="s">
-        <v>125</v>
+        <v>172</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O2" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>174</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>175</v>
       </c>
       <c r="AB2" t="s">
-        <v>129</v>
+        <v>176</v>
       </c>
       <c r="AC2" t="s">
-        <v>130</v>
+        <v>177</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>182</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP2">
         <v>726</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>184</v>
+      </c>
       <c r="AR2" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>141</v>
+        <v>188</v>
       </c>
       <c r="C3" t="s">
-        <v>142</v>
+        <v>189</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>143</v>
+        <v>190</v>
       </c>
       <c r="E3" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F3" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G3" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="J3" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="M3" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="O3" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="X3" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="Y3" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="AB3" t="s">
-        <v>150</v>
+        <v>197</v>
       </c>
       <c r="AC3" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="AD3" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE3" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF3" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH3" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI3" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>199</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP3">
         <v>755</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>184</v>
+      </c>
       <c r="AR3" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>200</v>
       </c>
       <c r="AW3" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX3" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY3" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ3" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>157</v>
+        <v>204</v>
       </c>
       <c r="E4" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F4" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G4" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H4" t="s">
-        <v>158</v>
+        <v>205</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="J4" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O4" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="X4" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="Y4" t="s">
-        <v>162</v>
+        <v>209</v>
       </c>
       <c r="AB4" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
       <c r="AC4" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="AD4" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE4" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF4" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH4" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI4" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>212</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP4">
         <v>5531</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>184</v>
+      </c>
       <c r="AR4" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>200</v>
       </c>
       <c r="AW4" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX4" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY4" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ4" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>166</v>
+        <v>213</v>
       </c>
       <c r="C5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E5" t="s">
         <v>167</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="F5" t="s">
         <v>168</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H5" t="s">
-        <v>169</v>
+        <v>216</v>
       </c>
       <c r="I5" t="s">
-        <v>170</v>
+        <v>217</v>
       </c>
       <c r="J5" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="M5" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="O5" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="X5" t="s">
-        <v>173</v>
+        <v>220</v>
       </c>
       <c r="Y5" t="s">
-        <v>174</v>
+        <v>221</v>
       </c>
       <c r="AB5" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AC5" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AD5" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE5" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF5" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG5" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH5" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI5" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>223</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP5">
         <v>274</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>184</v>
+      </c>
       <c r="AR5" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>200</v>
       </c>
       <c r="AW5" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX5" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY5" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ5" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="E6" t="s">
+        <v>167</v>
+      </c>
+      <c r="F6" t="s">
+        <v>168</v>
+      </c>
+      <c r="G6" t="s">
+        <v>169</v>
+      </c>
+      <c r="H6" t="s">
+        <v>227</v>
+      </c>
+      <c r="I6" t="s">
+        <v>228</v>
+      </c>
+      <c r="J6" t="s">
+        <v>229</v>
+      </c>
+      <c r="M6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O6" t="s">
+        <v>230</v>
+      </c>
+      <c r="X6" t="s">
+        <v>231</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>232</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>233</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>234</v>
+      </c>
+      <c r="AD6" t="s">
         <v>178</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="AE6" t="s">
         <v>179</v>
       </c>
-      <c r="E6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="AF6" t="s">
         <v>180</v>
       </c>
-      <c r="I6" t="s">
+      <c r="AG6" t="s">
+        <v>180</v>
+      </c>
+      <c r="AH6" t="s">
         <v>181</v>
       </c>
-      <c r="J6" t="s">
-[...5 lines deleted...]
-      <c r="O6" t="s">
+      <c r="AI6" t="s">
+        <v>235</v>
+      </c>
+      <c r="AO6" t="s">
         <v>183</v>
       </c>
-      <c r="X6" t="s">
+      <c r="AP6">
+        <v>307</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>184</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AR6" t="s">
         <v>185</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AT6" t="s">
         <v>186</v>
       </c>
-      <c r="AC6" t="s">
+      <c r="AV6" t="s">
+        <v>200</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>98</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>201</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ6" t="s">
         <v>187</v>
-      </c>
-[...46 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>189</v>
+        <v>236</v>
       </c>
       <c r="C7" t="s">
-        <v>190</v>
+        <v>237</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>191</v>
+        <v>238</v>
       </c>
       <c r="E7" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F7" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G7" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H7" t="s">
-        <v>192</v>
+        <v>239</v>
       </c>
       <c r="I7" t="s">
-        <v>193</v>
+        <v>240</v>
       </c>
       <c r="J7" t="s">
+        <v>241</v>
+      </c>
+      <c r="M7" t="s">
         <v>194</v>
       </c>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="X7" t="s">
-        <v>195</v>
+        <v>242</v>
       </c>
       <c r="Y7" t="s">
-        <v>196</v>
+        <v>243</v>
       </c>
       <c r="AB7" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="AC7" t="s">
-        <v>129</v>
+        <v>176</v>
       </c>
       <c r="AD7" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE7" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF7" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG7" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH7" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI7" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ7">
+        <v>245</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP7">
         <v>218</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>184</v>
+      </c>
       <c r="AR7" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>200</v>
       </c>
       <c r="AW7" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX7" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY7" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ7" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>199</v>
+        <v>246</v>
       </c>
       <c r="C8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F8" t="s">
+        <v>249</v>
+      </c>
+      <c r="G8" t="s">
+        <v>169</v>
+      </c>
+      <c r="H8" t="s">
+        <v>250</v>
+      </c>
+      <c r="I8" t="s">
+        <v>251</v>
+      </c>
+      <c r="J8" t="s">
+        <v>252</v>
+      </c>
+      <c r="M8" t="s">
+        <v>173</v>
+      </c>
+      <c r="O8" t="s">
+        <v>194</v>
+      </c>
+      <c r="X8" t="s">
+        <v>253</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>209</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>254</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>255</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>256</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP8">
+        <v>600</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>184</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>185</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV8" t="s">
         <v>200</v>
       </c>
-      <c r="D8" s="4" t="s">
+      <c r="AW8" t="s">
+        <v>98</v>
+      </c>
+      <c r="AX8" t="s">
         <v>201</v>
       </c>
-      <c r="E8" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AY8" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ8" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
       <c r="C9" t="s">
-        <v>211</v>
+        <v>258</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>212</v>
+        <v>259</v>
       </c>
       <c r="E9" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F9" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="G9" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H9" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="I9" t="s">
-        <v>215</v>
+        <v>262</v>
       </c>
       <c r="J9" t="s">
-        <v>216</v>
+        <v>263</v>
       </c>
       <c r="M9" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="W9" t="s">
-        <v>217</v>
+        <v>264</v>
       </c>
       <c r="Y9" t="s">
-        <v>162</v>
+        <v>209</v>
       </c>
       <c r="Z9" t="s">
-        <v>218</v>
+        <v>265</v>
       </c>
       <c r="AA9" t="s">
-        <v>218</v>
+        <v>265</v>
       </c>
       <c r="AD9" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE9" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF9" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG9" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH9" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI9" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ9">
+        <v>266</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP9">
         <v>350</v>
       </c>
-      <c r="AS9" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="AR9" t="s">
+        <v>185</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>267</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>200</v>
       </c>
       <c r="AW9" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX9" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY9" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ9" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>221</v>
+        <v>268</v>
       </c>
       <c r="C10" t="s">
-        <v>222</v>
+        <v>269</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>223</v>
+        <v>270</v>
       </c>
       <c r="E10" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F10" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="G10" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H10" t="s">
-        <v>224</v>
+        <v>271</v>
       </c>
       <c r="I10" t="s">
-        <v>225</v>
+        <v>272</v>
       </c>
       <c r="J10" t="s">
-        <v>216</v>
+        <v>263</v>
       </c>
       <c r="M10" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="O10" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="W10" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="Y10" t="s">
-        <v>227</v>
+        <v>274</v>
       </c>
       <c r="Z10" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="AA10" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="AD10" t="s">
-        <v>229</v>
+        <v>178</v>
       </c>
       <c r="AE10" t="s">
-        <v>132</v>
+        <v>276</v>
       </c>
       <c r="AF10" t="s">
-        <v>230</v>
+        <v>180</v>
       </c>
       <c r="AG10" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH10" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI10" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ10">
+        <v>277</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP10">
         <v>600</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>184</v>
+      </c>
       <c r="AR10" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>200</v>
       </c>
       <c r="AW10" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX10" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY10" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ10" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>232</v>
+        <v>278</v>
       </c>
       <c r="C11" t="s">
-        <v>233</v>
+        <v>279</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>234</v>
+        <v>280</v>
       </c>
       <c r="E11" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F11" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="G11" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H11" t="s">
-        <v>235</v>
+        <v>281</v>
       </c>
       <c r="I11" t="s">
-        <v>236</v>
+        <v>282</v>
       </c>
       <c r="J11" t="s">
-        <v>237</v>
+        <v>283</v>
       </c>
       <c r="M11" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="O11" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="W11" t="s">
-        <v>238</v>
+        <v>284</v>
       </c>
       <c r="Y11" t="s">
-        <v>227</v>
+        <v>274</v>
       </c>
       <c r="Z11" t="s">
-        <v>239</v>
+        <v>285</v>
       </c>
       <c r="AA11" t="s">
-        <v>239</v>
+        <v>285</v>
       </c>
       <c r="AD11" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE11" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF11" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG11" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH11" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI11" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ11">
+        <v>286</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP11">
         <v>600</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>184</v>
+      </c>
       <c r="AR11" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>200</v>
       </c>
       <c r="AW11" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX11" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY11" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ11" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>241</v>
+        <v>287</v>
       </c>
       <c r="C12" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>243</v>
+        <v>289</v>
       </c>
       <c r="E12" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F12" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="G12" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H12" t="s">
-        <v>244</v>
+        <v>290</v>
       </c>
       <c r="I12" t="s">
-        <v>245</v>
+        <v>291</v>
       </c>
       <c r="J12" t="s">
-        <v>246</v>
+        <v>292</v>
       </c>
       <c r="M12" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="O12" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="X12" t="s">
-        <v>247</v>
+        <v>293</v>
       </c>
       <c r="Y12" t="s">
-        <v>248</v>
+        <v>294</v>
       </c>
       <c r="Z12" t="s">
-        <v>249</v>
+        <v>295</v>
       </c>
       <c r="AA12" t="s">
-        <v>249</v>
+        <v>295</v>
       </c>
       <c r="AD12" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE12" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF12" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG12" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH12" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI12" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>296</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP12">
         <v>1800</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>184</v>
+      </c>
       <c r="AR12" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>185</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>297</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>200</v>
       </c>
       <c r="AW12" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX12" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY12" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ12" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>252</v>
+        <v>298</v>
       </c>
       <c r="C13" t="s">
-        <v>253</v>
+        <v>299</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>254</v>
+        <v>300</v>
       </c>
       <c r="E13" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="F13" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="G13" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H13" t="s">
-        <v>255</v>
+        <v>301</v>
       </c>
       <c r="I13" t="s">
-        <v>256</v>
+        <v>302</v>
       </c>
       <c r="J13" t="s">
-        <v>246</v>
+        <v>292</v>
       </c>
       <c r="M13" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="O13" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="X13" t="s">
-        <v>257</v>
+        <v>303</v>
       </c>
       <c r="Y13" t="s">
-        <v>248</v>
+        <v>294</v>
       </c>
       <c r="Z13" t="s">
-        <v>258</v>
+        <v>304</v>
       </c>
       <c r="AA13" t="s">
-        <v>258</v>
+        <v>304</v>
       </c>
       <c r="AD13" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE13" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF13" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG13" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH13" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI13" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ13">
+        <v>305</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP13">
         <v>1590</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>184</v>
+      </c>
       <c r="AR13" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>185</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>297</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>200</v>
       </c>
       <c r="AW13" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX13" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY13" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ13" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C14" t="s">
+        <v>307</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="E14" t="s">
+        <v>309</v>
+      </c>
+      <c r="F14" t="s">
         <v>260</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>264</v>
+        <v>310</v>
       </c>
       <c r="H14" t="s">
-        <v>265</v>
+        <v>311</v>
       </c>
       <c r="I14" t="s">
-        <v>266</v>
+        <v>312</v>
       </c>
       <c r="M14" t="s">
-        <v>267</v>
+        <v>313</v>
       </c>
       <c r="O14" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="W14" t="s">
-        <v>268</v>
+        <v>314</v>
       </c>
       <c r="Y14" t="s">
-        <v>269</v>
+        <v>315</v>
       </c>
       <c r="Z14" t="s">
-        <v>270</v>
+        <v>316</v>
       </c>
       <c r="AA14" t="s">
-        <v>270</v>
+        <v>316</v>
       </c>
       <c r="AD14" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE14" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF14" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG14" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH14" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI14" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ14">
+        <v>317</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP14">
         <v>120</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>184</v>
+      </c>
       <c r="AR14" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>185</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>297</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>200</v>
       </c>
       <c r="AW14" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX14" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY14" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ14" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>272</v>
+        <v>318</v>
       </c>
       <c r="C15" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>274</v>
+        <v>320</v>
       </c>
       <c r="E15" t="s">
-        <v>263</v>
+        <v>309</v>
       </c>
       <c r="F15" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G15" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H15" t="s">
-        <v>275</v>
+        <v>321</v>
       </c>
       <c r="I15" t="s">
-        <v>276</v>
+        <v>322</v>
       </c>
       <c r="J15" t="s">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="M15" t="s">
-        <v>278</v>
+        <v>324</v>
       </c>
       <c r="O15" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="X15" t="s">
-        <v>279</v>
+        <v>325</v>
       </c>
       <c r="Y15" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="AB15" t="s">
-        <v>281</v>
+        <v>327</v>
       </c>
       <c r="AC15" t="s">
-        <v>282</v>
+        <v>328</v>
       </c>
       <c r="AD15" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE15" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF15" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG15" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH15" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI15" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ15">
+        <v>329</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP15">
         <v>387</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>184</v>
+      </c>
       <c r="AR15" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>200</v>
       </c>
       <c r="AW15" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX15" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY15" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ15" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="C16" t="s">
-        <v>285</v>
+        <v>331</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="E16" t="s">
-        <v>263</v>
+        <v>309</v>
       </c>
       <c r="F16" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G16" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H16" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="I16" t="s">
-        <v>288</v>
+        <v>334</v>
       </c>
       <c r="J16" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="M16" t="s">
-        <v>278</v>
+        <v>324</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="Q16" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="X16" t="s">
-        <v>291</v>
+        <v>337</v>
       </c>
       <c r="Y16" t="s">
-        <v>292</v>
+        <v>338</v>
       </c>
       <c r="AB16" t="s">
-        <v>293</v>
+        <v>339</v>
       </c>
       <c r="AC16" t="s">
-        <v>294</v>
+        <v>340</v>
       </c>
       <c r="AD16" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE16" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF16" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG16" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH16" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI16" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ16">
+        <v>341</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP16">
         <v>413</v>
       </c>
+      <c r="AQ16" t="s">
+        <v>184</v>
+      </c>
       <c r="AR16" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>200</v>
       </c>
       <c r="AW16" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX16" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY16" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ16" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>296</v>
+        <v>342</v>
       </c>
       <c r="C17" t="s">
-        <v>297</v>
+        <v>343</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>298</v>
+        <v>344</v>
       </c>
       <c r="E17" t="s">
-        <v>263</v>
+        <v>309</v>
       </c>
       <c r="F17" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G17" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="H17" t="s">
-        <v>299</v>
+        <v>345</v>
       </c>
       <c r="I17" t="s">
-        <v>300</v>
+        <v>346</v>
       </c>
       <c r="J17" t="s">
-        <v>301</v>
+        <v>347</v>
       </c>
       <c r="M17" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="O17" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="X17" t="s">
-        <v>302</v>
+        <v>348</v>
       </c>
       <c r="Y17" t="s">
-        <v>303</v>
+        <v>349</v>
       </c>
       <c r="AB17" t="s">
-        <v>304</v>
+        <v>350</v>
       </c>
       <c r="AC17" t="s">
-        <v>305</v>
+        <v>351</v>
       </c>
       <c r="AD17" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="AE17" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AF17" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AG17" t="s">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="AH17" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AI17" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ17">
+        <v>352</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP17">
         <v>295</v>
       </c>
+      <c r="AQ17" t="s">
+        <v>184</v>
+      </c>
       <c r="AR17" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>185</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>200</v>
       </c>
       <c r="AW17" t="s">
-        <v>153</v>
+        <v>98</v>
       </c>
       <c r="AX17" t="s">
-        <v>51</v>
+        <v>201</v>
       </c>
       <c r="AY17" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="AZ17" t="s">
-        <v>58</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
@@ -3807,75 +4279,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>307</v>
+        <v>353</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>308</v>
+        <v>354</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>309</v>
+        <v>355</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>310</v>
+        <v>356</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>311</v>
+        <v>357</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>312</v>
+        <v>358</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>313</v>
+        <v>359</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -3886,562 +4358,679 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>314</v>
+        <v>360</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>315</v>
+        <v>361</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>316</v>
+        <v>362</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>317</v>
+        <v>363</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>318</v>
+        <v>364</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>319</v>
+        <v>365</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>320</v>
+        <v>366</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>321</v>
+        <v>367</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>322</v>
+        <v>368</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>369</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>371</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>326</v>
+        <v>372</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>327</v>
+        <v>373</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>328</v>
+        <v>374</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>329</v>
+        <v>375</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>330</v>
+        <v>376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>331</v>
+        <v>377</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>332</v>
+        <v>378</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>333</v>
+        <v>379</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>380</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>381</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>336</v>
+        <v>382</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>337</v>
+        <v>383</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>338</v>
+        <v>384</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>339</v>
+        <v>385</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>341</v>
+        <v>387</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>342</v>
+        <v>388</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>343</v>
+        <v>389</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>344</v>
+        <v>390</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="C2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E2" t="s">
+        <v>392</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="G2" t="s">
+        <v>394</v>
+      </c>
+      <c r="H2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I2" t="s">
+        <v>395</v>
+      </c>
+      <c r="N2" t="s">
+        <v>396</v>
+      </c>
+      <c r="O2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="C3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D3" t="s">
+        <v>400</v>
+      </c>
+      <c r="E3" t="s">
+        <v>401</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="G3" t="s">
+        <v>403</v>
+      </c>
+      <c r="H3" t="s">
+        <v>181</v>
+      </c>
+      <c r="I3" t="s">
+        <v>404</v>
+      </c>
+      <c r="N3" t="s">
+        <v>405</v>
+      </c>
+      <c r="O3" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D4" t="s">
+        <v>409</v>
+      </c>
+      <c r="E4" t="s">
+        <v>392</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="G4" t="s">
+        <v>411</v>
+      </c>
+      <c r="H4" t="s">
+        <v>181</v>
+      </c>
+      <c r="I4" t="s">
+        <v>395</v>
+      </c>
+      <c r="N4" t="s">
+        <v>412</v>
+      </c>
+      <c r="O4" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>345</v>
+        <v>414</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>346</v>
+        <v>415</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>331</v>
+        <v>377</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>347</v>
+        <v>416</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>334</v>
+        <v>380</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>417</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>418</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>350</v>
+        <v>419</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>309</v>
+        <v>355</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>351</v>
+        <v>420</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>352</v>
+        <v>421</v>
       </c>
       <c r="C2" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>355</v>
+        <v>424</v>
       </c>
       <c r="C3" t="s">
-        <v>353</v>
+        <v>422</v>
       </c>
       <c r="D3" t="s">
-        <v>356</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>357</v>
+        <v>426</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>315</v>
+        <v>361</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>358</v>
+        <v>427</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>359</v>
+        <v>428</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>360</v>
+        <v>429</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="C2" t="s">
-        <v>361</v>
+        <v>430</v>
       </c>
       <c r="D2" t="s">
-        <v>362</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>308</v>
+        <v>354</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>309</v>
+        <v>355</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>310</v>
+        <v>356</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>311</v>
+        <v>357</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>312</v>
+        <v>358</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>313</v>
+        <v>359</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>363</v>
+        <v>432</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>364</v>
+        <v>433</v>
       </c>
       <c r="C2" t="s">
-        <v>365</v>
+        <v>434</v>
       </c>
       <c r="D2" t="s">
-        <v>366</v>
+        <v>435</v>
       </c>
       <c r="E2" t="s">
-        <v>367</v>
+        <v>436</v>
       </c>
       <c r="F2" t="s">
-        <v>368</v>
+        <v>437</v>
       </c>
       <c r="H2" t="s">
-        <v>369</v>
+        <v>438</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>439</v>
       </c>
       <c r="J2" t="s">
-        <v>135</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>