--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="858">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="864">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -195,51 +195,51 @@
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Static Mixer: Cole Parmer L04667-14.
 Gear Pumps: Cole Parmer L07149-04, L07002-16.
 Quench Tank: 55 L capacity.
 Sieves: 25 µm and 180 µm stainless steel mesh.
 Lyophilizer: Pilot-scale, ramped cycle (max 30°C, 50 h).
 Gamma Irradiator: Co-60 source.</t>
   </si>
   <si>
     <t>Risperidone microspheres are synthesized by dissolving PLGA (75:25 lactide:glycolide) in ethyl acetate and benzyl alcohol, then adding risperidone base. This organic phase is emulsified with an aqueous phase containing 1% polyvinyl alcohol using a static mixer. The emulsion is quenched in chilled water with buffer, stirred for solvent removal, sieved (25–180 µm), washed, and dried. Optional steps include lyophilization and gamma sterilization for stability and sterility, ensuring controlled release for 14–60 days.</t>
   </si>
   <si>
     <t>1. Laser Diffraction Analyzer
 2. Scanning Electron Microscope (SEM)
 3. High-Performance Liquid Chromatography (HPLC)
 4. UV-Vis Spectrophotometer
 5. Gas Chromatography (GC)
 6. Differential Scanning Calorimetry (DSC)
 7. Thermogravimetric Analysis (TGA)</t>
   </si>
   <si>
-    <t>Mental health: incl. schizophrenia</t>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.): incl. schizophrenia</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
   </si>
   <si>
     <t>Every 2 weeks</t>
   </si>
   <si>
     <t>12.5 mg; 25 mg; 37.5 mg; 50 mg powder for injection</t>
   </si>
   <si>
     <t>50 mg IM every 2 weeks</t>
   </si>
   <si>
     <t>1. Initial Treatment Dose for Schizophrenia &amp; Bipolar:
 • Administer 25 mg intramuscularly (IM) every 2 weeks.
 2. Dose Adjustment for Non-Responders:
 • If inadequate response at 25 mg, consider increasing to 37.5 mg or 50 mg IM every 2 weeks.
 • Do not exceed 50 mg every 2 weeks.
 3. Special Populations (Renal or Hepatic Impairment):
 • Initiate treatment at a reduced dose of 12.5 mg IM every 2 weeks.
 4. Previously Treated Patients:
@@ -1921,132 +1921,129 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>Janssen-Cilag Inc</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>12.5mg; 25 mg; 37.5 mg; 50 mg</t>
   </si>
   <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://fimea.fi/en/databases_and_registers/fimeaweb?query=risperdal%20consta&amp;humanmed=true&amp;selfcare=true&amp;receptmed=true&amp;marketedmed=true&amp;prefillonly=false</t>
   </si>
   <si>
-    <t>janssen-cilag inc</t>
-[...1 lines deleted...]
-  <si>
     <t>EMA/BAM</t>
   </si>
   <si>
     <t>Bundesinstitut für Arzneimittel und Medizinprodukte-European Medicines Evaluation Agency/ Federal Institute for Drugs and Medical Devices/ Paul Ehrlich Institute</t>
   </si>
   <si>
     <t>DEU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>https://portal.dimdi.de/amguifree/am/docoutput/jpadocdisplay.xhtml?globalDocId=F61F4D6170E84C0286DDA72BEE3C4239&amp;directdisplay=true&amp;docid=1</t>
   </si>
   <si>
     <t>EMA/EOF</t>
   </si>
   <si>
     <t>European Medicines Agency/National Organization for Medicines</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
-  </si>
-[...1 lines deleted...]
-    <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://services.eof.gr/human-search/view.xhtml?id=50630adfa87a0f0f93157fc8f940b8d88c98fc6b37af1951e96406ff273e521a</t>
   </si>
   <si>
     <t>EMA/NNK-NCPHP</t>
   </si>
   <si>
     <t>European Medicines Agency/National Public Health and Pharmaceutical Centre</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>https://ogyei.gov.hu/drug_database&amp;action=show_details&amp;item=19853</t>
   </si>
   <si>
     <t>EMA/IMA</t>
   </si>
   <si>
     <t>European Medicines Agency/Icelandic Medicines Agency</t>
   </si>
@@ -2231,50 +2228,53 @@
   <si>
     <t>MOHAP</t>
   </si>
   <si>
     <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://mohap.gov.ae/en/w/registered-medications-list</t>
   </si>
   <si>
     <t>Rispolept Konsta</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
+    <t>https://minzdrav.gov.ru/en</t>
+  </si>
+  <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>https://grls.rosminzdrav.ru/Grls_View_v2.aspx?routingGuid=5ea429fe-27a0-4785-956b-5f50d3067605</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/113380</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
@@ -2472,50 +2472,53 @@
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>https://www.cbz.si/cbz/bzzdrzg.nsf/zgo/1145550</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Consultations - National Health Surveillance Agency</t>
   </si>
   <si>
     <t>Luye Pharma</t>
   </si>
   <si>
     <t>luye pharma</t>
   </si>
   <si>
     <t>Ruixintuo</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>China</t>
@@ -2523,92 +2526,98 @@
   <si>
     <t>https://www.bioworld.com/articles/502550-luyes-schizophrenia-drug-approval-in-china-challenges-jjs-risperdal-consta?v=preview</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL20041156A</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://www.mims.com/india/drug/info/risperdal-consta</t>
   </si>
   <si>
     <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/sites/default/files/auspar-risperdal-consta.pdf</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
+    <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
+  </si>
+  <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductsview.php?showdetail=&amp;registration_number=DR-XY28753</t>
   </si>
   <si>
     <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>TFDA</t>
@@ -2625,74 +2634,83 @@
   <si>
     <t>https://www.google.com/url?client=internal-element-cse&amp;cx=008913382465328057190:totppbhtgf8&amp;q=https://www.fda.gov.tw/tc/includes/GetFile.ashx%3Fid%3Df636695652244546205%26type%3D1&amp;sa=U&amp;ved=2ahUKEwie2J-yr--QAxUUoScCHb8fHn0QFnoECAYQAg&amp;usg=AOvVaw0ZtUYdAdiHHyn36B8eDtua&amp;fexp=73177442,73177443</t>
   </si>
   <si>
     <t>MHRA</t>
   </si>
   <si>
     <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>https://mhraproducts4853.blob.core.windows.net/docs/b61bc4bf0c5cf9b4bcad1f2e3c013f9b98f2c363</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
+  </si>
+  <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://investor.alkermes.com/news-releases/news-release-details/alkermes-announces-additional-data-and-analyses-submitted-fda</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
+  </si>
+  <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://registrosanitario.ispch.gob.cl/Ficha.aspx?RegistroISP=F-13503%2f24</t>
   </si>
   <si>
     <t>Teva Pharmaceuticals</t>
@@ -2802,63 +2820,63 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/YZ7zTFGp8uuVMngRI4Kq5INgwtcVI55c0zb5hyFI.png</t>
   </si>
   <si>
     <t>risperidone</t>
   </si>
   <si>
     <t>Pubchem</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen/Johnson &amp; Johnson</t>
+    <t>J&amp;J / Janssen</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
-    <t>Alkermes Inc</t>
+    <t>Alkermes</t>
   </si>
   <si>
     <t>https://www.alkermes.com/</t>
   </si>
   <si>
     <t>Alkermes, Inc. is the U.S. R&amp;D and manufacturing arm of Alkermes plc, a fully integrated, global biopharmaceutical company. The company focuses on developing innovative medicines for serious psychiatric and neurological disorders.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Eerdekens, Mariëlle et al. “Pharmacokinetics and tolerability of long-acting risperidone in schizophrenia.”&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Schizophrenia research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;vol. 70,1 (2004): 91-100. doi:&lt;/span&gt;&lt;a href="10.1016/j.schres.2003.11.001" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.schres.2003.11.001&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The pharmacokinetics and tolerability of long-acting risperidone (Risperdal Consta) were evaluated in a multicenter, prospective, open-label, 15-week study of 86 patients with schizophrenia. Subjects stabilized on 2, 4 or 6 mg of oral risperidone once daily for at least 4 weeks were assigned to receive i.m. injections of 25, 50 or 75 mg of risperidone, respectively, every 2 weeks for 10 weeks. The 90% confidence intervals for the i.m./oral ratios of the mean steady-state plasma-AUC, corrected for dosing interval, and of the average plasma concentration of the active moiety (risperidone plus 9-hydroxyrisperidone) were within the range of 80-125%, indicating bioequivalence of the i.m. and oral formulations. However, mean steady-state peak concentrations of the active moiety were 25-32% lower with i.m. than oral dosing (P &amp;lt; 0.05) and fluctuations in plasma active-moiety levels were 32-42% lower with the i.m. than oral regimen. Symptoms of schizophrenia continued to improve after switching from oral to i.m. dosing. Long-acting risperidone was well tolerated locally and systematically. Although overall bioequivalence of the two formulations was established, the differences in pharmacokinetic profiles between the two formulations indicate potential benefits for long-acting risperidone.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Kemp, D. E., Canan, F., Goldstein, B. I., &amp;amp; McIntyre, R. S. (2009). Long-acting risperidone: a review of its role in the treatment of bipolar disorder.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Advances in therapy&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;26&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(6), 588–599. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s12325-009-0039-0" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1007/s12325-009-0039-0&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Bipolar disorder is a multidimensional illness typified by fluctuating periods of depression and mania, cognitive dysfunction, abnormal circadian rhythms, and multiple comorbid psychiatric and general medical conditions. Indefinite pharmacological treatment is often required, yet the modest effects of available treatments and frequent difficulties with tolerability and adherence present complex challenges to patients. Long-acting injectable medications offer a therapeutic alternative to oral mood stabilizers and may help facilitate long-term treatment adherence. This article will provide a succinct review of the latest data on the use of long-acting injectable risperidone (LAR) during the maintenance phase treatment of bipolar disorder. The specific role of LAR in comparison to other atypical antipsychotics, and the limitations of available studies will be discussed from the perspectives of efficacy, tolerability, and sequential positioning in treatment guidelines.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Lasser, Robert A et al. “Clinical improvement in 336 stable chronically psychotic patients changed from oral to long-acting risperidone: a 12-month open trial.”&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The international journal of neuropsychopharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;vol. 8,3 (2005): 427-38. doi:&lt;/span&gt;&lt;a href="10.1017/S1461145705005225" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1017/S1461145705005225&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -7171,79 +7189,80 @@
       <c r="E1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R50"/>
+  <dimension ref="A1:S50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>542</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>545</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>546</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>547</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -7254,2358 +7273,2382 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>550</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>551</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>552</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>553</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>554</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>555</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>556</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>557</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="2" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E2" t="s">
         <v>396</v>
       </c>
       <c r="F2" t="s">
         <v>50</v>
       </c>
       <c r="G2" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I2" t="s">
         <v>134</v>
       </c>
       <c r="J2" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="K2" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="L2" t="s">
         <v>564</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>565</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="P2">
+      <c r="O2" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q2">
         <v>37657.0</v>
       </c>
-      <c r="Q2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:18">
+      <c r="R2" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D3" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E3" t="s">
         <v>396</v>
       </c>
       <c r="F3" t="s">
         <v>50</v>
       </c>
       <c r="G3" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H3" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I3" t="s">
         <v>134</v>
       </c>
       <c r="J3" t="s">
         <v>569</v>
       </c>
       <c r="K3" t="s">
         <v>570</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="N3" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="N3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="O3" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q3">
         <v>40641.0</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D4" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E4" t="s">
         <v>396</v>
       </c>
       <c r="F4" t="s">
         <v>50</v>
       </c>
       <c r="G4" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H4" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I4" t="s">
         <v>134</v>
       </c>
       <c r="J4" t="s">
         <v>574</v>
       </c>
       <c r="K4" t="s">
         <v>575</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" s="5" t="s">
         <v>576</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="N4" s="5" t="s">
         <v>577</v>
       </c>
-      <c r="N4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P4" t="s">
+      <c r="O4" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q4">
+        <v>37557.0</v>
+      </c>
+      <c r="R4" t="s">
         <v>578</v>
       </c>
-      <c r="Q4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:18">
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E5" t="s">
         <v>396</v>
       </c>
       <c r="F5" t="s">
         <v>50</v>
       </c>
       <c r="G5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H5" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I5" t="s">
         <v>134</v>
       </c>
       <c r="J5" t="s">
+        <v>579</v>
+      </c>
+      <c r="K5" t="s">
         <v>580</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="O5" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q5">
+        <v>37685.0</v>
+      </c>
+      <c r="R5" t="s">
         <v>583</v>
       </c>
-      <c r="N5" s="5" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:18">
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D6" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E6" t="s">
         <v>396</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H6" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I6" t="s">
         <v>134</v>
       </c>
       <c r="J6" t="s">
+        <v>584</v>
+      </c>
+      <c r="K6" t="s">
         <v>585</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" s="5" t="s">
         <v>586</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" s="5" t="s">
         <v>587</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="O6" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q6">
+        <v>37557.0</v>
+      </c>
+      <c r="R6" t="s">
         <v>588</v>
       </c>
-      <c r="N6" s="5" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:18">
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D7" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E7" t="s">
         <v>396</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H7" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I7" t="s">
         <v>134</v>
       </c>
       <c r="J7" t="s">
+        <v>589</v>
+      </c>
+      <c r="K7" t="s">
         <v>590</v>
       </c>
-      <c r="K7" t="s">
+      <c r="M7" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="O7" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q7">
+        <v>37725.0</v>
+      </c>
+      <c r="R7" t="s">
         <v>593</v>
       </c>
-      <c r="N7" s="5" t="s">
-[...9 lines deleted...]
-    <row r="8" spans="1:18">
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D8" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E8" t="s">
         <v>396</v>
       </c>
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H8" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I8" t="s">
         <v>134</v>
       </c>
       <c r="J8" t="s">
+        <v>594</v>
+      </c>
+      <c r="K8" t="s">
         <v>595</v>
       </c>
-      <c r="K8" t="s">
+      <c r="M8" s="5" t="s">
         <v>596</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" s="5" t="s">
         <v>597</v>
       </c>
-      <c r="M8" s="5" t="s">
+      <c r="O8" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q8">
+        <v>37433.0</v>
+      </c>
+      <c r="R8" t="s">
         <v>598</v>
       </c>
-      <c r="N8" s="5" t="s">
-[...9 lines deleted...]
-    <row r="9" spans="1:18">
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D9" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E9" t="s">
         <v>396</v>
       </c>
       <c r="F9" t="s">
         <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H9" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I9" t="s">
         <v>134</v>
       </c>
       <c r="J9" t="s">
+        <v>599</v>
+      </c>
+      <c r="K9" t="s">
         <v>600</v>
       </c>
-      <c r="K9" t="s">
+      <c r="M9" s="5" t="s">
         <v>601</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="O9" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q9">
+        <v>38657.0</v>
+      </c>
+      <c r="R9" t="s">
         <v>603</v>
       </c>
-      <c r="N9" s="5" t="s">
-[...9 lines deleted...]
-    <row r="10" spans="1:18">
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D10" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E10" t="s">
         <v>396</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H10" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I10" t="s">
         <v>134</v>
       </c>
       <c r="J10" t="s">
+        <v>604</v>
+      </c>
+      <c r="K10" t="s">
         <v>605</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="M10" s="5" t="s">
+      <c r="O10" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q10">
+        <v>38657.0</v>
+      </c>
+      <c r="R10" t="s">
         <v>608</v>
       </c>
-      <c r="N10" s="5" t="s">
-[...9 lines deleted...]
-    <row r="11" spans="1:18">
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D11" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E11" t="s">
         <v>396</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H11" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I11" t="s">
         <v>134</v>
       </c>
       <c r="J11" t="s">
+        <v>609</v>
+      </c>
+      <c r="K11" t="s">
         <v>610</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="M11" s="5" t="s">
+      <c r="O11" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q11">
+        <v>39316.0</v>
+      </c>
+      <c r="R11" t="s">
         <v>613</v>
       </c>
-      <c r="N11" s="5" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:18">
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D12" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E12" t="s">
         <v>396</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H12" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I12" t="s">
         <v>134</v>
       </c>
       <c r="J12" t="s">
+        <v>614</v>
+      </c>
+      <c r="K12" t="s">
         <v>615</v>
       </c>
-      <c r="K12" t="s">
+      <c r="M12" s="5" t="s">
         <v>616</v>
       </c>
-      <c r="L12" t="s">
+      <c r="N12" s="5" t="s">
         <v>617</v>
       </c>
-      <c r="M12" s="5" t="s">
+      <c r="O12" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q12">
+        <v>38657.0</v>
+      </c>
+      <c r="R12" t="s">
         <v>618</v>
       </c>
-      <c r="N12" s="5" t="s">
-[...9 lines deleted...]
-    <row r="13" spans="1:18">
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D13" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E13" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H13" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I13" t="s">
         <v>134</v>
       </c>
       <c r="J13" t="s">
+        <v>620</v>
+      </c>
+      <c r="K13" t="s">
         <v>621</v>
       </c>
-      <c r="K13" t="s">
+      <c r="M13" s="5" t="s">
         <v>622</v>
       </c>
-      <c r="L13" t="s">
+      <c r="N13" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="M13" s="5" t="s">
+      <c r="O13" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q13">
+        <v>43304.0</v>
+      </c>
+      <c r="R13" t="s">
         <v>624</v>
       </c>
-      <c r="N13" s="5" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:18">
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D14" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E14" t="s">
         <v>396</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H14" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I14" t="s">
         <v>134</v>
       </c>
       <c r="J14" t="s">
+        <v>625</v>
+      </c>
+      <c r="K14" t="s">
         <v>626</v>
       </c>
-      <c r="K14" t="s">
+      <c r="M14" s="5" t="s">
         <v>627</v>
       </c>
-      <c r="L14" t="s">
+      <c r="N14" s="5" t="s">
         <v>628</v>
       </c>
-      <c r="M14" s="5" t="s">
+      <c r="O14" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q14">
+        <v>37837.0</v>
+      </c>
+      <c r="R14" t="s">
         <v>629</v>
       </c>
-      <c r="N14" s="5" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:18">
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D15" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E15" t="s">
         <v>396</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H15" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I15" t="s">
         <v>134</v>
       </c>
       <c r="J15" t="s">
+        <v>630</v>
+      </c>
+      <c r="K15" t="s">
         <v>631</v>
       </c>
-      <c r="K15" t="s">
+      <c r="M15" s="5" t="s">
         <v>632</v>
       </c>
-      <c r="L15" t="s">
+      <c r="N15" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="M15" s="5" t="s">
+      <c r="O15" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q15">
+        <v>38106.0</v>
+      </c>
+      <c r="R15" t="s">
         <v>634</v>
       </c>
-      <c r="N15" s="5" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:18">
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D16" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E16" t="s">
         <v>396</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H16" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I16" t="s">
         <v>134</v>
       </c>
       <c r="J16" t="s">
+        <v>635</v>
+      </c>
+      <c r="K16" t="s">
         <v>636</v>
       </c>
-      <c r="K16" t="s">
+      <c r="M16" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="L16" t="s">
+      <c r="N16" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="M16" s="5" t="s">
+      <c r="O16" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q16">
+        <v>37662.0</v>
+      </c>
+      <c r="R16" t="s">
         <v>639</v>
       </c>
-      <c r="N16" s="5" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="1:18">
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D17" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E17" t="s">
         <v>396</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H17" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I17" t="s">
         <v>134</v>
       </c>
       <c r="J17" t="s">
+        <v>640</v>
+      </c>
+      <c r="K17" t="s">
         <v>641</v>
       </c>
-      <c r="K17" t="s">
+      <c r="M17" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="L17" t="s">
+      <c r="N17" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="M17" s="5" t="s">
+      <c r="O17" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q17">
+        <v>38051.0</v>
+      </c>
+      <c r="R17" t="s">
         <v>644</v>
       </c>
-      <c r="N17" s="5" t="s">
-[...9 lines deleted...]
-    <row r="18" spans="1:18">
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D18" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E18" t="s">
         <v>396</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H18" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I18" t="s">
         <v>134</v>
       </c>
       <c r="J18" t="s">
+        <v>645</v>
+      </c>
+      <c r="K18" t="s">
         <v>646</v>
       </c>
-      <c r="K18" t="s">
+      <c r="M18" s="5" t="s">
         <v>647</v>
       </c>
-      <c r="L18" t="s">
+      <c r="N18" s="5" t="s">
         <v>648</v>
       </c>
-      <c r="M18" s="5" t="s">
+      <c r="O18" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q18">
+        <v>45566.0</v>
+      </c>
+      <c r="R18" t="s">
         <v>649</v>
       </c>
-      <c r="N18" s="5" t="s">
-[...9 lines deleted...]
-    <row r="19" spans="1:18">
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D19" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E19" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H19" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I19" t="s">
         <v>134</v>
       </c>
       <c r="J19" t="s">
+        <v>651</v>
+      </c>
+      <c r="K19" t="s">
         <v>652</v>
       </c>
-      <c r="K19" t="s">
+      <c r="L19" t="s">
         <v>653</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" s="5" t="s">
         <v>654</v>
       </c>
-      <c r="M19" s="5" t="s">
+      <c r="N19" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="N19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P19">
+      <c r="O19" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q19">
         <v>45566.0</v>
       </c>
-      <c r="Q19" t="s">
+      <c r="R19" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D20" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E20" t="s">
         <v>396</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
       <c r="G20" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H20" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I20" t="s">
         <v>134</v>
       </c>
       <c r="J20" t="s">
         <v>657</v>
       </c>
       <c r="K20" t="s">
         <v>658</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="M20" s="5" t="s">
+      <c r="N20" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="N20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P20">
+      <c r="O20" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q20">
         <v>37694.0</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="R20" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D21" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E21" t="s">
         <v>396</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H21" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I21" t="s">
         <v>134</v>
       </c>
       <c r="J21" t="s">
         <v>662</v>
       </c>
       <c r="K21" t="s">
         <v>663</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" s="5" t="s">
         <v>664</v>
       </c>
-      <c r="M21" s="5" t="s">
+      <c r="N21" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="N21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O21">
+      <c r="O21" t="s">
+        <v>567</v>
+      </c>
+      <c r="P21">
         <v>39448.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>40976.0</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="R21" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D22" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E22" t="s">
         <v>396</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H22" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I22" t="s">
         <v>134</v>
       </c>
       <c r="J22" t="s">
         <v>667</v>
       </c>
       <c r="K22" t="s">
         <v>668</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" s="5" t="s">
         <v>669</v>
       </c>
-      <c r="M22" s="5" t="s">
+      <c r="N22" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="N22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P22">
+      <c r="O22" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q22">
         <v>43587.0</v>
       </c>
-      <c r="Q22" t="s">
+      <c r="R22" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D23" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E23" t="s">
         <v>396</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
       <c r="G23" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H23" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I23" t="s">
         <v>134</v>
       </c>
       <c r="J23" t="s">
         <v>671</v>
       </c>
       <c r="K23" t="s">
         <v>672</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="M23" s="5" t="s">
+      <c r="N23" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="N23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="O23" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q23">
         <v>37808.0</v>
       </c>
-      <c r="Q23" t="s">
+      <c r="R23" t="s">
         <v>675</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D24" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E24" t="s">
         <v>396</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H24" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I24" t="s">
         <v>134</v>
       </c>
       <c r="J24" t="s">
         <v>676</v>
       </c>
       <c r="K24" t="s">
         <v>677</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="M24" s="5" t="s">
+      <c r="N24" s="5" t="s">
         <v>679</v>
       </c>
-      <c r="N24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="Q24" t="s">
+      <c r="O24" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q24">
+        <v>37662.0</v>
+      </c>
+      <c r="R24" t="s">
         <v>680</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D25" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E25" t="s">
         <v>396</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
       <c r="G25" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H25" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I25" t="s">
         <v>134</v>
       </c>
       <c r="J25" t="s">
         <v>681</v>
       </c>
       <c r="K25" t="s">
         <v>682</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" s="5" t="s">
         <v>683</v>
       </c>
-      <c r="M25" s="5" t="s">
+      <c r="N25" s="5" t="s">
         <v>684</v>
       </c>
-      <c r="N25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P25">
+      <c r="O25" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q25">
         <v>39925.0</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="R25" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="C26" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D26" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E26" t="s">
         <v>396</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
       <c r="G26" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H26" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I26" t="s">
         <v>134</v>
       </c>
       <c r="J26" t="s">
         <v>686</v>
       </c>
       <c r="K26" t="s">
         <v>687</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="M26" s="5" t="s">
+      <c r="N26" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="N26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P26">
+      <c r="O26" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q26">
         <v>38238.0</v>
       </c>
-      <c r="Q26" t="s">
+      <c r="R26" t="s">
         <v>689</v>
       </c>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D27" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E27" t="s">
         <v>396</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
       <c r="G27" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H27" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27" t="s">
         <v>690</v>
       </c>
       <c r="K27" t="s">
         <v>691</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="M27" s="5" t="s">
+      <c r="N27" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="N27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O27">
+      <c r="O27" t="s">
+        <v>567</v>
+      </c>
+      <c r="P27">
         <v>37708.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>37923.0</v>
       </c>
-      <c r="Q27" t="s">
+      <c r="R27" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="C28" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D28" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E28" t="s">
         <v>396</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
       <c r="G28" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H28" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I28" t="s">
         <v>134</v>
       </c>
       <c r="J28" t="s">
         <v>694</v>
       </c>
       <c r="K28" t="s">
         <v>695</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" s="5" t="s">
         <v>696</v>
       </c>
-      <c r="M28" s="5" t="s">
+      <c r="N28" s="5" t="s">
         <v>697</v>
       </c>
-      <c r="N28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P28">
+      <c r="O28" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q28">
         <v>37476.0</v>
       </c>
-      <c r="Q28" t="s">
+      <c r="R28" t="s">
         <v>698</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D29" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E29" t="s">
         <v>396</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
       <c r="G29" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H29" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I29" t="s">
         <v>134</v>
       </c>
       <c r="J29" t="s">
         <v>699</v>
       </c>
       <c r="K29" t="s">
         <v>700</v>
       </c>
-      <c r="L29" t="s">
+      <c r="M29" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="M29" s="5" t="s">
+      <c r="N29" s="5" t="s">
         <v>702</v>
       </c>
-      <c r="N29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P29">
+      <c r="O29" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q29">
         <v>37671.0</v>
       </c>
-      <c r="Q29" t="s">
+      <c r="R29" t="s">
         <v>703</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="C30" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D30" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E30" t="s">
         <v>396</v>
       </c>
       <c r="F30" t="s">
         <v>50</v>
       </c>
       <c r="G30" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H30" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I30" t="s">
         <v>134</v>
       </c>
       <c r="J30" t="s">
         <v>704</v>
       </c>
       <c r="K30" t="s">
         <v>705</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="M30" s="5" t="s">
+      <c r="N30" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="N30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="O30" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q30">
         <v>37901.0</v>
       </c>
-      <c r="Q30" t="s">
+      <c r="R30" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="C31" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D31" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E31" t="s">
         <v>396</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
       <c r="G31" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H31" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I31" t="s">
         <v>134</v>
       </c>
       <c r="J31" t="s">
         <v>709</v>
       </c>
       <c r="K31" t="s">
         <v>710</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="M31" s="5" t="s">
+      <c r="N31" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="N31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P31">
+      <c r="O31" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q31">
         <v>37607.0</v>
       </c>
-      <c r="Q31" t="s">
+      <c r="R31" t="s">
         <v>713</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="C32" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D32" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E32" t="s">
         <v>396</v>
       </c>
       <c r="F32" t="s">
         <v>50</v>
       </c>
       <c r="G32" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H32" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I32" t="s">
         <v>134</v>
       </c>
       <c r="J32" t="s">
         <v>714</v>
       </c>
       <c r="K32" t="s">
         <v>715</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" s="5" t="s">
         <v>716</v>
       </c>
-      <c r="M32" s="5" t="s">
+      <c r="N32" s="5" t="s">
         <v>717</v>
       </c>
-      <c r="N32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P32">
+      <c r="O32" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q32">
         <v>38610.0</v>
       </c>
-      <c r="Q32" t="s">
+      <c r="R32" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="33" spans="1:18">
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D33" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E33" t="s">
         <v>396</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
       <c r="G33" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H33" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I33" t="s">
         <v>134</v>
       </c>
       <c r="J33" t="s">
         <v>719</v>
       </c>
       <c r="K33" t="s">
         <v>720</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" s="5" t="s">
         <v>721</v>
       </c>
-      <c r="M33" s="5" t="s">
+      <c r="N33" s="5" t="s">
         <v>722</v>
       </c>
-      <c r="N33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P33">
+      <c r="O33" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q33">
         <v>37739.0</v>
       </c>
-      <c r="Q33" t="s">
+      <c r="R33" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D34" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E34" t="s">
         <v>396</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
       <c r="G34" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H34" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I34" t="s">
         <v>134</v>
       </c>
       <c r="J34" t="s">
         <v>724</v>
       </c>
       <c r="K34" t="s">
         <v>725</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="M34" s="5" t="s">
+      <c r="N34" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="N34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P34">
+      <c r="O34" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q34">
         <v>38169.0</v>
       </c>
-      <c r="Q34" t="s">
+      <c r="R34" t="s">
         <v>728</v>
       </c>
     </row>
-    <row r="35" spans="1:18">
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D35" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E35" t="s">
         <v>396</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H35" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I35" t="s">
         <v>134</v>
       </c>
       <c r="J35" t="s">
         <v>729</v>
       </c>
       <c r="K35" t="s">
         <v>729</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="M35" s="5" t="s">
+      <c r="N35" s="5" t="s">
         <v>731</v>
       </c>
-      <c r="N35" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P35">
+      <c r="O35" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q35">
         <v>37433.0</v>
       </c>
-      <c r="Q35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:18">
+      <c r="R35" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D36" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E36" t="s">
         <v>396</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
       <c r="G36" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H36" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I36" t="s">
         <v>134</v>
       </c>
       <c r="J36" t="s">
         <v>732</v>
       </c>
       <c r="K36" t="s">
         <v>733</v>
       </c>
       <c r="L36" t="s">
         <v>734</v>
       </c>
       <c r="M36" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="N36" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="N36" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P36">
+      <c r="O36" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q36">
         <v>38264.0</v>
       </c>
-      <c r="Q36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:18">
+      <c r="R36" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D37" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E37" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H37" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I37" t="s">
         <v>134</v>
       </c>
       <c r="J37" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="K37" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="L37" t="s">
         <v>741</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>742</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="P37">
+        <v>743</v>
+      </c>
+      <c r="O37" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q37">
         <v>44215.0</v>
       </c>
-      <c r="Q37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:18">
+      <c r="R37" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D38" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E38" t="s">
         <v>396</v>
       </c>
       <c r="F38" t="s">
         <v>50</v>
       </c>
       <c r="G38" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H38" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I38" t="s">
         <v>134</v>
       </c>
       <c r="J38" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="K38" t="s">
-        <v>745</v>
-[...1 lines deleted...]
-      <c r="L38" t="s">
         <v>746</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>747</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>566</v>
-[...4 lines deleted...]
-      <c r="Q38" t="s">
         <v>748</v>
       </c>
-    </row>
-    <row r="39" spans="1:18">
+      <c r="O38" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q38">
+        <v>44215.0</v>
+      </c>
+      <c r="R38" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D39" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E39" t="s">
         <v>396</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
       <c r="G39" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H39" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I39" t="s">
         <v>134</v>
       </c>
       <c r="J39" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="K39" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="L39" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>566</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:18">
+        <v>754</v>
+      </c>
+      <c r="O39" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q39">
+        <v>44215.0</v>
+      </c>
+      <c r="R39" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D40" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E40" t="s">
         <v>396</v>
       </c>
       <c r="F40" t="s">
         <v>50</v>
       </c>
       <c r="G40" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H40" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I40" t="s">
         <v>134</v>
       </c>
       <c r="J40" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="K40" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="P40">
+        <v>759</v>
+      </c>
+      <c r="O40" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q40">
         <v>39958.0</v>
       </c>
-      <c r="Q40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:18">
+      <c r="R40" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D41" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E41" t="s">
         <v>396</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
       <c r="G41" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H41" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I41" t="s">
         <v>134</v>
       </c>
       <c r="J41" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="K41" t="s">
+        <v>762</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="O41" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q41">
+        <v>37681.0</v>
+      </c>
+      <c r="R41" t="s">
         <v>760</v>
       </c>
-      <c r="L41" t="s">
-[...15 lines deleted...]
-    <row r="42" spans="1:18">
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D42" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E42" t="s">
         <v>396</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
       <c r="G42" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H42" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I42" t="s">
         <v>134</v>
       </c>
       <c r="J42" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="K42" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="L42" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="P42">
+        <v>769</v>
+      </c>
+      <c r="O42" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q42">
         <v>45130.0</v>
       </c>
-      <c r="Q42" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:18">
+      <c r="R42" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D43" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E43" t="s">
         <v>396</v>
       </c>
       <c r="F43" t="s">
         <v>50</v>
       </c>
       <c r="G43" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H43" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I43" t="s">
         <v>134</v>
       </c>
       <c r="J43" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="K43" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>566</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:18">
+        <v>774</v>
+      </c>
+      <c r="O43" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q43">
+        <v>44215.0</v>
+      </c>
+      <c r="R43" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D44" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E44" t="s">
         <v>396</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H44" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I44" t="s">
         <v>134</v>
       </c>
       <c r="J44" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="K44" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>566</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:18">
+        <v>779</v>
+      </c>
+      <c r="O44" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q44">
+        <v>44215.0</v>
+      </c>
+      <c r="R44" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D45" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E45" t="s">
         <v>396</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H45" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I45" t="s">
         <v>134</v>
       </c>
       <c r="J45" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="K45" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="P45">
+        <v>784</v>
+      </c>
+      <c r="O45" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q45">
         <v>42855.0</v>
       </c>
-      <c r="Q45" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:18">
+      <c r="R45" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D46" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E46" t="s">
         <v>396</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H46" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I46" t="s">
         <v>134</v>
       </c>
       <c r="J46" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="K46" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="L46" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="M46" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="N46" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="N46" s="5" t="s">
-[...9 lines deleted...]
-    <row r="47" spans="1:18">
+      <c r="O46" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q46">
+        <v>44215.0</v>
+      </c>
+      <c r="R46" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D47" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E47" t="s">
         <v>396</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H47" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I47" t="s">
         <v>134</v>
       </c>
       <c r="J47" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="K47" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="L47" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>566</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:18">
+        <v>794</v>
+      </c>
+      <c r="O47" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q47">
+        <v>44215.0</v>
+      </c>
+      <c r="R47" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D48" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E48" t="s">
         <v>396</v>
       </c>
       <c r="F48" t="s">
         <v>50</v>
       </c>
       <c r="G48" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H48" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I48" t="s">
         <v>134</v>
       </c>
       <c r="J48" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="K48" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="L48" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>566</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:18">
+        <v>800</v>
+      </c>
+      <c r="O48" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q48">
+        <v>44215.0</v>
+      </c>
+      <c r="R48" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D49" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E49" t="s">
         <v>396</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
       <c r="G49" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H49" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I49" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="J49" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="K49" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="P49">
+        <v>805</v>
+      </c>
+      <c r="O49" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q49">
         <v>38023.0</v>
       </c>
-      <c r="Q49" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:18">
+      <c r="R49" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="D50" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="E50" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
       <c r="G50" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H50" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I50" t="s">
         <v>134</v>
       </c>
       <c r="J50" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="K50" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="P50">
+        <v>813</v>
+      </c>
+      <c r="O50" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q50">
         <v>45674.0</v>
       </c>
-      <c r="Q50" t="s">
-        <v>808</v>
+      <c r="R50" t="s">
+        <v>814</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -9615,355 +9658,355 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="C2" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="D2" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="F2" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="H2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="D3" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="F3" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="H3" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>539</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="C2" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="D2" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>543</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="C2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D2" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="E2" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="F2" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="C3" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D3" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="E3" t="s">
         <v>712</v>
       </c>
       <c r="F3" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -9980,85 +10023,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>540</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>539</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>541</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="C2" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="D2" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="C3" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="D3" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="C4" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="D4" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">