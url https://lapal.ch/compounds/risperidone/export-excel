--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -195,51 +195,51 @@
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Static Mixer: Cole Parmer L04667-14.
 Gear Pumps: Cole Parmer L07149-04, L07002-16.
 Quench Tank: 55 L capacity.
 Sieves: 25 µm and 180 µm stainless steel mesh.
 Lyophilizer: Pilot-scale, ramped cycle (max 30°C, 50 h).
 Gamma Irradiator: Co-60 source.</t>
   </si>
   <si>
     <t>Risperidone microspheres are synthesized by dissolving PLGA (75:25 lactide:glycolide) in ethyl acetate and benzyl alcohol, then adding risperidone base. This organic phase is emulsified with an aqueous phase containing 1% polyvinyl alcohol using a static mixer. The emulsion is quenched in chilled water with buffer, stirred for solvent removal, sieved (25–180 µm), washed, and dried. Optional steps include lyophilization and gamma sterilization for stability and sterility, ensuring controlled release for 14–60 days.</t>
   </si>
   <si>
     <t>1. Laser Diffraction Analyzer
 2. Scanning Electron Microscope (SEM)
 3. High-Performance Liquid Chromatography (HPLC)
 4. UV-Vis Spectrophotometer
 5. Gas Chromatography (GC)
 6. Differential Scanning Calorimetry (DSC)
 7. Thermogravimetric Analysis (TGA)</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.): incl. schizophrenia</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.): incl. schizophrenia</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
   </si>
   <si>
     <t>Every 2 weeks</t>
   </si>
   <si>
     <t>12.5 mg; 25 mg; 37.5 mg; 50 mg powder for injection</t>
   </si>
   <si>
     <t>50 mg IM every 2 weeks</t>
   </si>
   <si>
     <t>1. Initial Treatment Dose for Schizophrenia &amp; Bipolar:
 • Administer 25 mg intramuscularly (IM) every 2 weeks.
 2. Dose Adjustment for Non-Responders:
 • If inadequate response at 25 mg, consider increasing to 37.5 mg or 50 mg IM every 2 weeks.
 • Do not exceed 50 mg every 2 weeks.
 3. Special Populations (Renal or Hepatic Impairment):
 • Initiate treatment at a reduced dose of 12.5 mg IM every 2 weeks.
 4. Previously Treated Patients:
@@ -1951,51 +1951,51 @@
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>12.5mg; 25 mg; 37.5 mg; 50 mg</t>
   </si>
   <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://fimea.fi/en/databases_and_registers/fimeaweb?query=risperdal%20consta&amp;humanmed=true&amp;selfcare=true&amp;receptmed=true&amp;marketedmed=true&amp;prefillonly=false</t>
   </si>
   <si>
     <t>EMA/BAM</t>
   </si>