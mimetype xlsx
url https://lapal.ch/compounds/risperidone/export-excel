--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="864">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="872">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Risperidone</t>
   </si>
   <si>
     <t>RISPERDAL CONSTA®, PERSERIS®, RYKINDO®, UZEDY®</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Risperidone LAI is an atypical antipsychotic indicated for schizophrenia and maintenance treatment of Bipolar I Disorder. It acts via dopamine D₂ and serotonin 5-HT₂ receptor antagonism. The apparent half-life for risperidone + hydroxyrisperidone is 3–6 days, and clearance is 13.7 L/h (in extensive metabolisers) and 3.3 L/h (in poor metabolisers). Following intramuscular injection, risperidone is released gradually, with therapeutic levels sustained for up to 6 weeks. It is metabolised hepatically via CYP2D6 to active 9-hydroxyrisperidone. Common adverse effects include extrapyramidal symptoms, weight gain, and hyperprolactinemia. Clinical trials demonstrate efficacy in reducing relapse rates in schizophrenia and bipolar disorder, with a favourable safety profile under monitored use.</t>
   </si>
   <si>
     <t>Risperidone microsphere LAI formulation is approved in 54 countries including Canada, United States, European Union countries, UAE, Switzerland, Brazil, Chile, China, Russia, Hong Kong, Malaysia, India, New Zealand, Australia, Israel, Philippines, Saudi Arabia, South Africa, Taiwan, Thailand, the United Kingdom, South Korea, Turkey, Japan, United Arab Emirates, Argentina and Mexico.</t>
   </si>
   <si>
     <t>Risperdal Consta (12.5 mg, 25 mg, 37.5 mg, and 50 mg) has received marketing authorization from multiple regulatory agencies, including Health Canada, the U.S. FDA, and authorities such as DOH, Swissmedic, ANVISA, ISP, NMPA, MINZDRAV, NPRA, CDSCO, MedSafe, TGA, MOH, FDA Philippines, SFDA, SAHPRA, TFDA, THAI FDA, MHRA, MFDS, TMMDA, PMDA, MOHAP, ANMAT, and COFEPRIS. In addition, approvals have been granted by European national agencies such as CBG, AGES, FAMHP, ANMDMR, SUKL (Czechia), SUKL (Slovakia), DMA, IMA, FIMEA, ANSM, BFARM, EOF, NNGYK, and HPRA. Other European authorities have also provided authorization. However, the European Medicines Agency (EMA) has issued only a positive opinion following a referral from BFARM (Germany), rather than granting centralized approval.</t>
   </si>
@@ -1583,57 +1592,60 @@
 * Able to complete self-assessments in either English or French
 Exclusion Criteria:
 * Current primary Axis-1 diagnosis other than schizophrenia, schizophreniform disorder or schizoaffective disorder, according to DSM-IV
 * Current drug or alcohol dependence
 * Treatment with a depot antipsychotic within 3 mon</t>
   </si>
   <si>
     <t>ALKS 9072-A403N</t>
   </si>
   <si>
     <t>NCT03919994</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03919994</t>
   </si>
   <si>
     <t>Alkermes, Inc.</t>
   </si>
   <si>
     <t>The objectives of this study are to describe characteristics, treatment patterns, and outcomes of patients with schizophrenia newly initiated on 1 of 4 FDA-approved atypical Long Acting Injectable (LAI) antipsychotics (ABILIFY MAINTENA®, ARISTADA®, INVEGA SUSTENNA® or RISPERDAL CONSTA®)</t>
   </si>
   <si>
     <t>Observational Study of Long Acting Injectable Medications (LAIs) in Schizophrenia (OASIS)</t>
   </si>
   <si>
-    <t>2019-03-28</t>
-[...5 lines deleted...]
-    <t>2023-01-04</t>
+    <t>Aripiprazole Lauroxil</t>
+  </si>
+  <si>
+    <t>2019-03-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-01-04 00:00:00</t>
   </si>
   <si>
     <t>CR006016</t>
   </si>
   <si>
     <t>NCT00256997</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00256997</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate risperidone long-acting injection (an antipsychotic medication) versus oral antipsychotics in schizophrenia (psychiatric disorder with symptoms of emotional instability, detachment from reality, often with delusions and hallucinations, and withdrawal into the self) participants with a history of being poorly compliant with taking their medication.</t>
   </si>
   <si>
     <t>A Study of Risperidone Long-Acting Injection Versus Oral Antipsychotics in Schizophrenia Participants With a History of Being Poorly Compliant With Taking Their Medication</t>
   </si>
   <si>
     <t>Australia, Canada, Ireland, United Kingdom</t>
   </si>
   <si>
     <t>Oral atypical Antipsychotic</t>
   </si>
   <si>
     <t>2013-11-12</t>
   </si>
@@ -1885,54 +1897,63 @@
   <si>
     <t>Research and Evaluation of Antipsychotic Treatment in Community Behavioral Health Organizations</t>
   </si>
   <si>
     <t>Risperidone long acting injectable - New Starts</t>
   </si>
   <si>
     <t>Risperidone long acting injectable - Continuous Users</t>
   </si>
   <si>
     <t>Paliperidone Palmitate -New and Continuous Users</t>
   </si>
   <si>
     <t>Other Antipsychotics - New Starts</t>
   </si>
   <si>
     <t>2010-08-01</t>
   </si>
   <si>
     <t>2014-02-11</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -2839,50 +2860,53 @@
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>J&amp;J / Janssen</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Alkermes</t>
   </si>
   <si>
     <t>https://www.alkermes.com/</t>
   </si>
   <si>
     <t>Alkermes, Inc. is the U.S. R&amp;D and manufacturing arm of Alkermes plc, a fully integrated, global biopharmaceutical company. The company focuses on developing innovative medicines for serious psychiatric and neurological disorders.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Eerdekens, Mariëlle et al. “Pharmacokinetics and tolerability of long-acting risperidone in schizophrenia.”&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Schizophrenia research&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;vol. 70,1 (2004): 91-100. doi:&lt;/span&gt;&lt;a href="10.1016/j.schres.2003.11.001" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.schres.2003.11.001&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The pharmacokinetics and tolerability of long-acting risperidone (Risperdal Consta) were evaluated in a multicenter, prospective, open-label, 15-week study of 86 patients with schizophrenia. Subjects stabilized on 2, 4 or 6 mg of oral risperidone once daily for at least 4 weeks were assigned to receive i.m. injections of 25, 50 or 75 mg of risperidone, respectively, every 2 weeks for 10 weeks. The 90% confidence intervals for the i.m./oral ratios of the mean steady-state plasma-AUC, corrected for dosing interval, and of the average plasma concentration of the active moiety (risperidone plus 9-hydroxyrisperidone) were within the range of 80-125%, indicating bioequivalence of the i.m. and oral formulations. However, mean steady-state peak concentrations of the active moiety were 25-32% lower with i.m. than oral dosing (P &amp;lt; 0.05) and fluctuations in plasma active-moiety levels were 32-42% lower with the i.m. than oral regimen. Symptoms of schizophrenia continued to improve after switching from oral to i.m. dosing. Long-acting risperidone was well tolerated locally and systematically. Although overall bioequivalence of the two formulations was established, the differences in pharmacokinetic profiles between the two formulations indicate potential benefits for long-acting risperidone.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Kemp, D. E., Canan, F., Goldstein, B. I., &amp;amp; McIntyre, R. S. (2009). Long-acting risperidone: a review of its role in the treatment of bipolar disorder.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Advances in therapy&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;26&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(6), 588–599. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s12325-009-0039-0" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1007/s12325-009-0039-0&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Bipolar disorder is a multidimensional illness typified by fluctuating periods of depression and mania, cognitive dysfunction, abnormal circadian rhythms, and multiple comorbid psychiatric and general medical conditions. Indefinite pharmacological treatment is often required, yet the modest effects of available treatments and frequent difficulties with tolerability and adherence present complex challenges to patients. Long-acting injectable medications offer a therapeutic alternative to oral mood stabilizers and may help facilitate long-term treatment adherence. This article will provide a succinct review of the latest data on the use of long-acting injectable risperidone (LAR) during the maintenance phase treatment of bipolar disorder. The specific role of LAR in comparison to other atypical antipsychotics, and the limitations of available studies will be discussed from the perspectives of efficacy, tolerability, and sequential positioning in treatment guidelines.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Lasser, Robert A et al. “Clinical improvement in 336 stable chronically psychotic patients changed from oral to long-acting risperidone: a 12-month open trial.”&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The international journal of neuropsychopharmacology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;vol. 8,3 (2005): 427-38. doi:&lt;/span&gt;&lt;a href="10.1017/S1461145705005225" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1017/S1461145705005225&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Modern atypical antipsychotics have advantages over older neuroleptics. We hypothesize that their utility may be further enhanced by sustained drug delivery without daily oral self-dosing. This report examines the effects of a year of treatment with long-acting risperidone for chronically psychotic patients previously stabilized with oral risperidone. This open trial of long-acting risperidone involved 336 patients diagnosed with DSM-IV schizophrenia or schizoaffective disorder judged clinically stable on a consistent daily oral dose of risperidone for &amp;gt; or =4 wk. Based on oral doses, subjects were assigned clinically to bi-weekly intramuscular injections of 25-75 mg of long-acting risperidone for up to 50 wk. Clinical assessments at regular intervals included the Positive and Negative Syndrome Scale (PANSS), Clinical Global Impressions (CGI) scale, adverse event reports, and the Extrapyramidal Symptom Rating Scale (ESRS). PANSS total scores improved overall from a moderate baseline score of 64.5+/-17.7 to 58.8+/-19.9 at end-point (p&amp;lt;0.001), by&amp;gt; or =20% in 50% of patients, with greatest improvement in negative symptoms. Prevalence of favourable CGI - Severity ratings increased by 2.4-fold (p&amp;lt;0.0001). Ratings of extrapyramidal symptoms also improved [e.g. physician-rated parkinsonism scores decreased by 20% (p&amp;lt;0.0001)]. Tissue reactions and other adverse effects of repeated intramuscular injections were rare and mild. Psychotic patients considered stable but symptomatic with oral risperidone treatment showed further improvements in symptom ratings and extrapyramidal dysfunction during a year of bi-weekly injections of long-acting risperidone.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -3272,94 +3296,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/YZ7zTFGp8uuVMngRI4Kq5INgwtcVI55c0zb5hyFI.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -3415,139 +3442,147 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
+        <v>46</v>
+      </c>
+      <c r="R2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>55</v>
       </c>
       <c r="AC2" t="s">
         <v>56</v>
       </c>
       <c r="AD2" t="s">
         <v>57</v>
       </c>
+      <c r="AE2" t="s">
+        <v>58</v>
+      </c>
       <c r="AF2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AG2" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ39"/>
   <sheetViews>
@@ -3591,3532 +3626,3541 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="X2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AB2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AC2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AD2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AP2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ2">
         <v>50</v>
       </c>
       <c r="AR2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="O3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AB3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AC3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AE3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AP3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ3">
         <v>50</v>
       </c>
       <c r="AR3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="H4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="X4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Y4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AB4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AC4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AD4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AP4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ4">
         <v>30</v>
       </c>
       <c r="AS4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AX4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="F5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="X5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="Y5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AB5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AC5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AG5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ5">
         <v>230</v>
       </c>
       <c r="AX5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="F6" t="s">
+        <v>117</v>
+      </c>
+      <c r="G6" t="s">
+        <v>178</v>
+      </c>
+      <c r="H6" t="s">
+        <v>179</v>
+      </c>
+      <c r="I6" t="s">
+        <v>180</v>
+      </c>
+      <c r="J6" t="s">
+        <v>121</v>
+      </c>
+      <c r="M6" t="s">
+        <v>181</v>
+      </c>
+      <c r="X6" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y6" t="s">
         <v>173</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AB6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AC6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AG6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ6">
         <v>532</v>
       </c>
       <c r="AX6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="I7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="J7" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="O7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="X7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="Y7" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AB7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AC7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AD7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AP7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ7">
         <v>108</v>
       </c>
       <c r="AR7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AX7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C8" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H8" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="I8" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="M8" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="O8" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="X8" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="Y8" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AB8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AC8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AE8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AP8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ8">
         <v>220</v>
       </c>
       <c r="AR8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU8" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F9" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G9" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H9" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="J9" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M9" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="O9" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="X9" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="Y9" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AB9" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AC9" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AE9" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI9" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ9" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AP9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ9">
         <v>5</v>
       </c>
       <c r="AR9" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS9" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AU9" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AX9" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY9" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C10" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E10" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F10" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G10" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H10" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="I10" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="J10" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M10" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="O10" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="Q10" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="X10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Y10" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AB10" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AC10" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AE10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI10" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ10" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AP10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ10">
         <v>160</v>
       </c>
       <c r="AR10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU10" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AW10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C11" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F11" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G11" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H11" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="I11" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="X11" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Y11" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="AB11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AC11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AG11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ11">
         <v>640</v>
       </c>
       <c r="AW11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY11" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12">
         <v>17359</v>
       </c>
       <c r="C12" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E12" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G12" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H12" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="I12" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="J12" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M12" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="O12" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="X12" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="Y12" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AB12" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AC12" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="AE12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI12" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ12" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="AP12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ12">
         <v>95</v>
       </c>
       <c r="AR12" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C13" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E13" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G13" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="H13" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="I13" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="J13" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O13" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="Q13" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="X13" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="Y13" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="AB13" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="AC13" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="AE13" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="AF13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ13" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="AP13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ13">
         <v>33</v>
       </c>
       <c r="AS13" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW13" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="AX13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C14" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E14" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G14" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H14" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="I14" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="J14" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="M14" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="O14" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="X14" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="Y14" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="AB14" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AC14" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AE14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ14" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="AP14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ14">
         <v>1221</v>
       </c>
       <c r="AR14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS14" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU14" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AX14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C15" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E15" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F15" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G15" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H15" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="I15" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="J15" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="M15" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="X15" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="Y15" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="AB15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AC15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AE15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ15" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="AP15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ15">
         <v>53</v>
       </c>
       <c r="AS15" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C16" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="E16" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F16" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G16" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H16" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="I16" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="J16" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M16" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="O16" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="X16" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="Y16" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="AB16" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="AC16" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AE16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ16" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="AP16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ16">
         <v>559</v>
       </c>
       <c r="AR16" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU16" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AW16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C17" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E17" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F17" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G17" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H17" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="I17" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="X17" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="Y17" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="AB17" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="AC17" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="AE17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI17" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ17" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="AP17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ17">
         <v>355</v>
       </c>
       <c r="AR17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS17" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY17" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C18" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E18" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F18" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G18" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="H18" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="I18" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="J18" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M18" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="O18" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="Q18" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="X18" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="Y18" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="AB18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AC18" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AE18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ18" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AP18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ18">
         <v>753</v>
       </c>
       <c r="AR18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU18" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C19" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E19" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F19" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G19" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="H19" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="I19" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="J19" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M19" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="O19" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="Q19" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="X19" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="Y19" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="AB19" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="AC19" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="AE19" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ19" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AP19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ19">
         <v>60</v>
       </c>
       <c r="AS19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU19" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C20" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E20" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F20" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G20" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="H20" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I20" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="X20" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="Y20" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="AB20" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="AC20" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="AE20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI20" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ20" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AP20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ20">
         <v>31</v>
       </c>
       <c r="AS20" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU20" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY20" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C21" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E21" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F21" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G21" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H21" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="I21" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="J21" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M21" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="O21" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="X21" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="Y21" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AB21" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="AC21" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="AE21" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF21" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI21" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AJ21" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="AP21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ21">
         <v>126</v>
       </c>
       <c r="AR21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS21" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C22" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E22" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F22" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G22" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H22" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="I22" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="J22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M22" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="O22" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="X22" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="Y22" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="AB22" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="AC22" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="AE22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI22" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ22" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="AP22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ22">
         <v>16</v>
       </c>
       <c r="AR22" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU22" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C23" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E23" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F23" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G23" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H23" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="I23" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="J23" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O23" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="X23" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="Y23" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="AB23" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="AC23" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="AE23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF23" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="AG23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI23" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AJ23" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="AP23" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ23">
         <v>31</v>
       </c>
       <c r="AR23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS23" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU23" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="AW23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX23" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ23" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C24" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F24" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G24" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H24" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="I24" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="J24" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M24" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="O24" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="X24" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="Y24" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="AB24" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="AC24" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="AE24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ24" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="AP24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ24">
         <v>75</v>
       </c>
       <c r="AR24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ24" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C25" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="F25" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="G25" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="H25" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="I25" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="J25" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M25" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="O25" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="Q25" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="W25" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="Y25" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="Z25" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="AA25" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="AD25" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE25" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ25">
         <v>328</v>
       </c>
       <c r="AW25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX25" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C26" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E26" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F26" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G26" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H26" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="I26" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="M26" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="O26" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="Q26" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="X26" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="Y26" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="AB26" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="AC26" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="AE26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI26" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ26" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="AP26" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ26">
         <v>99</v>
       </c>
       <c r="AS26" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU26" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AX26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY26" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27">
         <v>5631</v>
       </c>
       <c r="C27" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F27" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G27" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="H27" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="I27" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="J27" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M27" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="X27" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="Y27" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="AB27" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AC27" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AE27" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF27" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG27" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH27" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI27" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ27" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="AP27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ27">
         <v>64</v>
       </c>
       <c r="AS27" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU27" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AX27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY27" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ27" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C28" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E28" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G28" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H28" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="I28" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="J28" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M28" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="O28" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="Q28" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="S28" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="X28" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="Y28" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="AB28" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="AC28" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="AE28" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF28" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG28" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH28" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI28" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AJ28" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="AP28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ28">
         <v>92</v>
       </c>
       <c r="AR28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS28" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY28" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ28" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C29" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E29" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F29" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G29" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="H29" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="I29" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="J29" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="M29" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="O29" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="X29" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="Y29" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="AB29" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AC29" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AE29" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF29" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG29" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH29" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI29" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ29" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="AP29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ29">
         <v>77</v>
       </c>
       <c r="AR29" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS29" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU29" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY29" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ29" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C30" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>445</v>
+        <v>448</v>
+      </c>
+      <c r="E30" t="s">
+        <v>142</v>
       </c>
       <c r="F30" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G30" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="H30" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="I30" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J30" t="s">
-        <v>118</v>
+        <v>121</v>
+      </c>
+      <c r="M30" t="s">
+        <v>452</v>
       </c>
       <c r="X30" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="Y30" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="AB30" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AC30" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AG30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ30">
         <v>338</v>
       </c>
+      <c r="AX30" t="s">
+        <v>137</v>
+      </c>
       <c r="AY30" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ30" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C31" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="E31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F31" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G31" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="H31" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="I31" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="J31" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="M31" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="O31" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="X31" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="Y31" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="AB31" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="AC31" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="AE31" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI31" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ31" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="AP31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ31">
         <v>167</v>
       </c>
       <c r="AR31" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS31" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY31" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C32" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E32" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F32" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="G32" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="H32" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="I32" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="J32" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M32" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="X32" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="Y32" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="AB32" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="AC32" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="AE32" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="AF32" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG32" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH32" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ32" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="AP32" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ32">
         <v>1</v>
       </c>
       <c r="AS32" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU32" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY32" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ32" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C33" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="E33" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F33" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G33" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H33" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="I33" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="J33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X33" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="Y33" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="AB33" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AC33" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AE33" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF33" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG33" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH33" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI33" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ33" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="AP33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ33">
         <v>80</v>
       </c>
       <c r="AS33" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU33" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX33" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY33" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ33" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C34" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="F34" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G34" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="H34" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="I34" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="X34" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="Y34" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="AB34" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AC34" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AG34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ34">
         <v>408</v>
       </c>
       <c r="AY34" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ34" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C35" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="F35" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G35" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="H35" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="I35" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="J35" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="M35" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="X35" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="Y35" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="AB35" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="AC35" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="AG35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ35">
         <v>1085</v>
       </c>
       <c r="AX35" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY35" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ35" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C36" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F36" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G36" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H36" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="I36" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="J36" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M36" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="X36" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="Y36" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="AB36" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="AC36" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="AE36" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI36" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ36" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="AP36" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ36">
         <v>40</v>
       </c>
       <c r="AS36" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AU36" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX36" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY36" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ36" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="C37" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E37" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F37" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G37" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="H37" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="I37" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="J37" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M37" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="O37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q37" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="S37" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="U37" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="X37" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="Y37" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="AB37" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="AC37" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="AE37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ37" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="AP37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ37">
         <v>357</v>
       </c>
       <c r="AR37" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS37" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU37" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX37" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY37" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ37" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="C38" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F38" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G38" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="H38" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="I38" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="X38" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="Y38" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="AB38" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="AC38" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="AE38" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF38" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI38" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ38" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="AP38" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ38">
         <v>219</v>
       </c>
       <c r="AR38" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU38" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AZ38" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C39" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E39" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F39" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G39" t="s">
+        <v>533</v>
+      </c>
+      <c r="H39" t="s">
+        <v>534</v>
+      </c>
+      <c r="I39" t="s">
+        <v>535</v>
+      </c>
+      <c r="J39" t="s">
+        <v>121</v>
+      </c>
+      <c r="M39" t="s">
+        <v>536</v>
+      </c>
+      <c r="O39" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>538</v>
+      </c>
+      <c r="S39" t="s">
+        <v>539</v>
+      </c>
+      <c r="U39" t="s">
+        <v>320</v>
+      </c>
+      <c r="X39" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>541</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>474</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>474</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ39" t="s">
         <v>529</v>
       </c>
-      <c r="H39" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AP39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ39">
         <v>1066</v>
       </c>
       <c r="AR39" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS39" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU39" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AX39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AY39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ39" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -7136,80 +7180,96 @@
     <hyperlink ref="D36" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_38"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>546</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S50"/>
   <sheetViews>
@@ -7220,2926 +7280,2955 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D2" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E2" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G2" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H2" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J2" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="K2" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="O2" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q2">
         <v>37657.0</v>
       </c>
       <c r="R2" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D3" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E3" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G3" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H3" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J3" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="K3" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="O3" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q3">
         <v>40641.0</v>
       </c>
       <c r="R3" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D4" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E4" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G4" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H4" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J4" t="s">
+        <v>581</v>
+      </c>
+      <c r="K4" t="s">
+        <v>582</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="O4" t="s">
         <v>574</v>
-      </c>
-[...10 lines deleted...]
-        <v>567</v>
       </c>
       <c r="Q4">
         <v>37557.0</v>
       </c>
       <c r="R4" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D5" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E5" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G5" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H5" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J5" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="K5" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="O5" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q5">
         <v>37685.0</v>
       </c>
       <c r="R5" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D6" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E6" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H6" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J6" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="K6" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="O6" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q6">
         <v>37557.0</v>
       </c>
       <c r="R6" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D7" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E7" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H7" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J7" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="K7" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="O7" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q7">
         <v>37725.0</v>
       </c>
       <c r="R7" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D8" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E8" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H8" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J8" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="K8" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="O8" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q8">
         <v>37433.0</v>
       </c>
       <c r="R8" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D9" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E9" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G9" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H9" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I9" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J9" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="K9" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="O9" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q9">
         <v>38657.0</v>
       </c>
       <c r="R9" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D10" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E10" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G10" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H10" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J10" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="K10" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="O10" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q10">
         <v>38657.0</v>
       </c>
       <c r="R10" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D11" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E11" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H11" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J11" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="K11" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="O11" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q11">
         <v>39316.0</v>
       </c>
       <c r="R11" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D12" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E12" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H12" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J12" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="K12" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="O12" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q12">
         <v>38657.0</v>
       </c>
       <c r="R12" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D13" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E13" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G13" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H13" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J13" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="K13" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="O13" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q13">
         <v>43304.0</v>
       </c>
       <c r="R13" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D14" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E14" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G14" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H14" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J14" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="K14" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="O14" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q14">
         <v>37837.0</v>
       </c>
       <c r="R14" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D15" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E15" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H15" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J15" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="K15" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="O15" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q15">
         <v>38106.0</v>
       </c>
       <c r="R15" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D16" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E16" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G16" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H16" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J16" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="K16" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="O16" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q16">
         <v>37662.0</v>
       </c>
       <c r="R16" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C17" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D17" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E17" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G17" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H17" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J17" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="K17" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="O17" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q17">
         <v>38051.0</v>
       </c>
       <c r="R17" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D18" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E18" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G18" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H18" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J18" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="K18" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="O18" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q18">
         <v>45566.0</v>
       </c>
       <c r="R18" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D19" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E19" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G19" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H19" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J19" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="K19" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="L19" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="O19" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q19">
         <v>45566.0</v>
       </c>
       <c r="R19" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D20" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E20" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G20" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H20" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J20" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="K20" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="O20" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q20">
         <v>37694.0</v>
       </c>
       <c r="R20" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D21" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E21" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G21" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H21" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J21" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="K21" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="O21" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="P21">
         <v>39448.0</v>
       </c>
       <c r="Q21">
         <v>40976.0</v>
       </c>
       <c r="R21" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C22" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D22" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E22" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G22" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H22" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J22" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="K22" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="O22" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q22">
         <v>43587.0</v>
       </c>
       <c r="R22" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C23" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D23" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E23" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G23" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H23" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I23" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J23" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="K23" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="O23" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q23">
         <v>37808.0</v>
       </c>
       <c r="R23" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C24" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D24" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E24" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G24" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H24" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J24" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="K24" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="O24" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q24">
         <v>37662.0</v>
       </c>
       <c r="R24" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C25" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D25" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E25" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G25" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H25" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J25" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="K25" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="O25" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q25">
         <v>39925.0</v>
       </c>
       <c r="R25" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C26" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D26" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E26" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G26" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H26" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J26" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="K26" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="O26" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q26">
         <v>38238.0</v>
       </c>
       <c r="R26" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C27" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D27" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E27" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F27" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G27" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H27" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J27" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="K27" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="O27" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="P27">
         <v>37708.0</v>
       </c>
       <c r="Q27">
         <v>37923.0</v>
       </c>
       <c r="R27" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C28" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D28" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E28" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F28" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G28" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H28" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J28" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="K28" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="O28" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q28">
         <v>37476.0</v>
       </c>
       <c r="R28" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C29" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D29" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E29" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F29" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G29" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H29" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J29" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="K29" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="O29" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q29">
         <v>37671.0</v>
       </c>
       <c r="R29" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C30" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D30" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E30" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F30" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G30" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H30" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I30" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J30" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="K30" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="O30" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q30">
         <v>37901.0</v>
       </c>
       <c r="R30" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C31" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D31" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E31" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G31" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H31" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J31" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="K31" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="O31" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q31">
         <v>37607.0</v>
       </c>
       <c r="R31" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C32" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D32" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E32" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F32" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G32" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H32" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J32" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="K32" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="O32" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q32">
         <v>38610.0</v>
       </c>
       <c r="R32" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C33" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D33" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E33" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F33" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G33" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H33" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I33" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J33" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="K33" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="O33" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q33">
         <v>37739.0</v>
       </c>
       <c r="R33" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C34" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D34" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E34" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F34" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G34" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H34" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I34" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J34" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="K34" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="O34" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q34">
         <v>38169.0</v>
       </c>
       <c r="R34" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C35" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D35" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E35" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F35" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G35" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H35" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I35" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J35" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="K35" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="O35" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q35">
         <v>37433.0</v>
       </c>
       <c r="R35" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D36" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E36" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F36" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G36" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H36" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I36" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J36" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="K36" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="L36" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="O36" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q36">
         <v>38264.0</v>
       </c>
       <c r="R36" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C37" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="D37" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="E37" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="F37" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G37" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H37" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I37" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J37" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="K37" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="O37" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q37">
         <v>44215.0</v>
       </c>
       <c r="R37" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C38" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D38" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E38" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F38" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G38" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H38" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J38" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="K38" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="O38" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q38">
         <v>44215.0</v>
       </c>
       <c r="R38" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C39" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D39" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E39" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F39" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G39" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H39" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J39" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="K39" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="L39" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="O39" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q39">
         <v>44215.0</v>
       </c>
       <c r="R39" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C40" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D40" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E40" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F40" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G40" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H40" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I40" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J40" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="K40" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="O40" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q40">
         <v>39958.0</v>
       </c>
       <c r="R40" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C41" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D41" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E41" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F41" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G41" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H41" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I41" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J41" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="K41" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="O41" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q41">
         <v>37681.0</v>
       </c>
       <c r="R41" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C42" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D42" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E42" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F42" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G42" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H42" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I42" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J42" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="K42" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="L42" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="O42" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q42">
         <v>45130.0</v>
       </c>
       <c r="R42" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C43" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D43" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E43" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F43" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G43" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H43" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I43" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J43" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="K43" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="O43" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q43">
         <v>44215.0</v>
       </c>
       <c r="R43" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C44" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D44" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E44" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F44" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G44" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H44" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I44" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J44" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="K44" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="O44" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q44">
         <v>44215.0</v>
       </c>
       <c r="R44" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C45" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D45" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E45" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F45" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G45" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H45" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I45" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J45" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="K45" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="O45" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q45">
         <v>42855.0</v>
       </c>
       <c r="R45" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C46" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D46" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E46" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F46" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G46" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H46" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I46" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J46" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="K46" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="L46" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="O46" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q46">
         <v>44215.0</v>
       </c>
       <c r="R46" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C47" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D47" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E47" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F47" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G47" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H47" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J47" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="K47" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="L47" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="O47" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q47">
         <v>44215.0</v>
       </c>
       <c r="R47" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C48" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D48" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E48" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F48" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G48" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H48" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I48" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J48" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="K48" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="L48" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="O48" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q48">
         <v>44215.0</v>
       </c>
       <c r="R48" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C49" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D49" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E49" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F49" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G49" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H49" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I49" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="J49" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="K49" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="O49" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q49">
         <v>38023.0</v>
       </c>
       <c r="R49" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C50" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="D50" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="E50" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G50" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="H50" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="I50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J50" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="K50" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="O50" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="Q50">
         <v>45674.0</v>
       </c>
       <c r="R50" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="C2" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="D2" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="F2" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="H2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="D3" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="F3" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="H3" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="C2" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="D2" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="C2" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="D2" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="E2" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="F2" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="C3" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="D3" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="E3" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="F3" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>546</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="C2" t="s">
-        <v>858</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>866</v>
+      </c>
+      <c r="H2" t="s">
+        <v>867</v>
+      </c>
+      <c r="J2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="C3" t="s">
-        <v>860</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>868</v>
+      </c>
+      <c r="H3" t="s">
+        <v>869</v>
+      </c>
+      <c r="J3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="C4" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>870</v>
+      </c>
+      <c r="H4" t="s">
+        <v>871</v>
+      </c>
+      <c r="J4" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>