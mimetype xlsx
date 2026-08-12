--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -28,79 +28,88 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Rilpivirine</t>
   </si>
   <si>
     <t>RPV</t>
   </si>
   <si>
     <t>rilpivirine</t>
   </si>
   <si>
     <t>Edurant, Rekambys, Eviplera/Complera, Odefsey</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>non-nucleoside reverse transcriptase inhibitor; NNRTI</t>
   </si>
@@ -383,60 +392,69 @@
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>HPTN 076</t>
   </si>
   <si>
     <t>NCT02165202</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT02165202</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>PATH</t>
   </si>
   <si>
     <t>Comparing the safety of an intramuscular (IM) injection of TMC278 LA to a placebo given once every eight weeks over a 40 week period among sexually active, HIV- uninfected women.</t>
   </si>
   <si>
-    <t>South Africa, United States of America, Zimbabwe</t>
+    <t>United States of America, South Africa, Zimbabwe</t>
   </si>
   <si>
     <t>Drug: Rilpivirine Capsules</t>
   </si>
   <si>
+    <t>25 mg</t>
+  </si>
+  <si>
     <t>Drug: Placebo Capsules</t>
   </si>
   <si>
+    <t>0 mg</t>
+  </si>
+  <si>
     <t>Drug: Rilpivirine Injection</t>
+  </si>
+  <si>
+    <t>1200 mg of TMC278 LA delivered in two 2 mL injections.</t>
   </si>
   <si>
     <t>Drug: Placebo Injection (Saline: 0.9% NaCI)</t>
   </si>
   <si>
     <t>2014-10-01</t>
   </si>
   <si>
     <t>2018-07-27</t>
   </si>
   <si>
     <t>2015-04-13</t>
   </si>
   <si>
     <t>2017-03-09</t>
   </si>
   <si>
     <t>Cisgender women, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
@@ -491,161 +509,185 @@
   <si>
     <t>MWRI-01</t>
   </si>
   <si>
     <t>NCT01656018</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT01656018</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Janssen Research &amp; Development, LLC</t>
   </si>
   <si>
     <t>Evaluate the safety, acceptability, pharmacokinetics, and ex vivo pharmacodynamics of long-acting TMC278 when administered as an intramuscular injection in HIV-1 negative adults.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Drug: TMC278, Long acting (LA)</t>
   </si>
   <si>
+    <t>600 mg</t>
+  </si>
+  <si>
+    <t>1200 mg</t>
+  </si>
+  <si>
+    <t>900 mg</t>
+  </si>
+  <si>
     <t>2012-11-01</t>
   </si>
   <si>
     <t>2016-04-06</t>
   </si>
   <si>
     <t>2016-01-01</t>
   </si>
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Human immunodeficiency virus type 1 (HIV-1) seronegative at screening and enrolment.
 - Not pregnant or breastfeeding females.
 - Agrees to protocol-defined method of contraception.
 - Abstinence from insertion of anything in rectum (eg, medication, enema, penis, or sex toy) for 72 hours before and 72 hours after each rectal biopsy visit.
 - Abstinence from insertion of anything in vagina (eg, tampon, medication, douche, penis, or sex toy) for 72 hours before and 72 hours after each cervical and vaginal biopsy visit.</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
-    <t>Every 2 months, Variable - single injection dose at baseline, up to three doses every two months (eight weeks).</t>
+    <t>Variable - single injection dose at baseline, up to three doses every two months (eight weeks)., Every 2 months</t>
   </si>
   <si>
     <t>SSAT 040</t>
   </si>
   <si>
     <t>NCT01275443</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT01275443</t>
   </si>
   <si>
     <t>St Stephens Aids Trust</t>
   </si>
   <si>
     <t>Investigate the levels of the drug (TMC278LA) in the blood, tissues and fluids of the rectum, in addition to the safety and tolerability of the drug when given as a single dose.</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Drug: TMC278LA</t>
   </si>
   <si>
+    <t>300mg</t>
+  </si>
+  <si>
+    <t>150mg</t>
+  </si>
+  <si>
+    <t>1200mg</t>
+  </si>
+  <si>
+    <t>600mg</t>
+  </si>
+  <si>
     <t>2011-01-01</t>
   </si>
   <si>
     <t>2017-06-23</t>
   </si>
   <si>
     <t>2012-06-01</t>
   </si>
   <si>
     <t>Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Up to 60 evaluable female participants will be enrolled, with more than 40% being of African ancestry. Six male participants will also be enrolled. Female participants will be non-pregnant, non-lactating, aged between 18 to 50 years, and possess a Body Mass Index (BMI) of 16 to 35 kg/m2, inclusive.</t>
   </si>
   <si>
     <t>No significant acute or chronic medical illness.</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>CR016747</t>
   </si>
   <si>
     <t>NCT01031589</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT01031589</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals, Ireland</t>
   </si>
   <si>
     <t>Investigate the safety/tolerability and pharmacokinetics of a Rilpivirine (RPV; TMC278) long-acting (LA) formulation after single and multiple intramuscular injections.</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Drug: TMC278 (Rilpivirine) LA</t>
   </si>
   <si>
+    <t>300 mg</t>
+  </si>
+  <si>
     <t>Drug: TMC278 LA Placebo</t>
   </si>
   <si>
     <t>2010-01-01</t>
   </si>
   <si>
     <t>2012-11-19</t>
   </si>
   <si>
     <t>2011-07-01</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
+    <t>Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Participants required to be good health. Females were excluded from the trial unless they were postmenopausal for at least 2 years or surgically sterile.</t>
   </si>
   <si>
     <t>Either single dose or three single injections on Day 1, Day 15 and Day 43.</t>
   </si>
   <si>
     <t>CR108302</t>
   </si>
   <si>
     <t>NCT03127189</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03127189</t>
   </si>
   <si>
     <t>The main purpose of this study is to characterize the single-dose pharmacokinetics (PK) of rilpivirine (RPV) after intramuscular (IM) injection of rilpivirine long-acting parenteral formulation (RPV LA) nanosuspensions with different particle size distribution (PSD), in healthy adult participants.</t>
   </si>
   <si>
     <t>A Study to Investigate the Effect of Different Particle Sizes on the Single-dose Pharmacokinetics of Rilpivirine After Intramuscular Injection of a Long-acting Nanosuspension in Healthy Participants</t>
   </si>
   <si>
     <t>Drug: Oral Rilpivirine</t>
   </si>
@@ -663,50 +705,80 @@
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol.
 - Contraceptive use by men or women should be consistent with local regulations regarding the use of contraceptive methods for participants participating in clinical studies
 - A female participant of childbearing potential must have a negative serum beta-human chorionic gonadotropin test at screening and on Day -1 of each session
 - For the duration of the study and for at least 6 months after intramuscular (IM) injection of RPV LA (or 1 month after administration of rilpivirine (RPV) oral solution for participants who discontinue after Session 1), male and female participants must agree to practice effective contraception.
 - Participant must be non-smoking.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Metabolism of Long-Acting Rilpivirine After Intramuscular Injection: HIV Prevention Trials Network Study 076 (HPTN 076)</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1089/aid.2020.0155</t>
+  </si>
+  <si>
+    <t>Acceptability of a long-acting injectable HIV prevention product among US and African women: findings from a phase 2 clinical Trial (HPTN 076)</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/jia2.25408</t>
+  </si>
+  <si>
+    <t>Long-acting rilpivirine as potential pre-exposure prophylaxis for HIV-1 prevention (the MWRI-01 study): an open-label, phase 1, compartmental, pharmacokinetic and pharmacodynamic assessment</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/s2352-3018(16)30113-8</t>
+  </si>
+  <si>
+    <t>A compartmental pharmacokinetic evaluation of long-acting rilpivirine in HIV-negative volunteers for pre-exposure prophylaxis</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/clpt.2014.118</t>
+  </si>
+  <si>
+    <t>Safety, tolerability and pharmacokinetics of rilpivirine following administration of a long-acting formulation in healthy volunteers</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1111/hiv.12247</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -805,50 +877,53 @@
     <t>rilpivirine chemical structure</t>
   </si>
   <si>
     <t>https://www.chemsrc.com/en/cas/500287-72-9_672632.html</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.jnj.com/</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1184,126 +1259,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02165202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01656018" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01275443" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01031589" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03127189" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2020.0155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25408" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(16)30113-8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/clpt.2014.118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/hiv.12247" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Ejz7ZbzEc5xqsEA0waSKiRARWPZSLB9NZ9EJaeJN.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1359,133 +1437,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>41</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>44</v>
       </c>
       <c r="M2" t="s">
         <v>45</v>
       </c>
       <c r="N2" t="s">
         <v>46</v>
       </c>
       <c r="O2" t="s">
         <v>47</v>
       </c>
       <c r="P2" t="s">
         <v>48</v>
       </c>
       <c r="Q2" t="s">
         <v>49</v>
       </c>
       <c r="R2" t="s">
         <v>50</v>
       </c>
       <c r="S2" t="s">
         <v>51</v>
       </c>
       <c r="T2" t="s">
         <v>52</v>
       </c>
       <c r="U2" t="s">
         <v>53</v>
       </c>
       <c r="V2" t="s">
         <v>54</v>
       </c>
       <c r="W2" t="s">
         <v>55</v>
       </c>
       <c r="X2" t="s">
         <v>56</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="Z2" s="1"/>
-      <c r="AF2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AA2" t="s">
         <v>59</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1529,790 +1615,915 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="J2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M2" t="s">
-        <v>118</v>
+        <v>121</v>
+      </c>
+      <c r="N2" t="s">
+        <v>122</v>
       </c>
       <c r="O2" t="s">
-        <v>119</v>
+        <v>123</v>
+      </c>
+      <c r="P2" t="s">
+        <v>124</v>
       </c>
       <c r="Q2" t="s">
-        <v>120</v>
+        <v>125</v>
+      </c>
+      <c r="R2" t="s">
+        <v>126</v>
       </c>
       <c r="S2" t="s">
-        <v>121</v>
+        <v>127</v>
+      </c>
+      <c r="T2" t="s">
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="AB2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AC2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AD2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AE2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AF2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AG2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AH2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AL2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AM2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AP2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AQ2">
         <v>136</v>
       </c>
       <c r="AR2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AS2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AU2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AV2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AW2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="AX2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AY2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AZ2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C3" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="J3" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="M3" t="s">
-        <v>149</v>
+        <v>155</v>
+      </c>
+      <c r="N3" t="s">
+        <v>156</v>
       </c>
       <c r="O3" t="s">
-        <v>149</v>
+        <v>155</v>
+      </c>
+      <c r="P3" t="s">
+        <v>157</v>
       </c>
       <c r="Q3" t="s">
-        <v>149</v>
+        <v>155</v>
+      </c>
+      <c r="R3" t="s">
+        <v>158</v>
       </c>
       <c r="X3" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="Y3" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AB3" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AC3" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AD3" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="AE3" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AF3" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="AG3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AH3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AI3" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AJ3" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="AM3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AP3" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AQ3">
         <v>4</v>
       </c>
       <c r="AR3" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AS3" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="AU3" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="AV3" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="AW3" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="AX3" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AY3" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AZ3" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="E4" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G4" t="s">
+        <v>172</v>
+      </c>
+      <c r="I4" t="s">
+        <v>173</v>
+      </c>
+      <c r="J4" t="s">
+        <v>174</v>
+      </c>
+      <c r="M4" t="s">
+        <v>175</v>
+      </c>
+      <c r="N4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P4" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>175</v>
+      </c>
+      <c r="R4" t="s">
+        <v>178</v>
+      </c>
+      <c r="S4" t="s">
+        <v>175</v>
+      </c>
+      <c r="T4" t="s">
+        <v>179</v>
+      </c>
+      <c r="X4" t="s">
+        <v>180</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>181</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF4" t="s">
         <v>163</v>
       </c>
-      <c r="I4" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AG4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AH4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AI4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AJ4" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="AL4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AM4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AO4" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="AP4" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AQ4">
         <v>66</v>
       </c>
       <c r="AR4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AS4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AU4" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="AV4" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="AW4" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="AX4" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AY4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AZ4" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="C5" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="E5" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G5" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="I5" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="J5" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="M5" t="s">
-        <v>180</v>
+        <v>193</v>
+      </c>
+      <c r="N5" t="s">
+        <v>194</v>
       </c>
       <c r="O5" t="s">
-        <v>181</v>
+        <v>195</v>
+      </c>
+      <c r="P5" t="s">
+        <v>124</v>
       </c>
       <c r="Q5" t="s">
-        <v>180</v>
+        <v>193</v>
+      </c>
+      <c r="R5" t="s">
+        <v>156</v>
       </c>
       <c r="X5" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="Y5" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="AB5" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="AC5" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="AD5" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="AE5" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AF5" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="AG5" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AH5" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AI5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AJ5" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="AP5" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AQ5">
         <v>19</v>
       </c>
       <c r="AR5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AS5" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="AU5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AW5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="AX5" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AY5" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AZ5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="C6" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="E6" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G6" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H6" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="I6" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="J6" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="M6" t="s">
-        <v>193</v>
+        <v>207</v>
+      </c>
+      <c r="N6" t="s">
+        <v>122</v>
       </c>
       <c r="O6" t="s">
-        <v>194</v>
+        <v>208</v>
+      </c>
+      <c r="P6" t="s">
+        <v>156</v>
       </c>
       <c r="X6" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="Y6" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="AB6" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="AC6" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="AE6" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AF6" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="AG6" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="AH6" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AI6" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AJ6" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="AP6" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AQ6">
         <v>110</v>
       </c>
       <c r="AR6" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AS6" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="AU6" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="AV6" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="AW6" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="AX6" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AY6" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AZ6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C4" t="s">
+        <v>65</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6" t="s">
+        <v>226</v>
+      </c>
+      <c r="C6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -2320,457 +2531,461 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>206</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>210</v>
+        <v>234</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>211</v>
+        <v>235</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>213</v>
+        <v>237</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>214</v>
+        <v>238</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>246</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>247</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>250</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>230</v>
+        <v>254</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>231</v>
+        <v>255</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>233</v>
+        <v>257</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>239</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>267</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>248</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="D2" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">