--- v1 (2026-08-12)
+++ v2 (2026-09-02)
@@ -14,65 +14,65 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -696,54 +696,63 @@
   </si>
   <si>
     <t>2017-04-20</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2018-04-10</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol.
 - Contraceptive use by men or women should be consistent with local regulations regarding the use of contraceptive methods for participants participating in clinical studies
 - A female participant of childbearing potential must have a negative serum beta-human chorionic gonadotropin test at screening and on Day -1 of each session
 - For the duration of the study and for at least 6 months after intramuscular (IM) injection of RPV LA (or 1 month after administration of rilpivirine (RPV) oral solution for participants who discontinue after Session 1), male and female participants must agree to practice effective contraception.
 - Participant must be non-smoking.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Metabolism of Long-Acting Rilpivirine After Intramuscular Injection: HIV Prevention Trials Network Study 076 (HPTN 076)</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/aid.2020.0155</t>
   </si>
   <si>
     <t>Acceptability of a long-acting injectable HIV prevention product among US and African women: findings from a phase 2 clinical Trial (HPTN 076)</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.25408</t>
   </si>
   <si>
     <t>Long-acting rilpivirine as potential pre-exposure prophylaxis for HIV-1 prevention (the MWRI-01 study): an open-label, phase 1, compartmental, pharmacokinetic and pharmacodynamic assessment</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(16)30113-8</t>
   </si>
   <si>
     <t>A compartmental pharmacokinetic evaluation of long-acting rilpivirine in HIV-negative volunteers for pre-exposure prophylaxis</t>
   </si>
@@ -2370,159 +2379,175 @@
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>114</v>
       </c>
       <c r="B2" t="s">
-        <v>218</v>
+        <v>65</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>221</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>222</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>114</v>
       </c>
       <c r="B3" t="s">
-        <v>220</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>223</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>149</v>
       </c>
       <c r="B4" t="s">
-        <v>222</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>225</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>226</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5" t="s">
-        <v>224</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>227</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>228</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6" t="s">
-        <v>226</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>229</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -2537,99 +2562,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2639,391 +2664,407 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C2" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D2" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F1" s="2" t="s">
-        <v>276</v>
+      <c r="J1" s="2" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>