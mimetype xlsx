--- v2 (2026-09-02)
+++ v3 (2026-09-22)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -691,50 +691,126 @@
   <si>
     <t>Drug: Oral Rilpivirine</t>
   </si>
   <si>
     <t>Drug: Rilpivirine Long-Acting Parenteral Formulation (RPV LA)</t>
   </si>
   <si>
     <t>2017-04-20</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2018-04-10</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol.
 - Contraceptive use by men or women should be consistent with local regulations regarding the use of contraceptive methods for participants participating in clinical studies
 - A female participant of childbearing potential must have a negative serum beta-human chorionic gonadotropin test at screening and on Day -1 of each session
 - For the duration of the study and for at least 6 months after intramuscular (IM) injection of RPV LA (or 1 month after administration of rilpivirine (RPV) oral solution for participants who discontinue after Session 1), male and female participants must agree to practice effective contraception.
 - Participant must be non-smoking.</t>
+  </si>
+  <si>
+    <t>CR107976</t>
+  </si>
+  <si>
+    <t>NCT02547870</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02547870</t>
+  </si>
+  <si>
+    <t>Janssen Infectious Diseases BVBA</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to compare the single-dose pharmacokinetics of rilpivirine (RPV) after intramuscular (IM) injection of rilpivirine long-acting parenteral formulation (RPV-LA) and 'aged' RPV-LA, in healthy adult participants.</t>
+  </si>
+  <si>
+    <t>A Study to Evaluate the Pharmacokinetic Effects of Different Storage Conditions for a Long-Acting Nanosuspension of Rilpivirine on Pharmacokinetics</t>
+  </si>
+  <si>
+    <t>Rilpivirine (RPV)</t>
+  </si>
+  <si>
+    <t>Rilpivirine Long-Acting Parenteral Formulation (RPV-LA)</t>
+  </si>
+  <si>
+    <t>Aged RPV-LA</t>
+  </si>
+  <si>
+    <t>2015-08-14</t>
+  </si>
+  <si>
+    <t>2018-11-12</t>
+  </si>
+  <si>
+    <t>2016-04-26</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Each participant must sign an Informed Consent Form (ICF) indicating that he or she understands the purpose of, and procedures required for, the study and are willing to participate in the study
+* Participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol
+* Participant must be healthy on the basis of a medical evaluation that reveals the absence of any clinically significant abnormality and includes a physical examination, medical history, vital signs, Electrocardiogram (ECG), and the results of blood biochemistry, hematology and coagulation tests and a urinalysis performed at Screening
+* A female participant of childbearing potential must have a negative serum (beta-human chorionic gonadotropin \[beta-hCG\]) at Scr</t>
+  </si>
+  <si>
+    <t>CR108331</t>
+  </si>
+  <si>
+    <t>NCT03847376</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03847376</t>
+  </si>
+  <si>
+    <t>Marketed</t>
+  </si>
+  <si>
+    <t>Janssen Sciences Ireland UC</t>
+  </si>
+  <si>
+    <t>The main purpose of this pre-approval access program (PAAP) is to provide rilpivirine Long Acting (RPV LA) injectable suspension for the treatment of human immunodeficiency virus (HIV)-1 infection as single patient request to individuals who have no available treatment alternatives and/or limited treatment options (for example, who are unable to participate in the Phase III clinical studies or do not qualify). RPV LA can only be provided if participants are also eligible for cabotegravir Long Acting injections.</t>
+  </si>
+  <si>
+    <t>Pre-Approval Access to Rilpivirine Long Acting (RPV LA) Injectable Suspension for the Treatment of a Participant With Human Immunodeficiency Virus (HIV)-1 Infection</t>
+  </si>
+  <si>
+    <t>Rilpivirine Long Acting (RPV LA)</t>
+  </si>
+  <si>
+    <t>2021-03-31</t>
+  </si>
+  <si>
+    <t>Every 2 months, Monthly</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Metabolism of Long-Acting Rilpivirine After Intramuscular Injection: HIV Prevention Trials Network Study 076 (HPTN 076)</t>
   </si>
@@ -1264,51 +1340,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02165202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01656018" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01275443" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01031589" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03127189" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02165202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01656018" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01275443" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01031589" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03127189" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02547870" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03847376" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2020.0155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25408" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(16)30113-8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/clpt.2014.118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/hiv.12247" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Ejz7ZbzEc5xqsEA0waSKiRARWPZSLB9NZ9EJaeJN.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1560,54 +1636,54 @@
       <c r="AJ2" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ6"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D6" sqref="D6"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2351,194 +2427,350 @@
       <c r="AR6" t="s">
         <v>140</v>
       </c>
       <c r="AS6" t="s">
         <v>165</v>
       </c>
       <c r="AU6" t="s">
         <v>166</v>
       </c>
       <c r="AV6" t="s">
         <v>167</v>
       </c>
       <c r="AW6" t="s">
         <v>186</v>
       </c>
       <c r="AX6" t="s">
         <v>145</v>
       </c>
       <c r="AY6" t="s">
         <v>146</v>
       </c>
       <c r="AZ6" t="s">
         <v>51</v>
       </c>
     </row>
+    <row r="7" spans="1:52">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="E7" t="s">
+        <v>151</v>
+      </c>
+      <c r="F7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G7" t="s">
+        <v>217</v>
+      </c>
+      <c r="H7" t="s">
+        <v>218</v>
+      </c>
+      <c r="I7" t="s">
+        <v>219</v>
+      </c>
+      <c r="J7" t="s">
+        <v>192</v>
+      </c>
+      <c r="M7" t="s">
+        <v>220</v>
+      </c>
+      <c r="O7" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>222</v>
+      </c>
+      <c r="X7" t="s">
+        <v>223</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>225</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>225</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>226</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>163</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>212</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>212</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>227</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ7">
+        <v>61</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>140</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>165</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>166</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>146</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>228</v>
+      </c>
+      <c r="C8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E8" t="s">
+        <v>231</v>
+      </c>
+      <c r="F8" t="s">
+        <v>117</v>
+      </c>
+      <c r="G8" t="s">
+        <v>232</v>
+      </c>
+      <c r="H8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I8" t="s">
+        <v>234</v>
+      </c>
+      <c r="M8" t="s">
+        <v>235</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>236</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>146</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>57</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>214</v>
+        <v>238</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>114</v>
       </c>
       <c r="B2" t="s">
         <v>65</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>222</v>
+        <v>246</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>114</v>
       </c>
       <c r="B3" t="s">
         <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>223</v>
+        <v>247</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>149</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>226</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6" t="s">
         <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>230</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2562,99 +2794,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>233</v>
+        <v>257</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>234</v>
+        <v>258</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>236</v>
+        <v>260</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>239</v>
+        <v>263</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>240</v>
+        <v>264</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>243</v>
+        <v>267</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2664,369 +2896,369 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>248</v>
+        <v>272</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>252</v>
+        <v>276</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>259</v>
+        <v>283</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>261</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>262</v>
+        <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>263</v>
+        <v>287</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>248</v>
+        <v>272</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>264</v>
+        <v>288</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>265</v>
+        <v>289</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>266</v>
+        <v>290</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>267</v>
+        <v>291</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="C2" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="D2" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
       <c r="D2" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">