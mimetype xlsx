--- v3 (2026-09-22)
+++ v4 (2026-10-12)
@@ -28,68 +28,77 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
+  </si>
+  <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
@@ -1376,97 +1385,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Ejz7ZbzEc5xqsEA0waSKiRARWPZSLB9NZ9EJaeJN.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1495,168 +1507,177 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="I2" t="s">
         <v>44</v>
       </c>
-      <c r="M2" t="s">
+      <c r="J2" t="s">
         <v>45</v>
       </c>
-      <c r="N2" t="s">
+      <c r="K2" t="s">
         <v>46</v>
       </c>
-      <c r="O2" t="s">
+      <c r="L2" t="s">
         <v>47</v>
       </c>
       <c r="P2" t="s">
         <v>48</v>
       </c>
       <c r="Q2" t="s">
         <v>49</v>
       </c>
       <c r="R2" t="s">
         <v>50</v>
       </c>
       <c r="S2" t="s">
         <v>51</v>
       </c>
       <c r="T2" t="s">
         <v>52</v>
       </c>
       <c r="U2" t="s">
         <v>53</v>
       </c>
       <c r="V2" t="s">
         <v>54</v>
       </c>
       <c r="W2" t="s">
         <v>55</v>
       </c>
       <c r="X2" t="s">
         <v>56</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>57</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Z2" t="s">
         <v>58</v>
       </c>
       <c r="AA2" t="s">
         <v>59</v>
       </c>
       <c r="AB2" t="s">
         <v>60</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="AC2" t="s">
         <v>61</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AD2" t="s">
         <v>62</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -1700,929 +1721,929 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="P2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="Q2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="R2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="S2" t="s">
+        <v>130</v>
+      </c>
+      <c r="T2" t="s">
         <v>127</v>
       </c>
-      <c r="T2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="Y2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AB2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AC2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AD2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AE2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AF2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AG2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AJ2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AL2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AM2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AP2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AQ2">
         <v>136</v>
       </c>
       <c r="AR2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AU2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AV2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AW2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AX2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="N3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="P3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Q3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="R3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="X3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Y3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AB3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AC3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AD3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AE3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AF3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AG3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AJ3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AM3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AP3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AQ3">
         <v>4</v>
       </c>
       <c r="AR3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AU3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AV3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AW3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AX3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="N4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="O4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="Q4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="R4" t="s">
+        <v>181</v>
+      </c>
+      <c r="S4" t="s">
         <v>178</v>
       </c>
-      <c r="S4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="X4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="Y4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AB4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AC4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AD4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AE4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AF4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AG4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AJ4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AL4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AM4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AO4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AP4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AQ4">
         <v>66</v>
       </c>
       <c r="AR4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AU4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AV4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AW4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AX4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="M5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="N5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="O5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="P5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="Q5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="R5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="X5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="Y5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AB5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AC5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AD5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AE5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AF5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AG5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AH5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AJ5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AP5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AQ5">
         <v>19</v>
       </c>
       <c r="AR5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AU5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AW5" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AX5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="H6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="J6" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M6" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O6" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="X6" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="Y6" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AB6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AC6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AE6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AF6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AG6" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AH6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AI6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AJ6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AP6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AQ6">
         <v>110</v>
       </c>
       <c r="AR6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AU6" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AV6" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AW6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AX6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E7" t="s">
+        <v>154</v>
+      </c>
+      <c r="F7" t="s">
+        <v>120</v>
+      </c>
+      <c r="G7" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" t="s">
+        <v>221</v>
+      </c>
+      <c r="I7" t="s">
+        <v>222</v>
+      </c>
+      <c r="J7" t="s">
+        <v>195</v>
+      </c>
+      <c r="M7" t="s">
+        <v>223</v>
+      </c>
+      <c r="O7" t="s">
+        <v>224</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>225</v>
+      </c>
+      <c r="X7" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>227</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>229</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>166</v>
+      </c>
+      <c r="AG7" t="s">
         <v>215</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AH7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AI7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AJ7" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="AP7" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AQ7">
         <v>61</v>
       </c>
       <c r="AR7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AS7" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AU7" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AX7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C8" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E8" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G8" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="H8" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="I8" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="M8" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="Y8" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AG8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AH8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AI8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AW8" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AX8" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY8" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2632,145 +2653,145 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C6" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2788,477 +2809,477 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C2" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C2" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">