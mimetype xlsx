--- v4 (2026-10-12)
+++ v5 (2026-11-01)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Rilpivirine</t>
   </si>
   <si>
     <t>RPV</t>
   </si>
   <si>
     <t>rilpivirine</t>
   </si>
   <si>
     <t>Edurant, Rekambys, Eviplera/Complera, Odefsey</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>non-nucleoside reverse transcriptase inhibitor; NNRTI</t>
   </si>
@@ -314,53 +457,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -380,50 +520,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>HPTN 076</t>
   </si>
   <si>
     <t>NCT02165202</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT02165202</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>PATH</t>
   </si>
   <si>
     <t>Comparing the safety of an intramuscular (IM) injection of TMC278 LA to a placebo given once every eight weeks over a 40 week period among sexually active, HIV- uninfected women.</t>
   </si>
   <si>
     <t>United States of America, South Africa, Zimbabwe</t>
   </si>
   <si>
     <t>Drug: Rilpivirine Capsules</t>
@@ -435,53 +578,50 @@
     <t>Drug: Placebo Capsules</t>
   </si>
   <si>
     <t>0 mg</t>
   </si>
   <si>
     <t>Drug: Rilpivirine Injection</t>
   </si>
   <si>
     <t>1200 mg of TMC278 LA delivered in two 2 mL injections.</t>
   </si>
   <si>
     <t>Drug: Placebo Injection (Saline: 0.9% NaCI)</t>
   </si>
   <si>
     <t>2014-10-01</t>
   </si>
   <si>
     <t>2018-07-27</t>
   </si>
   <si>
     <t>2015-04-13</t>
   </si>
   <si>
     <t>2017-03-09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Women, 18- 45 years (inclusive) of age at Enrolment.
 - Female at birth.
 - Willing and able to provide informed consent to take part in the study, provide adequate locator information and acceptability and adherence assessments throughout the study.
 - Understands and agrees to local reporting requirements for sexually transmitted infections (STis).
 - No evidence of an active STI and no diagnosis of Chlamydia trachomatis (CT), Neisseria gonorrhoeae (GC), or syphilis within the last 6 months.
 - Availability to return for all study visits and participate in all study-related procedures.
 - Must agree to use condoms for the duration of the study.
 - Must agree not to participate in other concurrent drug or vaccine trials.
 - Normal laboratory values.</t>
   </si>
@@ -536,53 +676,50 @@
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Drug: TMC278, Long acting (LA)</t>
   </si>
   <si>
     <t>600 mg</t>
   </si>
   <si>
     <t>1200 mg</t>
   </si>
   <si>
     <t>900 mg</t>
   </si>
   <si>
     <t>2012-11-01</t>
   </si>
   <si>
     <t>2016-04-06</t>
   </si>
   <si>
     <t>2016-01-01</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>All</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Human immunodeficiency virus type 1 (HIV-1) seronegative at screening and enrolment.
 - Not pregnant or breastfeeding females.
 - Agrees to protocol-defined method of contraception.
 - Abstinence from insertion of anything in rectum (eg, medication, enema, penis, or sex toy) for 72 hours before and 72 hours after each rectal biopsy visit.
 - Abstinence from insertion of anything in vagina (eg, tampon, medication, douche, penis, or sex toy) for 72 hours before and 72 hours after each cervical and vaginal biopsy visit.</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Variable - single injection dose at baseline, up to three doses every two months (eight weeks)., Every 2 months</t>
   </si>
   <si>
     <t>SSAT 040</t>
   </si>
@@ -604,99 +741,93 @@
   <si>
     <t>Drug: TMC278LA</t>
   </si>
   <si>
     <t>300mg</t>
   </si>
   <si>
     <t>150mg</t>
   </si>
   <si>
     <t>1200mg</t>
   </si>
   <si>
     <t>600mg</t>
   </si>
   <si>
     <t>2011-01-01</t>
   </si>
   <si>
     <t>2017-06-23</t>
   </si>
   <si>
     <t>2012-06-01</t>
   </si>
   <si>
-    <t>Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Up to 60 evaluable female participants will be enrolled, with more than 40% being of African ancestry. Six male participants will also be enrolled. Female participants will be non-pregnant, non-lactating, aged between 18 to 50 years, and possess a Body Mass Index (BMI) of 16 to 35 kg/m2, inclusive.</t>
   </si>
   <si>
     <t>No significant acute or chronic medical illness.</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>CR016747</t>
   </si>
   <si>
     <t>NCT01031589</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT01031589</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals, Ireland</t>
   </si>
   <si>
     <t>Investigate the safety/tolerability and pharmacokinetics of a Rilpivirine (RPV; TMC278) long-acting (LA) formulation after single and multiple intramuscular injections.</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Drug: TMC278 (Rilpivirine) LA</t>
   </si>
   <si>
     <t>300 mg</t>
   </si>
   <si>
     <t>Drug: TMC278 LA Placebo</t>
   </si>
   <si>
     <t>2010-01-01</t>
   </si>
   <si>
     <t>2012-11-19</t>
   </si>
   <si>
     <t>2011-07-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Participants required to be good health. Females were excluded from the trial unless they were postmenopausal for at least 2 years or surgically sterile.</t>
   </si>
   <si>
     <t>Either single dose or three single injections on Day 1, Day 15 and Day 43.</t>
   </si>
   <si>
     <t>CR108302</t>
   </si>
   <si>
     <t>NCT03127189</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03127189</t>
   </si>
   <si>
     <t>The main purpose of this study is to characterize the single-dose pharmacokinetics (PK) of rilpivirine (RPV) after intramuscular (IM) injection of rilpivirine long-acting parenteral formulation (RPV LA) nanosuspensions with different particle size distribution (PSD), in healthy adult participants.</t>
   </si>
   <si>
     <t>A Study to Investigate the Effect of Different Particle Sizes on the Single-dose Pharmacokinetics of Rilpivirine After Intramuscular Injection of a Long-acting Nanosuspension in Healthy Participants</t>
   </si>
   <si>
     <t>Drug: Oral Rilpivirine</t>
   </si>
@@ -738,53 +869,50 @@
   <si>
     <t>The purpose of this study is to compare the single-dose pharmacokinetics of rilpivirine (RPV) after intramuscular (IM) injection of rilpivirine long-acting parenteral formulation (RPV-LA) and 'aged' RPV-LA, in healthy adult participants.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetic Effects of Different Storage Conditions for a Long-Acting Nanosuspension of Rilpivirine on Pharmacokinetics</t>
   </si>
   <si>
     <t>Rilpivirine (RPV)</t>
   </si>
   <si>
     <t>Rilpivirine Long-Acting Parenteral Formulation (RPV-LA)</t>
   </si>
   <si>
     <t>Aged RPV-LA</t>
   </si>
   <si>
     <t>2015-08-14</t>
   </si>
   <si>
     <t>2018-11-12</t>
   </si>
   <si>
     <t>2016-04-26</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 * Each participant must sign an Informed Consent Form (ICF) indicating that he or she understands the purpose of, and procedures required for, the study and are willing to participate in the study
 * Participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol
 * Participant must be healthy on the basis of a medical evaluation that reveals the absence of any clinically significant abnormality and includes a physical examination, medical history, vital signs, Electrocardiogram (ECG), and the results of blood biochemistry, hematology and coagulation tests and a urinalysis performed at Screening
 * A female participant of childbearing potential must have a negative serum (beta-human chorionic gonadotropin \[beta-hCG\]) at Scr</t>
   </si>
   <si>
     <t>CR108331</t>
   </si>
   <si>
     <t>NCT03847376</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03847376</t>
   </si>
   <si>
     <t>Marketed</t>
   </si>
   <si>
     <t>Janssen Sciences Ireland UC</t>
   </si>
   <si>
     <t>The main purpose of this pre-approval access program (PAAP) is to provide rilpivirine Long Acting (RPV LA) injectable suspension for the treatment of human immunodeficiency virus (HIV)-1 infection as single patient request to individuals who have no available treatment alternatives and/or limited treatment options (for example, who are unable to participate in the Phase III clinical studies or do not qualify). RPV LA can only be provided if participants are also eligible for cabotegravir Long Acting injections.</t>
   </si>
   <si>
@@ -974,50 +1102,56 @@
     <t>https://www.chemsrc.com/en/cas/500287-72-9_672632.html</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.jnj.com/</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1056,51 +1190,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1348,137 +1482,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02165202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01656018" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01275443" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01031589" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03127189" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02547870" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03847376" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2020.0155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25408" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(16)30113-8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/clpt.2014.118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/hiv.12247" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Ejz7ZbzEc5xqsEA0waSKiRARWPZSLB9NZ9EJaeJN.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1546,138 +1731,340 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="P2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="U2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="V2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="W2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="X2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="Y2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="Z2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AA2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AB2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AC2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="AD2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="AE2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="AL2" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AM2" s="1" t="s">
-        <v>65</v>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -1721,929 +2108,932 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>159</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>113</v>
+        <v>160</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>115</v>
+        <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>118</v>
+        <v>165</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>166</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="G2" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="M2" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="N2" t="s">
-        <v>125</v>
+        <v>172</v>
       </c>
       <c r="O2" t="s">
-        <v>126</v>
+        <v>173</v>
       </c>
       <c r="P2" t="s">
-        <v>127</v>
+        <v>174</v>
       </c>
       <c r="Q2" t="s">
-        <v>128</v>
+        <v>175</v>
       </c>
       <c r="R2" t="s">
-        <v>129</v>
+        <v>176</v>
       </c>
       <c r="S2" t="s">
-        <v>130</v>
+        <v>177</v>
       </c>
       <c r="T2" t="s">
-        <v>127</v>
+        <v>174</v>
       </c>
       <c r="X2" t="s">
-        <v>131</v>
+        <v>178</v>
       </c>
       <c r="Y2" t="s">
-        <v>132</v>
+        <v>179</v>
       </c>
       <c r="AB2" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="AC2" t="s">
-        <v>134</v>
+        <v>181</v>
       </c>
       <c r="AD2" t="s">
-        <v>135</v>
+        <v>182</v>
       </c>
       <c r="AE2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP2">
         <v>136</v>
       </c>
-      <c r="AF2" t="s">
-[...24 lines deleted...]
-        <v>136</v>
+      <c r="AQ2" t="s">
+        <v>189</v>
       </c>
       <c r="AR2" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>190</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>191</v>
       </c>
       <c r="AU2" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="AV2" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="AW2" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="AX2" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="AY2" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="AZ2" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>151</v>
+        <v>197</v>
       </c>
       <c r="C3" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="E3" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F3" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="G3" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="I3" t="s">
-        <v>156</v>
+        <v>202</v>
       </c>
       <c r="J3" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="M3" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="N3" t="s">
-        <v>159</v>
+        <v>205</v>
       </c>
       <c r="O3" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="P3" t="s">
-        <v>160</v>
+        <v>206</v>
       </c>
       <c r="Q3" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="R3" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="X3" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="Y3" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="AB3" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="AC3" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="AD3" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="AE3" t="s">
-        <v>136</v>
+        <v>211</v>
       </c>
       <c r="AF3" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="AG3" t="s">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="AH3" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="AI3" t="s">
-        <v>139</v>
-[...10 lines deleted...]
-      <c r="AQ3">
+        <v>212</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP3">
         <v>4</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>189</v>
+      </c>
       <c r="AR3" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>213</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>214</v>
       </c>
       <c r="AU3" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="AV3" t="s">
-        <v>170</v>
+        <v>216</v>
       </c>
       <c r="AW3" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="AX3" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="AY3" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="AZ3" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>172</v>
+        <v>217</v>
       </c>
       <c r="C4" t="s">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>174</v>
+        <v>219</v>
       </c>
       <c r="E4" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F4" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="G4" t="s">
-        <v>175</v>
+        <v>220</v>
       </c>
       <c r="I4" t="s">
-        <v>176</v>
+        <v>221</v>
       </c>
       <c r="J4" t="s">
-        <v>177</v>
+        <v>222</v>
       </c>
       <c r="M4" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="N4" t="s">
-        <v>179</v>
+        <v>224</v>
       </c>
       <c r="O4" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="P4" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="Q4" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="R4" t="s">
-        <v>181</v>
+        <v>226</v>
       </c>
       <c r="S4" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="T4" t="s">
+        <v>227</v>
+      </c>
+      <c r="X4" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>229</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>230</v>
+      </c>
+      <c r="AD4" t="s">
         <v>182</v>
       </c>
-      <c r="X4" t="s">
-[...2 lines deleted...]
-      <c r="Y4" t="s">
+      <c r="AE4" t="s">
+        <v>211</v>
+      </c>
+      <c r="AF4" t="s">
         <v>184</v>
       </c>
-      <c r="AB4" t="s">
+      <c r="AG4" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH4" t="s">
         <v>185</v>
       </c>
-      <c r="AC4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AI4" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>231</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>106</v>
       </c>
       <c r="AL4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>106</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>232</v>
       </c>
       <c r="AO4" t="s">
         <v>188</v>
       </c>
-      <c r="AP4" t="s">
-[...2 lines deleted...]
-      <c r="AQ4">
+      <c r="AP4">
         <v>66</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>189</v>
+      </c>
       <c r="AR4" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>190</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>214</v>
       </c>
       <c r="AU4" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="AV4" t="s">
-        <v>170</v>
+        <v>233</v>
       </c>
       <c r="AW4" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="AX4" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="AY4" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="AZ4" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="C5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G5" t="s">
+        <v>237</v>
+      </c>
+      <c r="I5" t="s">
+        <v>238</v>
+      </c>
+      <c r="J5" t="s">
+        <v>239</v>
+      </c>
+      <c r="M5" t="s">
+        <v>240</v>
+      </c>
+      <c r="N5" t="s">
+        <v>241</v>
+      </c>
+      <c r="O5" t="s">
+        <v>242</v>
+      </c>
+      <c r="P5" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>240</v>
+      </c>
+      <c r="R5" t="s">
+        <v>205</v>
+      </c>
+      <c r="X5" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>211</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP5">
+        <v>19</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT5" t="s">
         <v>191</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...11 lines deleted...]
-      <c r="I5" t="s">
+      <c r="AV5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AW5" t="s">
         <v>194</v>
       </c>
-      <c r="J5" t="s">
+      <c r="AX5" t="s">
         <v>195</v>
       </c>
-      <c r="M5" t="s">
+      <c r="AY5" t="s">
         <v>196</v>
       </c>
-      <c r="N5" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AZ5" t="s">
-        <v>150</v>
+        <v>106</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E6" t="s">
+        <v>200</v>
+      </c>
+      <c r="F6" t="s">
+        <v>167</v>
+      </c>
+      <c r="G6" t="s">
+        <v>201</v>
+      </c>
+      <c r="H6" t="s">
+        <v>251</v>
+      </c>
+      <c r="I6" t="s">
+        <v>252</v>
+      </c>
+      <c r="J6" t="s">
+        <v>203</v>
+      </c>
+      <c r="M6" t="s">
+        <v>253</v>
+      </c>
+      <c r="N6" t="s">
+        <v>172</v>
+      </c>
+      <c r="O6" t="s">
+        <v>254</v>
+      </c>
+      <c r="P6" t="s">
         <v>205</v>
       </c>
-      <c r="C6" t="s">
-[...29 lines deleted...]
-      <c r="O6" t="s">
+      <c r="X6" t="s">
+        <v>255</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>256</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>257</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>257</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE6" t="s">
         <v>211</v>
       </c>
-      <c r="P6" t="s">
-[...5 lines deleted...]
-      <c r="Y6" t="s">
+      <c r="AF6" t="s">
+        <v>258</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>259</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP6">
+        <v>110</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>189</v>
+      </c>
+      <c r="AR6" t="s">
         <v>213</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AT6" t="s">
         <v>214</v>
       </c>
-      <c r="AC6" t="s">
-[...8 lines deleted...]
-      <c r="AG6" t="s">
+      <c r="AU6" t="s">
         <v>215</v>
       </c>
-      <c r="AH6" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AV6" t="s">
-        <v>170</v>
+        <v>233</v>
       </c>
       <c r="AW6" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="AX6" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>195</v>
       </c>
       <c r="AZ6" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>217</v>
+        <v>260</v>
       </c>
       <c r="C7" t="s">
-        <v>218</v>
+        <v>261</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>219</v>
+        <v>262</v>
       </c>
       <c r="E7" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F7" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="G7" t="s">
-        <v>220</v>
+        <v>263</v>
       </c>
       <c r="H7" t="s">
-        <v>221</v>
+        <v>264</v>
       </c>
       <c r="I7" t="s">
-        <v>222</v>
+        <v>265</v>
       </c>
       <c r="J7" t="s">
+        <v>239</v>
+      </c>
+      <c r="M7" t="s">
+        <v>266</v>
+      </c>
+      <c r="O7" t="s">
+        <v>267</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>268</v>
+      </c>
+      <c r="X7" t="s">
+        <v>269</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>270</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>271</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>271</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>211</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>258</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>258</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>272</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP7">
+        <v>61</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>214</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>194</v>
+      </c>
+      <c r="AX7" t="s">
         <v>195</v>
       </c>
-      <c r="M7" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AY7" t="s">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="AZ7" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>231</v>
+        <v>273</v>
       </c>
       <c r="C8" t="s">
-        <v>232</v>
+        <v>274</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>233</v>
+        <v>275</v>
       </c>
       <c r="E8" t="s">
-        <v>234</v>
+        <v>276</v>
       </c>
       <c r="F8" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="G8" t="s">
-        <v>235</v>
+        <v>277</v>
       </c>
       <c r="H8" t="s">
-        <v>236</v>
+        <v>278</v>
       </c>
       <c r="I8" t="s">
-        <v>237</v>
+        <v>279</v>
       </c>
       <c r="M8" t="s">
-        <v>238</v>
+        <v>280</v>
       </c>
       <c r="Y8" t="s">
-        <v>239</v>
+        <v>281</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>258</v>
       </c>
       <c r="AG8" t="s">
-        <v>215</v>
+        <v>258</v>
       </c>
       <c r="AH8" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>258</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>282</v>
       </c>
       <c r="AW8" t="s">
-        <v>240</v>
+        <v>194</v>
       </c>
       <c r="AX8" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="AY8" t="s">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="AZ8" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2653,145 +3043,145 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>285</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>286</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>287</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>288</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>247</v>
+        <v>289</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="B2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>290</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="B3" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>250</v>
+        <v>292</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>251</v>
+        <v>293</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="C4" t="s">
-        <v>252</v>
+        <v>294</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>253</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="C5" t="s">
-        <v>254</v>
+        <v>296</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>255</v>
+        <v>297</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="C6" t="s">
-        <v>256</v>
+        <v>298</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>257</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2809,521 +3199,522 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>300</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>301</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>302</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>261</v>
+        <v>303</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>262</v>
+        <v>304</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>263</v>
+        <v>305</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>264</v>
+        <v>306</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>265</v>
+        <v>307</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>266</v>
+        <v>308</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>267</v>
+        <v>309</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>268</v>
+        <v>310</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>269</v>
+        <v>311</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>270</v>
+        <v>312</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>271</v>
+        <v>313</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>272</v>
+        <v>314</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>273</v>
+        <v>315</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>274</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>275</v>
+        <v>317</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>276</v>
+        <v>318</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>277</v>
+        <v>319</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>278</v>
+        <v>320</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>279</v>
+        <v>321</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>280</v>
+        <v>322</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>281</v>
+        <v>323</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>282</v>
+        <v>324</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>283</v>
+        <v>325</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>284</v>
+        <v>326</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>285</v>
+        <v>327</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>286</v>
+        <v>328</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>287</v>
+        <v>329</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>288</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>289</v>
+        <v>331</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>332</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>275</v>
+        <v>317</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>291</v>
+        <v>333</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>278</v>
+        <v>320</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>292</v>
+        <v>334</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>293</v>
+        <v>335</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>294</v>
+        <v>336</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>285</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>295</v>
+        <v>337</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>296</v>
+        <v>338</v>
       </c>
       <c r="C2" t="s">
-        <v>297</v>
+        <v>339</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>299</v>
+        <v>341</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>259</v>
+        <v>301</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>300</v>
+        <v>342</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>301</v>
+        <v>343</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>302</v>
+        <v>344</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>303</v>
+        <v>345</v>
       </c>
       <c r="C2" t="s">
-        <v>304</v>
+        <v>346</v>
       </c>
       <c r="D2" t="s">
-        <v>305</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>285</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>286</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>287</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>288</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>247</v>
+        <v>289</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>306</v>
+        <v>348</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>