--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -377,50 +377,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1474,79 +1477,80 @@
       <c r="E1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1556,50 +1560,53 @@
         <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>117</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>120</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>121</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>122</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1609,328 +1616,328 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -1947,71 +1954,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">