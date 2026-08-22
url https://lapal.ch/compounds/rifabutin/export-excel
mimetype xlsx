--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Rifabutin</t>
   </si>
   <si>
     <t>Mycobutin</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Rifabutin is a broad-spectrum antibiotic used for the treatment of tuberculosis (TB) and has applications as mycobacterium avium complex prophylaxis in HIV-positive individuals. Rifabutin displays a wide range of bactericidal activity and functions through the inhibition of the bacterial DNA-dependent RNA polymerase. Given concerns regarding potential antibiotic resistance, the prescribing of Rifabutin is often restricted to the treatment mycobacterium infection and other limited applications. Rifabutin is well tolerated when administered orally, and is readily distributed throughout the body including the cerebrospinal fluid. Long-acting injectable versions of Rifabutin are currently in development and could potentially transform TB prevention and treatment.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB00615</t>
   </si>
@@ -343,54 +352,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -520,57 +538,63 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Pfizer</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.pfizer.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Pfizer is a multinational pharmaceutical company headquartered in Manhattan, New York, USA. Pfizer develops vaccines and medicines for therapeutic areas including neurology, immunology, Covid-19, endocrinology, cardiology and oncology. Rifabutin was originally discovered by the Italian pharma company Archifar in 1975, who were subsequently acquired by Pharmacia in 1980 and later by Pfizer in 2003.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Kim, M., Johnson, C.E., Schmalstig, A.A.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;A long-acting formulation of rifabutin is effective for prevention and treatment of&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Mycobacterium tuberculosis&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Commun&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;13&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 4455 (2022). DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41467-022-32043-3" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41467-022-32043-3&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Tuberculosis (TB) is a communicable disease caused by&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Mycobacterium tuberculosis&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;(&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Mtb&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;) and is a major cause of morbidity and mortality. Successful treatment requires strict adherence to drug regimens for prolonged periods of time. Long-acting (LA) delivery systems have the potential to improve adherence. Here, we show the development of LA injectable drug formulations of the anti-TB drug rifabutin made of biodegradable polymers and biocompatible solvents that solidifies after subcutaneous injection. Addition of amphiphilic compounds increases drug solubility, allowing to significantly increase formulation drug load. Solidified implants have organized microstructures that change with formulation composition. Higher drug load results in smaller pore size that alters implant erosion and allows sustained drug release. The translational relevance of these observations in BALB/c mice is demonstrated by (1) delivering high plasma drug concentrations for 16 weeks, (2) preventing acquisition of Mtb infection, and (3) clearing acute Mtb infection from the lung and other tissues.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Chang YS, Li SY, Pertinez H, Betoudji F, Lee J, Rannard SP, Owen A, Nuermberger EL, Ammerman NC. Using dynamic oral dosing of rifapentine and rifabutin to simulate exposure profiles of long-acting formulations in a mouse model of tuberculosis preventive therapy. bioRxiv [Preprint]. 2023 Apr 12:2023.04.12.536604. doi: 10.1101/2023.04.12.536604. PMID: 37090528; PMCID: PMC10120629.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Administration of tuberculosis preventive therapy (TPT) to individuals with latent tuberculosis infection is an important facet of global tuberculosis control. The use of long-acting injectable (LAI) drug formulations may simplify and shorten regimens for this indication. Rifapentine and rifabutin have anti-tuberculosis activity and physiochemical properties suitable for LAI formulation, but there are limited data available for determining the target exposure profiles required for efficacy in TPT regimens. The objective of this study was to determine exposure-activity profiles of rifapentine and rifabutin to inform development of LAI formulations for TPT. We utilized a validated paucibacillary mouse model of TPT in combination with dynamic oral dosing of both drugs to simulate and understand exposure-activity relationships to inform posology for future LAI formulations. This work identified several LAI-like exposure profiles of rifapentine and rifabutin that, if achieved by LAI formulations, could be efficacious as TPT regimens and thus can serve as experimentally-determined targets for novel LAI formulations of these drugs. We present novel methodology to understand the exposure-response relationship and inform the value proposition for investment in development of LAI formulations that has utility beyond latent tuberculosis infection.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -945,94 +969,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/rt8FX3sgk2pwJSdtsZAwUN4KxyIbCnmfRQOXSZhG.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1088,122 +1115,129 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>40</v>
       </c>
       <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="R2" t="s">
         <v>45</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>47</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>52</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1247,257 +1281,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>110</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1508,555 +1558,581 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="I2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>110</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>169</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C2" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>171</v>
+      </c>
+      <c r="H2" t="s">
+        <v>172</v>
+      </c>
+      <c r="J2" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C3" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>174</v>
+      </c>
+      <c r="H3" t="s">
+        <v>175</v>
+      </c>
+      <c r="J3" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>