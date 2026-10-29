--- v0 (2026-10-09)
+++ v1 (2026-10-29)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,144 +143,291 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>retatrutide</t>
   </si>
   <si>
-    <t>retatrutide ; LY-3437943; RETA; GLP-3;GLP3</t>
+    <t>retatrutide ; LY-3437943; RETA;</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>incretin-based peptide: GIP receptor / GLP-1 receptor / glucagon receptor triple agonist; GGG Tri-Agonist; Multi-target incretin/metabolic hormone pathway agent</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Highest reported development stage: Phase III (T2DM: Phase III; Obesity: Phase III; CKD: Phase II). It is being developed for obesity and its complications (knee osteoarthritis pain, obstructive sleep apnoea, chronic low back pain, cardiovascular and renal outcomes)</t>
   </si>
   <si>
     <t>Retatrutide is an investigational, once-weekly, subcutaneous single-molecule agonist of the glucose-dependent insulinotropic polypeptide (GIP), glucagon-like peptide-1 (GLP-1) and glucagon receptors, discovered and developed by Eli Lilly. It is a 39-amino-acid synthetic peptide (C221H342N46O68; MW 4731.3 Da) containing three non-coded amino acids (2-aminoisobutyric acid at positions 2 and 20, alpha-methyl-leucine at position 13) and a C-terminal amide; lysine 17 carries a C20 fatty diacid attached through a gamma-glutamic acid / AEEA linker. The lipid moiety binds reversibly to serum albumin, giving a half-life of approximately 6 days that supports once-weekly dosing. In vitro (cAMP, HEK293 cells) retatrutide is most potent at the GIP receptor (EC50 0.064 nM), followed by the GLP-1 receptor (0.775 nM) and the glucagon receptor (5.79 nM). Glucagon receptor agonism is thought to add increased energy expenditure and hepatic fat reduction to the appetite-suppressing and glycaemic effects of GIP/GLP-1 agonism.</t>
   </si>
   <si>
     <t>Investigational, not approved by any regulatory authority. On 23 July 2026 Lilly announced it is completing the Chemistry, Manufacturing and Controls (CMC) package and plans to submit a Biologics License Application (BLA) to the US FDA in Q1 2027, stating the clinical data package supports global submissions for obesity, knee osteoarthritis pain and obstructive sleep apnoea. Earlier in 2026 Lilly had listed retatrutide among possible submissions by end-2026;  the delay was attributed to gathering additional manufacturing and quality-control data.</t>
   </si>
   <si>
     <t>No regulatory authority has received a submission to date. Planned first submission: US FDA (BLA, Q1 2027). No submissions to other national regulatory authorities have been announced. No WHO Prequalification, WHO EML listing or WHO guideline recommendation (investigational product).</t>
   </si>
   <si>
     <t>-Safety profile broadly consistent with GLP-1 receptor agonist-based therapies, with dose-dependent adverse events occurring mainly during dose escalation (nausea, diarrhoea, constipation, vomiting)
 -No severe hypoglycaemia in type 2 diabetes trials
 -Discontinuations due to AEs including discontinuations for perceived excessive weight loss
 -Data gaps: long-term safety, pregnancy and lactation, paediatric/adolescent use, and populations in LMIC settings.
 -Adverse events of special interest for retatrutide:
 -- Dysaesthesia (abnormal skin sensation)
 --Urinary tract infections modestly increased
 --Hypotension: dose-dependent, more frequent in participants taking antihypertensives.
 --Heart rate: dose-dependent increase peaking then declining; cardiac arrhythmias
 --Pancreatitis: one case</t>
   </si>
   <si>
     <t>-Weight reduction (obesity without diabetes): TRIUMPH-1: 45.3% of 12 mg participants lost &gt;=30% of body weight; up to -30.3% at 104 weeks in the BMI &gt;=35 extension.
 - Glycemic control (obesity with type 2 diabetes): TRIUMPH-2: HbA1c -1.5% vs -0.2% (baseline 7.7%).
 -Comorbidities: 
 --TRIUMPH-4 (68 weeks, knee osteoarthritis): WOMAC pain -75.8% / -74.3% vs -40.3% placebo
 --TRIUMPH-1 OSA basket: apnoea-hypopnoea index reduced by 22.9-34.3 events/hour vs 9.9 with placebo.
 -Liver: MASLD substudy : relative liver-fat reduction up to 86% at 48 weeks (12 mg); steatosis resolved in &gt;85% of participants (8 and 12 mg).
 -Pending: head-to-head trials vs tirzepatide (TRIUMPH-5) and semaglutide (TRANSCEND-T2D-2), and cardiovascular/renal (TRIUMPH-OUTCOMES) and liver outcomes (SYNERGY-Outcomes)</t>
   </si>
   <si>
     <t>Retatrutide produces the largest mean weight reductions reported to date for a pharmacological agent in Phase III (about 28% at 80 weeks at 12 mg), approaching bariatric-surgery outcomes, with clinically meaningful improvements in glycaemia, knee osteoarthritis pain, obstructive sleep apnoea and cardiometabolic risk factors. Limitations: cardiovascular, renal and liver outcome data are pending; comparative efficacy vs tirzepatide is not yet reported; tolerability at higher doses (GI events, dysaesthesia, discontinuations in lower-BMI participants) may restrict use to selected populations; all trials are sponsor-funded and conducted predominantly in high- and upper-middle-income countries.</t>
   </si>
   <si>
-    <t>https://www.peptideprotocolwiki.com/peptides/retatrutide/molecule</t>
+    <t>https://www.peptideprotocolwiki.com/peptides/retatrutide/molecule, https://www.kegg.jp/entry/D12430</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
-    <t>Fusion protein or PEGylated conjugate</t>
+    <t>Albumin-binding peptide conjugate</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>injector</t>
   </si>
   <si>
-    <t>Diabetes: Type 2 Diabetes (investigational), Obesity / Weight Management: Obesity (investigational), Metabolic Dysfunction-Associated Steatohepatitis (MASH/NASH): MASH (investigational), Pain management (incl. joints, lower back, knee), Obstructive sleep apnea, Cardiovascular: MACE, Ostheoarthritis, Kidney Disease</t>
+    <t>Not yet commercially manufactured. As a 39-residue lipidated peptide with three non-proteinogenic amino acids, retatrutide requires specialised peptide API synthesis and purification capacity.</t>
+  </si>
+  <si>
+    <t>API produced by solid-phase peptide synthesis followed by chemical cleavage and purification.</t>
+  </si>
+  <si>
+    <t>Diabetes: Type 2 Diabetes (investigational), Obesity / Weight Management: Obesity (investigational), Metabolic Dysfunction-Associated Steatohepatitis (MASH/NASH): MASH (investigational), Pain management (incl. joints, lower back, knee), Obstructive sleep apnea, Cardiovascular, Ostheoarthritis, Kidney Disease</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>2 mg, 4 mg, 6 mg, 9 mg, 12 mg</t>
   </si>
   <si>
     <t>12 mg</t>
   </si>
   <si>
-    <t>Once weekly (QW) subcutaneous</t>
+    <t>Investigational. No approved regimen yet. Once weekly (QW) subcutaneous injection investigated: start at 2 mg once weekly and increase every 4 weeks to a maintenance dose of 4 mg, 9 mg or 12 mg.</t>
   </si>
   <si>
     <t>2026-10-08 06:45:45</t>
   </si>
   <si>
     <t>2026-10-08 07:12:51</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -327,53 +476,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -393,144 +539,147 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>TRIUMPH-1</t>
   </si>
   <si>
     <t>NCT05929066</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05929066</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Eli Lilly and Company</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of retatrutide in participants who have obesity or overweight, including subsets of participants who have knee osteoarthritis (OA) or who have obstructive sleep apnea (OSA). This study will last about 89 weeks and will include up to 24 visits. Addendum is optional and available to approximately 500 participants to continue treatment with retatrutide for up to an additional 24 weeks.</t>
   </si>
   <si>
     <t>A Study of Retatrutide (LY3437943) in Participants Who Have Obesity or Overweight</t>
   </si>
   <si>
     <t>United States of America, Australia, Brazil, Canada, Hungary, India, Mexico, Poland, Puerto Rico, Romania, Spain, United Kingdom</t>
   </si>
   <si>
     <t>Retatrutide</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>2026-04-06</t>
   </si>
   <si>
     <t>2026-04-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have body mass index (BMI) ≥30.0 kilograms per square meter (kg/m²), or ≥27.0 kg/m² with at least one of the following:
   * hypertension
   * dyslipidemia
   * obstructive sleep apnea, or
   * cardiovascular disease
 * History of at least one unsuccessful dietary effort to reduce body weight
 GOA1 Inclusion Criteria:
 * Have index knee pain for \&gt;12 weeks prior to screening, and presence of index knee pain for \&gt;15 days over the previous month
 * Have knee X-ray with moderate radiographic changes (Kellgren-Lawrence Grade 2 or 3) per central reading at screening
 * Currently meets American College of Rheumatology (ACR) Criteria (clinical and radiological) for OA.
 GSA1 Inclusion Criteria:
 * Previously diagnosed with OSA
 * Have AHI ≥15 on polysomnography at screening</t>
   </si>
   <si>
     <t>BMI ≥30.0 kg/m²</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>Diabetes, Obesity / Weight Management, Cardiovascular, Pain management (incl. joints, lower back, knee), Obstructive sleep apnea, Metabolic Dysfunction-Associated Steatohepatitis (MASH/NASH), Ostheoarthritis, Kidney Disease</t>
+  </si>
+  <si>
     <t>TRIUMPH-2</t>
   </si>
   <si>
     <t>NCT05929079</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05929079</t>
   </si>
   <si>
     <t>The purpose of this study is to is to evaluate the efficacy and safety of retatrutide in participants with type 2 diabetes in participants who have obesity or overweight (J1I-MC-GZBK master protocol) including a subset of participants who have obstructive sleep apnea (OSA) (J1I-MC-GSA2). The study will last about 89 weeks and will include up to 24 visits.</t>
   </si>
   <si>
     <t>A Study of Retatrutide (LY3437943) in Participants With Type 2 Diabetes Mellitus Who Have Obesity or Overweight</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Brazil, India, Mexico, Romania, Spain</t>
   </si>
   <si>
     <t>2023-07-11</t>
   </si>
   <si>
     <t>2026-07-28</t>
   </si>
   <si>
     <t>2026-06-16</t>
@@ -850,53 +999,50 @@
     <t>https://clinicaltrials.gov/study/NCT06662383</t>
   </si>
   <si>
     <t>The main purpose of this study is to evaluate the efficacy and safety of retatrutide compared to tirzepatide in adults who have obesity. The study will last about 89 weeks.</t>
   </si>
   <si>
     <t>A Study of Retatrutide (LY3437943) Compared to Tirzepatide (LY3298176) in Adults Who Have Obesity</t>
   </si>
   <si>
     <t>United States of America, Argentina, Germany, Poland, Puerto Rico</t>
   </si>
   <si>
     <t>Tirzepatide</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>2026-07-17</t>
   </si>
   <si>
     <t>2026-11-01</t>
   </si>
   <si>
     <t>2026-12-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>, Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have obesity and a history of at least one self-reported unsuccessful dietary effort to reduce body weight.
 Exclusion Criteria:
 * Have a self-reported change in body weight \&gt;5 kilograms (kg) (11 pounds) within 90 days before screening.
 * Have a prior or planned surgical treatment for obesity.
 * Have a prior or planned endoscopic procedure and/or device-based therapy for obesity.
 * Have taken weight loss drugs, including over-the-counter medications, within 90 days prior to screening.
 * Have a family or personal history of medullary thyroid carcinoma (MTC) or multiple endocrine neoplasia syndrome type 2 (MEN-2).
 * Have had within the past 90 days before screening:
   * acute myocardial infarction
   * cerebrovascular accident (stroke)
   * coronary revascularization</t>
   </si>
   <si>
     <t>TRANSCEND-T2D-1</t>
   </si>
   <si>
     <t>NCT06354660</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06354660</t>
   </si>
   <si>
@@ -1144,122 +1290,155 @@
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/abs/10.1056/NEJMoa2604169"&gt;&lt;strong&gt;Retatrutide, a Triple Hormone Receptor Agonist, for Treatment of Obesity&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Ania M. Jastreboff</t>
   </si>
   <si>
     <t>2026-09-29</t>
   </si>
   <si>
     <t>New England Journal of Medicine</t>
   </si>
   <si>
     <t>In adults with obesity, retatrutide resulted in significant weight reduction, reduced pain in participants with knee osteoarthritis, and reduced apnea–hypopnea events in participants with obstructive sleep apnea.</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Retatrutide is a triple-receptor agonist of glucose-dependent insulinotropic polypeptide, glucagon-like peptide-1, and glucagon receptors.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;In this phase 3, randomized, double-blind trial, we assigned adults with obesity without diabetes to receive a once-weekly subcutaneous injection of retatrutide (at a dose of 4 mg, 9 mg, or 12 mg) or placebo for 80 weeks. Primary outcomes (evaluated in the 9-mg and 12-mg groups each vs. placebo) were the percent change in body weight and the change in the WOMAC pain score (ranging from 1 to 10, with higher scores indicating worse pain) in the subgroup of 574 participants with knee osteoarthritis and the change in the apnea–hypopnea index in the 243 participants with obstructive sleep apnea. For weight-related end points, intercurrent events were handled by a treatment-regimen estimand (intention-to-treat [ITT]). For end points in participants with knee osteoarthritis or obstructive sleep apnea, a hybrid-treatment estimand was applied, with a hypothetical strategy for intercurrent events suggesting treatment failure; ITT results are also reported.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;A total of 2339 participants underwent randomization. The mean percent change in body weight in the retatrutide groups was −17.6% (4-mg dose), −23.7% (9-mg dose), and −25.0% (12-mg dose) versus −3.9% in the placebo group (differences, −19.8 and −21.0 percentage points, respectively; P&amp;lt;0.001 for both comparisons). Among the participants with knee osteoarthritis, the corresponding changes in the pain score in the retatrutide groups for the hybrid estimand were −3.2, −3.5, and −3.6 versus −1.9 with placebo (differences, −1.6 and −1.8 points; both P&amp;lt;0.001); the corresponding changes for the ITT estimand were −3.4, −3.9, and −4.1 versus −2.5 with placebo (differences, −1.4 and −1.6 points; both P&amp;lt;0.001). Among the participants with obstructive sleep apnea, the corresponding changes in events per hour in the retatrutide groups for the hybrid-treatment estimand were −22.9, −34.3, and 31.7 versus −9.9 (differences, −24.4 and −21.9; both P&amp;lt;0.001); the corresponding changes for the ITT estimand were −22.8, −34.3, and −32.1 versus −9.6 (differences, −24.7 and −22.5; both P&amp;lt;0.001). The most common adverse events were gastrointestinal.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;In adults with obesity, retatrutide resulted in significant weight reduction, reduced pain in participants with knee osteoarthritis, and reduced apnea–hypopnea events in participants with obstructive sleep apnea. (Funded by Eli Lilly; TRIUMPH-1 ClinicalTrials.gov number, NCT05929066.)&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.nejm.org/doi/abs/10.1056/NEJMoa2604169</t>
+  </si>
+  <si>
+    <t>Lilly's triple agonist, retatrutide, delivered powerful weight loss in pivotal Phase 3 obesity trial</t>
+  </si>
+  <si>
+    <t>Eli Lilly</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>Eli Lilly Press Release</t>
+  </si>
+  <si>
+    <t>https://investor.lilly.com/news-releases/news-release-details/lillys-triple-agonist-retatrutide-delivered-powerful-weight-loss</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/42810372/"&gt;Retatrutide in adults with obesity and type 2 diabetes (TRIUMPH-2): a double-blind, parallel-group, randomised, placebo-controlled, phase 3 trial.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Bellido V</t>
   </si>
   <si>
     <t>Lancet</t>
   </si>
   <si>
     <t>Treatment with retatrutide resulted in substantial improvements in bodyweight and was associated with improvements in glycaemic control in participants with obesity and type 2 diabetes, with a safety profile generally consistent with other molecules with GLP-1 receptor agonism. These results show that retatrutide might be effective for the treatment of obesity in people with type 2 diabetes.</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Retatrutide is an agonist of GIP, GLP-1, and glucagon receptors, and is currently under investigation for the treatment of obesity, type 2 diabetes, and other comorbidities, including knee osteoarthritis and obstructive sleep apnoea. We aimed to assess the efficacy and safety of retatrutide in adults with obesity and type 2 diabetes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;TRIUMPH-2 was a double-blind, parallel-group, randomised, placebo-controlled, phase 3 trial conducted at 92 medical and research centres and hospitals across eight countries. We enrolled adults (aged ≥18 years) with a BMI of 27 kg/m2 or higher and type 2 diabetes (glycated haemoglobin [HbA1c] 6·5-10·5%) on stable treatment for type 2 diabetes for at least 90 days before screening (diet or exercise alone, or up to three oral glucose-lowering medications), and a history of at least one self-reported unsuccessful dietary effort to reduce bodyweight. Participants were randomly assigned (1:1:1:1), using an interactive web-response system, to receive once-weekly subcutaneous injections (self-administered) of placebo or retatrutide 4 mg, 9 mg, or 12 mg. The primary endpoint was the percentage change from baseline to week 80 in bodyweight for the retatrutide 9 mg and 12 mg doses versus placebo, with 4 mg versus placebo a key secondary endpoint. Efficacy analyses included all randomly assigned participants, with missing data imputed with a primary multiple imputation strategy for the treatment regimen estimand. Safety analyses included all randomly assigned participants who received at least one dose of study drug. This trial is registered with &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;, &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT05929079"&gt;NCT05929079&lt;/a&gt; (completed).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings: &lt;/strong&gt;Between July 11, 2023, and Nov 1, 2024, 2047 participants were screened, and 1152 (mean age 55·1 years [SD 10·8], 554 [48%] females and 598 [52%] males, and 672 [58%] of White ethnicity) were randomly assigned to retatrutide 4 mg (n=292), 9 mg (n=284), or 12 mg (n=287), or placebo (n=289). At baseline, the mean BMI was 38·2 kg/m2 (SD 7·4), mean HbA1c was 7·71% (1·07), median duration of obesity was 21 years (IQR 11-31), and median duration of diabetes was 5·6 years (2·6-10·4). At baseline, 1055 (92%) of 1152 participants were on any oral glucose-lowering medication, including biguanides, SGLT2 inhibitors, sulfonylureas, and other oral glucose-lowering medications. Of 1152 participants, 965 (84%) completed the study drug. For the treatment regimen estimand, the mean percentage change from baseline in bodyweight at week 80 was -11·9% (SE 0·6) with retatrutide 4 mg, -16·8% (0·7) with retatrutide 9 mg, -18·8% (0·7) with retatrutide 12 mg, and -5·1% (0·7) with placebo. Estimated treatment differences compared with placebo for percentage change in bodyweight were -6·9% (95% CI -8·7 to -5·1) with retatrutide 4 mg, -11·8% (-13·7 to -9·8) with retatrutide 9 mg, and -13·8% (-15·8 to -11·8) with retatrutide 12 mg (p&amp;lt;0·0001 for all). The most frequently reported adverse events were gastrointestinal, which were more common in the retatrutide groups than in the placebo group (diarrhoea occurred in 80 [27%] of 292 participants in the 4 mg group, 95 [34%] of 284 in the 9 mg group, and 96 [34%] of 286 in the 12 mg group vs 38 [13%] of 287 in the placebo group, and nausea occurred in 40 [14%], 59 [21%], and 80 [28%] vs 23 [8%]). Hypotension and dysesthesia were more frequent with retatrutide than with placebo (four [1%] in the 4 mg group, 14 [5%] in the 9 mg group, and 18 (6%) in the 12 mg group vs one [&amp;lt;1%] in the placebo group with hypotension; 13 [4%], 16 [6%], and 21 [7%] vs two [1%] in the placebo group with dysesthesia). Permanent treatment discontinuation due to adverse events or death was more frequent in participants treated with retatrutide 9 mg (33 [12%]) and 12 mg (22 [8%]) compared with retatrutide 4 mg (11 [4%]) and placebo (14 [5%]). Two participants died in the retatrutide 4 mg group, three in the 9 mg group, one in the 12 mg group, and one in the placebo group; all deaths were deemed to be unrelated to the study intervention by the investigator.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation: &lt;/strong&gt;Treatment with retatrutide resulted in substantial improvements in bodyweight and was associated with improvements in glycaemic control in participants with obesity and type 2 diabetes, with a safety profile generally consistent with other molecules with GLP-1 receptor agonism. These results show that retatrutide might be effective for the treatment of obesity in people with type 2 diabetes.&lt;/p&gt;&lt;p&gt;Lancet. 2026 Sep 29:S0140-6736(26)01861-1. doi: 10.1016/S0140-6736(26)01861-1. Epub ahead of print. PMID: 42810372.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/42810372/</t>
+  </si>
+  <si>
     <t>TRIUMPH-3: trial design, status, and results</t>
   </si>
   <si>
     <t>GLP3 Wiki</t>
   </si>
   <si>
     <t>2026-10-08</t>
   </si>
   <si>
     <t>https://www.glp3.wiki/articles/triumph-3</t>
   </si>
   <si>
     <t>A Study of Retatrutide (LY3437943) in Participants With Obesity and Cardiovascular Disease (TRIUMPH-3)</t>
   </si>
   <si>
-    <t>Eli Lilly</t>
-[...1 lines deleted...]
-  <si>
     <t>Eli Lilly Trials website</t>
   </si>
   <si>
     <t>The main purpose of this study is to evaluate the efficacy and safety of retatrutide once weekly in participants with obesity and established cardiovascular disease (CVD).</t>
   </si>
   <si>
     <t>https://trials.lilly.com/en-US/trial/405675</t>
   </si>
   <si>
+    <t>Lilly's triple agonist, retatrutide, delivered weight loss of up to an average of 71.2 lbs along with substantial relief from osteoarthritis pain in first successful Phase 3 trial</t>
+  </si>
+  <si>
+    <t>2025-12-11</t>
+  </si>
+  <si>
+    <t>https://investor.lilly.com/news-releases/news-release-details/lillys-triple-agonist-retatrutide-delivered-weight-loss-average</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.thelancet.com/journals/lancet/article/PIIS0140-6736(26)00967-0/abstract"&gt;Efficacy and safety of retatrutide, a GIP, GLP-1, and glucagon receptor agonist, in people with type 2 diabetes and inadequate glycaemic control with diet and exercise (TRANSCEND-T2D-1): a double-blind, randomised, phase 3 trial&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Harpreet S Bajaj</t>
   </si>
   <si>
     <t>2026-06-13</t>
   </si>
   <si>
     <t>Retatrutide showed significant improvements in glycaemic control and bodyweight reduction as a monotherapy in adults with type 2 diabetes that is inadequately controlled with diet and exercise alone, with an adverse event profile consistent with molecules with GLP-1 agonist activity, supporting its potential as an effective treatment for type 2 diabetes.</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Retatrutide is a GIP, GLP-1, and glucagon triple hormone receptor agonist, under clinical development for type 2 diabetes, obesity, and related complications. We aimed to assess the efficacy and safety of retatrutide as a monotherapy in people with type 2 diabetes that is inadequately controlled by diet and exercise alone.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;In this 40-week, phase 3, randomised, double-blind, placebo-controlled trial at 48 sites in the USA, Mexico, and India, we recruited adults (aged ≥18 years) with type 2 diabetes that is inadequately controlled by diet and exercise alone, glycated haemoglobin (HbA1c) between 7·0% and 9·5% (53–80 mmol/mol), and BMI of at least 23 kg/m2. Participants were randomly assigned (1:1:1:1) to receive retatrutide (4 mg, 9 mg, or 12 mg) or placebo by once-weekly subcutaneous injection. The primary endpoint was the change in HbA1c concentration from baseline to week 40. A key secondary endpoint was the percentage change in bodyweight from baseline to week 40. This trial is registered with ClinicalTrials.gov, NCT06354660, and is completed.&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between April 10, 2024, and April 21, 2025, 930 participants were screened and 537 (296 [55%] female and 241 [45%] male) were randomly assigned: 134 to retatrutide 4 mg, 133 to retatrutide 9 mg, 136 to retatrutide 12 mg, and 134 to placebo. Baseline mean age was 48·8 years (SD 12·1), mean HbA1c concentration was 7·9% (SD 1·1), mean duration of diabetes was 2·5 years (SD 4·4), and mean BMI was 35·8 kg/m2 (SD 7·0). 490 (91%) participants completed the treatment period on study drug and 504 (94%) completed the study. For the treatment regimen estimand, the mean change from baseline in HbA1c concentration was –1·69% (SE 0·11) with retatrutide 4 mg, –1·86% (0·10) with 9 mg, and –1·94% (0·08) with 12 mg, versus –0·81% (0·12) with placebo, resulting in estimated treatment differences versus placebo of –0·88% (95% CI –1·18 to –0·59) with retatrutide 4 mg, –1·04% (–1·32 to –0·76) with 9 mg, and –1·12% (–1·39 to –0·85) with 12 mg (all p&amp;lt;0·0001). The mean percentage change from baseline in bodyweight was –11·5% (SE 0·7) with retatrutide 4 mg, –13·9% (0·8) with 9 mg, and –15·3% (0·8) with 12 mg, versus –2·6% (0·5) with placebo. The most frequent adverse events with retatrutide were generally mild to moderate gastrointestinal events, which subsided over time. Study intervention discontinuations due to adverse events were 2–5% with retatrutide and 0% with placebo. No severe hypoglycaemia was reported. Two deaths occurred during the study, both in the retatrutide 4 mg group and unrelated to the study drug.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.thelancet.com/journals/lancet/article/PIIS0140-6736(26)00967-0/abstract</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/37366315/"&gt;&lt;strong&gt;Triple-Hormone-Receptor Agonist Retatrutide for Obesity - A Phase 2 Trial&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Ania M Jastreboff</t>
   </si>
   <si>
     <t>2023-08-10</t>
   </si>
   <si>
     <t>In adults with obesity, retatrutide treatment for 48 weeks resulted in substantial reductions in body weight</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: Retatrutide (LY3437943) is an agonist of the glucose-dependent insulinotropic polypeptide, glucagon-like peptide 1, and glucagon receptors. Its dose-response relationships with respect to side effects, safety, and efficacy for the treatment of obesity are not known.&lt;/p&gt;&lt;p&gt;Methods: We conducted a phase 2, double-blind, randomized, placebo-controlled trial involving adults who had a body-mass index (BMI, the weight in kilograms divided by the square of the height in meters) of 30 or higher or who had a BMI of 27 to less than 30 plus at least one weight-related condition. Participants were randomly assigned in a 2:1:1:1:1:2:2 ratio to receive subcutaneous retatrutide (1 mg, 4 mg [initial dose, 2 mg], 4 mg [initial dose, 4 mg], 8 mg [initial dose, 2 mg], 8 mg [initial dose, 4 mg], or 12 mg [initial dose, 2 mg]) or placebo once weekly for 48 weeks. The primary end point was the percentage change in body weight from baseline to 24 weeks. Secondary end points included the percentage change in body weight from baseline to 48 weeks and a weight reduction of 5% or more, 10% or more, or 15% or more. Safety was also assessed.&lt;/p&gt;&lt;p&gt;Results: We enrolled 338 adults, 51.8% of whom were men. The least-squares mean percentage change in body weight at 24 weeks in the retatrutide groups was -7.2% in the 1-mg group, -12.9% in the combined 4-mg group, -17.3% in the combined 8-mg group, and -17.5% in the 12-mg group, as compared with -1.6% in the placebo group. At 48 weeks, the least-squares mean percentage change in the retatrutide groups was -8.7% in the 1-mg group, -17.1% in the combined 4-mg group, -22.8% in the combined 8-mg group, and -24.2% in the 12-mg group, as compared with -2.1% in the placebo group. At 48 weeks, a weight reduction of 5% or more, 10% or more, and 15% or more had occurred in 92%, 75%, and 60%, respectively, of the participants who received 4 mg of retatrutide; 100%, 91%, and 75% of those who received 8 mg; 100%, 93%, and 83% of those who received 12 mg; and 27%, 9%, and 2% of those who received placebo. The most common adverse events in the retatrutide groups were gastrointestinal; these events were dose-related, were mostly mild to moderate in severity, and were partially mitigated with a lower starting dose (2 mg vs. 4 mg). Dose-dependent increases in heart rate peaked at 24 weeks and declined thereafter.&lt;/p&gt;&lt;p&gt;Conclusions: In adults with obesity, retatrutide treatment for 48 weeks resulted in substantial reductions in body weight. (Funded by Eli Lilly; ClinicalTrials.gov number, NCT04881760.).&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/37366315/</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -1307,50 +1486,86 @@
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
+  </si>
+  <si>
+    <t>WO2019125929</t>
+  </si>
+  <si>
+    <t>Retatrutide and analogues I</t>
+  </si>
+  <si>
+    <t>Eli Lilly And Company</t>
+  </si>
+  <si>
+    <t>2038-12-14</t>
+  </si>
+  <si>
+    <t>Incretin analogs are provided that have activity at each of the GIP, GLP-1 and glucagon receptors. The incretin analogs have structural features resulting in balanced activity and extended duration of action at each of these receptors. Methods also are provided for treating diseases such as diabetes mellitus, dyslipidemia, fatty liver disease, metabolic syndrome, non-alcoholic steatohepatitis and obesity.</t>
+  </si>
+  <si>
+    <t>MPP search</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Colombia, Dominican Republic, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Mexico, Philippines, Ukraine, India, Algeria, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Egypt, El Salvador, Guatemala, Honduras, Indonesia, Lebanon, Malaysia, Nigeria, Pakistan, Peru, South Africa, Sri Lanka, Thailand, Venezuela (Bolivarian Republic of), Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Bahrain, Brunei Darussalam, Kuwait, United Arab Emirates, Saudi Arabia, Oman, Qatar, Hong Kong, Macao, New Zealand, Panama, Trinidad and Tobago</t>
+  </si>
+  <si>
+    <t>WO2019125938</t>
+  </si>
+  <si>
+    <t>Retatrutide and analogues II</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Colombia, Dominican Republic, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Mexico, Peru, Philippines, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Algeria, Egypt, Guatemala, Honduras, Indonesia, Lebanon, Sri Lanka, Malaysia, Nigeria, Pakistan, El Salvador, Thailand, Ukraine, Venezuela (Bolivarian Republic of), Viet Nam, South Africa, Angola</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, United Arab Emirates, Bahrain, Brunei Darussalam, Kuwait, Saudi Arabia, Oman, Qatar, Hong Kong, Macao, New Zealand, Panama, Trinidad and Tobago</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/flMGZmDy90hL75T0at3Vdv6Dirrvfs1Q1jaugiea.png</t>
   </si>
@@ -1397,50 +1612,59 @@
     <t>United States</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.cell.com/cell-metabolism/fulltext/S1550-4131(22)00312-6"&gt;LY3437943, a novel triple glucagon, GIP, and GLP-1 receptor agonist for glycemic control and weight loss: From discovery to clinical proof of concept&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Tamer Coskun</t>
   </si>
   <si>
     <t>2022-09-06</t>
   </si>
   <si>
     <t>Cell Metabolism</t>
   </si>
   <si>
     <t>•	LY3437943 has triple agonist activity at the glucagon, GIP, and GLP-1 receptors
 •	LY3437943 caused greater body weight loss in obese mice than tirzepatide
 •	LY3437943 increased energy expenditure through glucagon receptor activation
 •	Safety and tolerability of LY3437943 were similar to other incretin-based drugs</t>
   </si>
   <si>
     <t>&lt;p&gt;With an increasing prevalence of obesity, there is a need for new therapies to improve body weight management and metabolic health. Multireceptor agonists in development may provide approaches to fulfill this unmet medical need. LY3437943 is a novel triple agonist peptide at the glucagon receptor (GCGR), glucose-dependent insulinotropic polypeptide receptor (GIPR), and glucagon-like peptide-1 receptor (GLP-1R). In&amp;nbsp;vitro, LY3437943 shows balanced GCGR and GLP-1R activity but more GIPR activity. In obese mice, administration of LY3437943 decreased body weight and improved glycemic control. Body weight loss was augmented by the addition of GCGR-mediated increases in energy expenditure to GIPR- and GLP-1R-driven calorie intake reduction. In a phase 1 single ascending dose study, LY3437943 showed a safety and tolerability profile similar to other incretins. Its pharmacokinetic profile supported once-weekly dosing, and a reduction in body weight persisted up to day 43 after a single dose. These findings warrant further clinical assessment of LY3437943.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.cell.com/cell-metabolism/fulltext/S1550-4131(22)00312-6</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1462,68 +1686,69 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1771,137 +1996,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05929066" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05929079" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05882045" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05931367" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06859268" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07035093" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07232719" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07357415" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06383390" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06662383" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06354660" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06260722" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06297603" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07165028" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04881760" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glp3.wiki/articles/triumph-3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trials.lilly.com/en-US/trial/405675" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/abs/10.1056/NEJMoa2604169" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investor.lilly.com/news-releases/news-release-details/lillys-triple-agonist-retatrutide-delivered-powerful-weight-loss" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/42810372/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glp3.wiki/articles/triumph-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trials.lilly.com/en-US/trial/405675" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investor.lilly.com/news-releases/news-release-details/lillys-triple-agonist-retatrutide-delivered-weight-loss-average" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lancet/article/PIIS0140-6736(26)00967-0/abstract" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/37366315/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190627&amp;CC=WO&amp;NR=2019125929A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190627&amp;CC=WO&amp;NR=2019125938A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/flMGZmDy90hL75T0at3Vdv6Dirrvfs1Q1jaugiea.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/yrUIC8hGmT9iuZVho1SMegCNzo9uYGDXqoKyhGUY.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/meLJL68Y0C66ahLhGl6rYM6F0ht1OPLCFUYLM4UI.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cell-metabolism/fulltext/S1550-4131(22)00312-6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1969,144 +2245,352 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="I2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="M2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="N2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="O2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="P2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="Q2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="R2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="S2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="T2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="U2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="V2" t="s">
-        <v>56</v>
+        <v>103</v>
+      </c>
+      <c r="W2" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>105</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="AH2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="AL2" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AM2" s="1" t="s">
-        <v>65</v>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ16"/>
   <sheetViews>
@@ -2150,1928 +2634,1992 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>86</v>
+        <v>135</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>98</v>
+        <v>147</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G2" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="I2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="J2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="M2" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O2" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>176</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AB2" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="AC2" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>184</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>185</v>
       </c>
       <c r="AO2" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="AQ2">
+        <v>186</v>
+      </c>
+      <c r="AP2">
         <v>2335</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>187</v>
+      </c>
       <c r="AR2" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>109</v>
       </c>
       <c r="AW2" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX2" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY2" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ2" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="C3" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="E3" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F3" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G3" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="I3" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="J3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="M3" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O3" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X3" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="Y3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="AB3" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="AC3" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="AD3" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE3" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF3" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH3" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI3" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>201</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP3">
         <v>1152</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>187</v>
+      </c>
       <c r="AR3" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>189</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="C4" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F4" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G4" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H4" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="I4" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="J4" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="M4" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O4" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X4" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="Y4" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="AB4" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="AC4" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="AD4" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE4" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF4" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH4" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI4" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>211</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP4">
         <v>1946</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>187</v>
+      </c>
       <c r="AR4" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>109</v>
       </c>
       <c r="AW4" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX4" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY4" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ4" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="C5" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F5" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G5" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H5" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="I5" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="J5" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="M5" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O5" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X5" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="Y5" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="AB5" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="AC5" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="AD5" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE5" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF5" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG5" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH5" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI5" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>221</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>222</v>
       </c>
       <c r="AO5" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-      <c r="AQ5">
+        <v>186</v>
+      </c>
+      <c r="AP5">
         <v>445</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>187</v>
+      </c>
       <c r="AR5" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>109</v>
       </c>
       <c r="AW5" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX5" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY5" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ5" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E6" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" t="s">
+        <v>226</v>
+      </c>
+      <c r="G6" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" t="s">
+        <v>227</v>
+      </c>
+      <c r="I6" t="s">
+        <v>228</v>
+      </c>
+      <c r="J6" t="s">
+        <v>229</v>
+      </c>
+      <c r="M6" t="s">
         <v>174</v>
       </c>
-      <c r="C6" t="s">
+      <c r="O6" t="s">
         <v>175</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...17 lines deleted...]
-      <c r="J6" t="s">
+      <c r="X6" t="s">
+        <v>230</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>231</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>232</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>232</v>
+      </c>
+      <c r="AD6" t="s">
         <v>180</v>
       </c>
-      <c r="M6" t="s">
-[...5 lines deleted...]
-      <c r="X6" t="s">
+      <c r="AE6" t="s">
         <v>181</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AF6" t="s">
         <v>182</v>
       </c>
-      <c r="Z6" t="s">
+      <c r="AG6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AH6" t="s">
         <v>183</v>
       </c>
-      <c r="AA6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AI6" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ6">
+        <v>233</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP6">
         <v>643</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>187</v>
+      </c>
       <c r="AR6" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>109</v>
       </c>
       <c r="AW6" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX6" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY6" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ6" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="C7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F7" t="s">
+        <v>226</v>
+      </c>
+      <c r="G7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H7" t="s">
+        <v>237</v>
+      </c>
+      <c r="I7" t="s">
+        <v>238</v>
+      </c>
+      <c r="J7" t="s">
+        <v>239</v>
+      </c>
+      <c r="M7" t="s">
+        <v>174</v>
+      </c>
+      <c r="O7" t="s">
+        <v>175</v>
+      </c>
+      <c r="X7" t="s">
+        <v>240</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>241</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>242</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>180</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>182</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>182</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>243</v>
+      </c>
+      <c r="AO7" t="s">
         <v>186</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="AP7">
+        <v>586</v>
+      </c>
+      <c r="AQ7" t="s">
         <v>187</v>
       </c>
-      <c r="E7" t="s">
-[...8 lines deleted...]
-      <c r="H7" t="s">
+      <c r="AR7" t="s">
         <v>188</v>
       </c>
-      <c r="I7" t="s">
+      <c r="AT7" t="s">
         <v>189</v>
       </c>
-      <c r="J7" t="s">
+      <c r="AV7" t="s">
+        <v>109</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>100</v>
+      </c>
+      <c r="AX7" t="s">
         <v>190</v>
       </c>
-      <c r="M7" t="s">
-[...5 lines deleted...]
-      <c r="X7" t="s">
+      <c r="AY7" t="s">
+        <v>107</v>
+      </c>
+      <c r="AZ7" t="s">
         <v>191</v>
-      </c>
-[...55 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="C8" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="E8" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F8" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="G8" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H8" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="I8" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="J8" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="M8" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O8" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X8" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="Y8" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="Z8" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="AA8" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="AD8" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE8" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF8" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG8" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH8" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI8" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ8">
+        <v>252</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP8">
         <v>250</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>187</v>
+      </c>
       <c r="AR8" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>109</v>
       </c>
       <c r="AW8" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX8" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY8" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ8" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="C9" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="E9" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F9" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="G9" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H9" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="I9" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="J9" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="M9" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="X9" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="Y9" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="Z9" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="AA9" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="AD9" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE9" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF9" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG9" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH9" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI9" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ9">
+        <v>263</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP9">
         <v>600</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>187</v>
+      </c>
       <c r="AR9" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>109</v>
       </c>
       <c r="AW9" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX9" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY9" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ9" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>215</v>
+        <v>264</v>
       </c>
       <c r="C10" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="E10" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F10" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="G10" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H10" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="I10" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="J10" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="M10" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O10" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X10" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="Y10" t="s">
-        <v>192</v>
+        <v>241</v>
       </c>
       <c r="Z10" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="AA10" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="AD10" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE10" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF10" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG10" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH10" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI10" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>272</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>273</v>
       </c>
       <c r="AO10" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      <c r="AQ10">
+        <v>186</v>
+      </c>
+      <c r="AP10">
         <v>10000</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>187</v>
+      </c>
       <c r="AR10" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>109</v>
       </c>
       <c r="AW10" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX10" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY10" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ10" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>225</v>
+        <v>274</v>
       </c>
       <c r="C11" t="s">
+        <v>275</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="E11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F11" t="s">
         <v>226</v>
       </c>
-      <c r="D11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H11" t="s">
-        <v>228</v>
+        <v>277</v>
       </c>
       <c r="I11" t="s">
-        <v>229</v>
+        <v>278</v>
       </c>
       <c r="J11" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="M11" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O11" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="X11" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
       <c r="Y11" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
       <c r="Z11" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="AA11" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="AC11" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="AD11" t="s">
-        <v>236</v>
+        <v>180</v>
       </c>
       <c r="AE11" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF11" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG11" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH11" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI11" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ11">
+        <v>285</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP11">
         <v>800</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>187</v>
+      </c>
       <c r="AR11" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>109</v>
       </c>
       <c r="AW11" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX11" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY11" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ11" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="C12" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="E12" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F12" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G12" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H12" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="I12" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="J12" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="M12" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O12" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X12" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="Y12" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="AB12" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="AC12" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="AD12" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE12" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF12" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG12" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH12" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI12" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>296</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP12">
         <v>537</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>187</v>
+      </c>
       <c r="AR12" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>109</v>
       </c>
       <c r="AW12" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX12" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY12" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ12" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="C13" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="E13" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F13" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="G13" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H13" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="I13" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="J13" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="M13" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O13" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="Q13" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="S13" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="X13" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="Y13" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="AA13" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="AB13" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="AD13" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE13" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF13" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG13" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH13" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI13" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ13">
+        <v>310</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP13">
         <v>1250</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>187</v>
+      </c>
       <c r="AR13" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>188</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>311</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>109</v>
       </c>
       <c r="AW13" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX13" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY13" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ13" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
       <c r="C14" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="E14" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F14" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="G14" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H14" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="I14" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="J14" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="M14" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="O14" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X14" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="Y14" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
       <c r="Z14" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="AA14" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="AD14" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE14" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF14" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG14" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH14" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI14" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ14">
         <v>320</v>
       </c>
+      <c r="AO14" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP14">
+        <v>320</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>187</v>
+      </c>
       <c r="AR14" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>109</v>
       </c>
       <c r="AW14" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX14" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY14" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ14" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="C15" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>275</v>
+        <v>323</v>
       </c>
       <c r="E15" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F15" t="s">
-        <v>276</v>
+        <v>324</v>
       </c>
       <c r="G15" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H15" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="I15" t="s">
-        <v>278</v>
+        <v>326</v>
       </c>
       <c r="J15" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
       <c r="M15" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="O15" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="Q15" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X15" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="Y15" t="s">
-        <v>281</v>
+        <v>329</v>
       </c>
       <c r="Z15" t="s">
-        <v>282</v>
+        <v>330</v>
       </c>
       <c r="AA15" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="AC15" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="AD15" t="s">
-        <v>236</v>
+        <v>180</v>
       </c>
       <c r="AE15" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF15" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG15" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH15" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI15" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ15">
+        <v>332</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP15">
         <v>4500</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>187</v>
+      </c>
       <c r="AR15" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>285</v>
+        <v>188</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>333</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>109</v>
       </c>
       <c r="AW15" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX15" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY15" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ15" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>286</v>
+        <v>334</v>
       </c>
       <c r="C16" t="s">
-        <v>287</v>
+        <v>335</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>288</v>
+        <v>336</v>
       </c>
       <c r="E16" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="F16" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G16" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H16" t="s">
-        <v>290</v>
+        <v>338</v>
       </c>
       <c r="I16" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
       <c r="J16" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="M16" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="O16" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X16" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
       <c r="Y16" t="s">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="AB16" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="AC16" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="AD16" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE16" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF16" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG16" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH16" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI16" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ16">
+        <v>346</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP16">
         <v>338</v>
       </c>
+      <c r="AQ16" t="s">
+        <v>187</v>
+      </c>
       <c r="AR16" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>188</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>109</v>
       </c>
       <c r="AW16" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AX16" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="AY16" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="AZ16" t="s">
-        <v>58</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I5" sqref="I5"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="B2" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="C2" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="D2" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="E2" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
       <c r="F2" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="G2" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="H2" t="s">
-        <v>312</v>
+        <v>360</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>361</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="B3" t="s">
-        <v>306</v>
+        <v>117</v>
       </c>
       <c r="C3" t="s">
-        <v>313</v>
+        <v>362</v>
       </c>
       <c r="D3" t="s">
-        <v>314</v>
+        <v>363</v>
       </c>
       <c r="E3" t="s">
-        <v>309</v>
+        <v>364</v>
       </c>
       <c r="F3" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>365</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>193</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>354</v>
       </c>
       <c r="C4" t="s">
-        <v>318</v>
+        <v>367</v>
       </c>
       <c r="D4" t="s">
-        <v>319</v>
+        <v>368</v>
       </c>
       <c r="E4" t="s">
-        <v>320</v>
+        <v>357</v>
       </c>
       <c r="F4" t="s">
-        <v>319</v>
+        <v>369</v>
+      </c>
+      <c r="G4" t="s">
+        <v>370</v>
+      </c>
+      <c r="H4" t="s">
+        <v>371</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>321</v>
+        <v>372</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="C5" t="s">
-        <v>322</v>
+        <v>373</v>
       </c>
       <c r="D5" t="s">
-        <v>323</v>
+        <v>374</v>
       </c>
       <c r="E5" t="s">
-        <v>320</v>
+        <v>375</v>
       </c>
       <c r="F5" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>374</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>326</v>
+        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>239</v>
+        <v>203</v>
       </c>
       <c r="B6" t="s">
-        <v>306</v>
+        <v>117</v>
       </c>
       <c r="C6" t="s">
-        <v>327</v>
+        <v>377</v>
       </c>
       <c r="D6" t="s">
-        <v>328</v>
+        <v>363</v>
       </c>
       <c r="E6" t="s">
-        <v>329</v>
+        <v>375</v>
       </c>
       <c r="F6" t="s">
-        <v>315</v>
+        <v>378</v>
       </c>
       <c r="G6" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>379</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>213</v>
+      </c>
+      <c r="B7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E7" t="s">
+        <v>382</v>
+      </c>
+      <c r="F7" t="s">
+        <v>365</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
         <v>287</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7" t="s">
+      <c r="B8" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" t="s">
+        <v>384</v>
+      </c>
+      <c r="D8" t="s">
+        <v>385</v>
+      </c>
+      <c r="E8" t="s">
+        <v>386</v>
+      </c>
+      <c r="F8" t="s">
+        <v>369</v>
+      </c>
+      <c r="G8" t="s">
+        <v>387</v>
+      </c>
+      <c r="H8" t="s">
+        <v>388</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
         <v>335</v>
       </c>
-      <c r="H7" t="s">
-        <v>336</v>
+      <c r="B9" t="s">
+        <v>354</v>
+      </c>
+      <c r="C9" t="s">
+        <v>390</v>
+      </c>
+      <c r="D9" t="s">
+        <v>391</v>
+      </c>
+      <c r="E9" t="s">
+        <v>392</v>
+      </c>
+      <c r="F9" t="s">
+        <v>358</v>
+      </c>
+      <c r="G9" t="s">
+        <v>393</v>
+      </c>
+      <c r="H9" t="s">
+        <v>394</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -4080,583 +4628,664 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>337</v>
+        <v>396</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>338</v>
+        <v>397</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>339</v>
+        <v>398</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>340</v>
+        <v>399</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>341</v>
+        <v>400</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>342</v>
+        <v>401</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>343</v>
+        <v>402</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>344</v>
+        <v>403</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>345</v>
+        <v>404</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>405</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>407</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>349</v>
+        <v>408</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>350</v>
+        <v>409</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>351</v>
+        <v>410</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>352</v>
+        <v>411</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>353</v>
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>354</v>
+        <v>413</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>355</v>
+        <v>414</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>356</v>
+        <v>415</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>416</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>417</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>359</v>
+        <v>418</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>360</v>
+        <v>419</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>361</v>
+        <v>420</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>362</v>
+        <v>421</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>363</v>
+        <v>422</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>364</v>
+        <v>423</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>365</v>
+        <v>424</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>367</v>
+        <v>426</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="C2" t="s">
+        <v>428</v>
+      </c>
+      <c r="D2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="G2" t="s">
+        <v>431</v>
+      </c>
+      <c r="H2" t="s">
+        <v>183</v>
+      </c>
+      <c r="I2" t="s">
+        <v>432</v>
+      </c>
+      <c r="N2" t="s">
+        <v>433</v>
+      </c>
+      <c r="O2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" t="s">
+        <v>429</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="G3" t="s">
+        <v>431</v>
+      </c>
+      <c r="H3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I3" t="s">
+        <v>432</v>
+      </c>
+      <c r="N3" t="s">
+        <v>437</v>
+      </c>
+      <c r="O3" t="s">
+        <v>438</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>368</v>
+        <v>439</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>369</v>
+        <v>440</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>354</v>
+        <v>413</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>370</v>
+        <v>441</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>357</v>
+        <v>416</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>442</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>443</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>373</v>
+        <v>444</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>374</v>
+        <v>445</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>375</v>
+        <v>446</v>
       </c>
       <c r="C2" t="s">
-        <v>376</v>
+        <v>447</v>
       </c>
       <c r="D2" t="s">
-        <v>377</v>
+        <v>448</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>378</v>
+        <v>449</v>
       </c>
       <c r="C3" t="s">
-        <v>379</v>
+        <v>450</v>
       </c>
       <c r="D3" t="s">
-        <v>377</v>
+        <v>448</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>380</v>
+        <v>451</v>
       </c>
       <c r="C4" t="s">
-        <v>381</v>
+        <v>452</v>
       </c>
       <c r="D4" t="s">
-        <v>382</v>
+        <v>453</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>383</v>
+        <v>454</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>338</v>
+        <v>397</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>384</v>
+        <v>455</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>385</v>
+        <v>456</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>386</v>
+        <v>457</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>323</v>
+        <v>363</v>
       </c>
       <c r="C2" t="s">
-        <v>387</v>
+        <v>458</v>
       </c>
       <c r="D2" t="s">
-        <v>388</v>
+        <v>459</v>
       </c>
       <c r="E2" t="s">
-        <v>389</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>390</v>
+        <v>461</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="C2" t="s">
-        <v>391</v>
+        <v>462</v>
       </c>
       <c r="D2" t="s">
-        <v>392</v>
+        <v>463</v>
       </c>
       <c r="E2" t="s">
-        <v>393</v>
+        <v>464</v>
       </c>
       <c r="F2" t="s">
-        <v>394</v>
+        <v>465</v>
       </c>
       <c r="G2" t="s">
-        <v>395</v>
+        <v>466</v>
       </c>
       <c r="H2" t="s">
-        <v>396</v>
+        <v>467</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>468</v>
       </c>
       <c r="J2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>