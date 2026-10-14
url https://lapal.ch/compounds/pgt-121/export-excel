--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -147,51 +156,57 @@
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGT-121 (mAb)</t>
   </si>
   <si>
     <t>PGT-121</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>PGT-121 is a broadly neutralizing monoclonal antibody (bnMAb) that targets the V3-glycan epitope of the HIV-1 gp120 envelope glycoprotein. PGT122, a structurally related antibody, interacts with the gp120 outer domain at a more vertical angle relative to the apex of the viral envelope spike. The estimated serum half-life of PGT121 ranges from approximately 14 to 22 days. Following antigen binding, the PGT-121-HIV complex exhibits a sink effect, leading to rapid systemic clearance. In a phase 1 clinical trial, no treatment-related adverse events were reported; however, immune-related grade 3 adverse events were observed.</t>
   </si>
   <si>
     <t>Not approved yet.</t>
   </si>
   <si>
     <t>https://clinicalinfo.hiv.gov/en/drugs/pgt121/health-professional#:~:text=PGT121%20is%20a%20recombinant%20human,of%20118%20multi%2Dclade%20pseudoviruses.</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Solution</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
@@ -203,51 +218,51 @@
 1. Substitution of Amino Acid Residues: Heavy Chain (VH)/Light Chain (VL)
 2. Mammalian cell expression
 3. Glycoengineering	to enhance Fc-effector function (e.g., afucosylation)
 4. Formulation optimization: Excipients improve stability and solubility
 5. Sequential vaccination: Elicits PGT-121-like bnAbs in animal models</t>
   </si>
   <si>
     <t>1. HPLC
 2. Mass Spectrometry
 3. Spectrometers
 4. pH meter
 5. Yeast Surface Display
 6. FACS (Fluorescence-Activated Cell Sorting)
 7. Deep Sequencing</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
-    <t>Other/Variable/Unknown: Once every 12 weeks</t>
+    <t>Every 3 months</t>
   </si>
   <si>
     <t>3mg/kg; 10 mg/kg and 30 mg/kg (under investigation)</t>
   </si>
   <si>
     <t>30 mg/kg</t>
   </si>
   <si>
     <t>PGT-121 3 mg/kg given once every 12 weeks
 PGT-121 10 mg/kg given once every 12 weeks
 PGT-121 30 mg/kg given once every 12 weeks</t>
   </si>
   <si>
     <t>2025-06-12 14:32:30</t>
   </si>
   <si>
     <t>2025-11-18 16:50:17</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
@@ -307,53 +322,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -416,53 +428,50 @@
     <t>This is a Phase 1/2a open label study to evaluate the safety, tolerability, pharmacokinetics and anti-viral activity of PGT121, VRC07-523LS and PGDM1400 for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>A Phase 1/2a Study of PGT121, VRC07-523LS and PGDM1400 Monoclonal Antibodies in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS + PGDM1400</t>
   </si>
   <si>
     <t>2018-12-03</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>
   <si>
     <t>2021-10-25</t>
   </si>
   <si>
     <t>2022-05-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1. Willing to comply with the requirements of the protocol and available for follow-up for the planned duration of the study.
 2. In the opinion of the Principal Investigator or designee and based on Assessment of Informed Consent Understanding results, has understood the information provided and potential impact and/or risks linked to IV infusion and participation in the trial; written informed consent will be obtained from the volunteer before any study-related procedures are performed.
 3. All volunteers born female engaging in sexual activity that could lead to pregnancy must commit to use an effective method of contraception from the day of the first IV infusion of investigational product until 6 months following the final investigational product administration
 4. All sexually active vo</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
@@ -718,50 +727,53 @@
   <si>
     <t>NCT03928821</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03928821</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, pharmacokinetics, and antiviral activity of combinations of monoclonal antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS administered via intravenous infusion in healthy, HIV-uninfected adults.</t>
   </si>
   <si>
     <t>Evaluating the Safety, Tolerability, Pharmacokinetics, and Antiviral Activity of Combinations of Monoclonal Antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS Administered Via Intravenous Infusion</t>
   </si>
   <si>
     <t>10-1074</t>
   </si>
   <si>
     <t>2019-07-17</t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>2021-03-25</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>Inclusion Criteria:
 General and Demographic Criteria
 * Age of 18 to 50 years
 * Access to a participating clinical research site (CRS) and willingness to be followed for the planned duration of the study
 * Ability and willingness to provide informed consent
 * Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
 * Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit
 * Good general health as shown by medical history, physical exam, and screening laboratory tests
 HIV-Related Criteria:
 * Willingness to receive HIV test re</t>
   </si>
   <si>
     <t>STUDY00007810</t>
   </si>
   <si>
     <t>NCT04144335</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04144335</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>University of Minnesota</t>
@@ -910,53 +922,50 @@
     <t>NCT06987318</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06987318</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, and efficacy of combination broadly neutralizing antibodies (bNAbs), to induce HIV-1 control during analytic treatment interruption (ATI).</t>
   </si>
   <si>
     <t>A Study to Evaluate the Safety and Antiviral Activity of Two Human Monoclonal Antibodies (VRC07-523LS and PGT121.414.LS) During Analytic Treatment Interruption in Participants Living With HIV Who Init</t>
   </si>
   <si>
     <t>2026-12-01</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2027-08-29</t>
   </si>
   <si>
     <t>2028-05-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Ability and willingness of participant to provide informed consent.
 * Initiation of combination ART within 90 days of acute HIV diagnosis as defined by any of the criteria listed below:
   * A negative HIV Ab or HIV Ag/Ab Combination Assay and a detectable HIV-1 RNA (qualitative or quantitative) or a subsequently positive Western blot (WB) or equivalent HIV-1 confirmatory assay (e.g. Geenius assay) if no positive HIV-1 RNA test was available.
   * A positive HIV Ab or HIV Ag/Ab Combination Assay or p24 antigen test and a negative or indeterminate HIV confirmatory/differentiating test with a detectable HIV-1 RNA (qualitative or quantitative).
   * A positive HIV Ab or HIV-1 RNA or p24 antigen and positive WB or Geenius HIV-1/HIV-2 Supplemental Assay that is negative for</t>
   </si>
   <si>
     <t>Every 3 months, Once</t>
   </si>
   <si>
     <t>Tatelo plus - IMPAACT 2042</t>
   </si>
   <si>
     <t>NCT06508749</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06508749</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
@@ -1621,97 +1630,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/yCiTJ8DW4Mo8yDmQr79bJhg7vdTEMqxdXHgrxtXW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1740,192 +1752,207 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="O2" t="s">
         <v>44</v>
       </c>
+      <c r="J2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>53</v>
       </c>
+      <c r="Y2" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>55</v>
+      </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      <c r="AJ2" t="s">
         <v>59</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ12"/>
+  <dimension ref="A1:AY12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1940,1305 +1967,1286 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
+        <v>121</v>
+      </c>
+      <c r="J2" t="s">
+        <v>122</v>
+      </c>
+      <c r="M2" t="s">
+        <v>123</v>
+      </c>
+      <c r="O2" t="s">
+        <v>124</v>
+      </c>
+      <c r="X2" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP2">
+        <v>19</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="E3" t="s">
         <v>117</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F3" t="s">
         <v>118</v>
       </c>
-      <c r="M2" t="s">
+      <c r="G3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I3" t="s">
+        <v>145</v>
+      </c>
+      <c r="J3" t="s">
+        <v>122</v>
+      </c>
+      <c r="M3" t="s">
+        <v>146</v>
+      </c>
+      <c r="O3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>148</v>
+      </c>
+      <c r="S3" t="s">
+        <v>149</v>
+      </c>
+      <c r="U3" t="s">
+        <v>150</v>
+      </c>
+      <c r="X3" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP3">
+        <v>28</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E4" t="s">
+        <v>163</v>
+      </c>
+      <c r="F4" t="s">
+        <v>164</v>
+      </c>
+      <c r="G4" t="s">
+        <v>165</v>
+      </c>
+      <c r="H4" t="s">
+        <v>166</v>
+      </c>
+      <c r="I4" t="s">
+        <v>167</v>
+      </c>
+      <c r="J4" t="s">
+        <v>168</v>
+      </c>
+      <c r="M4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O4" t="s">
+        <v>169</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>170</v>
+      </c>
+      <c r="S4" t="s">
+        <v>171</v>
+      </c>
+      <c r="X4" t="s">
+        <v>172</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP4">
+        <v>48</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>159</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>177</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" t="s">
+        <v>118</v>
+      </c>
+      <c r="G5" t="s">
         <v>119</v>
       </c>
-      <c r="O2" t="s">
-[...5 lines deleted...]
-      <c r="Y2" t="s">
+      <c r="H5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J5" t="s">
         <v>122</v>
       </c>
-      <c r="AB2" t="s">
-[...20 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="M5" t="s">
+        <v>184</v>
+      </c>
+      <c r="O5" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>186</v>
+      </c>
+      <c r="S5" t="s">
+        <v>187</v>
+      </c>
+      <c r="U5" t="s">
+        <v>188</v>
+      </c>
+      <c r="X5" t="s">
+        <v>189</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AD5" t="s">
         <v>129</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AE5" t="s">
         <v>130</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AF5" t="s">
         <v>131</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AS2" t="s">
+      <c r="AG5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH5" t="s">
         <v>132</v>
       </c>
-      <c r="AU2" t="s">
-[...2 lines deleted...]
-      <c r="AW2" t="s">
+      <c r="AI5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AO5" t="s">
         <v>134</v>
       </c>
-      <c r="AX2" t="s">
+      <c r="AP5">
+        <v>29</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR5" t="s">
         <v>135</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="AT5" t="s">
+        <v>159</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E6" t="s">
+        <v>181</v>
+      </c>
+      <c r="F6" t="s">
+        <v>118</v>
+      </c>
+      <c r="G6" t="s">
+        <v>119</v>
+      </c>
+      <c r="H6" t="s">
+        <v>196</v>
+      </c>
+      <c r="I6" t="s">
+        <v>197</v>
+      </c>
+      <c r="J6" t="s">
+        <v>122</v>
+      </c>
+      <c r="M6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O6" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>200</v>
+      </c>
+      <c r="S6" t="s">
+        <v>201</v>
+      </c>
+      <c r="U6" t="s">
+        <v>202</v>
+      </c>
+      <c r="X6" t="s">
+        <v>203</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP6">
+        <v>48</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>159</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E7" t="s">
+        <v>181</v>
+      </c>
+      <c r="F7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H7" t="s">
+        <v>210</v>
+      </c>
+      <c r="I7" t="s">
+        <v>211</v>
+      </c>
+      <c r="J7" t="s">
+        <v>122</v>
+      </c>
+      <c r="M7" t="s">
+        <v>148</v>
+      </c>
+      <c r="O7" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>212</v>
+      </c>
+      <c r="S7" t="s">
+        <v>150</v>
+      </c>
+      <c r="X7" t="s">
+        <v>213</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>214</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>215</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>217</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP7">
+        <v>27</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT7" t="s">
         <v>136</v>
       </c>
-      <c r="AZ2" t="s">
-        <v>52</v>
+      <c r="AV7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="8" spans="1:51">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>218</v>
+      </c>
+      <c r="C8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F8" t="s">
+        <v>221</v>
+      </c>
+      <c r="G8" t="s">
+        <v>222</v>
+      </c>
+      <c r="H8" t="s">
+        <v>223</v>
+      </c>
+      <c r="I8" t="s">
+        <v>224</v>
+      </c>
+      <c r="J8" t="s">
+        <v>122</v>
+      </c>
+      <c r="M8" t="s">
+        <v>225</v>
+      </c>
+      <c r="O8" t="s">
+        <v>226</v>
+      </c>
+      <c r="W8" t="s">
+        <v>227</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>228</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>229</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>230</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>232</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>233</v>
+      </c>
+      <c r="C9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E9" t="s">
+        <v>181</v>
+      </c>
+      <c r="F9" t="s">
+        <v>118</v>
+      </c>
+      <c r="G9" t="s">
+        <v>165</v>
+      </c>
+      <c r="H9" t="s">
+        <v>236</v>
+      </c>
+      <c r="I9" t="s">
+        <v>237</v>
+      </c>
+      <c r="J9" t="s">
+        <v>122</v>
+      </c>
+      <c r="M9" t="s">
+        <v>238</v>
+      </c>
+      <c r="O9" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>240</v>
+      </c>
+      <c r="S9" t="s">
+        <v>241</v>
+      </c>
+      <c r="X9" t="s">
+        <v>242</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>243</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>244</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>244</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>216</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>245</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP9">
+        <v>33</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>231</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>246</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>247</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C10" t="s">
+        <v>249</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E10" t="s">
+        <v>181</v>
+      </c>
+      <c r="F10" t="s">
+        <v>118</v>
+      </c>
+      <c r="G10" t="s">
+        <v>251</v>
+      </c>
+      <c r="H10" t="s">
+        <v>252</v>
+      </c>
+      <c r="I10" t="s">
+        <v>253</v>
+      </c>
+      <c r="J10" t="s">
+        <v>254</v>
+      </c>
+      <c r="M10" t="s">
+        <v>255</v>
+      </c>
+      <c r="O10" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>257</v>
+      </c>
+      <c r="S10" t="s">
+        <v>258</v>
+      </c>
+      <c r="X10" t="s">
+        <v>259</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>260</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>261</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>263</v>
+      </c>
+      <c r="C11" t="s">
+        <v>264</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="E11" t="s">
+        <v>181</v>
+      </c>
+      <c r="F11" t="s">
+        <v>266</v>
+      </c>
+      <c r="G11" t="s">
+        <v>165</v>
+      </c>
+      <c r="H11" t="s">
+        <v>267</v>
+      </c>
+      <c r="I11" t="s">
+        <v>268</v>
+      </c>
+      <c r="J11" t="s">
+        <v>168</v>
+      </c>
+      <c r="M11" t="s">
+        <v>150</v>
+      </c>
+      <c r="O11" t="s">
+        <v>169</v>
+      </c>
+      <c r="W11" t="s">
+        <v>269</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>270</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>271</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>272</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>273</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP11">
+        <v>40</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>231</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>274</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E12" t="s">
+        <v>117</v>
+      </c>
+      <c r="F12" t="s">
+        <v>278</v>
+      </c>
+      <c r="G12" t="s">
+        <v>165</v>
+      </c>
+      <c r="H12" t="s">
+        <v>279</v>
+      </c>
+      <c r="I12" t="s">
+        <v>280</v>
+      </c>
+      <c r="J12" t="s">
+        <v>281</v>
+      </c>
+      <c r="M12" t="s">
+        <v>282</v>
+      </c>
+      <c r="O12" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>169</v>
+      </c>
+      <c r="S12" t="s">
+        <v>283</v>
+      </c>
+      <c r="U12" t="s">
+        <v>284</v>
+      </c>
+      <c r="X12" t="s">
+        <v>285</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>286</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>287</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>288</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>289</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>290</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP12">
+        <v>41</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV12" t="s">
         <v>137</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AW12" t="s">
         <v>138</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AX12" t="s">
         <v>139</v>
       </c>
-      <c r="E3" t="s">
-[...979 lines deleted...]
-      </c>
       <c r="AY12" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -3252,98 +3260,98 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B2" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C2" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="F2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="H2" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -3354,560 +3362,560 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C2" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D2" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I2" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C2" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C2" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C3" t="s">
         <v>356</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E3" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F3" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C2" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="H2" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="J2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C3" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="H3" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="J3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">