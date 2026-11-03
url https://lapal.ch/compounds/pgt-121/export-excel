--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGT-121 (mAb)</t>
   </si>
   <si>
     <t>PGT-121</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
   </si>
@@ -383,50 +526,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>IAVI T003</t>
   </si>
   <si>
     <t>NCT03721510</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03721510</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>International AIDS Vaccine Initiative</t>
   </si>
   <si>
     <t>This is a Phase 1/2a open label study to evaluate the safety, tolerability, pharmacokinetics and anti-viral activity of PGT121, VRC07-523LS and PGDM1400 for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>A Phase 1/2a Study of PGT121, VRC07-523LS and PGDM1400 Monoclonal Antibodies in HIV-uninfected and HIV-infected Adults</t>
   </si>
@@ -935,104 +1081,50 @@
   </si>
   <si>
     <t>2026-12-01</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2027-08-29</t>
   </si>
   <si>
     <t>2028-05-07</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Ability and willingness of participant to provide informed consent.
 * Initiation of combination ART within 90 days of acute HIV diagnosis as defined by any of the criteria listed below:
   * A negative HIV Ab or HIV Ag/Ab Combination Assay and a detectable HIV-1 RNA (qualitative or quantitative) or a subsequently positive Western blot (WB) or equivalent HIV-1 confirmatory assay (e.g. Geenius assay) if no positive HIV-1 RNA test was available.
   * A positive HIV Ab or HIV Ag/Ab Combination Assay or p24 antigen test and a negative or indeterminate HIV confirmatory/differentiating test with a detectable HIV-1 RNA (qualitative or quantitative).
   * A positive HIV Ab or HIV-1 RNA or p24 antigen and positive WB or Geenius HIV-1/HIV-2 Supplemental Assay that is negative for</t>
   </si>
   <si>
     <t>Every 3 months, Once</t>
   </si>
   <si>
-    <t>Tatelo plus - IMPAACT 2042</t>
-[...52 lines deleted...]
-  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/33243815/"&gt;&lt;strong&gt;Assessing the safety and pharmacokinetics of the anti-HIV monoclonal antibody CAP256V2LS alone and in combination with VRC07-523LS and PGT121 in South African women: study protocol for the first-in-human CAPRISA 012B phase I clinical trial&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
@@ -1214,54 +1306,66 @@
   <si>
     <t>The Center for Virology and Vaccine Research at Beth Israel Deaconess Medical Center, led by Dr. Dan Barouch, focuses on developing vaccines against infectious diseases, including HIV and COVID-19. It comprises primary and affiliate faculty dedicated to virology, vaccinology, and related disciplines. Research from the Barouch Laboratory within this center is pioneering HIV eradication.</t>
   </si>
   <si>
     <t>IAVI</t>
   </si>
   <si>
     <t>http://www.iavi.org/united-states/neutralizing-antibody-center/</t>
   </si>
   <si>
     <t>United Stated of America</t>
   </si>
   <si>
     <t>The International AIDS Vaccine Initiative (IAVI) Neutralizing Antibody Center focuses on advancing HIV vaccine research by developing broadly neutralizing antibodies (bnAbs).</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Stephenson, K. E., Julg, B., Tan, C. S., Zash, R., Walsh, S. R., Rolle, C. P., Monczor, A. N., Lupo, S., Gelderblom, H. C., Ansel, J. L., Kanjilal, D. G., Maxfield, L. F., Nkolola, J., Borducchi, E. N., Abbink, P., Liu, J., Peter, L., Chandrashekar, A., Nityanandam, R., Lin, Z., … Barouch, D. H. (2021). Safety, pharmacokinetics and antiviral activity of PGT121, a broadly neutralizing monoclonal antibody against HIV-1: a randomized, placebo-controlled, phase 1 clinical trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;27&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(10), 1718–1724. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-021-01509-0" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1038/s41591-021-01509-0&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Human immunodeficiency virus (HIV)-1-specific broadly neutralizing monoclonal antibodies are currently under development to treat and prevent HIV-1 infection. We performed a single-center, randomized, double-blind, dose-escalation, placebo-controlled trial of a single administration of the HIV-1 V3-glycan-specific antibody PGT121 at 3, 10 and 30 mg kg–1&amp;nbsp;in HIV-uninfected adults and HIV-infected adults on antiretroviral therapy (ART), as well as a multicenter, open-label trial of one infusion of PGT121 at 30 mg kg–1&amp;nbsp;in viremic HIV-infected adults not on ART (no.&amp;nbsp;&lt;/span&gt;&lt;a href="https://clinicaltrials.gov/ct2/show/NCT02960581" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 94, 162); background-color: rgb(255, 255, 255);"&gt;NCT02960581&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;). The primary endpoints were safety and tolerability, pharmacokinetics (PK) and antiviral activity in viremic HIV-infected adults not on ART. The secondary endpoints were changes in anti-PGT121 antibody titers and CD4+ T-cell count, and development of HIV-1 sequence variations associated with PGT121 resistance. Among 48 participants enrolled, no treatment-related serious adverse events, potential immune-mediated diseases or Grade 3 or higher adverse events were reported. The most common reactions among PGT121 recipients were intravenous/injection site tenderness, pain and headache. Absolute and relative CD4+ T-cell counts did not change following PGT121 infusion in HIV-infected participants. Neutralizing anti-drug antibodies were not elicited. PGT121 reduced plasma HIV RNA levels by a median of 1.77 log in viremic participants, with a viral load nadir at a median of 8.5 days. Two individuals with low baseline viral loads experienced ART-free viral suppression for ≥168 days following antibody infusion, and rebound viruses in these individuals demonstrated full or partial PGT121 sensitivity. The trial met the prespecified endpoints. These data suggest that further investigation of the potential of antibody-based therapeutic strategies for long-term suppression of HIV is warranted, including in individuals off ART and with low viral load.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1038/s41591-021-01509-0</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Badamchi-Zadeh A, Tartaglia LJ, Abbink P, Bricault CA, Liu P, Boyd M, Kirilova M, Mercado NB, Nanayakkara OS, Vrbanac VD, Tager AMLarocca RA, Seaman MS, Barouch DH2018.Therapeutic Efficacy of Vectored PGT121 Gene Delivery in HIV-1-Infected Humanized Mice. J Virol92:10.1128/jvi.01925-17&lt;a href=".https://doi.org/10.1128/jvi.01925-17" rel="noopener noreferrer" target="_blank"&gt;.https://doi.org/10.1128/jvi.01925-17&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Broadly neutralizing antibodies (bNAbs) are being explored for HIV-1 prevention and cure strategies. However, administration of purified bNAbs poses challenges in resource-poor settings, where the HIV-1 disease burden is greatest.&amp;nbsp;&lt;em&gt;In vivo&lt;/em&gt;&amp;nbsp;vector-based production of bNAbs represents an alternative strategy. We investigated adenovirus serotype 5 (Ad5) and adeno-associated virus serotype 1 (AAV1) vectors to deliver the HIV-1-specific bNAb PGT121 in wild-type and immunocompromised C57BL/6 mice as well as in HIV-1-infected bone marrow-liver-thymus (BLT) humanized mice. Ad5.PGT121 and AAV1.PGT121 produced functional antibody&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;. Ad5.PGT121 produced PGT121 rapidly within 6 h, whereas AAV1.PGT121 produced detectable PGT121 in serum by 72 h. Serum PGT121 levels were rapidly reduced by the generation of anti-PGT121 antibodies in immunocompetent mice but were durably maintained in immunocompromised mice. In HIV-1-infected BLT humanized mice, Ad5.PGT121 resulted in a greater reduction of viral loads than did AAV1.PGT121. Ad5.PGT121 also led to more-sustained virologic control than purified PGT121 IgG. Ad5.PGT121 afforded more rapid, robust, and durable antiviral efficacy than AAV1.PGT121 and purified PGT121 IgG in HIV-1-infected humanized mice. Further evaluation of vector delivery of HIV-1 bNAbs is warranted, although approaches to prevent the generation of antiantibody responses may also be required.&lt;/p&gt;&lt;p&gt;IMPORTANCE&amp;nbsp;Broadly neutralizing antibodies (bNAbs) are being explored for HIV-1 prevention and cure strategies, but delivery of purified antibodies may prove challenging. We investigated adenovirus serotype 5 (Ad5) and adeno-associated virus serotype 1 (AAV1) vectors to deliver the HIV-1-specific bNAb PGT121. Ad5.PGT121 afforded more rapid, robust, and durable antiviral efficacy than AAV1.PGT121 and purified PGT121 IgG in HIV-1-infected humanized mice.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1128/jvi.01925-17</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1301,51 +1405,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1593,369 +1697,95 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05719441" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02960581" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03928821" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04144335" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06987318" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05719441" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02960581" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03928821" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04144335" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06987318" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/yCiTJ8DW4Mo8yDmQr79bJhg7vdTEMqxdXHgrxtXW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41591-021-01509-0" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/jvi.01925-17" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
-[...277 lines deleted...]
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1967,1394 +1797,1859 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
         <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
+      <c r="A2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G2" t="s">
+        <v>90</v>
+      </c>
+      <c r="H2" t="s">
+        <v>91</v>
+      </c>
+      <c r="J2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L2" t="s">
+        <v>93</v>
+      </c>
+      <c r="P2" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>95</v>
+      </c>
+      <c r="R2" t="s">
+        <v>96</v>
+      </c>
+      <c r="S2" t="s">
+        <v>97</v>
+      </c>
+      <c r="T2" t="s">
+        <v>97</v>
+      </c>
+      <c r="U2" t="s">
+        <v>97</v>
+      </c>
+      <c r="V2" t="s">
+        <v>98</v>
+      </c>
+      <c r="W2" t="s">
+        <v>99</v>
+      </c>
+      <c r="X2" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>109</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AZ11"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="D11" sqref="D11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30" customWidth="true" style="0"/>
+    <col min="22" max="22" width="30" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30" customWidth="true" style="0"/>
+    <col min="25" max="25" width="30" customWidth="true" style="0"/>
+    <col min="26" max="26" width="30" customWidth="true" style="0"/>
+    <col min="27" max="27" width="30" customWidth="true" style="0"/>
+    <col min="28" max="28" width="30" customWidth="true" style="0"/>
+    <col min="29" max="29" width="30" customWidth="true" style="0"/>
+    <col min="30" max="30" width="30" customWidth="true" style="0"/>
+    <col min="31" max="31" width="30" customWidth="true" style="0"/>
+    <col min="32" max="32" width="30" customWidth="true" style="0"/>
+    <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:52">
+      <c r="A1" s="2" t="s">
+        <v>112</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>113</v>
+        <v>160</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>161</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="C2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="F2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="G2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="I2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="M2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AC2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AO2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AP2">
         <v>19</v>
       </c>
       <c r="AR2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AV2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AW2" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AX2" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AY2" t="s">
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="C3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="E3" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="F3" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="G3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="J3" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="M3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="O3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="Q3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="S3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="U3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="X3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="Y3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="Z3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AA3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="AB3" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="AC3" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="AD3" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH3" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="AI3" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="AO3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AP3">
         <v>28</v>
       </c>
       <c r="AQ3" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="AR3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT3" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="AV3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AW3" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AX3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AY3" t="s">
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="F4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="G4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="H4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="I4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="J4" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="M4" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="O4" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="Q4" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="S4" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="X4" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="Y4" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="Z4" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="AA4" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="AD4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="AI4" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="AO4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AP4">
         <v>48</v>
       </c>
       <c r="AQ4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="AR4" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="AV4" t="s">
+        <v>225</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>187</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E5" t="s">
+        <v>229</v>
+      </c>
+      <c r="F5" t="s">
+        <v>166</v>
+      </c>
+      <c r="G5" t="s">
+        <v>167</v>
+      </c>
+      <c r="H5" t="s">
+        <v>230</v>
+      </c>
+      <c r="I5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J5" t="s">
+        <v>170</v>
+      </c>
+      <c r="M5" t="s">
+        <v>232</v>
+      </c>
+      <c r="O5" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>234</v>
+      </c>
+      <c r="S5" t="s">
+        <v>235</v>
+      </c>
+      <c r="U5" t="s">
+        <v>236</v>
+      </c>
+      <c r="X5" t="s">
+        <v>237</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>238</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AD5" t="s">
         <v>177</v>
       </c>
-      <c r="AW4" t="s">
-[...13 lines deleted...]
-      <c r="B5" t="s">
+      <c r="AE5" t="s">
         <v>178</v>
       </c>
-      <c r="C5" t="s">
+      <c r="AF5" t="s">
         <v>179</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="AG5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH5" t="s">
         <v>180</v>
       </c>
-      <c r="E5" t="s">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="AI5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AO5" t="s">
         <v>182</v>
-      </c>
-[...52 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AP5">
         <v>29</v>
       </c>
       <c r="AQ5" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="AR5" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT5" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="AV5" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AW5" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AX5" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AY5" t="s">
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="C6" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="E6" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="F6" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="G6" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="H6" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="I6" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="J6" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="M6" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="O6" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="Q6" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="S6" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="U6" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="X6" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="Y6" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="AB6" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="AC6" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="AD6" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE6" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF6" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG6" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH6" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AI6" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="AO6" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AP6">
         <v>48</v>
       </c>
       <c r="AQ6" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="AR6" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT6" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="AV6" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AW6" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AX6" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AY6" t="s">
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="C7" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="E7" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="F7" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="G7" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="H7" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="I7" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="J7" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="M7" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="O7" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="Q7" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="S7" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="X7" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="Y7" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="AB7" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="AC7" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="AD7" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="AE7" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF7" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG7" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH7" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AI7" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="AO7" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AP7">
         <v>27</v>
       </c>
       <c r="AQ7" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="AR7" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT7" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AV7" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AW7" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AX7" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AY7" t="s">
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="8" spans="1:51">
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="C8" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="E8" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="F8" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="G8" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="H8" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="I8" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="J8" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="M8" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="O8" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="W8" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="Y8" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="Z8" t="s">
+        <v>277</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>277</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>204</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>278</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>182</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>206</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>279</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>184</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>280</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>186</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>187</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>104</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" t="s">
+        <v>281</v>
+      </c>
+      <c r="C9" t="s">
+        <v>282</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E9" t="s">
         <v>229</v>
       </c>
-      <c r="AA8" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="G9" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="H9" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="I9" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="J9" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="M9" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="O9" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="Q9" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="S9" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="X9" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="Y9" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="AB9" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="AC9" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="AD9" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="AE9" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF9" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG9" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH9" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AI9" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="AO9" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AP9">
         <v>33</v>
       </c>
       <c r="AQ9" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="AR9" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="AT9" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AV9" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="AW9" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="AX9" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AY9" t="s">
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="C10" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="E10" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="F10" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="G10" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="H10" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="I10" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="J10" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="M10" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="O10" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="Q10" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="S10" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="X10" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="AC10" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="AD10" t="s">
+        <v>264</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>182</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>206</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>183</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>309</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>187</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>310</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
+      <c r="A11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" t="s">
+        <v>311</v>
+      </c>
+      <c r="C11" t="s">
+        <v>312</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="E11" t="s">
+        <v>229</v>
+      </c>
+      <c r="F11" t="s">
+        <v>314</v>
+      </c>
+      <c r="G11" t="s">
+        <v>213</v>
+      </c>
+      <c r="H11" t="s">
+        <v>315</v>
+      </c>
+      <c r="I11" t="s">
+        <v>316</v>
+      </c>
+      <c r="J11" t="s">
         <v>216</v>
       </c>
-      <c r="AF10" t="s">
-[...60 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="O11" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="W11" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="Y11" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="Z11" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="AA11" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
       <c r="AD11" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AE11" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AF11" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AG11" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AH11" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="AI11" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="AO11" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AP11">
         <v>40</v>
       </c>
       <c r="AR11" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="AT11" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AV11" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="AW11" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AX11" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AY11" t="s">
-        <v>57</v>
-[...100 lines deleted...]
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:I1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>291</v>
+        <v>323</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>292</v>
+        <v>324</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>293</v>
+        <v>325</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>326</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>327</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>296</v>
+        <v>328</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>297</v>
+        <v>329</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="B2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C2" t="s">
+        <v>331</v>
+      </c>
+      <c r="D2" t="s">
+        <v>332</v>
+      </c>
+      <c r="E2" t="s">
+        <v>333</v>
+      </c>
+      <c r="F2" t="s">
+        <v>334</v>
+      </c>
+      <c r="H2" t="s">
+        <v>335</v>
+      </c>
+      <c r="I2" s="4" t="s">
         <v>298</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -3362,604 +3657,615 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>304</v>
+        <v>336</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>305</v>
+        <v>337</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>306</v>
+        <v>338</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>307</v>
+        <v>339</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>308</v>
+        <v>340</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>309</v>
+        <v>341</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>311</v>
+        <v>343</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>312</v>
+        <v>344</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>313</v>
+        <v>345</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>314</v>
+        <v>346</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>315</v>
+        <v>347</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>316</v>
+        <v>348</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>317</v>
+        <v>349</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>318</v>
+        <v>350</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>319</v>
+        <v>351</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>320</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>321</v>
+        <v>353</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>322</v>
+        <v>354</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>323</v>
+        <v>355</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>324</v>
+        <v>356</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>325</v>
+        <v>357</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>326</v>
+        <v>358</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>327</v>
+        <v>359</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>328</v>
+        <v>360</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>329</v>
+        <v>361</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>332</v>
+        <v>364</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>333</v>
+        <v>365</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>334</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>335</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>336</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>321</v>
+        <v>353</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>337</v>
+        <v>369</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>324</v>
+        <v>356</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>338</v>
+        <v>370</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>339</v>
+        <v>371</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>340</v>
+        <v>372</v>
       </c>
       <c r="C2" t="s">
-        <v>341</v>
+        <v>373</v>
       </c>
       <c r="D2" t="s">
-        <v>342</v>
+        <v>374</v>
       </c>
       <c r="F2" t="s">
-        <v>343</v>
+        <v>375</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>344</v>
+        <v>376</v>
       </c>
       <c r="I2" t="s">
-        <v>345</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>346</v>
+        <v>378</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>293</v>
+        <v>325</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>347</v>
+        <v>379</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>348</v>
+        <v>380</v>
       </c>
       <c r="C2" t="s">
-        <v>349</v>
+        <v>381</v>
       </c>
       <c r="D2" t="s">
-        <v>350</v>
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>351</v>
+        <v>383</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>305</v>
+        <v>337</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>352</v>
+        <v>384</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>353</v>
+        <v>385</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>354</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>355</v>
+        <v>387</v>
       </c>
       <c r="C2" t="s">
-        <v>356</v>
+        <v>388</v>
       </c>
       <c r="D2" t="s">
-        <v>357</v>
+        <v>389</v>
       </c>
       <c r="E2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="F2" t="s">
-        <v>358</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>359</v>
+        <v>391</v>
       </c>
       <c r="C3" t="s">
-        <v>356</v>
+        <v>388</v>
       </c>
       <c r="D3" t="s">
-        <v>360</v>
+        <v>392</v>
       </c>
       <c r="E3" t="s">
-        <v>361</v>
+        <v>393</v>
       </c>
       <c r="F3" t="s">
-        <v>362</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>292</v>
+        <v>324</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>293</v>
+        <v>325</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>326</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>327</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>296</v>
+        <v>328</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>297</v>
+        <v>329</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>363</v>
+        <v>395</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>298</v>
+        <v>330</v>
       </c>
       <c r="C2" t="s">
-        <v>364</v>
+        <v>396</v>
       </c>
       <c r="H2" t="s">
-        <v>365</v>
+        <v>397</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>398</v>
       </c>
       <c r="J2" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>298</v>
+        <v>330</v>
       </c>
       <c r="C3" t="s">
-        <v>366</v>
+        <v>399</v>
       </c>
       <c r="H3" t="s">
-        <v>367</v>
+        <v>400</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>401</v>
       </c>
       <c r="J3" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>