--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -147,51 +156,57 @@
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGDM1400 (mAb)</t>
   </si>
   <si>
     <t>PGDM1400</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>bNAb targeting the apex of the HIV-1 envelope trimer</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>PGDM1400 is a naturally occurring broadly neutralizing antibody (bNAb) that targets the apex of the HIV-1 envelope (Env) trimer. Its mechanism of action includes inhibition of both cell-free and cell-to-cell viral entry, induction of phagocytosis by macrophages, and antibody-dependent cellular cytotoxicity (ADCC) mediated by natural killer (NK) cells. Additionally, PGDM1400 enhances dendritic cell maturation and activity. In a recent pharmacokinetic study comparing dual bNAb therapy (PGDM1400+VRC07-523LS) with triple bNAb therapy (PGDM1400+PGT121+VRC07-523LS), the estimated half-life of PGDM1400 was 25 days. Notably, two of twelve participants exhibited preexisting mutations that conferred resistance to PGDM1400.</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>https://clinicalinfo.hiv.gov/en/drugs/pgdm1400/health-professional</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Solution</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
@@ -304,53 +319,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -419,53 +431,50 @@
     <t>United States of America</t>
   </si>
   <si>
     <t>PGDM1400/Placebo (3mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400/Placebo (10mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400/Placebo (30mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400 + PGT121/Placebo (3mg/kg + 3mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400 + PGT121/Placebo (10mg/kg + 10mg/kg IV)</t>
   </si>
   <si>
     <t>2017-10-23</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>2020-04-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Groups 1 and 2 Inclusion Criteria:
 * HIV-uninfected males or females age 18-50 years old
 * Willing to maintain low risk behavior for HIV infection
 Groups 1 and 2 Exclusion Criteria:
 • Confirmed HIV-infection, pregnancy or lactation, significant acute or chronic disease and clinically significant laboratory abnormalities
 Group 3 Inclusion Criteria:
 * HIV-infected males or females age 18-65 years old
 * Not on antiretroviral therapy with HIV-1 RNA plasma level between 1,000 and 100,000 copies/ml, CD4 cell count ≥ 300 cells/uL
 Group 3 Exclusion Criteria:
 • Significant acute or chronic medical condition other than HIV infection, and clinically significant laboratory abnormalities</t>
   </si>
@@ -515,50 +524,53 @@
     <t>Thailand</t>
   </si>
   <si>
     <t>VRC07-523LS</t>
   </si>
   <si>
     <t>PGDM1400LS</t>
   </si>
   <si>
     <t>N-803</t>
   </si>
   <si>
     <t>Ad26.Mos4.HIV</t>
   </si>
   <si>
     <t>MVA-BN-HIV</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>2024-05-02</t>
   </si>
   <si>
     <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>Adults</t>
   </si>
   <si>
     <t>Step 1 Inclusion Criteria
 Participants are eligible to be included in the protocol Step 1 only if all of the following criteria are met:
 1. Thai National
 2. Age ≥18 and ≤50 years of age
 3. Can read and write Thai or English
 4. Able and willing to provide written informed consent
 5. Participant of the RV254 study
 6. Confirmed HIV-1 infection (nucleic acid testing \[NAT\] and/or HIV serology positive with confirmatory quantitative HIV viral load) and started ART during acute infection (Fiebig stage I-V)
 7. Uninterrupted treatment with ART (no interruption of ART for ≥7 consecutive days or longer) since ART initiation, for ≥ 48 weeks.
 8. Currently on integrase inhibitor-based ART regimen (excluding long-acting injectable regimens) and no recent (≤8 weeks prior to screening) changes to ART r</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>IAVI T003</t>
   </si>
   <si>
     <t>NCT03721510</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03721510</t>
   </si>
@@ -1352,97 +1364,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/a5qDCcYQUdrTek3sxMQNiDhpN19nt0AC0rex356v.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1065/2GZgjJI9H1VN_pipeline_HIV_VAX_2023_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1471,192 +1486,207 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="O2" t="s">
         <v>44</v>
       </c>
+      <c r="J2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
+        <v>48</v>
+      </c>
+      <c r="R2" t="s">
+        <v>49</v>
+      </c>
+      <c r="S2" t="s">
+        <v>50</v>
+      </c>
+      <c r="T2" t="s">
+        <v>51</v>
+      </c>
+      <c r="U2" t="s">
+        <v>52</v>
+      </c>
+      <c r="V2" t="s">
+        <v>53</v>
+      </c>
+      <c r="W2" t="s">
         <v>46</v>
       </c>
-      <c r="R2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
+      <c r="Y2" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>56</v>
+      </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>60</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ7"/>
+  <dimension ref="A1:AY7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1671,833 +1701,820 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
+        <v>122</v>
+      </c>
+      <c r="J2" t="s">
+        <v>123</v>
+      </c>
+      <c r="M2" t="s">
+        <v>124</v>
+      </c>
+      <c r="O2" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>126</v>
+      </c>
+      <c r="S2" t="s">
+        <v>127</v>
+      </c>
+      <c r="U2" t="s">
+        <v>128</v>
+      </c>
+      <c r="X2" t="s">
+        <v>129</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP2">
+        <v>29</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" t="s">
         <v>118</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G3" t="s">
+        <v>148</v>
+      </c>
+      <c r="H3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I3" t="s">
+        <v>150</v>
+      </c>
+      <c r="J3" t="s">
+        <v>151</v>
+      </c>
+      <c r="M3" t="s">
+        <v>152</v>
+      </c>
+      <c r="O3" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>154</v>
+      </c>
+      <c r="S3" t="s">
+        <v>155</v>
+      </c>
+      <c r="U3" t="s">
+        <v>156</v>
+      </c>
+      <c r="W3" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C4" t="s">
+        <v>164</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E4" t="s">
+        <v>166</v>
+      </c>
+      <c r="F4" t="s">
         <v>119</v>
       </c>
-      <c r="M2" t="s">
+      <c r="G4" t="s">
         <v>120</v>
       </c>
-      <c r="O2" t="s">
-[...5 lines deleted...]
-      <c r="S2" t="s">
+      <c r="H4" t="s">
+        <v>167</v>
+      </c>
+      <c r="I4" t="s">
+        <v>168</v>
+      </c>
+      <c r="J4" t="s">
         <v>123</v>
       </c>
-      <c r="U2" t="s">
-[...29 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="M4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O4" t="s">
+        <v>170</v>
+      </c>
+      <c r="X4" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD4" t="s">
         <v>132</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AE4" t="s">
         <v>133</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AF4" t="s">
         <v>134</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AG4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH4" t="s">
         <v>135</v>
       </c>
-      <c r="AS2" t="s">
-[...2 lines deleted...]
-      <c r="AU2" t="s">
+      <c r="AI4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AO4" t="s">
         <v>137</v>
       </c>
-      <c r="AW2" t="s">
+      <c r="AP4">
+        <v>19</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>176</v>
+      </c>
+      <c r="C5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F5" t="s">
+        <v>119</v>
+      </c>
+      <c r="G5" t="s">
+        <v>179</v>
+      </c>
+      <c r="H5" t="s">
+        <v>180</v>
+      </c>
+      <c r="I5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J5" t="s">
+        <v>123</v>
+      </c>
+      <c r="M5" t="s">
+        <v>155</v>
+      </c>
+      <c r="O5" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>182</v>
+      </c>
+      <c r="S5" t="s">
+        <v>40</v>
+      </c>
+      <c r="U5" t="s">
+        <v>152</v>
+      </c>
+      <c r="X5" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>184</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP5">
+        <v>28</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>138</v>
       </c>
-      <c r="AX2" t="s">
-[...2 lines deleted...]
-      <c r="AY2" t="s">
+      <c r="AR5" t="s">
         <v>139</v>
       </c>
-      <c r="AZ2" t="s">
+      <c r="AT5" t="s">
         <v>140</v>
       </c>
+      <c r="AV5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="3" spans="1:52">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="6" spans="1:51">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="E6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G6" t="s">
+        <v>194</v>
+      </c>
+      <c r="H6" t="s">
+        <v>195</v>
+      </c>
+      <c r="I6" t="s">
+        <v>196</v>
+      </c>
+      <c r="J6" t="s">
+        <v>197</v>
+      </c>
+      <c r="M6" t="s">
+        <v>153</v>
+      </c>
+      <c r="O6" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>198</v>
+      </c>
+      <c r="S6" t="s">
+        <v>199</v>
+      </c>
+      <c r="U6" t="s">
+        <v>200</v>
+      </c>
+      <c r="X6" t="s">
+        <v>201</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>202</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>203</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP6">
+        <v>41</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV6" t="s">
         <v>141</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AW6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX6" t="s">
         <v>142</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AY6" t="s">
         <v>143</v>
       </c>
-      <c r="E3" t="s">
-[...14 lines deleted...]
-      <c r="J3" t="s">
+    </row>
+    <row r="7" spans="1:51">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E7" t="s">
+        <v>118</v>
+      </c>
+      <c r="F7" t="s">
+        <v>210</v>
+      </c>
+      <c r="G7" t="s">
         <v>148</v>
       </c>
-      <c r="M3" t="s">
-[...5 lines deleted...]
-      <c r="Q3" t="s">
+      <c r="H7" t="s">
+        <v>211</v>
+      </c>
+      <c r="I7" t="s">
+        <v>212</v>
+      </c>
+      <c r="J7" t="s">
         <v>151</v>
       </c>
-      <c r="S3" t="s">
+      <c r="M7" t="s">
         <v>152</v>
       </c>
-      <c r="U3" t="s">
+      <c r="O7" t="s">
         <v>153</v>
       </c>
-      <c r="W3" t="s">
-[...32 lines deleted...]
-      <c r="AP3" t="s">
+      <c r="Q7" t="s">
+        <v>213</v>
+      </c>
+      <c r="S7" t="s">
+        <v>214</v>
+      </c>
+      <c r="U7" t="s">
+        <v>215</v>
+      </c>
+      <c r="W7" t="s">
+        <v>216</v>
+      </c>
+      <c r="X7" t="s">
+        <v>217</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>218</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>219</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>219</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>160</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF7" t="s">
         <v>134</v>
       </c>
-      <c r="AR3" t="s">
-[...8 lines deleted...]
-      <c r="AW3" t="s">
+      <c r="AG7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>220</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP7">
+        <v>48</v>
+      </c>
+      <c r="AQ7" t="s">
         <v>138</v>
       </c>
-      <c r="AX3" t="s">
-[...2 lines deleted...]
-      <c r="AY3" t="s">
+      <c r="AR7" t="s">
         <v>139</v>
       </c>
-      <c r="AZ3" t="s">
-[...391 lines deleted...]
-      <c r="AQ7">
+      <c r="AT7" t="s">
+        <v>221</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>222</v>
+      </c>
+      <c r="AW7" t="s">
         <v>48</v>
       </c>
-      <c r="AR7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AX7" t="s">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="AY7" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2506,75 +2523,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2585,543 +2602,543 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D2" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="F2" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I2" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C2" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D2" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D2" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F2" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="H2" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="J2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C3" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="H3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="J3" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>