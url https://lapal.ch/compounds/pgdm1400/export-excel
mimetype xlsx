--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,136 +143,289 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGDM1400 (mAb)</t>
   </si>
   <si>
     <t>PGDM1400</t>
   </si>
   <si>
+    <t>investigational</t>
+  </si>
+  <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
-    <t>bNAb targeting the apex of the HIV-1 envelope trimer</t>
+    <t>bNAb targeting the V2-apex of the HIV-1 envelope trimer. Parental, unmodified.</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
-    <t>PGDM1400 is a naturally occurring broadly neutralizing antibody (bNAb) that targets the apex of the HIV-1 envelope (Env) trimer. Its mechanism of action includes inhibition of both cell-free and cell-to-cell viral entry, induction of phagocytosis by macrophages, and antibody-dependent cellular cytotoxicity (ADCC) mediated by natural killer (NK) cells. Additionally, PGDM1400 enhances dendritic cell maturation and activity. In a recent pharmacokinetic study comparing dual bNAb therapy (PGDM1400+VRC07-523LS) with triple bNAb therapy (PGDM1400+PGT121+VRC07-523LS), the estimated half-life of PGDM1400 was 25 days. Notably, two of twelve participants exhibited preexisting mutations that conferred resistance to PGDM1400.</t>
+    <t>PGDM1400 is a naturally occurring broadly neutralizing antibody (bNAb) that targets the apex of the HIV-1 envelope (Env) trimer. Its mechanism of action includes inhibition of both cell-free and cell-to-cell viral entry, induction of phagocytosis by macrophages, and antibody-dependent cellular cytotoxicity (ADCC) mediated by natural killer (NK) cells. Additionally, PGDM1400 enhances dendritic cell maturation and activity. In a PK study comparing dual (PGDM1400 + VRC07-523LS) with triple (PGDM1400 + PGT121 + VRC07-523LS) bNAb therapy the estimated half-life of PGDM1400 was 25 days. Two of twelve participants had pre-existing mutations conferring PGDM1400 resistance, which is the key limitation of V2-apex coverage as monotherapy. PGDM1400 is the parental molecule. The clinical V2-apex programme has moved to PGDM1400LS, an LS-modified variant with a median half-life of 55 days, first evaluated in humans in HVTN 140/HPTN 101 Part A. IAVI separately pursued an affinity-matured variant, ePGDM1400v9, but reported in 2023 that low cell-line productivity had slowed its development and that it was superseded by PGDM1400.93LS (BIDMC/JustBio) for the paediatric programme.</t>
+  </si>
+  <si>
+    <t>Not yet approved</t>
+  </si>
+  <si>
+    <t>https://clinicalinfo.hiv.gov/en/drugs/pgdm1400/health-professional</t>
+  </si>
+  <si>
+    <t>Intravenous</t>
+  </si>
+  <si>
+    <t>Solution, Monoclonal antibodies and antibody drug conjugates</t>
+  </si>
+  <si>
+    <t>No proprietary excipient used</t>
+  </si>
+  <si>
+    <t>No novel excipient or existing excipient used</t>
+  </si>
+  <si>
+    <t>No residual solvent used</t>
+  </si>
+  <si>
+    <t>No delivery device</t>
   </si>
   <si>
     <t>Not provided</t>
-  </si>
-[...19 lines deleted...]
-    <t>No delivery device</t>
   </si>
   <si>
     <t>Bioreactors</t>
   </si>
   <si>
     <t>The synthesis of PGDM1400, is typically performed using recombinant DNA technology.
 1. Gene Identification and Cloning: The heavy and light chain variable regions of PGDM1400 are identified from B cells of HIV-infected individuals with broad serum neutralization. These genes are then cloned into expression vectors with appropriate constant regions (e.g., IgG1).
 2. Expression: HEK293 or CHO cells
 3. Purification using protein A/G affinity chromatography</t>
   </si>
   <si>
     <t>1. Protein A/G affinity chromatography
 2. SDS-PAGE
 3. HPLC
 4. ELISA
 5. Neutralization assay</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
   <si>
-    <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
-[...2 lines deleted...]
-    <t>Every 6 months, Every 4 months</t>
+    <t>Administered by a nurse, Administered by a specialty health worker</t>
+  </si>
+  <si>
+    <t>Other/Variable/Unknown: Once (single-dose studies of the parental molecule)</t>
   </si>
   <si>
     <t>To be determined</t>
   </si>
   <si>
-    <t>3mg/kg; 10 mg/kg; 20 mg/kg and 30 mg/kg</t>
-[...2 lines deleted...]
-    <t>30 mg/kg</t>
+    <t>investigational doses only: IV doses of 3mg/kg; 10 mg/kg; 20 mg/kg and 30 mg/kg</t>
+  </si>
+  <si>
+    <t>30 mg/kg IV</t>
+  </si>
+  <si>
+    <t>No approved regimen. Parental PGDM1400 was studied as single IV doses of 3, 10, 20 or 30 mg/kg, alone and with PGT121 (IAVI T002, HVTN 130/HPTN 089).</t>
+  </si>
+  <si>
+    <t>Yes</t>
   </si>
   <si>
     <t>2025-06-12 14:32:31</t>
   </si>
   <si>
     <t>2025-07-09 20:05:47</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -382,50 +537,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>IAVI T002</t>
   </si>
   <si>
     <t>NCT03205917</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03205917</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>International AIDS Vaccine Initiative</t>
   </si>
   <si>
     <t>This is a Phase 1 study to evaluate the safety, tolerability, pharmacokinetics and anti-viral efficacy of the PGDM1400 and PGT121 and VRC07-523LS mAbs for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>A Clinical Trial of PGDM1400 and PGT121 and VRC07-523LS Monoclonal Antibodies in HIV-infected and HIV-uninfected Adults</t>
   </si>
   <si>
     <t>United States of America</t>
@@ -440,562 +598,403 @@
     <t>PGDM1400/Placebo (30mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400 + PGT121/Placebo (3mg/kg + 3mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400 + PGT121/Placebo (10mg/kg + 10mg/kg IV)</t>
   </si>
   <si>
     <t>2017-10-23</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>2020-04-20</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>Groups 1 and 2 Inclusion Criteria:
 * HIV-uninfected males or females age 18-50 years old
 * Willing to maintain low risk behavior for HIV infection
 Groups 1 and 2 Exclusion Criteria:
 • Confirmed HIV-infection, pregnancy or lactation, significant acute or chronic disease and clinically significant laboratory abnormalities
 Group 3 Inclusion Criteria:
 * HIV-infected males or females age 18-65 years old
 * Not on antiretroviral therapy with HIV-1 RNA plasma level between 1,000 and 100,000 copies/ml, CD4 cell count ≥ 300 cells/uL
 Group 3 Exclusion Criteria:
 • Significant acute or chronic medical condition other than HIV infection, and clinically significant laboratory abnormalities</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
-    <t>RV582</t>
-[...64 lines deleted...]
-  <si>
     <t>IAVI T003</t>
   </si>
   <si>
     <t>NCT03721510</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03721510</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>This is a Phase 1/2a open label study to evaluate the safety, tolerability, pharmacokinetics and anti-viral activity of PGT121, VRC07-523LS and PGDM1400 for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>A Phase 1/2a Study of PGT121, VRC07-523LS and PGDM1400 Monoclonal Antibodies in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS + PGDM1400</t>
   </si>
   <si>
     <t>2018-12-03</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>
   <si>
     <t>2021-10-25</t>
   </si>
   <si>
     <t>2022-05-02</t>
   </si>
   <si>
     <t>1. Willing to comply with the requirements of the protocol and available for follow-up for the planned duration of the study.
 2. In the opinion of the Principal Investigator or designee and based on Assessment of Informed Consent Understanding results, has understood the information provided and potential impact and/or risks linked to IV infusion and participation in the trial; written informed consent will be obtained from the volunteer before any study-related procedures are performed.
 3. All volunteers born female engaging in sexual activity that could lead to pregnancy must commit to use an effective method of contraception from the day of the first IV infusion of investigational product until 6 months following the final investigational product administration
 4. All sexually active vo</t>
   </si>
   <si>
+    <t>Open label</t>
+  </si>
+  <si>
     <t>IPCAVD014/HTX1004</t>
   </si>
   <si>
     <t>NCT04983030</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04983030</t>
   </si>
   <si>
     <t>Boris Juelg, MD PhD</t>
   </si>
   <si>
     <t>A multicenter, randomized, parallel-group, placebo-controlled, double-blind, Phase 1/2a clinical study to investigate the safety, tolerability, immunogenicity and exploratory efficacy of a vaccine regimen consisting of an Ad26.Mos4.HIV prime and a boost with Modified Vaccinia Ankara (MVA)-BN-HIV in combination with broadly neutralizing antibodies (bNAb) PGT121, PGDM1400, and VRC07-523LS in human immunodeficiency virus type 1 (HIV-1)-infected study participants on suppressive anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>Safety, Immunogenicity, Efficacy of Ad26.Mos4.HIV, MVA-BN-HIV and PGT121, PGDM1400, and VRC07-523LS in HIV-1-Infected Adults</t>
   </si>
   <si>
+    <t>Ad26.Mos4.HIV</t>
+  </si>
+  <si>
+    <t>MVA-BN-HIV</t>
+  </si>
+  <si>
     <t>PGT121</t>
+  </si>
+  <si>
+    <t>VRC07-523LS</t>
   </si>
   <si>
     <t>2022-04-01</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-02-23</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Each potential study participant must pass the Test of Understanding (TOU), indicating that he or she understands the purpose of, and procedures required for the study, after reading the informed consent and after the investigator or designee has provided detailed information on the study and has answered the potential study participant's questions. Each study participant must subsequently sign the ICF, indicating that he or she is willing to participate in the study.
 2. Each study participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol.
 3. Study participants are ≥18 to ≤70 years old on the day of signing the ICF.
 4. Each study participant must have documented HIV-1 infection.
 5. Must be on suppressive ART for a</t>
   </si>
   <si>
-    <t>Tatelo plus - IMPAACT 2042</t>
-[...8 lines deleted...]
-    <t>Active, not recruiting</t>
+    <t>Clinical trial ID</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Content</t>
+  </si>
+  <si>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
+    <t>Brand Name</t>
+  </si>
+  <si>
+    <t>Use Case</t>
+  </si>
+  <si>
+    <t>Therapeutic Area</t>
+  </si>
+  <si>
+    <t>Dosage</t>
+  </si>
+  <si>
+    <t>Administration Route</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Code</t>
+  </si>
+  <si>
+    <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
+    <t>Country ISO Code</t>
+  </si>
+  <si>
+    <t>Country Name</t>
+  </si>
+  <si>
+    <t>Reg Status</t>
+  </si>
+  <si>
+    <t>Reg Submission Date</t>
+  </si>
+  <si>
+    <t>Reg Approval Date</t>
+  </si>
+  <si>
+    <t>Links</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Representative patent</t>
+  </si>
+  <si>
+    <t>Patent description</t>
+  </si>
+  <si>
+    <t>Categories</t>
+  </si>
+  <si>
+    <t>Patent holder</t>
+  </si>
+  <si>
+    <t>Expiry date</t>
+  </si>
+  <si>
+    <t>Patent abstract</t>
+  </si>
+  <si>
+    <t>Licence with MPP</t>
+  </si>
+  <si>
+    <t>Patent source</t>
+  </si>
+  <si>
+    <t>Granted: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Granted: High income countries</t>
+  </si>
+  <si>
+    <t>Filed: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Filed: High income countries</t>
+  </si>
+  <si>
+    <t>Not in force: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Not in force: High income countries</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Brief description</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Exclusivity</t>
+  </si>
+  <si>
+    <t>Expiration date</t>
+  </si>
+  <si>
+    <t>Broadly neutralizing antibody and uses thereof</t>
+  </si>
+  <si>
+    <t>The present invention relates to an exceptionally broad and potent neutralizing antibody which may comprise cross-clade neutralizing coverage of 83% at a median IC50 of 0.003 µg/ml, compositions containing the same and uses thereof.</t>
+  </si>
+  <si>
+    <t>EP2975053A1</t>
+  </si>
+  <si>
+    <t>Cornell University Scripps Research Institute International AIDS Vaccine Initiative Inc</t>
+  </si>
+  <si>
+    <t>2035-06-10</t>
+  </si>
+  <si>
+    <t>Granted in US and EPO (AT, BE, CH, DE, FR, GB,  LI, NL)</t>
+  </si>
+  <si>
+    <t>Illustration URL</t>
+  </si>
+  <si>
+    <t>Credit</t>
+  </si>
+  <si>
+    <t>https://lapal.ch/storage/illustrations/a5qDCcYQUdrTek3sxMQNiDhpN19nt0AC0rex356v.png</t>
+  </si>
+  <si>
+    <t>Crystal structure of human Fab PGDM1400, a broadly reactive and potent HIV-1 neutralizing antibody</t>
+  </si>
+  <si>
+    <t>Julien, J.-P., &amp; Wilson, I. A. (2014). Crystal structure of human Fab PGDM1400, a broadly reactive and potent HIV-1 neutralizing antibody [PDB entry 4RQQ]. Protein Data Bank. https://doi.org/10.2210/p</t>
+  </si>
+  <si>
+    <t>Company/University</t>
+  </si>
+  <si>
+    <t>Link to website</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Short description</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
-    <t>The purpose of this study is to advance pediatric HIV treatment and cure research by evaluating the impact of a combination of three anti-HIV-1 broadly neutralizing antibodies (bNAbs) or analytic treatment interruption (ATI) on viral reservoir, immune function, and maintenance of HIV suppression in early-treated children.</t>
-[...271 lines deleted...]
-  <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/</t>
   </si>
   <si>
     <t>The National Institute of Allergy and Infectious Diseases (NIAID) is part of the U.S. National Institutes of Health (NIH) dedicated to advancing research on infectious, immunologic, and allergic diseases. Established over 60 years ago, NIAID conducts both basic and applied research aimed at understanding, diagnosing, treating, and preventing a wide range of diseases that impact global health.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Sobieszczyk, M. E., Mannheimer, S., Paez, C. A., Yu, C., Gamble, T., Theodore, D. A., Chege, W., Yacovone, M., Hanscom, B., Heptinstall, J., Seaton, K. E., Zhang, L., Miner, M. D., Eaton, A., Weiner, J. A., Mayer, K., Kalams, S., Stephenson, K., Julg, B., Caskey, M., … HVTN 130/HPTN 089 Study Team (2023). Safety, tolerability, pharmacokinetics, and immunological activity of dual-combinations and triple-combinations of anti-HIV monoclonal antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS administered intravenously to HIV-uninfected adults: a phase 1 randomised trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. HIV&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;10&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10), e653–e662. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2352-3018(23)00140-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2352-3018(23)00140-6&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Preclinical and clinical studies suggest that combinations of broadly neutralising antibodies (bnAbs) targeting different HIV envelope epitopes might be required for sufficient prevention of infection. We aimed to evaluate the dual and triple anti-HIV bnAb combinations of PGDM1400 (V2 Apex), PGT121 (V3 glycan), 10-1074 (V3 glycan), and VRC07-523LS (CD4 binding site).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this phase 1 trial (HVTN 130/HPTN 089), adults without HIV were randomly assigned (1:1:1) to three dual-bnAb treatment groups simultaneously, or the triple-bnAb group, receiving 20 mg/kg of each antibody administered intravenously at four centres in the USA. Participants received a single dose of PGT121 + VRC07-523LS (treatment one; n=6), PGDM1400 + VRC07-523LS (treatment two; n=6), or 10-1074 + VRC07-523LS (treatment three; n=6), and two doses of PGDM1400 + PGT121 + VRC07-523LS (treatment four; n=9). Primary outcomes were safety, pharmacokinetics, and neutralising activity. Safety was determined by monitoring for 60 min after infusions and throughout the study by collecting laboratory assessments (ie, blood count, chemistry, urinalysis, and HIV), and solicited and unsolicited adverse events (via case report forms and participant diaries). Serum concentrations of each bnAb were measured by binding antibody assays on days 0, 3, 6, 14, 28, 56, 112, 168, 224, 280, and 336, and by serum neutralisation titres against Env-pseudotyped viruses on days 0, 3, 28, 56, and 112. Pharmacokinetic parameters were estimated by use of two-compartment population pharmacokinetic models; combination bnAb neutralisation titres were directly measured and assessed with different interaction models. This trial is registered with ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03928821" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03928821&lt;/a&gt;, and has been completed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;27 participants were enrolled from July 31, to Dec 20, 2019. The median age was 26 years (range 19-50), 16 (58%) of 27 participants were assigned female sex at birth, and 24 (89%) participants were non-Hispanic White. Infusions were safe and well tolerated. There were no statistically significant differences in pharmacokinetic patterns between the dual and triple combinations of PGT121, PGDM1400, and VRC07-523LS. The median estimated elimination half-lives of PGT121, PGDM1400, 10-1074, and VRC07-523LS were 32·2, 25·4, 27·5, and 52·9 days, respectively. Neutralisation coverage against a panel of 12 viruses was greater in the triple-bnAb versus dual-bnAb groups: area under the magnitude-breadth curve at day 28 was 3·1, 2·9, 3·0, and 3·4 for treatments one to four, respectively. The Bliss-Hill multiplicative interaction model, which assumes complementary neutralisation with no antagonism or synergism among the bnAbs, best described combination bnAb titres in the dual-bnAb and triple-bnAb groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;No pharmacokinetic interactions among the bnAbs and no loss of complementary neutralisation were observed in the dual and triple combinations. This study lays the foundation for designing future combination bnAb HIV prevention efficacy trials.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/S2352-3018(23)00140-6</t>
+  </si>
+  <si>
     <t>Document</t>
   </si>
   <si>
     <t>TAG HIV pipeline 2023</t>
   </si>
   <si>
     <t>pipeline_HIV_VAX_2023_final.pdf</t>
   </si>
   <si>
     <t>resources/2GZgjJI9H1VN_pipeline_HIV_VAX_2023_final.pdf</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1035,51 +1034,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1327,369 +1326,95 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05769569" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06484335" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/a5qDCcYQUdrTek3sxMQNiDhpN19nt0AC0rex356v.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1065/2GZgjJI9H1VN_pipeline_HIV_VAX_2023_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(23)00140-6" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1065/2GZgjJI9H1VN_pipeline_HIV_VAX_2023_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
-[...277 lines deleted...]
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1701,897 +1426,1134 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
         <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
+      <c r="A2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G2" t="s">
+        <v>91</v>
+      </c>
+      <c r="H2" t="s">
+        <v>92</v>
+      </c>
+      <c r="J2" t="s">
+        <v>93</v>
+      </c>
+      <c r="K2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L2" t="s">
+        <v>94</v>
+      </c>
+      <c r="P2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>96</v>
+      </c>
+      <c r="R2" t="s">
+        <v>97</v>
+      </c>
+      <c r="S2" t="s">
+        <v>98</v>
+      </c>
+      <c r="T2" t="s">
+        <v>99</v>
+      </c>
+      <c r="U2" t="s">
+        <v>100</v>
+      </c>
+      <c r="V2" t="s">
+        <v>101</v>
+      </c>
+      <c r="W2" t="s">
+        <v>102</v>
+      </c>
+      <c r="X2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AZ4"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="D4" sqref="D4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30" customWidth="true" style="0"/>
+    <col min="22" max="22" width="30" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30" customWidth="true" style="0"/>
+    <col min="25" max="25" width="30" customWidth="true" style="0"/>
+    <col min="26" max="26" width="30" customWidth="true" style="0"/>
+    <col min="27" max="27" width="30" customWidth="true" style="0"/>
+    <col min="28" max="28" width="30" customWidth="true" style="0"/>
+    <col min="29" max="29" width="30" customWidth="true" style="0"/>
+    <col min="30" max="30" width="30" customWidth="true" style="0"/>
+    <col min="31" max="31" width="30" customWidth="true" style="0"/>
+    <col min="32" max="32" width="30" customWidth="true" style="0"/>
+    <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:52">
+      <c r="A1" s="2" t="s">
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>74</v>
+        <v>125</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>83</v>
+        <v>134</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>84</v>
+        <v>135</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>86</v>
+        <v>137</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>89</v>
+        <v>140</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>90</v>
+        <v>141</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>92</v>
+        <v>143</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>95</v>
+        <v>146</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>96</v>
+        <v>147</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>98</v>
+        <v>149</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>101</v>
+        <v>152</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>103</v>
+        <v>154</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>104</v>
+        <v>155</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>108</v>
+        <v>159</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>109</v>
+        <v>160</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>110</v>
+        <v>161</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>111</v>
+        <v>162</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>112</v>
+        <v>163</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="AY1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
+      <c r="A2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E2" t="s">
+        <v>170</v>
+      </c>
+      <c r="F2" t="s">
+        <v>171</v>
+      </c>
+      <c r="G2" t="s">
+        <v>172</v>
+      </c>
+      <c r="H2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I2" t="s">
+        <v>174</v>
+      </c>
+      <c r="J2" t="s">
+        <v>175</v>
+      </c>
+      <c r="M2" t="s">
+        <v>176</v>
+      </c>
+      <c r="O2" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>178</v>
+      </c>
+      <c r="S2" t="s">
+        <v>179</v>
+      </c>
+      <c r="U2" t="s">
+        <v>180</v>
+      </c>
+      <c r="X2" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AH2" t="s">
         <v>114</v>
       </c>
-    </row>
-[...72 lines deleted...]
-      </c>
       <c r="AI2" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="AO2" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="AP2">
         <v>29</v>
       </c>
       <c r="AQ2" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="AR2" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="AT2" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="AV2" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="AW2" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="AX2" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="AY2" t="s">
-        <v>143</v>
+        <v>194</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="C3" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="E3" t="s">
-        <v>118</v>
+        <v>198</v>
       </c>
       <c r="F3" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="G3" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="H3" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="I3" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="J3" t="s">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="M3" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="O3" t="s">
-        <v>153</v>
-[...11 lines deleted...]
-        <v>157</v>
+        <v>202</v>
+      </c>
+      <c r="X3" t="s">
+        <v>203</v>
       </c>
       <c r="Y3" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>204</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>206</v>
       </c>
       <c r="AD3" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="AE3" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="AF3" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="AH3" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="AI3" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="AO3" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>188</v>
+      </c>
+      <c r="AP3">
+        <v>19</v>
       </c>
       <c r="AR3" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="AT3" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="AV3" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="AW3" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="AX3" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="AY3" t="s">
-        <v>143</v>
+        <v>194</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C4" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="E4" t="s">
-        <v>166</v>
+        <v>198</v>
       </c>
       <c r="F4" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="G4" t="s">
-        <v>120</v>
+        <v>212</v>
       </c>
       <c r="H4" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="I4" t="s">
-        <v>168</v>
+        <v>214</v>
       </c>
       <c r="J4" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="M4" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="O4" t="s">
-        <v>170</v>
+        <v>216</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>217</v>
+      </c>
+      <c r="S4" t="s">
+        <v>87</v>
+      </c>
+      <c r="U4" t="s">
+        <v>218</v>
       </c>
       <c r="X4" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="Y4" t="s">
-        <v>172</v>
+        <v>220</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>221</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>222</v>
       </c>
       <c r="AB4" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="AC4" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="AD4" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="AE4" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="AF4" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="AH4" t="s">
-        <v>135</v>
+        <v>224</v>
       </c>
       <c r="AI4" t="s">
-        <v>175</v>
+        <v>225</v>
       </c>
       <c r="AO4" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="AP4">
-        <v>19</v>
+        <v>28</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>189</v>
       </c>
       <c r="AR4" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="AT4" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="AV4" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="AW4" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="AX4" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="AY4" t="s">
-        <v>143</v>
-[...131 lines deleted...]
-      <c r="G6" t="s">
         <v>194</v>
       </c>
-      <c r="H6" t="s">
-[...182 lines deleted...]
-        <v>143</v>
+      <c r="AZ4" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
-[...1 lines deleted...]
-    <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2602,590 +2564,595 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C2" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D2" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F2" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="I2" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D2" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>194</v>
+        <v>284</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D2" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E2" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="F2" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C2" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="H2" t="s">
-        <v>287</v>
+        <v>291</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>292</v>
       </c>
       <c r="J2" t="s">
-        <v>188</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C3" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="H3" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="J3" t="s">
-        <v>188</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>