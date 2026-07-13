--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -147,51 +147,51 @@
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone</t>
   </si>
   <si>
     <t>Paliperidone Palmitate</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Paliperidone is an atypical antipsychotic drug indicated for the treatment of both schizophrenia &amp; schizoaffective disorder. Paliperidone is the primary active metabolite of risperidone and functions by strongly binding to dopaminergic D2- and serotonergic 5-HT2-receptors and selectively blocking monoamine effects. Although paliperidone is a potent D2-antagonist, it has less of impact on motor function and catalepsy than traditional neuroleptics. Paliperidone palmitate is the palmitate ester prodrug of paliperidone and displays modest solubility in polar solvents. Several long-acting injectable aqueous nanocrystal formulations of paliperidone palmitate are available as once-monthly (PP1M), three-monthly (PP3M) and six-monthly (PP6M) extended-release suspensions for intramuscular injection.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>2024-09-09 14:14:41</t>
   </si>
   <si>
     <t>2024-09-09 14:30:27</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
@@ -351,50 +351,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -564,51 +567,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/k9Dpo6A3r0l2SG0Cm8drWQxc2g3Wh8t8yjLad5bv.png</t>
   </si>
   <si>
     <t>Paliperidone Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen/Johnson &amp; Johnson</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1500,79 +1503,80 @@
       <c r="E1" s="2" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1582,50 +1586,53 @@
         <v>105</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>108</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>109</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>113</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -1635,242 +1642,242 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="O3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="N4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="O4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="O5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1880,215 +1887,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>95</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>