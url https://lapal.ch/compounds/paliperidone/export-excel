--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -147,51 +147,51 @@
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone</t>
   </si>
   <si>
     <t>Paliperidone Palmitate</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Paliperidone is an atypical antipsychotic drug indicated for the treatment of both schizophrenia &amp; schizoaffective disorder. Paliperidone is the primary active metabolite of risperidone and functions by strongly binding to dopaminergic D2- and serotonergic 5-HT2-receptors and selectively blocking monoamine effects. Although paliperidone is a potent D2-antagonist, it has less of impact on motor function and catalepsy than traditional neuroleptics. Paliperidone palmitate is the palmitate ester prodrug of paliperidone and displays modest solubility in polar solvents. Several long-acting injectable aqueous nanocrystal formulations of paliperidone palmitate are available as once-monthly (PP1M), three-monthly (PP3M) and six-monthly (PP6M) extended-release suspensions for intramuscular injection.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>2024-09-09 14:14:41</t>
   </si>
   <si>
     <t>2024-09-09 14:30:27</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
@@ -495,51 +495,51 @@
   <si>
     <t>Paliperidone dosing regimen</t>
   </si>
   <si>
     <t>Dose/Regimen</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2028-12-17</t>
   </si>
   <si>
     <t>The present invention provides a method of treating patients in need of treatment with long acting injectable paliperidone palmitate formulations.</t>
   </si>
   <si>
     <t>Belarus, Azerbaijan, Moldova, Republic of, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, Ukraine, Malaysia, Philippines, Mexico, Sri Lanka, South Africa</t>
   </si>
   <si>
     <t>Australia, Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Japan, Korea, Republic of, New Zealand, United States of America, Singapore</t>
   </si>
   <si>
     <t>Ecuador, Guatemala, Nicaragua, Indonesia</t>
   </si>
   <si>
-    <t>Finland, Hong Kong, Israel, Korea, Republic of</t>
+    <t>Hong Kong, Israel, Korea, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Tajikistan, Turkmenistan, Kyrgyzstan, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, United States of America</t>
   </si>
   <si>
     <t>CA2000786</t>
   </si>
   <si>
     <t>Paliperidone compound and analogues and their use as antipsychotics</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica, N. V</t>
   </si>
   <si>
     <t>2009-10-16</t>
   </si>
   <si>
     <t>There is disclosed a process for preparing an enantiomeric form of the compound having the formula:or a pharmaceutically acceptable acid addition salt thereof,wherein said process comprises the steps of:(a) reacting a racemic mixture of said compound with a chiral acid or acid chloride selected from the group consisting of tartaric acid, malic acid, mandelic acid, camphor sulfonic acid, 4,5-dihydro-1H-2-benzopyran-2-carboxylic acid, and the acid chlorides thereof, to form a mixture of diastereomeric salts or esters;(b) physically separating said mixture of diastereomeric salts or esters by selective crystallization or chromatography; and(c) converting said separated diastereomeric salts or esters into the corresponding enantiomeric forms of said compound by hydrolysis in an acidic or basic aqueous medium.</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>