--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone</t>
   </si>
   <si>
     <t>Paliperidone Palmitate</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Paliperidone is an atypical antipsychotic drug indicated for the treatment of both schizophrenia &amp; schizoaffective disorder. Paliperidone is the primary active metabolite of risperidone and functions by strongly binding to dopaminergic D2- and serotonergic 5-HT2-receptors and selectively blocking monoamine effects. Although paliperidone is a potent D2-antagonist, it has less of impact on motor function and catalepsy than traditional neuroleptics. Paliperidone palmitate is the palmitate ester prodrug of paliperidone and displays modest solubility in polar solvents. Several long-acting injectable aqueous nanocrystal formulations of paliperidone palmitate are available as once-monthly (PP1M), three-monthly (PP3M) and six-monthly (PP6M) extended-release suspensions for intramuscular injection.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
@@ -315,54 +324,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -580,50 +598,53 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -992,94 +1013,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19971127&amp;CC=WO&amp;NR=9744039A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990527&amp;CC=WO&amp;NR=9925354A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20090702&amp;CC=WO&amp;NR=2009080651A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900507&amp;CC=CA&amp;NR=2000786A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/k9Dpo6A3r0l2SG0Cm8drWQxc2g3Wh8t8yjLad5bv.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1135,101 +1159,108 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="V2" t="s">
         <v>40</v>
       </c>
-      <c r="W2" t="s">
-[...4 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="Q2" t="s">
+        <v>40</v>
+      </c>
+      <c r="R2" t="s">
+        <v>40</v>
+      </c>
+      <c r="S2" t="s">
+        <v>40</v>
+      </c>
+      <c r="X2" t="s">
         <v>42</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>43</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1273,257 +1304,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>46</v>
+        <v>101</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1534,659 +1581,679 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="H2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="N2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="O2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C3" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="G3" t="s">
+        <v>149</v>
+      </c>
+      <c r="H3" t="s">
         <v>141</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="I3" t="s">
         <v>142</v>
       </c>
-      <c r="G3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="O3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D4" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I4" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="J4" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="K4" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="L4" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="M4" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="N4" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="O4" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E5" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="G5" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="H5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="N5" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="O5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>46</v>
+        <v>101</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>