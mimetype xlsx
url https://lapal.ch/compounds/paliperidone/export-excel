--- v3 (2026-08-22)
+++ v4 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone</t>
   </si>
   <si>
     <t>Paliperidone Palmitate</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Paliperidone is an atypical antipsychotic drug indicated for the treatment of both schizophrenia &amp; schizoaffective disorder. Paliperidone is the primary active metabolite of risperidone and functions by strongly binding to dopaminergic D2- and serotonergic 5-HT2-receptors and selectively blocking monoamine effects. Although paliperidone is a potent D2-antagonist, it has less of impact on motor function and catalepsy than traditional neuroleptics. Paliperidone palmitate is the palmitate ester prodrug of paliperidone and displays modest solubility in polar solvents. Several long-acting injectable aqueous nanocrystal formulations of paliperidone palmitate are available as once-monthly (PP1M), three-monthly (PP3M) and six-monthly (PP6M) extended-release suspensions for intramuscular injection.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
   <si>
     <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
@@ -255,53 +407,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -321,50 +470,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -504,66 +656,54 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Eswatini, Uganda, Zambia, Zimbabwe, Malawi, Ghana, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Argentina, Brazil, China, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, North Macedonia, Indonesia, Malaysia, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Guinea, Gabon, Chad, Türkiye, Ukraine, South Africa, Viet Nam, Mexico</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Bulgaria, Canada, Czechia, Russian Federation, Estonia, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Romania, Cyprus, Finland, France, Latvia, Ireland, Germany, Luxembourg, Portugal, Lithuania, Monaco, Sweden, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, United States of America, Singapore, Brunei Darussalam</t>
   </si>
   <si>
     <t>WO2009080651</t>
   </si>
   <si>
     <t>Paliperidone dosing regimen</t>
   </si>
   <si>
     <t>Dose/Regimen</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2028-12-17</t>
   </si>
   <si>
     <t>The present invention provides a method of treating patients in need of treatment with long acting injectable paliperidone palmitate formulations.</t>
   </si>
   <si>
-    <t>Belarus, Azerbaijan, Moldova, Republic of, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, Ukraine, Malaysia, Philippines, Mexico, Sri Lanka, South Africa</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, Guatemala, Nicaragua, Ukraine, India, Indonesia, Malaysia, Philippines, Mexico, Sri Lanka, South Africa</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, United States of America, Singapore</t>
   </si>
   <si>
     <t>CA2000786</t>
   </si>
   <si>
     <t>Paliperidone compound and analogues and their use as antipsychotics</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica, N. V</t>
   </si>
   <si>
     <t>2009-10-16</t>
   </si>
   <si>
     <t>There is disclosed a process for preparing an enantiomeric form of the compound having the formula:or a pharmaceutically acceptable acid addition salt thereof,wherein said process comprises the steps of:(a) reacting a racemic mixture of said compound with a chiral acid or acid chloride selected from the group consisting of tartaric acid, malic acid, mandelic acid, camphor sulfonic acid, 4,5-dihydro-1H-2-benzopyran-2-carboxylic acid, and the acid chlorides thereof, to form a mixture of diastereomeric salts or esters;(b) physically separating said mixture of diastereomeric salts or esters by selective crystallization or chromatography; and(c) converting said separated diastereomeric salts or esters into the corresponding enantiomeric forms of said compound by hydrolysis in an acidic or basic aqueous medium.</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Canada, Australia, Chile, Cyprus, Germany, Denmark, Liechtenstein, Italy, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Austria, France, Luxembourg, Sweden, Finland, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Portugal, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
@@ -601,50 +741,56 @@
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +830,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -976,134 +1122,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19971127&amp;CC=WO&amp;NR=9744039A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990527&amp;CC=WO&amp;NR=9925354A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20090702&amp;CC=WO&amp;NR=2009080651A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900507&amp;CC=CA&amp;NR=2000786A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/k9Dpo6A3r0l2SG0Cm8drWQxc2g3Wh8t8yjLad5bv.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1132,135 +1332,346 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...14 lines deleted...]
-        <v>40</v>
+        <v>88</v>
+      </c>
+      <c r="J2" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L2" t="s">
+        <v>90</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="S2" t="s">
-        <v>40</v>
-[...14 lines deleted...]
-        <v>46</v>
+        <v>90</v>
+      </c>
+      <c r="T2" t="s">
+        <v>90</v>
+      </c>
+      <c r="U2" t="s">
+        <v>90</v>
+      </c>
+      <c r="V2" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>94</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1304,273 +1715,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>99</v>
-      </c>
-[...16 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1581,685 +1992,674 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="C2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="D2" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="E2" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="G2" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="H2" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="I2" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="N2" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="O2" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="C3" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="D3" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="E3" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="G3" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="N3" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="O3" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="D4" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="E4" t="s">
-        <v>155</v>
+        <v>205</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="G4" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="H4" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="I4" t="s">
-        <v>142</v>
-[...11 lines deleted...]
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="N4" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="O4" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="C5" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="E5" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="G5" t="s">
-        <v>168</v>
+        <v>214</v>
       </c>
       <c r="H5" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="I5" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="N5" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="O5" t="s">
-        <v>170</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>178</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>225</v>
       </c>
       <c r="D2" t="s">
-        <v>180</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>228</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>229</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>184</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>185</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>187</v>
+        <v>233</v>
       </c>
       <c r="E2" t="s">
-        <v>188</v>
+        <v>234</v>
       </c>
       <c r="F2" t="s">
-        <v>189</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J1" s="2" t="s">
-        <v>190</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>