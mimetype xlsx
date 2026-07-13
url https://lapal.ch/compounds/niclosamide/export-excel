--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -374,50 +374,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1459,79 +1462,80 @@
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1541,50 +1545,53 @@
         <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>116</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>120</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>121</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1594,325 +1601,325 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
@@ -1929,57 +1936,57 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">