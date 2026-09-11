--- v1 (2026-07-13)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Niclosamide</t>
   </si>
   <si>
     <t>Niclocide</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Niclosamide (NCL) is an anthelmintic medication used for the treatment of human tapeworm (Cestoda) infection. Recent drug repurposing studies have shown that NCL possesses high levels of in vitro activity against SARS-CoV-2 as it impedes viral entry through an endocytic pH augmentation mechanism. NCL is highly insoluble in water (0.23-1.6 μg/mL at room temperature) which contributes to its poor bioavailability. Pharmacokinetic modelling has also indicated that oral dosing would not generate sufficient concentrations of circulating NCL to induce anti-SARS-CoV-2 activity. Therefore, recent attempts have been made to formulate long-acting aqueous solutions of NCL capable of providing high levels of systemic exposure.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
@@ -340,54 +349,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -514,57 +532,63 @@
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Bayer</t>
   </si>
   <si>
     <t>https://www.bayer.com/en/</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Bayer AG is a multinational pharmaceutical company that develops a wide range of chemical products and medicines for consumer healthcare, industrial biotechnology and agricultural purposes. Headquartered in Leverkusen, Bayer was originally founded in 1863 and is currently listed on the EURO STOXX 50 index.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Hobson JJ , Savage AC , Dwyer AB , Unsworth C , Massam J , Arshad U , Pertinez H , Box H , Tatham L , Rajoli RKR , Neary M , Sharp J , Valentijn A , David C , Curley P , Liptrott NJ , McDonald TO , Owen A , Rannard SP . Scalable nanoprecipitation of niclosamide and in vivo demonstration of long-acting delivery after intramuscular injection. Nanoscale. 2021 Apr 7;13(13):6410-6416. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1039/d1nr00309g" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1039/d1nr00309g&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Mar 25. PMID: 33885522.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgba(0, 0, 0, 0.79);"&gt;The control of COVID-19 across the world requires the formation of a range of interventions including vaccines to elicit an immune response and immunomodulatory or antiviral therapeutics. Here, we demonstrate the nanoparticle formulation of a highly insoluble drug compound, niclosamide, with known anti SARS-CoV-2 activity as a cheap and scalable long-acting injectable antiviral candidate.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -933,94 +957,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CXYkaGBg8NQeM5pougQGLkOpy2SdzRJNXb0K2vs8.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1076,119 +1103,126 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2" t="s">
         <v>45</v>
       </c>
       <c r="T2" t="s">
         <v>46</v>
       </c>
       <c r="U2" t="s">
         <v>47</v>
       </c>
       <c r="V2" t="s">
         <v>48</v>
       </c>
       <c r="W2" t="s">
         <v>49</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>50</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>51</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1232,257 +1266,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>109</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1493,538 +1543,561 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="E2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>109</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>167</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>169</v>
+      </c>
+      <c r="H2" t="s">
+        <v>170</v>
+      </c>
+      <c r="J2" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>