--- v2 (2026-09-11)
+++ v3 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -130,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Niclosamide</t>
   </si>
   <si>
     <t>Niclocide</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Niclosamide (NCL) is an anthelmintic medication used for the treatment of human tapeworm (Cestoda) infection. Recent drug repurposing studies have shown that NCL possesses high levels of in vitro activity against SARS-CoV-2 as it impedes viral entry through an endocytic pH augmentation mechanism. NCL is highly insoluble in water (0.23-1.6 μg/mL at room temperature) which contributes to its poor bioavailability. Pharmacokinetic modelling has also indicated that oral dosing would not generate sufficient concentrations of circulating NCL to induce anti-SARS-CoV-2 activity. Therefore, recent attempts have been made to formulate long-acting aqueous solutions of NCL capable of providing high levels of systemic exposure.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
@@ -280,53 +432,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -346,50 +495,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -544,51 +696,60 @@
   <si>
     <t>Bayer</t>
   </si>
   <si>
     <t>https://www.bayer.com/en/</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Bayer AG is a multinational pharmaceutical company that develops a wide range of chemical products and medicines for consumer healthcare, industrial biotechnology and agricultural purposes. Headquartered in Leverkusen, Bayer was originally founded in 1863 and is currently listed on the EURO STOXX 50 index.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Hobson JJ , Savage AC , Dwyer AB , Unsworth C , Massam J , Arshad U , Pertinez H , Box H , Tatham L , Rajoli RKR , Neary M , Sharp J , Valentijn A , David C , Curley P , Liptrott NJ , McDonald TO , Owen A , Rannard SP . Scalable nanoprecipitation of niclosamide and in vivo demonstration of long-acting delivery after intramuscular injection. Nanoscale. 2021 Apr 7;13(13):6410-6416. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1039/d1nr00309g" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1039/d1nr00309g&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2021 Mar 25. PMID: 33885522.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgba(0, 0, 0, 0.79);"&gt;The control of COVID-19 across the world requires the formation of a range of interventions including vaccines to elicit an immune response and immunomodulatory or antiviral therapeutics. Here, we demonstrate the nanoparticle formulation of a highly insoluble drug compound, niclosamide, with known anti SARS-CoV-2 activity as a cheap and scalable long-acting injectable antiviral candidate.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1039/d1nr00309g</t>
+  </si>
+  <si>
     <t>No</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -628,51 +789,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -920,134 +1081,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CXYkaGBg8NQeM5pougQGLkOpy2SdzRJNXb0K2vs8.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1039/d1nr00309g" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1076,153 +1291,364 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...17 lines deleted...]
-        <v>43</v>
+        <v>88</v>
+      </c>
+      <c r="J2" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L2" t="s">
+        <v>90</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
-[...11 lines deleted...]
-        <v>54</v>
+        <v>97</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>102</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1266,273 +1692,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1543,567 +1969,574 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="D2" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="E2" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="F2" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="I2" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="D2" t="s">
-        <v>164</v>
+        <v>214</v>
       </c>
       <c r="E2" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="F2" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J1" s="2" t="s">
-        <v>167</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="C2" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="H2" t="s">
-        <v>170</v>
+        <v>220</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>221</v>
       </c>
       <c r="J2" t="s">
-        <v>171</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>