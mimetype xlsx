--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1552,50 +1552,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Alkermes Plc</t>
   </si>
   <si>
     <t>originator</t>
@@ -1666,50 +1669,53 @@
   <si>
     <t>Naltrexone long acting formulations and methods of use</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Alkermes Controlled Therapeutic, Ii</t>
   </si>
   <si>
     <t>2025-03-18</t>
   </si>
   <si>
     <t>The inventions described herein arose from unexpected discoveries made during clinical trials with a long acting formulation of naltrexone. As such, the invention includes a method for treating an individual in need of naltrexone comprising the step of parenterally administering a long acting formulation comprising naltrexone and to the use of naltrexone in the manufacture of medicaments for use in such methods.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, South Africa, Indonesia, Philippines, Viet Nam</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, New Zealand, Russian Federation, United States of America, Singapore</t>
   </si>
   <si>
+    <t>US3332950</t>
+  </si>
+  <si>
     <t>Naltrexone compound and analogues</t>
   </si>
   <si>
     <t>Endo Laboratories, Inc</t>
   </si>
   <si>
     <t>1986-12-06</t>
   </si>
   <si>
     <t>Morphine derivs. (I) and their pharmaceutically accept. salts and compns. (I) Z = O and Y = cyclopropyl, cyclobutyl or 2-Me-1-propenyl; or Z = H.OH&amp;Y = the same and also vinyl, Et, ethynyl or 2-Me-ethynyl As analgesics and narcotic antagonists with absence of side-effects. E.g. in man, N-(3'-Me-2'-butenyl)-14-hydroxydihydronormorphinone. HCl at 35 mg. i.m. shows the same analgesic effect as 15 mg. of morphine sulphate without secondary effects; the related N-cyclopropylmethyl cpd. at 0.005 mg./kg. s.c. in rats antagonises the effect of 0.4 mg./kg. of oxymorphone.</t>
   </si>
   <si>
     <t>Merck index</t>
   </si>
   <si>
     <t>United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, United Kingdom, Israel, Luxembourg, Netherlands, Norway, Sweden</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
@@ -1744,51 +1750,51 @@
   <si>
     <t>https://lapal.ch/storage/illustrations/LYzABwSK1oLh6yniz6DtIgiiH8P7uhmszT8crzw4.png</t>
   </si>
   <si>
     <t>Structural Illustration of Derivative of noroxymorphone that is the N-cyclopropylmethyl congener of naloxone.</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/KB1Md8d5IxO7V2jUMOrEucExM6iv3g0blGz695ol.png</t>
   </si>
   <si>
     <t>Components provided in a single VIVITROL kit</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Alkermes PLC</t>
+    <t>Alkermes</t>
   </si>
   <si>
     <t>https://www.alkermes.com/</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Alkermes plc is a Dublin-based biopharmaceutical company founded in 1987 that focuses on developing medicines for neuroscience. The company commercializes treatments for alcohol and opioid dependence (VIVITROL), schizophrenia (ARISTADA, ARISTADA INITIO), and bipolar I disorder (LYBALVI). Alkermes utilizes three primary proprietary technologies - LinkeRx, NanoCrystal, and Medisorb.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Saxon, A. J., Akerman, S. C., Liu, C. C., Sullivan, M. A., Silverman, B. L., &amp;amp; Vocci, F. J. (2018). Extended-release naltrexone (XR-NTX) for opioid use disorder in clinical practice: Vivitrol's Cost and Treatment Outcomes Registry. &lt;em&gt;Addiction (Abingdon, England)&lt;/em&gt;, &lt;em&gt;113&lt;/em&gt;(8), 1477–1487. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1111/add.14199"&gt;https://doi.org/10.1111/add.14199&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background and aims: &lt;/strong&gt;Extended-release naltrexone (XR-NTX), a μ-opioid receptor antagonist for prevention of relapse to opioid dependence, has demonstrated efficacy compared with placebo and comparative effectiveness with buprenorphine-naloxone. We report outcomes for XR-NTX in Vivitrol's Cost and Treatment Outcomes Registry.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design: &lt;/strong&gt;Observational, open-label, single-arm, multi-center registry assessing baseline characteristics and clinical and health-related quality-of-life outcomes associated with XR-NTX treatment in clinical practice.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Setting: &lt;/strong&gt;32 US treatment centers from 2011 to 2013.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Participants: &lt;/strong&gt;Patients with opioid dependence who were prescribed XR-NTX treatment and then enrolled into the registry.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Measurements: &lt;/strong&gt;Monthly visits were evaluated for the full population and for patient ubgroups retrospectively, defined by injection number, focusing on the period between baseline and month 6 (1-, 2/3- or 6-XR-NTX).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings: &lt;/strong&gt;Of 403 enrolled patients, 395 were analyzed. Most patients (n = 349) received out-patient care. On average, patients received five injections (median = 3; range = 1-25). The median number of injections administered within 6 months was higher in patients who at baseline were employed (three versus two unemployed, P = 0.02) or had private insurance (five versus two self-payment, P = 0.005; versus two state-funded, P &amp;lt; 0.001). The 1-, 2/3- and 6-XR-NTX groups had 132, 152 and 111 patients, respectively. At baseline, the 6-XR-NTX patients were more likely to meet normal/minimal mental illness criteria and attend school and less likely to report recent drug use. Within 6 months, the 6-XR-NTX group demonstrated improvements in employment, mental health and psychosocial functioning, and decreases in opioid craving, drug use and drug-related behavior.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;Among opioid-dependent people receiving XR-NTX treatment, better mental health, higher education and lower recent drug use at baseline are associated with greater treatment duration; in turn, longer treatment duration is associated with lower relapse rates and improved outcomes generally.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Keywords: &lt;/strong&gt;Extended-release naltrexone; Vivitrol; medication assisted treatment; opioid dependence; opioid use disorder; registry.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Sullivan, M. A., Bisaga, A., Pavlicova, M., Carpenter, K. M., Choi, C. J., Mishlen, K., Levin, F. R., Mariani, J. J., &amp;amp; Nunes, E. V. (2019). A Randomized Trial Comparing Extended-Release Injectable Suspension and Oral Naltrexone, Both Combined With Behavioral Therapy, for the Treatment of Opioid Use Disorder. &lt;em&gt;The American journal of psychiatry&lt;/em&gt;, &lt;em&gt;176&lt;/em&gt;(2), 129–137. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1176/appi.ajp.2018.17070732"&gt;https://doi.org/10.1176/appi.ajp.2018.17070732&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective:&lt;/p&gt;&lt;p&gt;The oral formulation of the opioid antagonist naltrexone has shown limited effectiveness for treatment of opioid use disorder due to poor adherence. Long-acting injection naltrexone (XR-naltrexone), administered monthly, circumvents the need for daily pill taking, potentially improving adherence, and has been shown to be superior to placebo in reducing opioid use over 6 months of treatment. This open-label trial compared the outcomes of patients with opioid use disorder treated with XR-naltrexone or oral naltrexone in combination with behavioral therapy.&lt;/p&gt;&lt;p&gt;Method:&lt;/p&gt;&lt;p&gt;Sixty opioid-dependent adults completed inpatient opioid withdrawal and were transitioned to oral naltrexone. They were stratified by severity of opioid use (six or fewer bags versus more than six bags of heroin per day) and randomly assigned (1:1) to continue treatment with oral naltrexone (N=32) or XR-naltrexone (N=28) for 24 weeks. The first dose of XR-naltrexone (380 mg) was administered prior to discharge, with monthly doses thereafter, and oral naltrexone was given in a 50-mg daily dose. All participants received weekly behavioral therapy to support treatment and adherence to naltrexone.&lt;/p&gt;&lt;p&gt;Results:&lt;/p&gt;&lt;p&gt;A Cox proportional hazards model adjusting for race, gender, route of use, and baseline opioid use severity indicated that significantly more patients were retained in treatment for 6 months in the XR-naltrexone group (16 of 28 patients, 57.1%) than in the oral naltrexone group (nine of 32 patients, 28.1%) (hazard ratio=2.18, 95% CI=1.07, 4.43).&lt;/p&gt;&lt;p&gt;Conclusions:&lt;/p&gt;&lt;p&gt;Patients receiving XR-naltrexone had twice the rate of treatment retention at 6 months compared with those taking oral naltrexone. These results support the use of XR-naltrexone combined with behavioral therapy as an effective treatment for patients seeking opioid withdrawal and nonagonist treatment for preventing relapse to opioid use disorder.&lt;/p&gt;</t>
   </si>
@@ -2157,51 +2163,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218971" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00156923" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00156936" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01453374" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00834080" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00501631" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00678418" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218997" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00511836" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218958" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218984" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01690546" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01449565" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02978417" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00620750" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04094584" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02537574" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00777062" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01563718" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05028062" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02110264" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01180647" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01422837" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03711318" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01932801" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051117&amp;CC=WO&amp;NR=2005107753A2&amp;KC=A2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051117&amp;CC=WO&amp;NR=2005107753A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19670725&amp;CC=US&amp;NR=3332950A&amp;KC=A" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LYzABwSK1oLh6yniz6DtIgiiH8P7uhmszT8crzw4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/KB1Md8d5IxO7V2jUMOrEucExM6iv3g0blGz695ol.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -5119,79 +5125,80 @@
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R2"/>
+  <dimension ref="A1:S2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>411</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>414</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>415</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>416</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -5202,515 +5209,522 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>419</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>420</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>421</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>422</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>423</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>424</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>425</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>426</v>
       </c>
+      <c r="S1" s="2" t="s">
+        <v>427</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E2" t="s">
         <v>34</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
       <c r="G2" t="s">
         <v>50</v>
       </c>
       <c r="H2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="I2" t="s">
         <v>40</v>
       </c>
       <c r="J2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="K2" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="L2" t="s">
         <v>432</v>
       </c>
       <c r="M2" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="N2" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="N2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O2">
+      <c r="O2" t="s">
+        <v>434</v>
+      </c>
+      <c r="P2">
         <v>38509.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38823.0</v>
       </c>
-      <c r="Q2" t="s">
-        <v>434</v>
+      <c r="R2" t="s">
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G2" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H2" t="s">
         <v>129</v>
       </c>
       <c r="I2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="K2" t="s">
         <v>162</v>
       </c>
       <c r="N2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="O2" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
+      <c r="B3" s="4" t="s">
+        <v>459</v>
+      </c>
       <c r="C3" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D3" t="s">
         <v>62</v>
       </c>
       <c r="E3" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="G3" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="H3" t="s">
         <v>129</v>
       </c>
       <c r="I3" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="O3" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C2" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D2" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E2" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F2" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="I2" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="D2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C3" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D3" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>412</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D2" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E2" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F2" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -5727,71 +5741,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>410</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D2" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C3" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D3" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">