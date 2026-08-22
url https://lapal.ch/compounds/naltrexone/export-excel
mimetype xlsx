--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="502">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Naltrexone</t>
   </si>
   <si>
     <t>VIVITROL</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Naltrexone long-acting injectable (LAI) is an opioid receptor antagonist with activity at μ, κ, and δ receptors, indicated for Alcohol Use Disorder and Opioid Use Disorder. VIVITROL® uses Medisorb® extended-release technology and is administered as a once-monthly intramuscular injection. An initial release occurs ~2 hours post-injection, followed by a secondary release at 2–3 days. Steady state is reached by ~14 days, with therapeutic plasma levels (&gt;1–2 ng/mL) maintained for 28–31 days, providing continuous receptor antagonism across the dosing interval. Compared with oral naltrexone, long‑acting intramuscular naltrexone demonstrates a similar overall safety profile, while reducing risks associated with daily dosing non‑adherence.</t>
   </si>
   <si>
     <t>Naltrexone 380 mg long‑acting intramuscular injection is currently approved only in the United States under the brand name VIVITROL®. Although, the company submitted Marketing Authorisation Applications (MAA) for this product in the United Kingdom and Germany on 02 April 2007.</t>
   </si>
   <si>
     <t>VIVITROL® (naltrexone for extended‑release injectable suspension), 380 mg, received approval from the U.S. Food and Drug Administration on 13 April 2006.</t>
   </si>
@@ -1516,54 +1525,63 @@
     <t>2023-05-05</t>
   </si>
   <si>
     <t>2018-10-11</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * being a registered client at one of the named partnering sites
 * being at least 21 years of age (for legal reasons)
 * agreeing to use an adequate form of birth control (if female and in childbearing years) fulfilling criteria for current alcohol dependence according to DSM-IV-TR criteria as determined by the SCID-I/P
 Exclusion Criteria:
 * refusal or inability to consent to participation in research
 * constituting a risk to safety and security of other clients or staff
 * known sensitivity or allergy to naltrexone/XR-NTX
 * current treatment with naltrexone/XR-NTX
 * being pregnant or nursing
 * suicide attempts within the past year
 * renal insufficiency/serum creatinine level \&gt; 1.5
 * current opioid dependence according to the DSM-IV-TR criteria
 * liver transaminases (</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1760,50 +1778,53 @@
     <t>Components provided in a single VIVITROL kit</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Alkermes</t>
   </si>
   <si>
     <t>https://www.alkermes.com/</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Alkermes plc is a Dublin-based biopharmaceutical company founded in 1987 that focuses on developing medicines for neuroscience. The company commercializes treatments for alcohol and opioid dependence (VIVITROL), schizophrenia (ARISTADA, ARISTADA INITIO), and bipolar I disorder (LYBALVI). Alkermes utilizes three primary proprietary technologies - LinkeRx, NanoCrystal, and Medisorb.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Saxon, A. J., Akerman, S. C., Liu, C. C., Sullivan, M. A., Silverman, B. L., &amp;amp; Vocci, F. J. (2018). Extended-release naltrexone (XR-NTX) for opioid use disorder in clinical practice: Vivitrol's Cost and Treatment Outcomes Registry. &lt;em&gt;Addiction (Abingdon, England)&lt;/em&gt;, &lt;em&gt;113&lt;/em&gt;(8), 1477–1487. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1111/add.14199"&gt;https://doi.org/10.1111/add.14199&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background and aims: &lt;/strong&gt;Extended-release naltrexone (XR-NTX), a μ-opioid receptor antagonist for prevention of relapse to opioid dependence, has demonstrated efficacy compared with placebo and comparative effectiveness with buprenorphine-naloxone. We report outcomes for XR-NTX in Vivitrol's Cost and Treatment Outcomes Registry.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design: &lt;/strong&gt;Observational, open-label, single-arm, multi-center registry assessing baseline characteristics and clinical and health-related quality-of-life outcomes associated with XR-NTX treatment in clinical practice.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Setting: &lt;/strong&gt;32 US treatment centers from 2011 to 2013.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Participants: &lt;/strong&gt;Patients with opioid dependence who were prescribed XR-NTX treatment and then enrolled into the registry.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Measurements: &lt;/strong&gt;Monthly visits were evaluated for the full population and for patient ubgroups retrospectively, defined by injection number, focusing on the period between baseline and month 6 (1-, 2/3- or 6-XR-NTX).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings: &lt;/strong&gt;Of 403 enrolled patients, 395 were analyzed. Most patients (n = 349) received out-patient care. On average, patients received five injections (median = 3; range = 1-25). The median number of injections administered within 6 months was higher in patients who at baseline were employed (three versus two unemployed, P = 0.02) or had private insurance (five versus two self-payment, P = 0.005; versus two state-funded, P &amp;lt; 0.001). The 1-, 2/3- and 6-XR-NTX groups had 132, 152 and 111 patients, respectively. At baseline, the 6-XR-NTX patients were more likely to meet normal/minimal mental illness criteria and attend school and less likely to report recent drug use. Within 6 months, the 6-XR-NTX group demonstrated improvements in employment, mental health and psychosocial functioning, and decreases in opioid craving, drug use and drug-related behavior.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;Among opioid-dependent people receiving XR-NTX treatment, better mental health, higher education and lower recent drug use at baseline are associated with greater treatment duration; in turn, longer treatment duration is associated with lower relapse rates and improved outcomes generally.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Keywords: &lt;/strong&gt;Extended-release naltrexone; Vivitrol; medication assisted treatment; opioid dependence; opioid use disorder; registry.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Sullivan, M. A., Bisaga, A., Pavlicova, M., Carpenter, K. M., Choi, C. J., Mishlen, K., Levin, F. R., Mariani, J. J., &amp;amp; Nunes, E. V. (2019). A Randomized Trial Comparing Extended-Release Injectable Suspension and Oral Naltrexone, Both Combined With Behavioral Therapy, for the Treatment of Opioid Use Disorder. &lt;em&gt;The American journal of psychiatry&lt;/em&gt;, &lt;em&gt;176&lt;/em&gt;(2), 129–137. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1176/appi.ajp.2018.17070732"&gt;https://doi.org/10.1176/appi.ajp.2018.17070732&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective:&lt;/p&gt;&lt;p&gt;The oral formulation of the opioid antagonist naltrexone has shown limited effectiveness for treatment of opioid use disorder due to poor adherence. Long-acting injection naltrexone (XR-naltrexone), administered monthly, circumvents the need for daily pill taking, potentially improving adherence, and has been shown to be superior to placebo in reducing opioid use over 6 months of treatment. This open-label trial compared the outcomes of patients with opioid use disorder treated with XR-naltrexone or oral naltrexone in combination with behavioral therapy.&lt;/p&gt;&lt;p&gt;Method:&lt;/p&gt;&lt;p&gt;Sixty opioid-dependent adults completed inpatient opioid withdrawal and were transitioned to oral naltrexone. They were stratified by severity of opioid use (six or fewer bags versus more than six bags of heroin per day) and randomly assigned (1:1) to continue treatment with oral naltrexone (N=32) or XR-naltrexone (N=28) for 24 weeks. The first dose of XR-naltrexone (380 mg) was administered prior to discharge, with monthly doses thereafter, and oral naltrexone was given in a 50-mg daily dose. All participants received weekly behavioral therapy to support treatment and adherence to naltrexone.&lt;/p&gt;&lt;p&gt;Results:&lt;/p&gt;&lt;p&gt;A Cox proportional hazards model adjusting for race, gender, route of use, and baseline opioid use severity indicated that significantly more patients were retained in treatment for 6 months in the XR-naltrexone group (16 of 28 patients, 57.1%) than in the oral naltrexone group (nine of 32 patients, 28.1%) (hazard ratio=2.18, 95% CI=1.07, 4.43).&lt;/p&gt;&lt;p&gt;Conclusions:&lt;/p&gt;&lt;p&gt;Patients receiving XR-naltrexone had twice the rate of treatment retention at 6 months compared with those taking oral naltrexone. These results support the use of XR-naltrexone combined with behavioral therapy as an effective treatment for patients seeking opioid withdrawal and nonagonist treatment for preventing relapse to opioid use disorder.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -2187,94 +2208,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051117&amp;CC=WO&amp;NR=2005107753A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19670725&amp;CC=US&amp;NR=3332950A&amp;KC=A" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LYzABwSK1oLh6yniz6DtIgiiH8P7uhmszT8crzw4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/KB1Md8d5IxO7V2jUMOrEucExM6iv3g0blGz695ol.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2330,80 +2354,80 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
@@ -2416,55 +2440,64 @@
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AA2" t="s">
         <v>56</v>
       </c>
       <c r="AB2" t="s">
         <v>57</v>
       </c>
       <c r="AC2" t="s">
         <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>59</v>
       </c>
+      <c r="AE2" t="s">
+        <v>60</v>
+      </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AG2" t="s">
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ26"/>
   <sheetViews>
@@ -2508,2644 +2541,2660 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AD2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AK2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ2">
         <v>332</v>
       </c>
       <c r="AS2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="X3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="Y3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AB3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AC3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AE3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AK3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ3">
         <v>108</v>
       </c>
       <c r="AS3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F4" t="s">
+        <v>152</v>
+      </c>
+      <c r="G4" t="s">
+        <v>120</v>
+      </c>
+      <c r="H4" t="s">
+        <v>153</v>
+      </c>
+      <c r="I4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O4" t="s">
+        <v>155</v>
+      </c>
+      <c r="X4" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>157</v>
+      </c>
+      <c r="AB4" t="s">
         <v>146</v>
       </c>
-      <c r="C4" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AC4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AE4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AK4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ4">
         <v>108</v>
       </c>
       <c r="AS4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="X5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Y5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AB5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AC5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AE5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AK5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ5">
         <v>27</v>
       </c>
       <c r="AS5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I6" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J6" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="X6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="Y6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AB6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AC6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AK6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ6">
         <v>38</v>
       </c>
       <c r="AS6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY6" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="M7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="O7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="X7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="Y7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AB7" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AC7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AE7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AK7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ7">
         <v>300</v>
       </c>
       <c r="AR7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C8" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H8" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="I8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J8" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="M8" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="O8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="X8" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="Y8" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AB8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AC8" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AE8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ8" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AK8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ8">
         <v>250</v>
       </c>
       <c r="AR8" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS8" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY8" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C9" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H9" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="M9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O9" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="X9" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="Y9" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AB9" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AC9" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AE9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG9" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH9" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ9" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AK9" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ9">
         <v>436</v>
       </c>
       <c r="AR9" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS9" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY9" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C10" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E10" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G10" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H10" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="J10" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M10" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="O10" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="X10" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="Y10" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AB10" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AC10" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AE10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG10" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH10" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ10" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AK10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ10">
         <v>31</v>
       </c>
       <c r="AR10" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW10" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C11" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H11" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="I11" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M11" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Q11" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="S11" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="X11" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="Y11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AB11" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AC11" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AE11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI11" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ11" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AK11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ11">
         <v>624</v>
       </c>
       <c r="AR11" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS11" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY11" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C12" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E12" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H12" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="I12" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="M12" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="O12" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="Q12" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="S12" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="U12" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="X12" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="Y12" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AB12" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AC12" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AE12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG12" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH12" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI12" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AJ12" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="AK12" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ12">
         <v>27</v>
       </c>
       <c r="AR12" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C13" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E13" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G13" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H13" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="I13" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="J13" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M13" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="O13" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="Q13" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="X13" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="Y13" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="AB13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AC13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AE13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ13" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="AP13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ13">
         <v>38</v>
       </c>
       <c r="AS13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU13" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C14" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E14" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G14" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H14" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I14" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="J14" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O14" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="X14" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="Y14" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="AB14" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="AC14" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="AE14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF14" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="AG14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI14" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ14" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AP14" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ14">
         <v>100</v>
       </c>
       <c r="AR14" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS14" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C15" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E15" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G15" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="H15" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I15" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="J15" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M15" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="O15" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="X15" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="Y15" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AB15" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AC15" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AE15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ15" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="AK15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ15">
         <v>14</v>
       </c>
       <c r="AR15" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C16" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E16" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G16" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H16" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I16" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="J16" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M16" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="X16" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="Y16" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AB16" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="AC16" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="AE16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ16" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AK16" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ16">
         <v>72</v>
       </c>
       <c r="AS16" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C17" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E17" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F17" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G17" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H17" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="I17" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="J17" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M17" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="X17" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="Y17" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="AB17" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AC17" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AE17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG17" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH17" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ17" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AP17" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ17">
         <v>179</v>
       </c>
       <c r="AS17" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU17" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW17" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY17" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C18" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E18" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G18" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H18" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="I18" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J18" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M18" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="O18" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="Q18" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="X18" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="Y18" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AB18" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AC18" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AE18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ18" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="AK18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ18">
         <v>380</v>
       </c>
       <c r="AR18" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS18" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU18" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="AY18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19">
         <v>808641</v>
       </c>
       <c r="C19" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E19" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F19" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G19" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="H19" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="I19" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="J19" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M19" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="O19" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="X19" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="Y19" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AB19" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AC19" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="AE19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ19" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="AP19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ19">
         <v>80</v>
       </c>
       <c r="AR19" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS19" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU19" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="AW19" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="AX19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C20" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E20" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G20" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H20" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="I20" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="J20" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M20" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="X20" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="Y20" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="AB20" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AC20" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AE20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG20" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH20" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI20" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ20" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="AK20" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ20">
         <v>26</v>
       </c>
       <c r="AR20" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS20" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU20" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY20" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ20" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21">
         <v>849558</v>
       </c>
       <c r="C21" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E21" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F21" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="G21" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="H21" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="I21" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="J21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M21" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="O21" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="Q21" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="X21" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Y21" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="Z21" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AA21" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="AE21" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG21" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH21" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ21" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="AK21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP21" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ21">
         <v>60</v>
       </c>
       <c r="AR21" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU21" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="AW21" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C22" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G22" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="H22" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="I22" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="J22" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M22" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="O22" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="Q22" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="X22" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="Y22" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="AB22" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="AC22" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="AE22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG22" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH22" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI22" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ22" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AK22" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ22">
         <v>151</v>
       </c>
       <c r="AR22" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS22" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU22" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW22" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C23" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E23" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F23" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G23" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H23" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="I23" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="J23" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M23" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="O23" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="X23" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="Y23" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="AB23" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="AC23" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="AE23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ23" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="AK23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP23" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ23">
         <v>48</v>
       </c>
       <c r="AR23" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS23" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU23" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW23" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ23" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C24" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="F24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G24" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H24" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="I24" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="J24" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="X24" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="Y24" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AB24" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="AC24" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="AE24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ24">
         <v>403</v>
       </c>
       <c r="AX24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ24" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25">
         <v>7699</v>
       </c>
       <c r="C25" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E25" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F25" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G25" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H25" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="I25" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="J25" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M25" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="X25" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="Y25" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="AB25" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="AC25" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="AE25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI25" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AJ25" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="AK25" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP25" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ25">
         <v>8</v>
       </c>
       <c r="AS25" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU25" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW25" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ25" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C26" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E26" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G26" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H26" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="I26" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="J26" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M26" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="O26" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="Q26" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="X26" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="Y26" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="AB26" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="AC26" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AE26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG26" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH26" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ26" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="AP26" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ26">
         <v>308</v>
       </c>
       <c r="AR26" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AS26" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW26" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX26" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY26" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ26" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>414</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S2"/>
   <sheetViews>
@@ -5156,694 +5205,720 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="D2" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H2" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J2" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="K2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="O2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="P2">
         <v>38509.0</v>
       </c>
       <c r="Q2">
         <v>38823.0</v>
       </c>
       <c r="R2" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C2" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D2" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="E2" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="G2" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="H2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="I2" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="K2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="N2" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="O2" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E3" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="G3" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="H3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="I3" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="O3" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="C2" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="D2" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="E2" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="F2" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="I2" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="C2" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="C3" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="D3" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="C2" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D2" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="E2" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="F2" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>414</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>496</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="C2" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>498</v>
+      </c>
+      <c r="H2" t="s">
+        <v>499</v>
+      </c>
+      <c r="J2" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="C3" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>500</v>
+      </c>
+      <c r="H3" t="s">
+        <v>501</v>
+      </c>
+      <c r="J3" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>