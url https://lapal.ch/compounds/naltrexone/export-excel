--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="502">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,54 +143,198 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
+  </si>
+  <si>
+    <t>naltrexone</t>
   </si>
   <si>
     <t>Naltrexone</t>
   </si>
   <si>
     <t>VIVITROL</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Naltrexone long-acting injectable (LAI) is an opioid receptor antagonist with activity at μ, κ, and δ receptors, indicated for Alcohol Use Disorder and Opioid Use Disorder. VIVITROL® uses Medisorb® extended-release technology and is administered as a once-monthly intramuscular injection. An initial release occurs ~2 hours post-injection, followed by a secondary release at 2–3 days. Steady state is reached by ~14 days, with therapeutic plasma levels (&gt;1–2 ng/mL) maintained for 28–31 days, providing continuous receptor antagonism across the dosing interval. Compared with oral naltrexone, long‑acting intramuscular naltrexone demonstrates a similar overall safety profile, while reducing risks associated with daily dosing non‑adherence.</t>
   </si>
   <si>
     <t>Naltrexone 380 mg long‑acting intramuscular injection is currently approved only in the United States under the brand name VIVITROL®. Although, the company submitted Marketing Authorisation Applications (MAA) for this product in the United Kingdom and Germany on 02 April 2007.</t>
   </si>
   <si>
     <t>VIVITROL® (naltrexone for extended‑release injectable suspension), 380 mg, received approval from the U.S. Food and Drug Administration on 13 April 2006.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB00704</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
@@ -332,53 +487,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -398,90 +550,90 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>ALK21-003-EXT</t>
   </si>
   <si>
     <t>NCT01218971</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01218971</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Alkermes, Inc.</t>
   </si>
   <si>
     <t>This was a Phase 3 multicenter extension of Alkermes' Study ALK21-003 (NCT01218958 \[the base study\]) that evaluated the safety of Medisorb® naltrexone (VIVITROL®) administered every 4 weeks for 48 weeks (13 injections) in alcohol-dependent adults who had completed Study ALK21-003.</t>
   </si>
   <si>
     <t>ALK21-003EXT: An Extension of Study ALK21-003 (NCT01218958) to Test the Long-term Safety of Medisorb® Naltrexone (VIVITROL®)</t>
   </si>
   <si>
     <t>Medisorb naltrexone 190 mg</t>
   </si>
   <si>
     <t>Medisorb naltrexone 380 mg</t>
   </si>
   <si>
     <t>2002-08-01</t>
   </si>
   <si>
     <t>2010-12-08</t>
   </si>
   <si>
     <t>2004-09-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Primary Inclusion Criteria:
 * Completed study drug treatment in Study ALK21-003 (base study \[NCT01218958\])
 * Written informed consent for this extension study
 * Stable address and telephone; reconfirmation of contact's address and phone
 * Women with childbearing potential must agree to continue to use an approved method of birth control throughout study participation
 Primary Exclusion Criteria:
 * Positive urine drug screen for opioids at Visit 1
 * Early termination of study drug in the base study
 * Pregnancy or lactation</t>
   </si>
   <si>
@@ -1161,50 +1313,53 @@
     <t>This study will evaluate the safety, effectiveness and tolerance of low doses of oral naltrexone along with buprenorphine to treat opioid use disorder prior to the first injection of VIVITROL.</t>
   </si>
   <si>
     <t>Naltrexone for Use in Conjunction With Buprenorphine in Adults With Opioid Use Disorder Prior to First Dose of VIVITROL® (Naltrexone for Extended-Release Injectable Suspension)</t>
   </si>
   <si>
     <t>NTX/BUP</t>
   </si>
   <si>
     <t>NTX/PBO-B</t>
   </si>
   <si>
     <t>PBO-N/PBO-B</t>
   </si>
   <si>
     <t>2015-08-01</t>
   </si>
   <si>
     <t>2019-03-01</t>
   </si>
   <si>
     <t>2016-10-27</t>
   </si>
   <si>
     <t>2017-01-09</t>
+  </si>
+  <si>
+    <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Willing and able to provide informed consent
 * Willing and able to provide government-issued identification
 * Has a BMI of 18.0-40.0 kg/m\^2
 * Has a physiologic dependence on opioids
 * Is voluntarily seeking treatment for opioid use disorder and willing to completely withdraw from his/her opioid use throughout the study with desire for or motivation for antagonist therapy
 * Wiling to abide by the contraception requirements for the duration of the study
 * Additional criteria may apply
 Exclusion Criteria:
 * Is pregnant, planning to become pregnant or breastfeeding during the study
 * Has used Buprenorphine within 7 days prior to randomization
 * Has used Methadone within 14 days prior to randomization
 * Has a history of VIVITROL use within 90 days prior to screening or</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>NCT00777062</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00777062</t>
   </si>
@@ -1792,54 +1947,66 @@
   <si>
     <t>Alkermes</t>
   </si>
   <si>
     <t>https://www.alkermes.com/</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>Alkermes plc is a Dublin-based biopharmaceutical company founded in 1987 that focuses on developing medicines for neuroscience. The company commercializes treatments for alcohol and opioid dependence (VIVITROL), schizophrenia (ARISTADA, ARISTADA INITIO), and bipolar I disorder (LYBALVI). Alkermes utilizes three primary proprietary technologies - LinkeRx, NanoCrystal, and Medisorb.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Saxon, A. J., Akerman, S. C., Liu, C. C., Sullivan, M. A., Silverman, B. L., &amp;amp; Vocci, F. J. (2018). Extended-release naltrexone (XR-NTX) for opioid use disorder in clinical practice: Vivitrol's Cost and Treatment Outcomes Registry. &lt;em&gt;Addiction (Abingdon, England)&lt;/em&gt;, &lt;em&gt;113&lt;/em&gt;(8), 1477–1487. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1111/add.14199"&gt;https://doi.org/10.1111/add.14199&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background and aims: &lt;/strong&gt;Extended-release naltrexone (XR-NTX), a μ-opioid receptor antagonist for prevention of relapse to opioid dependence, has demonstrated efficacy compared with placebo and comparative effectiveness with buprenorphine-naloxone. We report outcomes for XR-NTX in Vivitrol's Cost and Treatment Outcomes Registry.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design: &lt;/strong&gt;Observational, open-label, single-arm, multi-center registry assessing baseline characteristics and clinical and health-related quality-of-life outcomes associated with XR-NTX treatment in clinical practice.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Setting: &lt;/strong&gt;32 US treatment centers from 2011 to 2013.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Participants: &lt;/strong&gt;Patients with opioid dependence who were prescribed XR-NTX treatment and then enrolled into the registry.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Measurements: &lt;/strong&gt;Monthly visits were evaluated for the full population and for patient ubgroups retrospectively, defined by injection number, focusing on the period between baseline and month 6 (1-, 2/3- or 6-XR-NTX).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings: &lt;/strong&gt;Of 403 enrolled patients, 395 were analyzed. Most patients (n = 349) received out-patient care. On average, patients received five injections (median = 3; range = 1-25). The median number of injections administered within 6 months was higher in patients who at baseline were employed (three versus two unemployed, P = 0.02) or had private insurance (five versus two self-payment, P = 0.005; versus two state-funded, P &amp;lt; 0.001). The 1-, 2/3- and 6-XR-NTX groups had 132, 152 and 111 patients, respectively. At baseline, the 6-XR-NTX patients were more likely to meet normal/minimal mental illness criteria and attend school and less likely to report recent drug use. Within 6 months, the 6-XR-NTX group demonstrated improvements in employment, mental health and psychosocial functioning, and decreases in opioid craving, drug use and drug-related behavior.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;Among opioid-dependent people receiving XR-NTX treatment, better mental health, higher education and lower recent drug use at baseline are associated with greater treatment duration; in turn, longer treatment duration is associated with lower relapse rates and improved outcomes generally.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Keywords: &lt;/strong&gt;Extended-release naltrexone; Vivitrol; medication assisted treatment; opioid dependence; opioid use disorder; registry.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1111/add.14199</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Sullivan, M. A., Bisaga, A., Pavlicova, M., Carpenter, K. M., Choi, C. J., Mishlen, K., Levin, F. R., Mariani, J. J., &amp;amp; Nunes, E. V. (2019). A Randomized Trial Comparing Extended-Release Injectable Suspension and Oral Naltrexone, Both Combined With Behavioral Therapy, for the Treatment of Opioid Use Disorder. &lt;em&gt;The American journal of psychiatry&lt;/em&gt;, &lt;em&gt;176&lt;/em&gt;(2), 129–137. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1176/appi.ajp.2018.17070732"&gt;https://doi.org/10.1176/appi.ajp.2018.17070732&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective:&lt;/p&gt;&lt;p&gt;The oral formulation of the opioid antagonist naltrexone has shown limited effectiveness for treatment of opioid use disorder due to poor adherence. Long-acting injection naltrexone (XR-naltrexone), administered monthly, circumvents the need for daily pill taking, potentially improving adherence, and has been shown to be superior to placebo in reducing opioid use over 6 months of treatment. This open-label trial compared the outcomes of patients with opioid use disorder treated with XR-naltrexone or oral naltrexone in combination with behavioral therapy.&lt;/p&gt;&lt;p&gt;Method:&lt;/p&gt;&lt;p&gt;Sixty opioid-dependent adults completed inpatient opioid withdrawal and were transitioned to oral naltrexone. They were stratified by severity of opioid use (six or fewer bags versus more than six bags of heroin per day) and randomly assigned (1:1) to continue treatment with oral naltrexone (N=32) or XR-naltrexone (N=28) for 24 weeks. The first dose of XR-naltrexone (380 mg) was administered prior to discharge, with monthly doses thereafter, and oral naltrexone was given in a 50-mg daily dose. All participants received weekly behavioral therapy to support treatment and adherence to naltrexone.&lt;/p&gt;&lt;p&gt;Results:&lt;/p&gt;&lt;p&gt;A Cox proportional hazards model adjusting for race, gender, route of use, and baseline opioid use severity indicated that significantly more patients were retained in treatment for 6 months in the XR-naltrexone group (16 of 28 patients, 57.1%) than in the oral naltrexone group (nine of 32 patients, 28.1%) (hazard ratio=2.18, 95% CI=1.07, 4.43).&lt;/p&gt;&lt;p&gt;Conclusions:&lt;/p&gt;&lt;p&gt;Patients receiving XR-naltrexone had twice the rate of treatment retention at 6 months compared with those taking oral naltrexone. These results support the use of XR-naltrexone combined with behavioral therapy as an effective treatment for patients seeking opioid withdrawal and nonagonist treatment for preventing relapse to opioid use disorder.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1176/appi.ajp.2018.17070732</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1879,51 +2046,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2171,134 +2338,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218971" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00156923" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00156936" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01453374" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00834080" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00501631" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00678418" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218997" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00511836" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218958" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01218984" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01690546" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01449565" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02978417" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00620750" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04094584" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02537574" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00777062" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01563718" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05028062" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02110264" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01180647" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01422837" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03711318" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01932801" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051117&amp;CC=WO&amp;NR=2005107753A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19670725&amp;CC=US&amp;NR=3332950A&amp;KC=A" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LYzABwSK1oLh6yniz6DtIgiiH8P7uhmszT8crzw4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/KB1Md8d5IxO7V2jUMOrEucExM6iv3g0blGz695ol.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/add.14199" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1176/appi.ajp.2018.17070732" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2327,177 +2548,388 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...17 lines deleted...]
-        <v>44</v>
+        <v>89</v>
+      </c>
+      <c r="J2" t="s">
+        <v>90</v>
+      </c>
+      <c r="K2" t="s">
+        <v>91</v>
+      </c>
+      <c r="L2" t="s">
+        <v>92</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>101</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="AE2" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>110</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>111</v>
       </c>
       <c r="AI2" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="AJ2" t="s">
+        <v>113</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ26"/>
   <sheetViews>
@@ -2541,2564 +2973,2636 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>74</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>83</v>
+        <v>134</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>84</v>
+        <v>135</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>86</v>
+        <v>137</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>89</v>
+        <v>140</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>90</v>
+        <v>141</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>92</v>
+        <v>143</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>95</v>
+        <v>146</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>96</v>
+        <v>147</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>98</v>
+        <v>149</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>101</v>
+        <v>152</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>103</v>
+        <v>154</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>104</v>
+        <v>155</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>108</v>
+        <v>159</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>109</v>
+        <v>160</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>110</v>
+        <v>161</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>162</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>112</v>
+        <v>163</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>114</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>167</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>117</v>
+        <v>168</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F2" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G2" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="M2" t="s">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>176</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="AC2" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="AD2" t="s">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>184</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP2">
         <v>332</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="AR2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>107</v>
       </c>
       <c r="AW2" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX2" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY2" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="C3" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="E3" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F3" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G3" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H3" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="I3" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="M3" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="O3" t="s">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="X3" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
       <c r="Y3" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="AB3" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="AC3" t="s">
-        <v>146</v>
+        <v>196</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>179</v>
       </c>
       <c r="AE3" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF3" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH3" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI3" t="s">
-        <v>132</v>
+        <v>197</v>
       </c>
       <c r="AJ3" t="s">
-        <v>147</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>184</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP3">
         <v>108</v>
       </c>
-      <c r="AS3" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR3" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>107</v>
       </c>
       <c r="AW3" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX3" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY3" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ3" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="C4" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="E4" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F4" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="G4" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H4" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="I4" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="M4" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="O4" t="s">
-        <v>155</v>
+        <v>205</v>
       </c>
       <c r="X4" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="Y4" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="AB4" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="AC4" t="s">
-        <v>146</v>
+        <v>196</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>179</v>
       </c>
       <c r="AE4" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF4" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG4" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH4" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI4" t="s">
-        <v>132</v>
+        <v>208</v>
       </c>
       <c r="AJ4" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>184</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP4">
         <v>108</v>
       </c>
-      <c r="AS4" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>107</v>
       </c>
       <c r="AW4" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX4" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY4" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ4" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="C5" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="E5" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="F5" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G5" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H5" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="I5" t="s">
-        <v>164</v>
+        <v>214</v>
       </c>
       <c r="J5" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M5" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="X5" t="s">
-        <v>167</v>
+        <v>217</v>
       </c>
       <c r="Y5" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="AB5" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="AC5" t="s">
-        <v>169</v>
+        <v>219</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>179</v>
       </c>
       <c r="AE5" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF5" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG5" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH5" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI5" t="s">
-        <v>132</v>
+        <v>220</v>
       </c>
       <c r="AJ5" t="s">
-        <v>170</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>184</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP5">
         <v>27</v>
       </c>
-      <c r="AS5" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>94</v>
       </c>
       <c r="AX5" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY5" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ5" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="C6" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>174</v>
+        <v>224</v>
       </c>
       <c r="E6" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F6" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G6" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H6" t="s">
+        <v>225</v>
+      </c>
+      <c r="I6" t="s">
+        <v>226</v>
+      </c>
+      <c r="J6" t="s">
+        <v>215</v>
+      </c>
+      <c r="M6" t="s">
         <v>175</v>
       </c>
-      <c r="I6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X6" t="s">
-        <v>177</v>
+        <v>227</v>
       </c>
       <c r="Y6" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="AB6" t="s">
+        <v>229</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD6" t="s">
         <v>179</v>
       </c>
-      <c r="AC6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE6" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF6" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG6" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH6" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI6" t="s">
-        <v>132</v>
+        <v>230</v>
       </c>
       <c r="AJ6" t="s">
-        <v>180</v>
-[...7 lines deleted...]
-      <c r="AQ6">
+        <v>184</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP6">
         <v>38</v>
       </c>
-      <c r="AS6" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR6" t="s">
+        <v>221</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>107</v>
       </c>
       <c r="AW6" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX6" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY6" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ6" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
+        <v>231</v>
+      </c>
+      <c r="C7" t="s">
+        <v>232</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F7" t="s">
+        <v>170</v>
+      </c>
+      <c r="G7" t="s">
+        <v>171</v>
+      </c>
+      <c r="H7" t="s">
+        <v>234</v>
+      </c>
+      <c r="I7" t="s">
+        <v>235</v>
+      </c>
+      <c r="M7" t="s">
+        <v>236</v>
+      </c>
+      <c r="O7" t="s">
+        <v>237</v>
+      </c>
+      <c r="X7" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>239</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>217</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>240</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF7" t="s">
         <v>181</v>
       </c>
-      <c r="C7" t="s">
+      <c r="AG7" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH7" t="s">
         <v>182</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...11 lines deleted...]
-      <c r="H7" t="s">
+      <c r="AI7" t="s">
+        <v>241</v>
+      </c>
+      <c r="AJ7" t="s">
         <v>184</v>
       </c>
-      <c r="I7" t="s">
+      <c r="AO7" t="s">
         <v>185</v>
       </c>
-      <c r="M7" t="s">
+      <c r="AP7">
+        <v>300</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>242</v>
+      </c>
+      <c r="AR7" t="s">
         <v>186</v>
       </c>
-      <c r="O7" t="s">
+      <c r="AT7" t="s">
         <v>187</v>
       </c>
-      <c r="X7" t="s">
+      <c r="AV7" t="s">
+        <v>107</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>94</v>
+      </c>
+      <c r="AX7" t="s">
         <v>188</v>
       </c>
-      <c r="Y7" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AY7" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ7" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>193</v>
+        <v>243</v>
       </c>
       <c r="C8" t="s">
-        <v>194</v>
+        <v>244</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="E8" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F8" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G8" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H8" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="I8" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="J8" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="M8" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="O8" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="X8" t="s">
-        <v>201</v>
+        <v>251</v>
       </c>
       <c r="Y8" t="s">
-        <v>202</v>
+        <v>252</v>
       </c>
       <c r="AB8" t="s">
-        <v>203</v>
+        <v>253</v>
       </c>
       <c r="AC8" t="s">
-        <v>204</v>
+        <v>254</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>179</v>
       </c>
       <c r="AE8" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF8" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG8" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH8" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI8" t="s">
-        <v>132</v>
+        <v>255</v>
       </c>
       <c r="AJ8" t="s">
-        <v>205</v>
-[...7 lines deleted...]
-      <c r="AQ8">
+        <v>184</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP8">
         <v>250</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>242</v>
+      </c>
       <c r="AR8" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>107</v>
       </c>
       <c r="AW8" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX8" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY8" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ8" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="C9" t="s">
-        <v>207</v>
+        <v>257</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>208</v>
+        <v>258</v>
       </c>
       <c r="E9" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F9" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G9" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H9" t="s">
-        <v>209</v>
+        <v>259</v>
       </c>
       <c r="I9" t="s">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="M9" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="O9" t="s">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="X9" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
       <c r="Y9" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="AB9" t="s">
-        <v>214</v>
+        <v>264</v>
       </c>
       <c r="AC9" t="s">
-        <v>214</v>
+        <v>264</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>179</v>
       </c>
       <c r="AE9" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF9" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG9" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH9" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI9" t="s">
-        <v>132</v>
+        <v>265</v>
       </c>
       <c r="AJ9" t="s">
-        <v>215</v>
-[...7 lines deleted...]
-      <c r="AQ9">
+        <v>184</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP9">
         <v>436</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>242</v>
+      </c>
       <c r="AR9" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>186</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>107</v>
       </c>
       <c r="AW9" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX9" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY9" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ9" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>216</v>
+        <v>266</v>
       </c>
       <c r="C10" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>218</v>
+        <v>268</v>
       </c>
       <c r="E10" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="F10" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G10" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H10" t="s">
-        <v>219</v>
+        <v>269</v>
       </c>
       <c r="I10" t="s">
-        <v>220</v>
+        <v>270</v>
       </c>
       <c r="J10" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M10" t="s">
+        <v>236</v>
+      </c>
+      <c r="O10" t="s">
+        <v>250</v>
+      </c>
+      <c r="X10" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>195</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>271</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>253</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>182</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>272</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>184</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP10">
+        <v>31</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>242</v>
+      </c>
+      <c r="AR10" t="s">
         <v>186</v>
       </c>
-      <c r="O10" t="s">
-[...2 lines deleted...]
-      <c r="X10" t="s">
+      <c r="AT10" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>107</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>94</v>
+      </c>
+      <c r="AX10" t="s">
         <v>188</v>
       </c>
-      <c r="Y10" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AY10" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ10" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>223</v>
+        <v>273</v>
       </c>
       <c r="C11" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="E11" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F11" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G11" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H11" t="s">
-        <v>226</v>
+        <v>276</v>
       </c>
       <c r="I11" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
       <c r="M11" t="s">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="O11" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="Q11" t="s">
-        <v>228</v>
+        <v>278</v>
       </c>
       <c r="S11" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
       <c r="X11" t="s">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="Y11" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="AB11" t="s">
-        <v>231</v>
+        <v>281</v>
       </c>
       <c r="AC11" t="s">
-        <v>231</v>
+        <v>281</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>179</v>
       </c>
       <c r="AE11" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF11" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG11" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH11" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI11" t="s">
-        <v>132</v>
+        <v>282</v>
       </c>
       <c r="AJ11" t="s">
-        <v>232</v>
-[...7 lines deleted...]
-      <c r="AQ11">
+        <v>184</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP11">
         <v>624</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>242</v>
+      </c>
       <c r="AR11" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>107</v>
       </c>
       <c r="AW11" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX11" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY11" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ11" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C12" t="s">
-        <v>234</v>
+        <v>284</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>235</v>
+        <v>285</v>
       </c>
       <c r="E12" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="F12" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G12" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H12" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="I12" t="s">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="M12" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="O12" t="s">
-        <v>240</v>
+        <v>290</v>
       </c>
       <c r="Q12" t="s">
-        <v>241</v>
+        <v>291</v>
       </c>
       <c r="S12" t="s">
+        <v>292</v>
+      </c>
+      <c r="U12" t="s">
+        <v>293</v>
+      </c>
+      <c r="X12" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>295</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>296</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>296</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>297</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>184</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP12">
+        <v>27</v>
+      </c>
+      <c r="AQ12" t="s">
         <v>242</v>
       </c>
-      <c r="U12" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AR12" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>107</v>
       </c>
       <c r="AW12" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX12" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY12" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ12" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>249</v>
+        <v>299</v>
       </c>
       <c r="C13" t="s">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>251</v>
+        <v>301</v>
       </c>
       <c r="E13" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="F13" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G13" t="s">
-        <v>252</v>
+        <v>302</v>
       </c>
       <c r="H13" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="I13" t="s">
-        <v>254</v>
+        <v>304</v>
       </c>
       <c r="J13" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M13" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
       <c r="O13" t="s">
-        <v>256</v>
+        <v>306</v>
       </c>
       <c r="Q13" t="s">
-        <v>257</v>
+        <v>307</v>
       </c>
       <c r="X13" t="s">
-        <v>258</v>
+        <v>308</v>
       </c>
       <c r="Y13" t="s">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="AB13" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
       <c r="AC13" t="s">
-        <v>260</v>
+        <v>310</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>179</v>
       </c>
       <c r="AE13" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF13" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG13" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH13" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI13" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ13">
+        <v>311</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP13">
         <v>38</v>
       </c>
-      <c r="AS13" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR13" t="s">
+        <v>221</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>107</v>
       </c>
       <c r="AW13" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX13" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY13" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ13" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>262</v>
+        <v>312</v>
       </c>
       <c r="C14" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>264</v>
+        <v>314</v>
       </c>
       <c r="E14" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="F14" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G14" t="s">
-        <v>265</v>
+        <v>315</v>
       </c>
       <c r="H14" t="s">
-        <v>266</v>
+        <v>316</v>
       </c>
       <c r="I14" t="s">
-        <v>267</v>
+        <v>317</v>
       </c>
       <c r="J14" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M14" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="O14" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="X14" t="s">
-        <v>258</v>
+        <v>308</v>
       </c>
       <c r="Y14" t="s">
-        <v>268</v>
+        <v>318</v>
       </c>
       <c r="AB14" t="s">
-        <v>269</v>
+        <v>319</v>
       </c>
       <c r="AC14" t="s">
-        <v>270</v>
+        <v>320</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>179</v>
       </c>
       <c r="AE14" t="s">
-        <v>129</v>
+        <v>321</v>
       </c>
       <c r="AF14" t="s">
-        <v>271</v>
+        <v>181</v>
       </c>
       <c r="AG14" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH14" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI14" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ14">
+        <v>322</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP14">
         <v>100</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>242</v>
+      </c>
       <c r="AR14" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>107</v>
       </c>
       <c r="AW14" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX14" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY14" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ14" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>273</v>
+        <v>323</v>
       </c>
       <c r="C15" t="s">
-        <v>274</v>
+        <v>324</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>275</v>
+        <v>325</v>
       </c>
       <c r="E15" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="F15" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G15" t="s">
-        <v>276</v>
+        <v>326</v>
       </c>
       <c r="H15" t="s">
-        <v>277</v>
+        <v>327</v>
       </c>
       <c r="I15" t="s">
-        <v>278</v>
+        <v>328</v>
       </c>
       <c r="J15" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M15" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="O15" t="s">
-        <v>280</v>
+        <v>330</v>
       </c>
       <c r="X15" t="s">
-        <v>281</v>
+        <v>331</v>
       </c>
       <c r="Y15" t="s">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="AB15" t="s">
-        <v>283</v>
+        <v>333</v>
       </c>
       <c r="AC15" t="s">
-        <v>283</v>
+        <v>333</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>179</v>
       </c>
       <c r="AE15" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF15" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG15" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH15" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI15" t="s">
-        <v>132</v>
+        <v>334</v>
       </c>
       <c r="AJ15" t="s">
-        <v>284</v>
-[...7 lines deleted...]
-      <c r="AQ15">
+        <v>184</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP15">
         <v>14</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>242</v>
+      </c>
       <c r="AR15" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>186</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>107</v>
       </c>
       <c r="AW15" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX15" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY15" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ15" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>285</v>
+        <v>335</v>
       </c>
       <c r="C16" t="s">
-        <v>286</v>
+        <v>336</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>287</v>
+        <v>337</v>
       </c>
       <c r="E16" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="F16" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G16" t="s">
-        <v>288</v>
+        <v>338</v>
       </c>
       <c r="H16" t="s">
-        <v>289</v>
+        <v>339</v>
       </c>
       <c r="I16" t="s">
-        <v>290</v>
+        <v>340</v>
       </c>
       <c r="J16" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M16" t="s">
-        <v>291</v>
+        <v>341</v>
       </c>
       <c r="X16" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>343</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>344</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>182</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>345</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>184</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP16">
+        <v>72</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>221</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>107</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>94</v>
+      </c>
+      <c r="AX16" t="s">
         <v>188</v>
       </c>
-      <c r="Y16" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AY16" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ16" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>296</v>
+        <v>346</v>
       </c>
       <c r="C17" t="s">
-        <v>297</v>
+        <v>347</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>298</v>
+        <v>348</v>
       </c>
       <c r="E17" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="F17" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="G17" t="s">
-        <v>299</v>
+        <v>349</v>
       </c>
       <c r="H17" t="s">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="I17" t="s">
-        <v>301</v>
+        <v>351</v>
       </c>
       <c r="J17" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M17" t="s">
-        <v>302</v>
+        <v>352</v>
       </c>
       <c r="X17" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="Y17" t="s">
-        <v>304</v>
+        <v>354</v>
       </c>
       <c r="AB17" t="s">
-        <v>305</v>
+        <v>355</v>
       </c>
       <c r="AC17" t="s">
-        <v>305</v>
+        <v>355</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>179</v>
       </c>
       <c r="AE17" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF17" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG17" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH17" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI17" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ17">
+        <v>356</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP17">
         <v>179</v>
       </c>
-      <c r="AS17" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR17" t="s">
+        <v>221</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>107</v>
       </c>
       <c r="AW17" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX17" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY17" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ17" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="C18" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>309</v>
+        <v>359</v>
       </c>
       <c r="E18" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F18" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G18" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H18" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="I18" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="J18" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M18" t="s">
-        <v>312</v>
+        <v>362</v>
       </c>
       <c r="O18" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="Q18" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="X18" t="s">
-        <v>315</v>
+        <v>365</v>
       </c>
       <c r="Y18" t="s">
-        <v>316</v>
+        <v>366</v>
       </c>
       <c r="AB18" t="s">
-        <v>317</v>
+        <v>367</v>
       </c>
       <c r="AC18" t="s">
-        <v>318</v>
+        <v>368</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>369</v>
       </c>
       <c r="AE18" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="AF18" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG18" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH18" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI18" t="s">
-        <v>132</v>
+        <v>370</v>
       </c>
       <c r="AJ18" t="s">
-        <v>319</v>
-[...7 lines deleted...]
-      <c r="AQ18">
+        <v>184</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP18">
         <v>380</v>
       </c>
+      <c r="AQ18" t="s">
+        <v>242</v>
+      </c>
       <c r="AR18" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>186</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>371</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>188</v>
       </c>
       <c r="AY18" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ18" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B19">
         <v>808641</v>
       </c>
       <c r="C19" t="s">
-        <v>321</v>
+        <v>372</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>322</v>
+        <v>373</v>
       </c>
       <c r="E19" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="F19" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G19" t="s">
-        <v>323</v>
+        <v>374</v>
       </c>
       <c r="H19" t="s">
-        <v>324</v>
+        <v>375</v>
       </c>
       <c r="I19" t="s">
-        <v>325</v>
+        <v>376</v>
       </c>
       <c r="J19" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M19" t="s">
-        <v>326</v>
+        <v>377</v>
       </c>
       <c r="O19" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="X19" t="s">
-        <v>327</v>
+        <v>378</v>
       </c>
       <c r="Y19" t="s">
-        <v>328</v>
+        <v>379</v>
       </c>
       <c r="AB19" t="s">
-        <v>329</v>
+        <v>380</v>
       </c>
       <c r="AC19" t="s">
-        <v>330</v>
+        <v>381</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>179</v>
       </c>
       <c r="AE19" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF19" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG19" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH19" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI19" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ19">
+        <v>382</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP19">
         <v>80</v>
       </c>
+      <c r="AQ19" t="s">
+        <v>242</v>
+      </c>
       <c r="AR19" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>186</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>383</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>384</v>
       </c>
       <c r="AW19" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="AX19" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY19" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ19" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>334</v>
+        <v>385</v>
       </c>
       <c r="C20" t="s">
-        <v>335</v>
+        <v>386</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>336</v>
+        <v>387</v>
       </c>
       <c r="E20" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="F20" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G20" t="s">
-        <v>337</v>
+        <v>388</v>
       </c>
       <c r="H20" t="s">
-        <v>338</v>
+        <v>389</v>
       </c>
       <c r="I20" t="s">
-        <v>339</v>
+        <v>390</v>
       </c>
       <c r="J20" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M20" t="s">
-        <v>340</v>
+        <v>391</v>
       </c>
       <c r="X20" t="s">
-        <v>341</v>
+        <v>392</v>
       </c>
       <c r="Y20" t="s">
-        <v>342</v>
+        <v>393</v>
       </c>
       <c r="AB20" t="s">
-        <v>315</v>
+        <v>365</v>
       </c>
       <c r="AC20" t="s">
-        <v>315</v>
+        <v>365</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>369</v>
       </c>
       <c r="AE20" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="AF20" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG20" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH20" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI20" t="s">
-        <v>132</v>
+        <v>394</v>
       </c>
       <c r="AJ20" t="s">
-        <v>343</v>
-[...7 lines deleted...]
-      <c r="AQ20">
+        <v>184</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP20">
         <v>26</v>
       </c>
+      <c r="AQ20" t="s">
+        <v>242</v>
+      </c>
       <c r="AR20" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>186</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>107</v>
       </c>
       <c r="AW20" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX20" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY20" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ20" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B21">
         <v>849558</v>
       </c>
       <c r="C21" t="s">
-        <v>344</v>
+        <v>395</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>345</v>
+        <v>396</v>
       </c>
       <c r="E21" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="F21" t="s">
-        <v>346</v>
+        <v>397</v>
       </c>
       <c r="G21" t="s">
-        <v>323</v>
+        <v>374</v>
       </c>
       <c r="H21" t="s">
-        <v>347</v>
+        <v>398</v>
       </c>
       <c r="I21" t="s">
-        <v>348</v>
+        <v>399</v>
       </c>
       <c r="J21" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M21" t="s">
-        <v>349</v>
+        <v>400</v>
       </c>
       <c r="O21" t="s">
-        <v>350</v>
+        <v>401</v>
       </c>
       <c r="Q21" t="s">
-        <v>351</v>
+        <v>402</v>
       </c>
       <c r="X21" t="s">
-        <v>352</v>
+        <v>403</v>
       </c>
       <c r="Y21" t="s">
-        <v>353</v>
+        <v>404</v>
       </c>
       <c r="Z21" t="s">
-        <v>354</v>
+        <v>405</v>
       </c>
       <c r="AA21" t="s">
-        <v>355</v>
+        <v>406</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>179</v>
       </c>
       <c r="AE21" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF21" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG21" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH21" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI21" t="s">
-        <v>132</v>
+        <v>407</v>
       </c>
       <c r="AJ21" t="s">
-        <v>356</v>
-[...7 lines deleted...]
-      <c r="AQ21">
+        <v>184</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP21">
         <v>60</v>
       </c>
+      <c r="AQ21" t="s">
+        <v>242</v>
+      </c>
       <c r="AR21" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>186</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>383</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>107</v>
       </c>
       <c r="AW21" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX21" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY21" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ21" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>357</v>
+        <v>408</v>
       </c>
       <c r="C22" t="s">
-        <v>358</v>
+        <v>409</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>359</v>
+        <v>410</v>
       </c>
       <c r="E22" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F22" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G22" t="s">
-        <v>360</v>
+        <v>411</v>
       </c>
       <c r="H22" t="s">
-        <v>361</v>
+        <v>412</v>
       </c>
       <c r="I22" t="s">
-        <v>362</v>
+        <v>413</v>
       </c>
       <c r="J22" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M22" t="s">
-        <v>363</v>
+        <v>414</v>
       </c>
       <c r="O22" t="s">
-        <v>364</v>
+        <v>415</v>
       </c>
       <c r="Q22" t="s">
-        <v>365</v>
+        <v>416</v>
       </c>
       <c r="X22" t="s">
-        <v>366</v>
+        <v>417</v>
       </c>
       <c r="Y22" t="s">
-        <v>367</v>
+        <v>418</v>
       </c>
       <c r="AB22" t="s">
-        <v>368</v>
+        <v>419</v>
       </c>
       <c r="AC22" t="s">
-        <v>369</v>
+        <v>420</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>179</v>
       </c>
       <c r="AE22" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF22" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG22" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH22" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI22" t="s">
-        <v>132</v>
+        <v>421</v>
       </c>
       <c r="AJ22" t="s">
-        <v>370</v>
-[...7 lines deleted...]
-      <c r="AQ22">
+        <v>184</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP22">
         <v>151</v>
       </c>
+      <c r="AQ22" t="s">
+        <v>242</v>
+      </c>
       <c r="AR22" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>186</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>107</v>
       </c>
       <c r="AW22" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX22" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY22" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ22" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>371</v>
+        <v>422</v>
       </c>
       <c r="C23" t="s">
-        <v>372</v>
+        <v>423</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>373</v>
+        <v>424</v>
       </c>
       <c r="E23" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F23" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G23" t="s">
-        <v>288</v>
+        <v>338</v>
       </c>
       <c r="H23" t="s">
-        <v>374</v>
+        <v>425</v>
       </c>
       <c r="I23" t="s">
-        <v>375</v>
+        <v>426</v>
       </c>
       <c r="J23" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M23" t="s">
-        <v>376</v>
+        <v>427</v>
       </c>
       <c r="O23" t="s">
-        <v>377</v>
+        <v>428</v>
       </c>
       <c r="X23" t="s">
-        <v>378</v>
+        <v>429</v>
       </c>
       <c r="Y23" t="s">
-        <v>379</v>
+        <v>430</v>
       </c>
       <c r="AB23" t="s">
-        <v>380</v>
+        <v>431</v>
       </c>
       <c r="AC23" t="s">
-        <v>380</v>
+        <v>431</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>369</v>
       </c>
       <c r="AE23" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="AF23" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG23" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH23" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI23" t="s">
-        <v>132</v>
+        <v>432</v>
       </c>
       <c r="AJ23" t="s">
-        <v>381</v>
-[...7 lines deleted...]
-      <c r="AQ23">
+        <v>184</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP23">
         <v>48</v>
       </c>
+      <c r="AQ23" t="s">
+        <v>242</v>
+      </c>
       <c r="AR23" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>186</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>107</v>
       </c>
       <c r="AW23" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX23" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY23" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ23" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>382</v>
+        <v>433</v>
       </c>
       <c r="C24" t="s">
-        <v>383</v>
+        <v>434</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>384</v>
+        <v>435</v>
       </c>
       <c r="F24" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G24" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="H24" t="s">
-        <v>385</v>
+        <v>436</v>
       </c>
       <c r="I24" t="s">
-        <v>386</v>
+        <v>437</v>
       </c>
       <c r="J24" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="X24" t="s">
-        <v>387</v>
+        <v>438</v>
       </c>
       <c r="Y24" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="AB24" t="s">
-        <v>388</v>
+        <v>439</v>
       </c>
       <c r="AC24" t="s">
-        <v>388</v>
+        <v>439</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>369</v>
       </c>
       <c r="AE24" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="AF24" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG24" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH24" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      <c r="AQ24">
+        <v>181</v>
+      </c>
+      <c r="AP24">
         <v>403</v>
       </c>
-      <c r="AX24" t="s">
-        <v>43</v>
+      <c r="AW24" t="s">
+        <v>94</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>105</v>
       </c>
       <c r="AZ24" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B25">
         <v>7699</v>
       </c>
       <c r="C25" t="s">
-        <v>389</v>
+        <v>440</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>390</v>
+        <v>441</v>
       </c>
       <c r="E25" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="F25" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="G25" t="s">
-        <v>391</v>
+        <v>442</v>
       </c>
       <c r="H25" t="s">
-        <v>392</v>
+        <v>443</v>
       </c>
       <c r="I25" t="s">
-        <v>393</v>
+        <v>444</v>
       </c>
       <c r="J25" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M25" t="s">
-        <v>394</v>
+        <v>445</v>
       </c>
       <c r="X25" t="s">
-        <v>395</v>
+        <v>446</v>
       </c>
       <c r="Y25" t="s">
-        <v>396</v>
+        <v>447</v>
       </c>
       <c r="AB25" t="s">
-        <v>397</v>
+        <v>448</v>
       </c>
       <c r="AC25" t="s">
-        <v>397</v>
+        <v>448</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>369</v>
       </c>
       <c r="AE25" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="AF25" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG25" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH25" t="s">
-        <v>131</v>
+        <v>297</v>
       </c>
       <c r="AI25" t="s">
-        <v>247</v>
+        <v>449</v>
       </c>
       <c r="AJ25" t="s">
-        <v>398</v>
-[...7 lines deleted...]
-      <c r="AQ25">
+        <v>184</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP25">
         <v>8</v>
       </c>
-      <c r="AS25" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR25" t="s">
+        <v>221</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>107</v>
       </c>
       <c r="AW25" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX25" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY25" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ25" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>399</v>
+        <v>450</v>
       </c>
       <c r="C26" t="s">
-        <v>400</v>
+        <v>451</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>401</v>
+        <v>452</v>
       </c>
       <c r="E26" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="F26" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="G26" t="s">
-        <v>402</v>
+        <v>453</v>
       </c>
       <c r="H26" t="s">
-        <v>403</v>
+        <v>454</v>
       </c>
       <c r="I26" t="s">
-        <v>404</v>
+        <v>455</v>
       </c>
       <c r="J26" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="M26" t="s">
-        <v>363</v>
+        <v>414</v>
       </c>
       <c r="O26" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="Q26" t="s">
-        <v>405</v>
+        <v>456</v>
       </c>
       <c r="X26" t="s">
-        <v>406</v>
+        <v>457</v>
       </c>
       <c r="Y26" t="s">
-        <v>407</v>
+        <v>458</v>
       </c>
       <c r="AB26" t="s">
-        <v>408</v>
+        <v>459</v>
       </c>
       <c r="AC26" t="s">
-        <v>283</v>
+        <v>333</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>179</v>
       </c>
       <c r="AE26" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AF26" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AG26" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AH26" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI26" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ26">
+        <v>460</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP26">
         <v>308</v>
       </c>
+      <c r="AQ26" t="s">
+        <v>242</v>
+      </c>
       <c r="AR26" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>107</v>
       </c>
       <c r="AW26" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="AX26" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="AY26" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="AZ26" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -5126,75 +5630,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>410</v>
+        <v>461</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>411</v>
+        <v>462</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>412</v>
+        <v>463</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>413</v>
+        <v>464</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>414</v>
+        <v>465</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>415</v>
+        <v>466</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>416</v>
+        <v>467</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S2"/>
   <sheetViews>
@@ -5205,726 +5709,734 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>417</v>
+        <v>468</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>418</v>
+        <v>469</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>419</v>
+        <v>470</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>420</v>
+        <v>471</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>421</v>
+        <v>472</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>422</v>
+        <v>473</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>423</v>
+        <v>474</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>424</v>
+        <v>475</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>425</v>
+        <v>476</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>426</v>
+        <v>477</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>427</v>
+        <v>478</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>428</v>
+        <v>479</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>429</v>
+        <v>480</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>430</v>
+        <v>481</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>431</v>
+        <v>482</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>432</v>
+        <v>483</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>433</v>
+        <v>484</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>434</v>
+        <v>485</v>
       </c>
       <c r="D2" t="s">
-        <v>435</v>
+        <v>486</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G2" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="H2" t="s">
-        <v>436</v>
+        <v>487</v>
       </c>
       <c r="I2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="J2" t="s">
-        <v>437</v>
+        <v>488</v>
       </c>
       <c r="K2" t="s">
-        <v>438</v>
+        <v>489</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>439</v>
+        <v>490</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="O2" t="s">
-        <v>440</v>
+        <v>491</v>
       </c>
       <c r="P2">
         <v>38509.0</v>
       </c>
       <c r="Q2">
         <v>38823.0</v>
       </c>
       <c r="R2" t="s">
-        <v>441</v>
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>442</v>
+        <v>493</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>443</v>
+        <v>494</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>444</v>
+        <v>495</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>445</v>
+        <v>496</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>446</v>
+        <v>497</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>447</v>
+        <v>498</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>449</v>
+        <v>500</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>450</v>
+        <v>501</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>451</v>
+        <v>502</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>452</v>
+        <v>503</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>453</v>
+        <v>504</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>454</v>
+        <v>505</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>455</v>
+        <v>506</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>456</v>
+        <v>507</v>
       </c>
       <c r="C2" t="s">
-        <v>457</v>
+        <v>508</v>
       </c>
       <c r="D2" t="s">
-        <v>458</v>
+        <v>509</v>
       </c>
       <c r="E2" t="s">
-        <v>459</v>
+        <v>510</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>460</v>
+        <v>511</v>
       </c>
       <c r="G2" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="H2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="I2" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>513</v>
       </c>
       <c r="N2" t="s">
-        <v>463</v>
+        <v>514</v>
       </c>
       <c r="O2" t="s">
-        <v>464</v>
+        <v>515</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>465</v>
+        <v>516</v>
       </c>
       <c r="C3" t="s">
-        <v>466</v>
+        <v>517</v>
       </c>
       <c r="D3" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="E3" t="s">
-        <v>467</v>
+        <v>518</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>468</v>
+        <v>519</v>
       </c>
       <c r="G3" t="s">
-        <v>469</v>
+        <v>520</v>
       </c>
       <c r="H3" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="I3" t="s">
-        <v>470</v>
+        <v>521</v>
       </c>
       <c r="O3" t="s">
-        <v>471</v>
+        <v>522</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>472</v>
+        <v>523</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>473</v>
+        <v>524</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>442</v>
+        <v>493</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>474</v>
+        <v>525</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>445</v>
+        <v>496</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>475</v>
+        <v>526</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>476</v>
+        <v>527</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>457</v>
+        <v>508</v>
       </c>
       <c r="C2" t="s">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="D2" t="s">
-        <v>477</v>
+        <v>528</v>
       </c>
       <c r="E2" t="s">
-        <v>478</v>
+        <v>529</v>
       </c>
       <c r="F2" t="s">
-        <v>479</v>
+        <v>530</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>480</v>
+        <v>531</v>
       </c>
       <c r="I2" t="s">
-        <v>481</v>
+        <v>532</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>482</v>
+        <v>533</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>412</v>
+        <v>463</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>483</v>
+        <v>534</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>484</v>
+        <v>535</v>
       </c>
       <c r="C2" t="s">
-        <v>485</v>
+        <v>536</v>
       </c>
       <c r="D2" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>486</v>
+        <v>537</v>
       </c>
       <c r="C3" t="s">
-        <v>487</v>
+        <v>538</v>
       </c>
       <c r="D3" t="s">
-        <v>441</v>
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>488</v>
+        <v>539</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>418</v>
+        <v>469</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>489</v>
+        <v>540</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>490</v>
+        <v>541</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>491</v>
+        <v>542</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>492</v>
+        <v>543</v>
       </c>
       <c r="C2" t="s">
-        <v>435</v>
+        <v>486</v>
       </c>
       <c r="D2" t="s">
-        <v>493</v>
+        <v>544</v>
       </c>
       <c r="E2" t="s">
-        <v>494</v>
+        <v>545</v>
       </c>
       <c r="F2" t="s">
-        <v>495</v>
+        <v>546</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>411</v>
+        <v>462</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>412</v>
+        <v>463</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>413</v>
+        <v>464</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>414</v>
+        <v>465</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>415</v>
+        <v>466</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>416</v>
+        <v>467</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>496</v>
+        <v>547</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>497</v>
+        <v>548</v>
       </c>
       <c r="C2" t="s">
-        <v>498</v>
+        <v>549</v>
       </c>
       <c r="H2" t="s">
-        <v>499</v>
+        <v>550</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>551</v>
       </c>
       <c r="J2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>497</v>
+        <v>548</v>
       </c>
       <c r="C3" t="s">
-        <v>500</v>
+        <v>552</v>
       </c>
       <c r="H3" t="s">
-        <v>501</v>
+        <v>553</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>554</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>