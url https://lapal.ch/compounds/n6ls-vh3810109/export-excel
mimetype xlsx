--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -147,89 +156,98 @@
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lotivibart (N6LS) (VH3810109) (mAb)</t>
   </si>
   <si>
     <t>N6LS</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>N6LS (GSK3810109A; VH3810109) is a long-acting version of the broadly neutralising antibody (bNAb) N6 currently in clinical development for the treatment of HIV-1 infection. The crystallisable fragment domain of N6LS contains two site-directed mutagenesis substitutions at amino acid residues N434S and M428L to extend bNAb efficacy and half-life. In contrast to other bNAbs that target the HIV-1 CD4-binding site, N6LS has a unique binding method that places less importance on the highly variable gp120 V5 loop and instead concentrates on highly conserved regions of the HIV-1 envelope. This interaction process enables N6LS to avoid major resistance mutations resulting from alterations in the highly glycosylated V5 loop region, which act to reduce the efficacy of other VRC01-class antibodies.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Broadly Neutralising Monoclonal Antibody</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Production scale up and manufacturing requirements for therapeutic monoclonal antibody products are primarily related to formulation stability, pharmacokinetic suitability and maintenance of quality attributes. The industrial manufacture of high concentration broadly neutralising antibody (bNAb) formulations for parenteral administration can introduce production challenges regarding aggregation propensity and formulation viscosity.</t>
   </si>
   <si>
     <t>Industrial bioreactor vessel with a production volume capacity of between 5-25kL. Continuous disc stack centrifuges for bioreactor harvesting with subsequent membrane and depth filtration for supernatant clarification. Protein A chromatography or other suitable affinity capture apparatus followed by two chromatographic polishing steps such as cation- and anion-exchange. Ultrafiltration membrane system to concentrate and formulate the final product.</t>
   </si>
   <si>
     <t>Biological activity of bNAbs is highly dependent on their chemical, conformational and structural stability. Reduced glycosylation of bNAbs during manufacture and chemical degradation processes such as deamidation can result in increased aggregation, loss of activity and diminished solubility. Degradation may occur at any stage throughout the manufacturing process including bioprocessing, purification, product delivery and storage. Considerations to increase formulation stability may include pH optimisation and the addition of suitable excipients (e.g. surfactants, stabilizers and buffers).</t>
   </si>
   <si>
     <t>Formulation characterisation for single-entity bNAb production includes capillary isoelectric focusing and ion-exchange chromatography for identification of post-translational modifications, subvisible particle quantitation, thermal DSC, size-exclusion chromatography for measurement of concentration dependent aggregation rates and capillary electrophoresis for antibody fragmentation and clipping.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
+    <t>Every 6 months, Every 4 months</t>
+  </si>
+  <si>
     <t>2025-06-12 14:31:56</t>
   </si>
   <si>
     <t>2025-12-09 08:15:59</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
@@ -274,53 +292,50 @@
     <t>Intervention 5</t>
   </si>
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Studied population</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
@@ -1328,97 +1343,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/SZUhik5qCpKsS3cliUbWWxlge76QC8UlXnBi0gao.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/news/nih-scientists-identify-potent-antibody-neutralizes-nearly-all-hiv-strains" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/833b6d47-4572-4236-ad0c-4d92701b516a/833b6d47-4572-4236-ad0c-4d92701b516a_viewable_rendition__v.pdf?medcommid=MED--US-12514&amp;product=Investigational+HIV" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2023/VRC_609_CROI_2023_Poster_Small-133204489576372685.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d018dc06-4506-4467-9e37-81f2dfe7df4f/d018dc06-4506-4467-9e37-81f2dfe7df4f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/9a79ef38-d815-4d70-927f-e11d8159a08d/9a79ef38-d815-4d70-927f-e11d8159a08d_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/1b22419f-0245-4d90-9ae8-7a0f48f14696/1b22419f-0245-4d90-9ae8-7a0f48f14696_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d2d95461-5d13-4602-a404-44f2c32a57c1/d2d95461-5d13-4602-a404-44f2c32a57c1_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/7f666c72-a9df-495d-a4ff-c5862d40091f/7f666c72-a9df-495d-a4ff-c5862d40091f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fec63068-062b-406c-a0b8-4b4fe0193925/fec63068-062b-406c-a0b8-4b4fe0193925_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2025/broadly-neutralising-antibody-n6ls-could-be-part-long-acting-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacally.com/viiv-healthcare-highlights-lotivibart-and-cabotegravir-la-findings-at-croi-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1447,177 +1465,195 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>41</v>
+        <v>44</v>
+      </c>
+      <c r="J2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="Y2" t="s">
         <v>52</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="Z2" t="s">
         <v>53</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ5"/>
+  <dimension ref="A1:AY5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1632,729 +1668,725 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
+      <c r="A2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="E2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G2" t="s">
+        <v>114</v>
+      </c>
+      <c r="I2" t="s">
+        <v>115</v>
+      </c>
+      <c r="J2" t="s">
+        <v>116</v>
+      </c>
+      <c r="M2" t="s">
+        <v>117</v>
+      </c>
+      <c r="O2" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>119</v>
+      </c>
+      <c r="X2" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP2">
+        <v>33</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY2" t="s">
         <v>55</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...17 lines deleted...]
-      <c r="J1" s="2" t="s">
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G3" t="s">
+        <v>140</v>
+      </c>
+      <c r="I3" t="s">
+        <v>141</v>
+      </c>
+      <c r="J3" t="s">
+        <v>142</v>
+      </c>
+      <c r="M3" t="s">
+        <v>143</v>
+      </c>
+      <c r="O3" t="s">
+        <v>144</v>
+      </c>
+      <c r="X3" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>54</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP3">
         <v>62</v>
       </c>
-      <c r="K1" s="2" t="s">
-[...154 lines deleted...]
-      <c r="M2" t="s">
+      <c r="AQ3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E4" t="s">
         <v>112</v>
       </c>
-      <c r="O2" t="s">
+      <c r="F4" t="s">
         <v>113</v>
       </c>
-      <c r="Q2" t="s">
-[...5 lines deleted...]
-      <c r="Y2" t="s">
+      <c r="G4" t="s">
+        <v>140</v>
+      </c>
+      <c r="I4" t="s">
+        <v>158</v>
+      </c>
+      <c r="J4" t="s">
         <v>116</v>
       </c>
-      <c r="AB2" t="s">
-[...32 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="M4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O4" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>161</v>
+      </c>
+      <c r="X4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE4" t="s">
         <v>124</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AF4" t="s">
         <v>125</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AG4" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH4" t="s">
         <v>126</v>
       </c>
-      <c r="AV2" t="s">
-[...2 lines deleted...]
-      <c r="AW2" t="s">
+      <c r="AI4" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AO4" t="s">
         <v>128</v>
       </c>
-      <c r="AX2" t="s">
+      <c r="AP4">
+        <v>24</v>
+      </c>
+      <c r="AQ4" t="s">
         <v>129</v>
       </c>
-      <c r="AY2" t="s">
-[...10 lines deleted...]
-      <c r="B3" t="s">
+      <c r="AR4" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT4" t="s">
         <v>131</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AU4" t="s">
         <v>132</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="AV4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AW4" t="s">
         <v>134</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="AX4" t="s">
         <v>135</v>
       </c>
-      <c r="I3" t="s">
-[...8 lines deleted...]
-      <c r="O3" t="s">
+      <c r="AY4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E5" t="s">
         <v>139</v>
       </c>
-      <c r="X3" t="s">
+      <c r="G5" t="s">
         <v>140</v>
       </c>
-      <c r="Y3" t="s">
-[...50 lines deleted...]
-      <c r="AW3" t="s">
+      <c r="H5" t="s">
+        <v>171</v>
+      </c>
+      <c r="I5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J5" t="s">
+        <v>173</v>
+      </c>
+      <c r="X5" t="s">
+        <v>174</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AD5" t="s">
         <v>149</v>
       </c>
-      <c r="AX3" t="s">
-[...19 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="AE5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AP5">
+        <v>128</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>152</v>
       </c>
-      <c r="E4" t="s">
-[...5 lines deleted...]
-      <c r="G4" t="s">
+      <c r="AR5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AX5" t="s">
         <v>135</v>
       </c>
-      <c r="I4" t="s">
-[...156 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2371,808 +2403,808 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="F2" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="I2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C3" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="D3" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E3" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="F3" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="I3" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C4" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="D4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E4" t="s">
         <v>243</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="I4" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C5" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="D5" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="F5" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="I5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C2" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="D2" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C2" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="D2" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E2" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="F2" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="H2" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C3" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="H3" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="J3" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="J4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="J5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="J6" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="J7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="J8" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="J9" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="J10" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C11" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="J11" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="J12" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="J13" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="J14" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>