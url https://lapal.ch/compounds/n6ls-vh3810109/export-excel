--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lotivibart (N6LS) (VH3810109) (mAb)</t>
   </si>
   <si>
     <t>N6LS</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>N6LS (GSK3810109A; VH3810109) is a long-acting version of the broadly neutralising antibody (bNAb) N6 currently in clinical development for the treatment of HIV-1 infection. The crystallisable fragment domain of N6LS contains two site-directed mutagenesis substitutions at amino acid residues N434S and M428L to extend bNAb efficacy and half-life. In contrast to other bNAbs that target the HIV-1 CD4-binding site, N6LS has a unique binding method that places less importance on the highly variable gp120 V5 loop and instead concentrates on highly conserved regions of the HIV-1 envelope. This interaction process enables N6LS to avoid major resistance mutations resulting from alterations in the highly glycosylated V5 loop region, which act to reduce the efficacy of other VRC01-class antibodies.</t>
@@ -355,50 +498,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>VRC 609</t>
   </si>
   <si>
     <t>NCT03538626</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT03538626</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>Dose-escalation study in healthy adults to determine the tolerability, safety, pharmacokinetics and dose of N6LS when administered alone or in combination with rHuPH20.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -861,56 +1007,62 @@
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Huang J, Kang BH, Ishida E, Zhou T, Griesman T, Sheng Z, Wu F, Doria-Rose NA, Zhang B, McKee K, O'Dell S, Chuang GY, Druz A, Georgiev IS, Schramm CA, Zheng A, Joyce MG, Asokan M, Ransier A, Darko S, Migueles SA, Bailer RT, Louder MK, Alam SM, Parks R, Kelsoe G, Von Holle T, Haynes BF, Douek DC, Hirsch V, Seaman MS, Shapiro L, Mascola JR, Kwong PD, Connors M. Identification of a CD4-Binding-Site Antibody to HIV that Evolved Near-Pan Neutralization Breadth. Immunity. 2016 Nov 15;45(5):1108-1121. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.immuni.2016.10.027" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.immuni.2016.10.027&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 27851912; PMCID: PMC5770152.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Detailed studies of the broadly neutralizing antibodies (bNAbs) that underlie the best available examples of the humoral immune response to HIV are providing important information for the development of therapies and prophylaxis for HIV-1 infection. Here, we report a CD4-binding site (CD4bs) antibody, named N6, that potently neutralized 98% of HIV-1 isolates, including 16 of 20 that were resistant to other members of its class. N6 evolved a mode of recognition such that its binding was not impacted by the loss of individual contacts across the immunoglobulin heavy chain. In addition, structural analysis revealed that the orientation of N6 permitted it to avoid steric clashes with glycans, which is a common mechanism of resistance. Thus, an HIV-1-specific bNAb can achieve potent, near-pan neutralization of HIV-1, making it an attractive candidate for use in therapy and prophylaxis.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/j.immuni.2016.10.027</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Julg B, Pegu A, Abbink P, Liu J, Brinkman A, Molloy K, Mojta S, Chandrashekar A, Callow K, Wang K, Chen X, Schmidt SD, Huang J, Koup RA, Seaman MS, Keele BF, Mascola JR, Connors M, Barouch DH. Virological Control by the CD4-Binding Site Antibody N6 in Simian-Human Immunodeficiency Virus-Infected Rhesus Monkeys. J Virol. 2017 Jul 27;91(16):e00498-17. DOI: &lt;/span&gt;&lt;a href="www.doi.org/10.1128/JVI.00498-17" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1128/JVI.00498-17&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 28539448; PMCID: PMC5533891.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Passive immunotherapy against HIV-1 will most likely require broadly neutralizing antibodies (bnAbs) with maximum breadth and potency to ensure therapeutic efficacy. Recently, the novel CD4 binding site antibody N6 demonstrated extraordinary neutralization breadth and potency against large panels of cross-clade pseudoviruses. We evaluated the&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;antiviral activity of N6-LS, alone or in combination with the established V3-glycan antibody PGT121, in chronically simian-human immunodeficiency virus (SHIV)-SF162P3-infected macaques. A single dose of N6-LS suppressed plasma viral loads in 4 out of 5 animals at day 7, while the combination of both antibodies suppressed all animals. The combination of both antibodies had no additive antiviral effect compared to a single dose of PGT121, potentially reflecting the nearly 10-fold-higher potency of PGT121 against this SHIV. Viral rebound occurred in the majority of suppressed animals and was linked to declining plasma bnAb levels over time. In addition to the effect on plasma viremia, bnAb administration resulted in significantly reduced proviral DNA levels in PBMCs after 2 weeks and in lymph nodes after 10 weeks. Autologous neutralizing antibody (nAb) responses and CD8+&amp;nbsp;T-cell responses were not significantly enhanced in the bnAb-treated animals compared to control animals, arguing against their contribution to the viral effects observed. These results confirm the robust antiviral activity of N6-LS&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, supporting the further clinical development of this antibody.&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;IMPORTANCE&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;Monocloncal antibodies (MAbs) are being considered for passive immunotherapy of HIV-1 infection. A critical requirement for such strategies is the identification of MAbs that recognize the diversity of variants within circulating but also reservoir viruses, and MAb combinations might be needed to achieve this goal. This study evaluates the novel bnAb N6-LS alone or in combination with the bnAb PGT121, in rhesus macaques that were chronically infected with SHIV. The results demonstrate that N6-LS potently suppressed plasma viral loads in the majority of animals but that the combination with PGT121 was not superior to PGT121 alone in delaying time to viral rebound or reducing peripheral blood mononuclear cell (PBMC) or lymph node proviral DNA levels. The occurrence of viral escape variants in an N6-LS-monotreated animal, however, argues for the need to maximize breadth and antiviral efficacy by combining bnAbs for therapeutic indications.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.doi.org/10.1128/JVI.00498-17</t>
+  </si>
+  <si>
     <t>NIH Scientists Identify Potent Antibody that Neutralizes Nearly All HIV Strains</t>
   </si>
   <si>
     <t>https://clinicalinfo.hiv.gov/en/news/nih-scientists-identify-potent-antibody-neutralizes-nearly-all-hiv-strains</t>
   </si>
   <si>
     <t>Bibliography for ViiV Healthcare Product Pipeline - Accessed September 2025</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/833b6d47-4572-4236-ad0c-4d92701b516a/833b6d47-4572-4236-ad0c-4d92701b516a_viewable_rendition__v.pdf?medcommid=MED--US-12514&amp;product=Investigational+HIV</t>
   </si>
   <si>
     <t>N6LS with RHUPH20 enables safe high dose monoclonal antibody subcutaneous delivery. Wu et al. CROI2023 - Poster 499</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2023/VRC_609_CROI_2023_Poster_Small-133204489576372685.pdf</t>
   </si>
   <si>
     <t>High-Dose VH3810109 (N6LS) ± Recombinant Human Hyaluronidase PH20: Phase I SPAN Study Safety Results. Win et al, CROI2024 - Poster</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d018dc06-4506-4467-9e37-81f2dfe7df4f/d018dc06-4506-4467-9e37-81f2dfe7df4f_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Pre-clinical evaluation of effector function-enhanced variants of N6 bnAb. Wensel et al. Poster-CROI2025-San Francisco</t>
@@ -931,50 +1083,56 @@
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d2d95461-5d13-4602-a404-44f2c32a57c1/d2d95461-5d13-4602-a404-44f2c32a57c1_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Safety and tolerability of VH3810109 (N6LS) among antiretroviral therapy–naive adults living with HIV-1: results from the monotherapy phase of the phase IIa BANNER study. Leone et al. EACS2023-Warsaw</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/7f666c72-a9df-495d-a4ff-c5862d40091f/7f666c72-a9df-495d-a4ff-c5862d40091f_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>VH3810109 (N6LS) administration dose‐responsively enhances anti‐HIV ADCC and ADCP activity in ex vivo models. Keegan et al, PosterP208 - Glasgow2024</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fec63068-062b-406c-a0b8-4b4fe0193925/fec63068-062b-406c-a0b8-4b4fe0193925_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Broadly neutralising antibody N6LS could be part of long-acting HIV treatment</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/mar-2025/broadly-neutralising-antibody-n6ls-could-be-part-long-acting-hiv-treatment</t>
   </si>
   <si>
     <t>ViiV Healthcare Highlights Lotivibart and Cabotegravir LA Findings at CROI 2026</t>
   </si>
   <si>
     <t>https://pharmacally.com/viiv-healthcare-highlights-lotivibart-and-cabotegravir-la-findings-at-croi-2026/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1014,51 +1172,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1306,137 +1464,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03538626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04871113" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05291520" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05996471" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/medical/prot/banner-study/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/50617" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/SZUhik5qCpKsS3cliUbWWxlge76QC8UlXnBi0gao.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/news/nih-scientists-identify-potent-antibody-neutralizes-nearly-all-hiv-strains" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/833b6d47-4572-4236-ad0c-4d92701b516a/833b6d47-4572-4236-ad0c-4d92701b516a_viewable_rendition__v.pdf?medcommid=MED--US-12514&amp;product=Investigational+HIV" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2023/VRC_609_CROI_2023_Poster_Small-133204489576372685.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d018dc06-4506-4467-9e37-81f2dfe7df4f/d018dc06-4506-4467-9e37-81f2dfe7df4f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/9a79ef38-d815-4d70-927f-e11d8159a08d/9a79ef38-d815-4d70-927f-e11d8159a08d_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/1b22419f-0245-4d90-9ae8-7a0f48f14696/1b22419f-0245-4d90-9ae8-7a0f48f14696_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d2d95461-5d13-4602-a404-44f2c32a57c1/d2d95461-5d13-4602-a404-44f2c32a57c1_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/7f666c72-a9df-495d-a4ff-c5862d40091f/7f666c72-a9df-495d-a4ff-c5862d40091f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fec63068-062b-406c-a0b8-4b4fe0193925/fec63068-062b-406c-a0b8-4b4fe0193925_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2025/broadly-neutralising-antibody-n6ls-could-be-part-long-acting-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacally.com/viiv-healthcare-highlights-lotivibart-and-cabotegravir-la-findings-at-croi-2026/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.immuni.2016.10.027" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1128/JVI.00498-17" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/news/nih-scientists-identify-potent-antibody-neutralizes-nearly-all-hiv-strains" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/833b6d47-4572-4236-ad0c-4d92701b516a/833b6d47-4572-4236-ad0c-4d92701b516a_viewable_rendition__v.pdf?medcommid=MED--US-12514&amp;product=Investigational+HIV" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2023/VRC_609_CROI_2023_Poster_Small-133204489576372685.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d018dc06-4506-4467-9e37-81f2dfe7df4f/d018dc06-4506-4467-9e37-81f2dfe7df4f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/9a79ef38-d815-4d70-927f-e11d8159a08d/9a79ef38-d815-4d70-927f-e11d8159a08d_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/1b22419f-0245-4d90-9ae8-7a0f48f14696/1b22419f-0245-4d90-9ae8-7a0f48f14696_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d2d95461-5d13-4602-a404-44f2c32a57c1/d2d95461-5d13-4602-a404-44f2c32a57c1_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/7f666c72-a9df-495d-a4ff-c5862d40091f/7f666c72-a9df-495d-a4ff-c5862d40091f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fec63068-062b-406c-a0b8-4b4fe0193925/fec63068-062b-406c-a0b8-4b4fe0193925_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2025/broadly-neutralising-antibody-n6ls-could-be-part-long-acting-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacally.com/viiv-healthcare-highlights-lotivibart-and-cabotegravir-la-findings-at-croi-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1504,156 +1713,358 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="Y2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="Z2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AB2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AD2" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>104</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY5"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1668,725 +2079,741 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="J2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="M2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="O2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="Q2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="X2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AB2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AC2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AD2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AL2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AO2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AP2">
         <v>33</v>
       </c>
       <c r="AQ2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AR2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AT2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AU2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AV2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AW2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AX2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AY2" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="E3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="F3" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="I3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="J3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="M3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="O3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AB3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="AC3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="AD3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AE3" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AG3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AH3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AI3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="AJ3" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AL3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="AO3" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AP3">
         <v>62</v>
       </c>
       <c r="AQ3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AR3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AT3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AU3" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AV3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="AW3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AX3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AY3" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="E4" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F4" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G4" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="I4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="J4" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="M4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="O4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="Q4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="X4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="Y4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="AB4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AC4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AD4" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AG4" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AI4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="AL4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="AO4" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AP4">
         <v>24</v>
       </c>
       <c r="AQ4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AR4" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AT4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AU4" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AV4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="AW4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AX4" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AY4" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>101</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="C5" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="E5" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="G5" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="H5" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="I5" t="s">
+        <v>220</v>
+      </c>
+      <c r="J5" t="s">
+        <v>221</v>
+      </c>
+      <c r="X5" t="s">
+        <v>222</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>223</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AE5" t="s">
         <v>172</v>
       </c>
-      <c r="J5" t="s">
+      <c r="AF5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AH5" t="s">
         <v>173</v>
       </c>
-      <c r="X5" t="s">
-[...5 lines deleted...]
-      <c r="AA5" t="s">
+      <c r="AI5" t="s">
+        <v>227</v>
+      </c>
+      <c r="AO5" t="s">
         <v>176</v>
-      </c>
-[...22 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AP5">
         <v>128</v>
       </c>
       <c r="AQ5" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AR5" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="AT5" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AV5" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="AW5" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="AX5" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AY5" t="s">
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="B2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C3" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C4" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C5" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2403,865 +2830,874 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="E2" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="F2" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="I2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D3" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E3" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="F3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="I3" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="C4" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="D4" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="E4" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="F4" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="I4" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="C5" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="D5" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="E5" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="F5" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="I5" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="C2" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="D2" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="D2" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="E2" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="F2" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="C2" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="H2" t="s">
-        <v>272</v>
+        <v>320</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>321</v>
       </c>
       <c r="J2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="C3" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="H3" t="s">
-        <v>274</v>
+        <v>323</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>324</v>
       </c>
       <c r="J3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C4" t="s">
-        <v>275</v>
+        <v>325</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>276</v>
+        <v>326</v>
       </c>
       <c r="J4" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C5" t="s">
-        <v>277</v>
+        <v>327</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>278</v>
+        <v>328</v>
       </c>
       <c r="J5" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C6" t="s">
-        <v>279</v>
+        <v>329</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>280</v>
+        <v>330</v>
       </c>
       <c r="J6" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C7" t="s">
-        <v>281</v>
+        <v>331</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="J7" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C8" t="s">
-        <v>283</v>
+        <v>333</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>284</v>
+        <v>334</v>
       </c>
       <c r="J8" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C9" t="s">
-        <v>285</v>
+        <v>335</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>286</v>
+        <v>336</v>
       </c>
       <c r="J9" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C10" t="s">
-        <v>287</v>
+        <v>337</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>288</v>
+        <v>338</v>
       </c>
       <c r="J10" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C11" t="s">
-        <v>289</v>
+        <v>339</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>290</v>
+        <v>340</v>
       </c>
       <c r="J11" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C12" t="s">
-        <v>291</v>
+        <v>341</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>292</v>
+        <v>342</v>
       </c>
       <c r="J12" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C13" t="s">
-        <v>293</v>
+        <v>343</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>294</v>
+        <v>344</v>
       </c>
       <c r="J13" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C14" t="s">
-        <v>295</v>
+        <v>345</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>296</v>
+        <v>346</v>
       </c>
       <c r="J14" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
-[...9 lines deleted...]
-    <hyperlink ref="I14" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>