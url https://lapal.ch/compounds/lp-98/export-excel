--- v0 (2026-10-02)
+++ v1 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,68 +143,212 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>LP-98</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Fusion inhibitor</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>LP-98 is a lipopeptide-based HIV-1 fusion inhibitor that binds the N-terminal heptad repeat of gp41 and blocks virus-cell membrane fusion. It belongs to the LP series of lipopeptides developed at the Institute of Pathogen Biology, Chinese Academy of Medical Sciences, the same series as LP-80 (lipovirtide), and is being developed clinically by Shanxi Kangbao Biological Product Co., Ltd. In SHIV-infected rhesus macaques, low-dose monotherapy sharply reduced viral load and maintained long-term suppression, and a single injection of a microsphere formulation sustained antiviral activity for at least 28 days; preclinical work also showed pre-exposure prophylaxis activity against SHIV and SIV. Clinical development is in China: a first-in-human phase 1 study compared single subcutaneous and intravenous doses in healthy adults, a completed phase 1/2 study gave four subcutaneous doses at 14-day intervals to treatment-naive adults with HIV, and an exploratory phase 1/2 study is under way in Tianjin. The long dosing interval studied so far is every 2 weeks; reduced activity against enfuvirtide-resistant strains carrying mutations in the gp41 NHR has been reported.</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of October 2026. Clinical development in phase 1/2 in China only.</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of October 2026.</t>
   </si>
   <si>
     <t>No peer-reviewed clinical safety data identified. Immunogenicity (anti-drug antibodies) is an endpoint in both the first-in-human and the multiple-dose studies. Public disclosure of results is pending.</t>
   </si>
   <si>
     <t>No clinical efficacy results published to date. Preclinical: monotherapy with a low dose of LP-98 sharply reduced viral load and maintained long-term suppression in 21 SHIV-SF162P3-infected rhesus macaques.</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Polymer-based particles</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
@@ -303,53 +458,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -369,99 +521,99 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>KB_LP-98_103</t>
   </si>
   <si>
     <t>NCT07433387</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07433387</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Shanxi Kangbao Biological Product Co., Ltd.</t>
   </si>
   <si>
     <t>An Exploratory Multicenter, Open-label, Sequential Cohort Study to Evaluate the Preliminary Efficacy, Safety, and Pharmacokinetic Characteristics of LP-98 for Injection in Antiretroviral Therapy-Naive HIV-Infected Individuals</t>
   </si>
   <si>
     <t>Exploratory Study of LP-98 for Injection in ART-Naive HIV-positive adults</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>LP-98 20 mg</t>
   </si>
   <si>
     <t>LP-98 40 mg</t>
   </si>
   <si>
     <t>LP-98 80 mg</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>2026-07-10</t>
   </si>
   <si>
     <t>2026-09-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. The subject must voluntarily agree to participate in the study and provide informed consent before undergoing any study-related assessments.
 2. At the time of screening, the subject must be between 18 and 65 years of age (inclusive), either male or female.
 3. At the time of screening, male subjects must weigh at least 50 kg, and female subjects must weigh at least 45 kg.
 4. Plasma HIV RNA levels must be ≥1000 copies/mL, and CD4+ T lymphocyte count must be ≥200 cells/μL.
 5. For Female Subjects: Only non-reproductive females will be included, which includes those who have undergone surgical sterilization (documented hysterectomy or bilateral oophorectomy) at least 6 weeks prior to the screening visit, or those who have been postmenopausal for at least 12 months (confi</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
@@ -536,53 +688,50 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT05933824</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>A randomized, placebo-controlled, single-administration, dose-escalation study to evaluate the safety, tolerability, pharmacokinetics and immunogenicity of LP-98 injection in healthy subjects in a first-in-human clinical study</t>
   </si>
   <si>
     <t>Study to Evaluate the Safety, Tolerability, Pharmacokinetics and Immunogenicity of LP-98 Injection in Healthy Subjects</t>
   </si>
   <si>
     <t>LP-98 injection</t>
   </si>
   <si>
     <t>2023-07-13</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>2024-04-12</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Subjects must meet all of the following inclusion criteria for study entry:
 1. Willing to participate in the study and sign ICF with clear date;
 2. Aged 18 to 55 years at the screening visit, male or female;
 3. Body weight ≥ 50 kg for males or body weight ≥ 45 kg for females, and body mass index (BMI) within the range of 19 to 28 kg/m2 (inclusive);
 4. Be in good health in the PI's judgment, with no clinical significance in previous medical history, laboratory tests, physical examinations, vital signs, and ECG findings;
 5. All subjects and his/her partners must agree to use effective non-drug contraception (except for subjects had permanent contraception, i.e., bilateral tubal ligation or vasectomy, etc.) from 2 weeks prior to screening to 3 months after finishing the</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
@@ -710,50 +859,53 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/dUIhtbxiFIiBxF5WzYqcd1ELI7ycLrpY1CzRWsD0.png</t>
   </si>
   <si>
     <t>Structure of LP-98 and LP-101 peptides</t>
   </si>
   <si>
     <t>Yuanmei Zhu et al., Mol Ther. 2026</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
+    <t>Shanxi Kangbao</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://baike.baidu.com/en/item/Shanxi%20Kangbao%20Biological%20Products%20Co.%2C%20Ltd./75561</t>
   </si>
   <si>
     <t>Institute of Pathogen Biology, Chinese Academy of Medical Sciences, Beijing</t>
   </si>
   <si>
     <t>https://www.mgc.ac.cn/IPB_en/</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>TAG Pipeline Report 2026, Antiretroviral Therapy</t>
   </si>
   <si>
     <t>Treatment Action Group</t>
   </si>
   <si>
     <t>2026-08-14</t>
@@ -767,122 +919,143 @@
   <si>
     <t>resources/hw8juQqkQcGw_pipeline-arv-tag-2026-aug-2026.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.sciencedirect.com/science/article/abs/pii/S0166354225001160"&gt;Structural characterization of HIV fusion inhibitor LP-98: Insights into antiviral and resistance mechanisms&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Nian Liu</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>Antiviral research</t>
   </si>
   <si>
     <t>•The binding structure of HIV fusion inhibitor LP-98 has been characterized via multiple approaches.
 •The N-terminal residue Tyr-127 of LP-98 plays critical roles in binding and inhibition.
 •Structural models shed light on the molecular basis of LP-98 resistance.</t>
   </si>
   <si>
     <t>&lt;p&gt;LP-98 is a lipopeptide-based HIV fusion inhibitor with exceptional potency and long-acting antiviral activity, currently in phase II clinical trials. In this study, we elucidated the structural basis of LP-98's antiviral activity and resistance mechanisms. Using AlphaFold3, we first predicted the six-helical bundle (6-HB) structure formed by LP-98 and the gp41-derived NHR peptide N44, identifying key residues mediating interhelical interactions. Subsequent crystallographic analysis of the LP-98/N44 complex confirmed these binding features, revealing that a cluster of hydrophobic residues in LP-98, along with a network of 15 hydrogen bonds, two electrostatic interactions and a salt bridge, critically stabilizes the 6-HB structure. Superposition analyses of the LP-98/N44 crystal structure with either the predicted 6-HB model or the LP-40/N44 crystal structure provided further mechanistic insights into LP-98's binding mode. Additionally, structural and functional characterization of the N-terminal Tyr-127 residue using a truncated variant (LP-98-Y) demonstrated its essential role in inhibitor binding and antiviral activity. Notably, LP-98 exhibited significantly reduced efficacy against T20-resistant HIV strains harboring single or double mutations in NHR. Our structural models shed light on the molecular basis of this resistance, offering critical insights for drug optimization. Collectively, these findings provide a detailed structural understanding of LP-98's antiviral mechanism, supporting its continued development as a promising next-generation HIV fusion inhibitor.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sciencedirect.com/science/article/abs/pii/S0166354225001160</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.sciencedirect.com/science/article/pii/S0168365924006898"&gt;Prolonged release and antiviral efficacy of HIV fusion inhibitor LP-98-loaded microspheres in rhesus macaques&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Zhe Cong</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
     <t>Journal of Controlled Release</t>
   </si>
   <si>
     <t>•Uniform-sized PLGA MS loading lipopeptide LP-98 was fabricated monthly injection.
 •LP-98-MS exhibited gradual and sustained release for at least 28 days in vivo.
 •A single-dose of LP-98-MS sustained long-acting anti-SHIV suppression in macaques.
 •LP-98-MS provided high-level PrEP for a month against SHIV challenges in macaques.</t>
   </si>
   <si>
     <t>&lt;p&gt;Non-adherence to antiretroviral treatment is a critical obstacle to effectively managing the progression of AIDS and reducing transmission and mortality rates. A promising strategy to address the clinical disadvantages of user-dependent dosing and decrease medication frequency is the development of long-acting antiretrovirals. In this study, we fabricated PLGA microspheres (MS) incorporating the lipopeptide LP-98 (LP-98-MS), which has previously exhibited potent anti-HIV efficacy. Our findings demonstrate that a single-dose injection of LP-98-MS in SHIV-infected rhesus macaques resulted in sustained and gradual release, maintaining antiviral effects at least 28&amp;nbsp;days. Notably, a single administration of LP-98-MS provided more than 28&amp;nbsp;days of sustained release, resulting in high-level pre-exposure prophylaxis (PrEP) for rhesus macaques, even providing complete protection when exposed to repeated intravaginal and intrarectal SHIV challenges. Overall, LP-98-MS holds significant potential in reducing medication frequency and shows promising prospects for further development.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.sciencedirect.com/science/article/pii/S0168365924006898</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://linkinghub.elsevier.com/retrieve/pii/S1525-0016(26)00801-4"&gt;Novel HIV fusion-inhibitory lipopeptides exhibit dramatically improved activity against resistant mutants&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Yuanmei Zhu</t>
   </si>
   <si>
     <t>2026-09-01</t>
   </si>
   <si>
     <t>Molecular Therapy</t>
   </si>
   <si>
     <t>&lt;p&gt;LP-98 is a potent HIV fusion-inhibitory lipopeptide but displays reduced activity against resistant mutants. In this study, we rationally designed a group of new lipopeptides by adding different lengths of gp41 pocket-binding sequence into the N-terminus of LP-98. It was found that a single pocket-inserting residue Ile124 critically determined the anti-HIV activity, whereas incorporation of additional pocket-inserting residues Trp120 and Trp117 generated lipopeptides with greatly reduced activity. As indicated by LP-101 and LP-108, while Ile124-modified lipopeptides maintained or improved the inhibitory activity of LP-98 against divergent HIV and SIV isolates, they had dramatically increased potencies on the resistant mutants. In both the HIV-infected humanized mice and SIV-infected rhesus macaques, LP-101 efficiently suppressed viral replication below detection limits. Mechanically, Ile124-modified lipopeptides exhibited greatly enhanced binding affinity with a target-mimic peptide N44. We determined the crystal structure of LP-101 bound to N44, revealing its N-terminal residues penetrating deeper into the gp41 pocket, forming enhanced interactions with the target site. Molecular dynamics simulations also revealed its flexible N-terminus enables adaptive binding to the wild-type and resistant mutants, with improved binding free energies. Therefore, our data inform the structure-activity relationship of this class of HIV fusion inhibitors and offer new candidates for drug development.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://linkinghub.elsevier.com/retrieve/pii/S1525-0016(26)00801-4</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/42779936/"&gt;Peptide inhibitors recognize prefusion viral fusion proteins with heterogeneous stoichiometry and rapid kinetics&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Revansiddha H Katte</t>
   </si>
   <si>
     <t>2026-09-15</t>
   </si>
   <si>
     <t>bioRxiv</t>
   </si>
   <si>
     <t>&lt;p&gt;Peptide fusion inhibitors, an important class of antivirals, block viral entry by targeting fusion proteins required for membrane fusion. However, their interactions with intact trimeric fusion proteins remain elusive; direct observation of binding on virions or native-like trimers has been lacking. Here, we developed a single-molecule imaging platform to visualize peptide binding in real time. LP-98 bound HIV-1 Envelope (Env) trimers on virions and, unexpectedly, prefusion-stabilized soluble Env trimers, with higher affinity for virion-associated Env and, among soluble trimers, a mutant Env. RSV fusion-inhibiting T-118 and 4ca similarly engaged prefusion-stabilized fusion (F) trimers with rapid kinetics and high-nanomolar affinities. Binding to prefusion Env or F demonstrates that peptide inhibitors can act earlier than the canonical prehairpin-intermediate model suggests. Individual binding events revealed heterogeneous peptide-to-trimer stoichiometries, with single-peptide occupancy predominating, while stepwise and simultaneous events revealed multiple routes to higher occupancy. These findings expand the canonical model of peptide fusion inhibition and provide previously inaccessible mechanistic insights into how antiviral peptide fusion inhibitors act.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/42779936/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.cell.com/cell/fulltext/S0092-8674(21)01382-9?_returnURL=https%3A%2F%2Flinkinghub.elsevier.com%2Fretrieve%2Fpii%2FS0092867421013829%3Fshowall%3Dtrue"&gt;Efficient treatment and pre-exposure prophylaxis in rhesus macaques by an HIV fusion-inhibitory lipopeptide&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Jing Xue</t>
   </si>
   <si>
     <t>2022-01-06</t>
   </si>
   <si>
     <t>Cell</t>
   </si>
   <si>
     <t>•LP-98 shows highly potent in vitro, ex vivo, and in vivo anti-HIV activities
 •Monkeys with stable virus control have lower viral reservoirs in deep lymph nodes
 •CD8+ T cells critically contribute to post-treatment control efficacy in monkeys
 •LP-98 can provide efficient pre-exposure prophylaxis against SHIV or SIV infections</t>
   </si>
   <si>
     <t>&lt;p&gt;Two HIV fusion-inhibitory lipopeptides (LP-97 and LP-98) were designed with highly potent, long-acting antiviral activity. Monotherapy using a low dose of LP-98 sharply reduced viral loads and maintained long-term viral suppression in 21 SHIVSF162P3-infected rhesus macaques. We found that five treated monkeys achieved potential posttreatment control (PTC) efficacy and had lower viral DNA in deep lymph nodes, whereas monkeys with a stable viral rebound had higher viral DNA in superficial lymph nodes. The tissues of PTC monkeys exhibited significantly decreased quantitative viral outgrowth and fewer PD-1+ central memory CD4+ T&amp;nbsp;cells, and CD8+ T&amp;nbsp;cells contributed to virologic control efficacy. Moreover, LP-98 administrated as a pre-exposure prophylaxis (PrEP) provided complete protection against SHIVSF162P3 and SIVmac239 infections in 51 monkeys via intrarectal, intravaginal, or intravenous challenge. In conclusion, our lipopeptides exhibit high potential as an efficient HIV treatment or prevention strategy.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.cell.com/cell/fulltext/S0092-8674(21)01382-9?_returnURL=https%3A%2F%2Flinkinghub.elsevier.com%2Fretrieve%2Fpii%2FS0092867421013829%3Fshowall%3Dtrue</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,51 +1094,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1213,134 +1386,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07433387" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06560489" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05933824" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/dUIhtbxiFIiBxF5WzYqcd1ELI7ycLrpY1CzRWsD0.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2607/hw8juQqkQcGw_pipeline-arv-tag-2026-aug-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2607/hw8juQqkQcGw_pipeline-arv-tag-2026-aug-2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0166354225001160" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0168365924006898" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkinghub.elsevier.com/retrieve/pii/S1525-0016(26)00801-4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/42779936/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/cell/fulltext/S0092-8674(21)01382-9?_returnURL=https%3A%2F%2Flinkinghub.elsevier.com%2Fretrieve%2Fpii%2FS0092867421013829%3Fshowall%3Dtrue" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1369,177 +1596,394 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="K2" t="s">
-        <v>44</v>
+        <v>92</v>
+      </c>
+      <c r="L2" t="s">
+        <v>93</v>
+      </c>
+      <c r="M2" t="s">
+        <v>94</v>
       </c>
       <c r="N2" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>101</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>104</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>108</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>110</v>
       </c>
       <c r="AI2" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>111</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1583,566 +2027,566 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>119</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>125</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>134</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>135</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>137</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>140</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>141</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>143</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>146</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>147</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>149</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>152</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>154</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>155</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>159</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>160</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>161</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>162</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>165</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>168</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="M2" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="O2" t="s">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="Q2" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>176</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="Z2" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="AA2" t="s">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AG2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>184</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP2">
         <v>30</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="AR2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>107</v>
       </c>
       <c r="AW2" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="AX2" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="AZ2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="C3" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="E3" t="s">
-        <v>116</v>
+        <v>167</v>
       </c>
       <c r="F3" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="G3" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="M3" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="X3" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="Y3" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AB3" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="AC3" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="AD3" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AE3" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AF3" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AG3" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AH3" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="AI3" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>200</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP3">
         <v>40</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>201</v>
+      </c>
       <c r="AR3" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>202</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>203</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>107</v>
       </c>
       <c r="AW3" t="s">
-        <v>56</v>
+        <v>204</v>
       </c>
       <c r="AX3" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
       <c r="AY3" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="AZ3" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C4" t="s">
+        <v>206</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="E4" t="s">
+        <v>208</v>
+      </c>
+      <c r="F4" t="s">
+        <v>193</v>
+      </c>
+      <c r="G4" t="s">
+        <v>169</v>
+      </c>
+      <c r="H4" t="s">
+        <v>209</v>
+      </c>
+      <c r="I4" t="s">
+        <v>210</v>
+      </c>
+      <c r="J4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M4" t="s">
+        <v>211</v>
+      </c>
+      <c r="X4" t="s">
+        <v>212</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>214</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>214</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>217</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP4">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...66 lines deleted...]
-        <v>36</v>
+      <c r="AQ4" t="s">
+        <v>201</v>
       </c>
       <c r="AR4" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>186</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>203</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>107</v>
       </c>
       <c r="AW4" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="AX4" t="s">
-        <v>45</v>
+        <v>189</v>
       </c>
       <c r="AY4" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="AZ4" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2153,712 +2597,733 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>190</v>
+        <v>239</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>191</v>
+        <v>240</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>192</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>264</v>
       </c>
       <c r="D2" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>118</v>
+        <v>270</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>272</v>
       </c>
       <c r="E2" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>223</v>
+        <v>273</v>
       </c>
       <c r="C3" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="D3" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
       <c r="E3" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I2" sqref="I2"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>226</v>
+        <v>276</v>
       </c>
       <c r="C2" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
       <c r="D2" t="s">
-        <v>228</v>
+        <v>278</v>
       </c>
       <c r="E2" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
       <c r="F2" t="s">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="H2" t="s">
-        <v>231</v>
+        <v>281</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>232</v>
+        <v>282</v>
       </c>
       <c r="J2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C3" t="s">
-        <v>234</v>
+        <v>284</v>
       </c>
       <c r="D3" t="s">
-        <v>235</v>
+        <v>285</v>
       </c>
       <c r="E3" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="F3" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="G3" t="s">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="H3" t="s">
-        <v>239</v>
+        <v>289</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>290</v>
       </c>
       <c r="J3" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C4" t="s">
-        <v>240</v>
+        <v>291</v>
       </c>
       <c r="D4" t="s">
-        <v>241</v>
+        <v>292</v>
       </c>
       <c r="E4" t="s">
-        <v>242</v>
+        <v>293</v>
       </c>
       <c r="F4" t="s">
-        <v>243</v>
+        <v>294</v>
       </c>
       <c r="G4" t="s">
-        <v>244</v>
+        <v>295</v>
       </c>
       <c r="H4" t="s">
-        <v>245</v>
+        <v>296</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>297</v>
       </c>
       <c r="J4" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C5" t="s">
-        <v>246</v>
+        <v>298</v>
       </c>
       <c r="D5" t="s">
-        <v>247</v>
+        <v>299</v>
       </c>
       <c r="E5" t="s">
-        <v>248</v>
+        <v>300</v>
       </c>
       <c r="F5" t="s">
-        <v>249</v>
+        <v>301</v>
       </c>
       <c r="H5" t="s">
-        <v>250</v>
+        <v>302</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>303</v>
       </c>
       <c r="J5" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C6" t="s">
-        <v>251</v>
+        <v>304</v>
       </c>
       <c r="D6" t="s">
-        <v>252</v>
+        <v>305</v>
       </c>
       <c r="E6" t="s">
-        <v>253</v>
+        <v>306</v>
       </c>
       <c r="F6" t="s">
-        <v>254</v>
+        <v>307</v>
       </c>
       <c r="H6" t="s">
-        <v>255</v>
+        <v>308</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>309</v>
       </c>
       <c r="J6" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C7" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="D7" t="s">
-        <v>257</v>
+        <v>311</v>
       </c>
       <c r="E7" t="s">
-        <v>258</v>
+        <v>312</v>
       </c>
       <c r="F7" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="G7" t="s">
-        <v>260</v>
+        <v>314</v>
       </c>
       <c r="H7" t="s">
-        <v>261</v>
+        <v>315</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>316</v>
       </c>
       <c r="J7" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>