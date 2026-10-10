--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -138,51 +147,54 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>Lipovirtide (LP-80)</t>
+    <t>lipovirtide</t>
+  </si>
+  <si>
+    <t>LP-80</t>
   </si>
   <si>
     <t>Lipovirtide; LP-80; stearic acid (C18)-conjugated lipopeptide HIV-1/HIV-2 gp41 fusion inhibitor derived from the chimeric peptide template P-52</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>HIV fusion inhibitor (gp41 NHR-targeting lipopeptide)</t>
   </si>
   <si>
     <t>Lipovirtide (originally designated LP-80) is a stearic acid (C18)-modified lipopeptide HIV-1/HIV-2 fusion inhibitor developed at the National Institute of Pathogen Biology, Chinese Academy of Medical Sciences and Peking Union Medical College (CAMS/PUMC), and taken into clinical development by Shanxi Kangbao Biological Product Co., Ltd. It is derived from the enfuvirtide (T-20)-based chimeric template P-52, in which the C-terminal tryptophan-rich motif is replaced by a fatty acid; the C18 conjugation anchors the inhibitor in the target cell membrane and extends its half-life. It blocks six-helix bundle formation by binding the gp41 N-terminal heptad repeat, thereby preventing virus-cell membrane fusion. Preclinically, LP-80 inhibited divergent HIV-1 subtypes with a mean IC50 of 5.58 pM.</t>
   </si>
   <si>
     <t>Investigational. Not approved in any jurisdiction as of September 2026. Developed in China. Phase II (NCT06061536) completed; a phase III trial is reported in the peer-reviewed literature (Zhu et al., Antiviral Research 2026) but no corresponding registry record was located.</t>
   </si>
   <si>
     <t>No marketing authorisation applications identified. Clinical development conducted in China under NMPA oversight; trials registered on ClinicalTrials.gov record that the product is not a US FDA-regulated drug.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
@@ -396,51 +408,51 @@
   <si>
     <t>NCT04592315</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04592315</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Shanxi Kangbao Biological Product Co., Ltd.</t>
   </si>
   <si>
     <t>To evaluate the safety, tolerability of single dose lipovirtide injection in HIV-infected individuals without prior antiviral treatment, and to investigate the pharmacokinetic characteristics of infected patients.</t>
   </si>
   <si>
     <t>A Study to Assess the Safety, Tolerability and Pharmacokinetics of Lipovirtide in HIV-infected Patients</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>Lipovirtide Injection</t>
+    <t>Lipovirtide Injections 5 to 80 mg</t>
   </si>
   <si>
     <t>2021-01-23</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>2023-05-02</t>
   </si>
   <si>
     <t>2023-07-11</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
@@ -451,168 +463,189 @@
     <t>Inclusion Criteria:
 1. Male or female aged from 18 to 60 (include 18 and 60)；
 2. Body mass index (BMI) \[weight (kg)/ height 2(m2)\] is from 18.0 to 26.0（include 18.0 and 26.0），male weight≥50kg，female weight≥45kg；
 3. Confirmed HIV-1 infection；
 4. HIV viral load ≥ 1000 copies/mL；
 5. Patients who have no birth plan within 2 weeks before the screening and 3 months after the end of the trial, consenting to take effective non-drug contraceptive measures during the trial period；
 6. Understand the purpose of and procedures required for the study and having confirmed they are willing to participate in the study by signing the informed consent document.
 Exclusion Criteria:
 1. Patients in the acute infection stage;
 2. Confirmed AIDS patients；
 3. Patients who have received antiviral therapy and/or</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
-    <t>Intravenous</t>
-[...1 lines deleted...]
-  <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>KB-LP-80-102</t>
   </si>
   <si>
     <t>NCT05349968</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05349968</t>
   </si>
   <si>
     <t>Primary Objectives
 1.Evaluation of safety and tolerability after repeated administration of injectable Lipivirtide in HIV-infected patients not receiving antiretroviral therapy
 Secondary Objectives
 1. Evaluation of the pharmacokinetic properties of injectable Lipovirtide after multiple administrations in HIV-infected patients not receiving antiretroviral therapy, to obtain pharmacokinetic parameters.
 2. Evaluation of the efficacy of injectable Lipovirtide for HIV in HIV-infected patients not receiving antiretroviral therapy.
 3. Evaluation of the immunogenicity of lipovirtide for injection.</t>
   </si>
   <si>
     <t>Pharmacokinetics and Efficacy of Multiple Dosing of Lipovirtide for Injection in HIV-infected Patients</t>
   </si>
   <si>
-    <t>Lipovirtide for injection</t>
+    <t>Lipovirtide 5 mg (less than 2mL)</t>
+  </si>
+  <si>
+    <t>Injected subcutaneously at room temperature into the abdomen once a week</t>
+  </si>
+  <si>
+    <t>Lipovirtide 20 mg (less than 2mL)</t>
+  </si>
+  <si>
+    <t>Lipovirtide 40 mg (less than 2mL)</t>
   </si>
   <si>
     <t>2022-06-10</t>
   </si>
   <si>
     <t>2023-06-07</t>
   </si>
   <si>
     <t>2023-09-07</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. 18\~60 years old (including the critical value), male and female are not limited.
 2. Body mass index BMI \[weight (kg)/height2 (m2)\] is 18.0\~28.0 (including the critical value), male weight should be ≥50kg, female weight should be ≥45kg.
 3. Diagnosed with HIV-1 infection.
 4. Those who did not plan to have children within 2 weeks prior to screening and within 3 months after the end of the trial and who agreed to use effective non-pharmacological contraception during the trial.
 5. Subjects should fully understand the purpose, nature and methods of the test and the possible adverse effects and voluntarily participate in this test.
 Exclusion Criteria:
 Subjects meeting any of the following criteria will not be allowed to enter the trial
 1. The presence of any of the</t>
   </si>
   <si>
-    <t>Every 2 weeks, Weekly</t>
+    <t>Weekly</t>
   </si>
   <si>
     <t>SXKB-LP-80-201</t>
   </si>
   <si>
     <t>NCT06061536</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06061536</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>A randomized, controlled, open-label, dose-exploration study to assess the effectiveness and safety of Lipovirtide combined with nucleoside drugs in HIV-infected patients who have not received antiviral treatment before.</t>
   </si>
   <si>
     <t>Assess the Effectiveness and Safety of Lipovirtide Combined With Nucleoside Drugs in HIV-infected Patients.</t>
   </si>
   <si>
-    <t>Lipovirtide 10mg</t>
-[...8 lines deleted...]
-    <t>DTG</t>
+    <t>Lipovirtide 10mg+3TC+TDF</t>
+  </si>
+  <si>
+    <t>Lipovirtide 10mg+3TC+TDF（LP-80：once a week；3TC+TDF：once daily）</t>
+  </si>
+  <si>
+    <t>Lipovirtide 40mg+3TC+TDF</t>
+  </si>
+  <si>
+    <t>Lipovirtide 40mg+3TC+TDF（LP-80：once a week；3TC+TDF：once daily）</t>
+  </si>
+  <si>
+    <t>Lipovirtide 60mg+3TC+TDF</t>
+  </si>
+  <si>
+    <t>Lipovirtide 60mg+3TC+TDF（LP-80：once every 2 weeks；3TC+TDF：once daily）</t>
+  </si>
+  <si>
+    <t>DTG +3TC + TDF</t>
+  </si>
+  <si>
+    <t>DTG +3TC + TDF（once daily）</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>2024-11-29</t>
   </si>
   <si>
     <t>2025-01-24</t>
   </si>
   <si>
     <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. age≥18 years (including the critical value) when signed the informed consent form ,.male or female.
 2. Untreated, confirmed HIV-1 infected patients;
 3. HIV RNA viral load≥1000 copies/mL；
 4. CD4+ T cell counts≥200 cells/mm3；
 5. Subjects who have no plans for conception within the 2 weeks prior to screening and 3 months after the end of the trial, and who agree to use effective non-pharmacological contraceptive measures during the trial;
 6. Sign informed consent prior to the test and fully understand the purpose, nature, methods, and possible adverse reactions, and be willing to participate in the study.
 Exclusion Criteria:
 1. Subjects with an allergy history or hypersensitivity to any component or excipient of the investigational drug;
 2. Subjects with severe oppor</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
+    <t>Every 2 weeks, Weekly</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -732,50 +765,86 @@
     <t>Placeholder for Lipovirtide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Shanxi Kangbao Biological Product</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://baike.baidu.com/en/item/Shanxi%20Kangbao%20Biological%20Products%20Co.%2C%20Ltd./75561</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41587620/"&gt;Pharmacokinetics and safety of HIV fusion inhibitor Lipovirtide in non-human primates&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Yuanmei Zhu</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
+  </si>
+  <si>
+    <t>Antiviral Research</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Lipovirtide, also known as LP-80, is a lipopeptide-based HIV fusion inhibitor with potent broad-spectrum and long-lasting antiviral activity. We recently reported the pharmacokinetics and safety of Lipovirtide in rats (Zhu et al. 2025); herein, its pharmacokinetics and safety profiles in cynomolgus macaques were systematically evaluated. Lipovirtide was rapidly absorbed after subcutaneous administration, with absolute bioavailability (F) of 110.11 % in male and 92.33 % in female. The time to reach maximum plasma concentration (Tmax) ranged from 4 to 8 h, and the terminal half-life (T1/2) was between 10.18 and 13.51 h. Comprehensive safety assessments revealed no significant effects on cardiovascular or respiratory functions in conscious macaques after a single subcutaneous administration. General toxicity studies demonstrated its excellent tolerability, with a maximum tolerated dose above 150 mg/kg for single dosing; the 4-week and 39-week repeated dosing determined the no-observed-adverse-effect level (NOAEL) to be 15 mg/kg. Toxicokinetic analyses confirmed that long-term administration did not lead to drug accumulation in both male and female animals. No anti-drug antibody (ADA) formation was observed throughout the study schedule. Collectively, our preclinical characterizations provide compelling data to support the clinical development of Lipovirtide, which has already progressed to a phase III clinical trial.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://journals.plos.org/plospathogens/article?id=10.1371/journal.ppat.1007552"&gt;Monotherapy with a low-dose lipopeptide HIV fusion inhibitor maintains long-term viral suppression in rhesus macaques&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Chong, H</t>
+  </si>
+  <si>
+    <t>2019-07-01</t>
+  </si>
+  <si>
+    <t>Plos Pathogens</t>
+  </si>
+  <si>
+    <t>T-20 is the only clinically approved viral fusion inhibitor, which is used in combination therapy for HIV-1 infection; however, it exhibits relatively low antiviral activity and easily induces drug resistance. Here we report a lipopeptide fusion inhibitor termed LP-80, which exhibits the most potent activity in inhibiting divergent HIV-1 subtypes. Especially, LP-80 has extremely potent and long-acting therapeutic efficacy with very low cytotoxicity, making it an ideal drug candidate for clinical use. Furthermore, LP-80 and its truncated versions can be used as important probes for exploiting the mechanisms of viral fusion and inhibition.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Combination antiretroviral therapy (cART) dramatically improves survival of HIV-infected patients, but lifelong treatment can ultimately result in cumulative toxicities and drug resistance, thus necessitating the development of new drugs with significantly improved pharmaceutical profiles. We recently found that the fusion inhibitor T-20 (enfuvirtide)-based lipopeptides possess dramatically increased anti-HIV activity. Herein, a group of novel lipopeptides were designed with different lengths of fatty acids, identifying a stearic acid-modified lipopeptide (LP-80) with the most potent anti-HIV activity. It inhibited a large panel of divergent HIV subtypes with a mean IC50 in the extremely low picomolar range, being &amp;gt; 5,300-fold more active than T-20 and the neutralizing antibody VRC01. It also sustained the potent activity against T-20-resistant mutants and exhibited very high therapeutic selectivity index. Pharmacokinetics of LP-80 in rats and monkeys verified its potent and long-acting anti-HIV activity. In the monkey, subcutaneous administration of 3 mg/kg LP-80 yielded serum concentrations of 1,147 ng/ml after injection 72 h and 9 ng/ml after injection 168 h (7 days), equivalent to 42,062- and 330-fold higher than the measured IC50 value. In SHIV infected rhesus macaques, a single low-dose LP-80 (3 mg/kg) sharply reduced viral loads to below the limitation of detection, and twice-weekly monotherapy could maintain long-term viral suppression.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1143,97 +1212,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/j8Jbhh2d8yM728tXstgZVSjnjnBEjMu6EiHB0yKo.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1262,174 +1334,186 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>40</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...7 lines deleted...]
-      <c r="N2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="J2" t="s">
         <v>45</v>
       </c>
-      <c r="P2" t="s">
+      <c r="K2" t="s">
         <v>46</v>
       </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="Y2" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>54</v>
       </c>
+      <c r="Z2" t="s">
+        <v>55</v>
+      </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AE2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>63</v>
       </c>
       <c r="AI2" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>64</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1473,572 +1557,599 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="M2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AC2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AD2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AI2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AJ2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AP2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AQ2">
         <v>46</v>
       </c>
       <c r="AR2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AS2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AU2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AW2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="AX2" t="s">
-        <v>137</v>
+        <v>48</v>
       </c>
       <c r="AY2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E3" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G3" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>147</v>
+      </c>
+      <c r="N3" t="s">
+        <v>148</v>
+      </c>
+      <c r="O3" t="s">
+        <v>149</v>
+      </c>
+      <c r="P3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>150</v>
+      </c>
+      <c r="R3" t="s">
+        <v>148</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="Y3" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AB3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="AC3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="AD3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AE3" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AF3" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AG3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AH3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AI3" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="AJ3" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="AP3" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AQ3">
         <v>24</v>
       </c>
       <c r="AR3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AS3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="AU3" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AW3" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="AX3" t="s">
-        <v>137</v>
+        <v>48</v>
       </c>
       <c r="AY3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C4" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E4" t="s">
+        <v>160</v>
+      </c>
+      <c r="F4" t="s">
+        <v>121</v>
+      </c>
+      <c r="G4" t="s">
+        <v>122</v>
+      </c>
+      <c r="H4" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" t="s">
+        <v>162</v>
+      </c>
+      <c r="J4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O4" t="s">
+        <v>165</v>
+      </c>
+      <c r="P4" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>167</v>
+      </c>
+      <c r="R4" t="s">
+        <v>168</v>
+      </c>
+      <c r="S4" t="s">
+        <v>169</v>
+      </c>
+      <c r="T4" t="s">
+        <v>170</v>
+      </c>
+      <c r="X4" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI4" t="s">
         <v>154</v>
       </c>
-      <c r="F4" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AJ4" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="AP4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AQ4">
         <v>64</v>
       </c>
       <c r="AR4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AS4" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="AU4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="AW4" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="AX4" t="s">
-        <v>137</v>
+        <v>48</v>
       </c>
       <c r="AY4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2049,474 +2160,529 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J1"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>223</v>
+        <v>234</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F2" t="s">
+        <v>239</v>
+      </c>
+      <c r="H2" t="s">
+        <v>240</v>
+      </c>
+      <c r="J2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G3" t="s">
+        <v>245</v>
+      </c>
+      <c r="H3" t="s">
+        <v>246</v>
+      </c>
+      <c r="J3" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">