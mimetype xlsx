--- v1 (2026-10-10)
+++ v2 (2026-10-30)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,74 +143,221 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>lipovirtide</t>
   </si>
   <si>
     <t>LP-80</t>
   </si>
   <si>
     <t>Lipovirtide; LP-80; stearic acid (C18)-conjugated lipopeptide HIV-1/HIV-2 gp41 fusion inhibitor derived from the chimeric peptide template P-52</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>Fusion inhibitor</t>
+  </si>
+  <si>
     <t>HIV fusion inhibitor (gp41 NHR-targeting lipopeptide)</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>Lipovirtide (originally designated LP-80) is a stearic acid (C18)-modified lipopeptide HIV-1/HIV-2 fusion inhibitor developed at the National Institute of Pathogen Biology, Chinese Academy of Medical Sciences and Peking Union Medical College (CAMS/PUMC), and taken into clinical development by Shanxi Kangbao Biological Product Co., Ltd. It is derived from the enfuvirtide (T-20)-based chimeric template P-52, in which the C-terminal tryptophan-rich motif is replaced by a fatty acid; the C18 conjugation anchors the inhibitor in the target cell membrane and extends its half-life. It blocks six-helix bundle formation by binding the gp41 N-terminal heptad repeat, thereby preventing virus-cell membrane fusion. Preclinically, LP-80 inhibited divergent HIV-1 subtypes with a mean IC50 of 5.58 pM.</t>
   </si>
   <si>
     <t>Investigational. Not approved in any jurisdiction as of September 2026. Developed in China. Phase II (NCT06061536) completed; a phase III trial is reported in the peer-reviewed literature (Zhu et al., Antiviral Research 2026) but no corresponding registry record was located.</t>
   </si>
   <si>
     <t>No marketing authorisation applications identified. Clinical development conducted in China under NMPA oversight; trials registered on ClinicalTrials.gov record that the product is not a US FDA-regulated drug.</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension, Lipopeptide (fatty acid-conjugated peptide), Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Manufactured by solid-phase Fmoc peptide synthesis with C-terminal lysine side-chain deprotection for fatty acid conjugation at research scale; GMP scale-up capacity for the clinical product has not been disclosed.</t>
   </si>
   <si>
     <t>Research-scale synthesis reported: solid-phase peptide synthesiser (Rink amide MBHA resin, Fmoc chemistry); hydrazine/DMF deprotection step for Dde-protected lysine; reverse-phase preparative HPLC for purification; mass spectrometer for characterisation; lyophiliser. Commercial-scale equipment list not reported.</t>
@@ -315,53 +464,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -381,93 +527,93 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>KB-LP-80-101</t>
   </si>
   <si>
     <t>NCT04592315</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04592315</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Shanxi Kangbao Biological Product Co., Ltd.</t>
   </si>
   <si>
     <t>To evaluate the safety, tolerability of single dose lipovirtide injection in HIV-infected individuals without prior antiviral treatment, and to investigate the pharmacokinetic characteristics of infected patients.</t>
   </si>
   <si>
     <t>A Study to Assess the Safety, Tolerability and Pharmacokinetics of Lipovirtide in HIV-infected Patients</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Lipovirtide Injections 5 to 80 mg</t>
   </si>
   <si>
     <t>2021-01-23</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>2023-05-02</t>
   </si>
   <si>
     <t>2023-07-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Male or female aged from 18 to 60 (include 18 and 60)；
 2. Body mass index (BMI) \[weight (kg)/ height 2(m2)\] is from 18.0 to 26.0（include 18.0 and 26.0），male weight≥50kg，female weight≥45kg；
 3. Confirmed HIV-1 infection；
 4. HIV viral load ≥ 1000 copies/mL；
 5. Patients who have no birth plan within 2 weeks before the screening and 3 months after the end of the trial, consenting to take effective non-drug contraceptive measures during the trial period；
 6. Understand the purpose of and procedures required for the study and having confirmed they are willing to participate in the study by signing the informed consent document.
 Exclusion Criteria:
 1. Patients in the acute infection stage;
 2. Confirmed AIDS patients；
 3. Patients who have received antiviral therapy and/or</t>
@@ -578,53 +724,50 @@
   <si>
     <t>Lipovirtide 60mg+3TC+TDF</t>
   </si>
   <si>
     <t>Lipovirtide 60mg+3TC+TDF（LP-80：once every 2 weeks；3TC+TDF：once daily）</t>
   </si>
   <si>
     <t>DTG +3TC + TDF</t>
   </si>
   <si>
     <t>DTG +3TC + TDF（once daily）</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>2024-11-29</t>
   </si>
   <si>
     <t>2025-01-24</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. age≥18 years (including the critical value) when signed the informed consent form ,.male or female.
 2. Untreated, confirmed HIV-1 infected patients;
 3. HIV RNA viral load≥1000 copies/mL；
 4. CD4+ T cell counts≥200 cells/mm3；
 5. Subjects who have no plans for conception within the 2 weeks prior to screening and 3 months after the end of the trial, and who agree to use effective non-pharmacological contraceptive measures during the trial;
 6. Sign informed consent prior to the test and fully understand the purpose, nature, methods, and possible adverse reactions, and be willing to participate in the study.
 Exclusion Criteria:
 1. Subjects with an allergy history or hypersensitivity to any component or excipient of the investigational drug;
 2. Subjects with severe oppor</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Every 2 weeks, Weekly</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
@@ -755,96 +898,108 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/j8Jbhh2d8yM728tXstgZVSjnjnBEjMu6EiHB0yKo.png</t>
   </si>
   <si>
     <t>Placeholder for Lipovirtide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Shanxi Kangbao Biological Product</t>
+    <t>Shanxi Kangbao</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://baike.baidu.com/en/item/Shanxi%20Kangbao%20Biological%20Products%20Co.%2C%20Ltd./75561</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41587620/"&gt;Pharmacokinetics and safety of HIV fusion inhibitor Lipovirtide in non-human primates&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Yuanmei Zhu</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>Antiviral Research</t>
   </si>
   <si>
     <t>&lt;p&gt;Lipovirtide, also known as LP-80, is a lipopeptide-based HIV fusion inhibitor with potent broad-spectrum and long-lasting antiviral activity. We recently reported the pharmacokinetics and safety of Lipovirtide in rats (Zhu et al. 2025); herein, its pharmacokinetics and safety profiles in cynomolgus macaques were systematically evaluated. Lipovirtide was rapidly absorbed after subcutaneous administration, with absolute bioavailability (F) of 110.11 % in male and 92.33 % in female. The time to reach maximum plasma concentration (Tmax) ranged from 4 to 8 h, and the terminal half-life (T1/2) was between 10.18 and 13.51 h. Comprehensive safety assessments revealed no significant effects on cardiovascular or respiratory functions in conscious macaques after a single subcutaneous administration. General toxicity studies demonstrated its excellent tolerability, with a maximum tolerated dose above 150 mg/kg for single dosing; the 4-week and 39-week repeated dosing determined the no-observed-adverse-effect level (NOAEL) to be 15 mg/kg. Toxicokinetic analyses confirmed that long-term administration did not lead to drug accumulation in both male and female animals. No anti-drug antibody (ADA) formation was observed throughout the study schedule. Collectively, our preclinical characterizations provide compelling data to support the clinical development of Lipovirtide, which has already progressed to a phase III clinical trial.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/41587620/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://journals.plos.org/plospathogens/article?id=10.1371/journal.ppat.1007552"&gt;Monotherapy with a low-dose lipopeptide HIV fusion inhibitor maintains long-term viral suppression in rhesus macaques&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Chong, H</t>
   </si>
   <si>
     <t>2019-07-01</t>
   </si>
   <si>
     <t>Plos Pathogens</t>
   </si>
   <si>
     <t>T-20 is the only clinically approved viral fusion inhibitor, which is used in combination therapy for HIV-1 infection; however, it exhibits relatively low antiviral activity and easily induces drug resistance. Here we report a lipopeptide fusion inhibitor termed LP-80, which exhibits the most potent activity in inhibiting divergent HIV-1 subtypes. Especially, LP-80 has extremely potent and long-acting therapeutic efficacy with very low cytotoxicity, making it an ideal drug candidate for clinical use. Furthermore, LP-80 and its truncated versions can be used as important probes for exploiting the mechanisms of viral fusion and inhibition.</t>
   </si>
   <si>
     <t>&lt;p&gt;Combination antiretroviral therapy (cART) dramatically improves survival of HIV-infected patients, but lifelong treatment can ultimately result in cumulative toxicities and drug resistance, thus necessitating the development of new drugs with significantly improved pharmaceutical profiles. We recently found that the fusion inhibitor T-20 (enfuvirtide)-based lipopeptides possess dramatically increased anti-HIV activity. Herein, a group of novel lipopeptides were designed with different lengths of fatty acids, identifying a stearic acid-modified lipopeptide (LP-80) with the most potent anti-HIV activity. It inhibited a large panel of divergent HIV subtypes with a mean IC50 in the extremely low picomolar range, being &amp;gt; 5,300-fold more active than T-20 and the neutralizing antibody VRC01. It also sustained the potent activity against T-20-resistant mutants and exhibited very high therapeutic selectivity index. Pharmacokinetics of LP-80 in rats and monkeys verified its potent and long-acting anti-HIV activity. In the monkey, subcutaneous administration of 3 mg/kg LP-80 yielded serum concentrations of 1,147 ng/ml after injection 72 h and 9 ng/ml after injection 168 h (7 days), equivalent to 42,062- and 330-fold higher than the measured IC50 value. In SHIV infected rhesus macaques, a single low-dose LP-80 (3 mg/kg) sharply reduced viral loads to below the limitation of detection, and twice-weekly monotherapy could maintain long-term viral suppression.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://journals.plos.org/plospathogens/article?id=10.1371/journal.ppat.1007552</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -883,51 +1038,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1175,137 +1330,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04592315" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05349968" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06061536" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/j8Jbhh2d8yM728tXstgZVSjnjnBEjMu6EiHB0yKo.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41587620/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.plos.org/plospathogens/article?id=10.1371/journal.ppat.1007552" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1373,147 +1579,355 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>43</v>
+        <v>90</v>
+      </c>
+      <c r="F2" t="s">
+        <v>91</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>92</v>
+      </c>
+      <c r="H2" t="s">
+        <v>93</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="R2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="S2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="Y2" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="Z2" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>108</v>
       </c>
       <c r="AE2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="AH2" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="AI2" t="s">
+        <v>113</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AL2" s="1" t="s">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1557,599 +1971,599 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>86</v>
+        <v>135</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>98</v>
+        <v>147</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>113</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>162</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="E2" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="F2" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="G2" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="H2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="I2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="J2" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="M2" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>176</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AB2" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="AC2" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>184</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP2">
         <v>46</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>186</v>
+      </c>
       <c r="AR2" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>187</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>108</v>
       </c>
       <c r="AW2" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="AX2" t="s">
-        <v>48</v>
+        <v>189</v>
       </c>
       <c r="AY2" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="AZ2" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="C3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="E3" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="F3" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="G3" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="H3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="I3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="J3" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="M3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="N3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="O3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="P3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="Q3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="R3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="X3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="Y3" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AB3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AC3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AD3" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="AE3" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AF3" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH3" t="s">
-        <v>134</v>
+        <v>202</v>
       </c>
       <c r="AI3" t="s">
-        <v>154</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>203</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP3">
         <v>24</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>186</v>
+      </c>
       <c r="AR3" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>187</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>204</v>
       </c>
       <c r="AW3" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="AX3" t="s">
-        <v>48</v>
+        <v>189</v>
       </c>
       <c r="AY3" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="AZ3" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="C4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="E4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="F4" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="G4" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="H4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="I4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="J4" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="M4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="N4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="O4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="P4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="Q4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="R4" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="S4" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="T4" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="X4" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="Y4" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="AB4" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="AC4" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="AD4" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="AE4" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="AF4" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AH4" t="s">
-        <v>134</v>
+        <v>202</v>
       </c>
       <c r="AI4" t="s">
-        <v>154</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>224</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP4">
         <v>64</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>186</v>
+      </c>
       <c r="AR4" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>225</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>226</v>
       </c>
       <c r="AW4" t="s">
-        <v>179</v>
+        <v>97</v>
       </c>
       <c r="AX4" t="s">
-        <v>48</v>
+        <v>189</v>
       </c>
       <c r="AY4" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="AZ4" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>180</v>
+        <v>227</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>183</v>
+        <v>230</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>184</v>
+        <v>231</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>185</v>
+        <v>232</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>186</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2160,573 +2574,587 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>234</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>236</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>190</v>
+        <v>237</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>191</v>
+        <v>238</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>192</v>
+        <v>239</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>193</v>
+        <v>240</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>194</v>
+        <v>241</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>195</v>
+        <v>242</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>196</v>
+        <v>243</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>198</v>
+        <v>245</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>199</v>
+        <v>246</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>200</v>
+        <v>247</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>201</v>
+        <v>248</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>203</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>254</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>208</v>
+        <v>255</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>256</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>211</v>
+        <v>258</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>212</v>
+        <v>259</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>215</v>
+        <v>262</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>216</v>
+        <v>263</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>217</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>265</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>266</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>220</v>
+        <v>267</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>254</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>221</v>
+        <v>268</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>222</v>
+        <v>269</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>270</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>225</v>
+        <v>272</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>227</v>
+        <v>274</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>231</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>279</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>280</v>
+      </c>
+      <c r="E2" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>183</v>
+        <v>230</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>184</v>
+        <v>231</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>185</v>
+        <v>232</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>186</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>234</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="E2" t="s">
-        <v>238</v>
+        <v>285</v>
       </c>
       <c r="F2" t="s">
-        <v>239</v>
+        <v>286</v>
       </c>
       <c r="H2" t="s">
-        <v>240</v>
+        <v>287</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>288</v>
       </c>
       <c r="J2" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>235</v>
+        <v>282</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D3" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E3" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="F3" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="G3" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="H3" t="s">
-        <v>246</v>
+        <v>294</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>295</v>
       </c>
       <c r="J3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>